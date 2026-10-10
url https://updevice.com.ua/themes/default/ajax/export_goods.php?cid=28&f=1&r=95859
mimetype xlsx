--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616c0771489a8434f91fd162b0551851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfe583580fb8e91624e1766a67a3322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da493f8ec01ab5be3e5cf249b8aa99373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf3fa192e43de41954a889aebd4b1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab2e6e568f64b1b3f2431c35d1fed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34334f1e3dd305a4e8afe572478c176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4f3bd353d6e055377416c97d8db57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c3b323a1ed71c23066a1fe8f96a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4991a2b157b63292ce34ae67d77ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f561e7ba8e7598133bc2884155fa9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dfbd99d4fe890dd5b26311d0780bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d904567b2a084d9187ac886e64e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c307f017fcba236a3e142ff1d011f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc3d73b8347d3dea9c51435d78dd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e16757a66f3c17450a6d6db7b05ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83690b4096b67bc9c44fc88d230270e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c10ea779e0399331417e5c814feb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1ac62988c60a8c5b2ec2ae9c1f1ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8b174f946c0782041970227cdd42b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af824219971a0f6c6d3626e972fc4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4d38a1ba3edc3295ac5efa4e71d3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9c482409be3e3c2a6851b18b4ba3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b23beed8e18bf763615150f813ae323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56a6c976600ab80c9f3cd8cc6b4a0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6974aa2f9df547e1075f6f60edb6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4e34aa58533afdce7d3adb38f37df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc0c2b5a00a8f117f15819066e7d3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f09f70f105a6679d32c92aa7ece328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9626456296264fe3c37207a2b3c23029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd9a73bc889db8653340a3d2834f5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7394d0e6757318622734cf7447c242831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039489463077a8582abe1a9be9b12a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc814ecd6ef812f572b6c28c060a5d0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1cb5d8e270a005e6d416299c7e86634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e672af41ae83ab525953b2e9e3eb1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643071d8fc225ad66ac902a17b441a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0bd7cbef3424b9c99ff98569365ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f2f1626a724f12c8483dd0f45d9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859626c8ac3b80af0a3c42bb6608708a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666af84f47218e50befb8d978a39f6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13c2f703f9499b41e2946897d9369941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a67d56c24544f3a558c8e3e6e652242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7f49f4e3b7c2f3f4757cb3821bae143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd7a58630b783fe83dd67b104409d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e9fd066f1c2d7f0a0a86b9463895c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c0c6c26f61e2872811b009774f00e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab466aebd50e5ccf2bb7c7fc8a3ab59147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d56cfb527e9ebc776918a22f508a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae212cfd4ca7a709e8c178c7dd9e960349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ef3fce836752c66ebcdbfd310ec5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9893be9e8c156253263400798698b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9850ca996e8513fc702533e135788a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d71de84639622a56d0794834a482de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d814ce64b71933c33e032ef9c5054e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689cc9e8a1a241fe6ceb6aad8441f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ce97e217ec0f9110e68cc9a61a1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cec30297f96ef046849239c8b7c9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd5a80e5325a3c758e9ab4f5b7062f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaaf4be0f1558966d1e013f5bfec0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45507ee429c1e2c0ddd428a91372b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f24703f18d2d4ae401302a9981beb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae90927d001c3526b80b53e8c0df3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df077bdde5a7857f9dff1e9485a4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d56af6420522f08f00a3c3cfe147c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aaae940802662e347737d649ef06865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d947ef5522b433123129a304a393a5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9b60f9384e957281b5b26a38cac7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f766b6253d0ab4f8a8fd7a87a47c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76331e2a1644ac484411c76e36bd7e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8b40482f3161dc7d897158c09aa9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037ba03984387f082c30ed6189712ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff51a70bc5c6f62abde8b391d74b41e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dcac6f9625b6f152279d0c157e08173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2d1512577affad9185cfc1045bed274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01158107e7a759758db709666356775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320871ae84ac024556a77e572bffb8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9359c911af687a78ceadafb7c0805877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe4c471c55f00a5ad55355e15b935778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6fa4b8217fb5a821f5a4de7728cae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d2329d9724b3fef56f76a16a72ffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689ac188a7652dd261d14c1203cc0b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a537a00d314bdb9fc2937fc1115e0b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ca2a6aad8eb27999549fe7e24d0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384e6350cda7f9d3776d05199b3c42e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3ab58a885eb5162187bb65515d9bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f3ea126cb5b9da87e55b917d1ce6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24224f69c3f338af48f8ad150b9f1d6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8d9ffd39117aebb0b0261a48e250488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9fb2c07d59e5c78634adcae7135f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06d9b90ac031af65558653e841c32990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b309d28d6e06c39593943f68d81591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10553fdd8e4b0d958894e093db74750b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e54169359a46dcca24e22e3ae37ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ff778556f161d64477dcc392fb4d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb742f18077df1bbb39d847a65116a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b78d6ba21c28500a323e49b194d6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f8bb1b8a9fcc04f3766493c7628e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa099b2f08ff9bffa1c29aa03eac5dce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae79da9d4386cb23888d07067d66d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e73353b9600ff9e1670c2804190fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a44226736bd9c02b05b71b75ae17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19f6e0e589b09c9e3674e3ed804f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14ac058bf0db28528a7e0227e709b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a11ab2273fe4a77e93ad087f0cb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b26dc242e4790829b5cf1a9754eb33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87876a76d4b30d384376553e82e77b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480e73f4daa4ed21debf9c6611766ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c1715b17de5bafbc8195090499f4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eddb6de2b9a009f981df334e0c591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe86d0e93e656562e8a5a0d6d3f5d5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e03cc9e9f439a1b9482eb23295815111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7224654613eac52517293d91a0568112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5dbe66d73e7bd3e34c7146b2bda22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5940c4ced644386232983312d2b2cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338ea66dab38d31dd81f271c86be56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142d702b9c669c1afa3c383c14d9cbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f6ebee75bbb87df72ad866fd4265117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb725d074b7d7992e32089e3a8f2255118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87e2d1fbce31a418914018f459e2ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c69eee6d43580a80b7c78d8f06e2aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b39a191467442a92a8ba9a49fa3e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b535d8e02c2b4b21182bee40bdb94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f34651e7af8dece2dc42c26d2013123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14734fe74ab8ce4a3f79e853010378124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f5f4177d8dc540950928fbaa253e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d98121bcac1d37877f868de5ddc144126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefa2d01225c45ba22abe63ddfa879b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531e278a8edc41c022c48cdc167cfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc0c4937a749ab6c0d892b7d4b178129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55994b0d8a14c28970b81eba59f52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874cfbc51b4aafcd15b573b98dd3b3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75337c920265330491aa87ab6bace2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d244d0c56c3575de326050c702e54b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509d8fc59b0c77fd08926844f593e98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588fe48a7e4decc304d2fed88bb22ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a6b9714fe8e4e0e0e78966b3e93c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf84a7c76e49b5c69855712cc26cbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680c615b725784448a857b0a8492329138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41352c2a00ab2621d3a5251ea6faf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693b0f45d7d0f3b2ff013d146be85ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1fb102236e018d2f5052aa5b6430d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c81f2b989a4338463b8ba2c2853008142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e266c3af8173801987b5341cd8495143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca24a448d89b33e5c95263aeec428c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0cbcfadcf9131910c73f89acb4062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b8a46b55319bb602d7cf9539993aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5cecf7503542835dc398c95b8c529147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85541d57402c10220b3f9a5fc1a0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becdc4424526dd24328f54e3ce10bf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19025cb0b8bbcf161030ad50f57f5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e8bff575a0d450226742fb385565151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d91538ae45b0cdf3f3c7988f28a9bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48337d761a6ee22000faf3378e677fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a7296b374eab0505a20bb292cd2b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff729cca0e107431283543de458483e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4133ee9777339f417123a4c8a20c263156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d6c16ce08413b3f36754f932ff70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539dd30934344375506da8e66c0d3a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77fc0d7511c9ccb6ba7c146386e789159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68031ac3366a2be7571b4443dad4096160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13e5f276d2a2b4196cf34f434ab6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c743b42dad6e8b45dbc739b4470963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e398a10c785e348ce2a1d9bb7810ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c3d08bafdcf34ef78ce79c2b41ba5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6449606784d856bc81d871f49edf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff041fedda1ac37f3d96052b2fbea6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eb985a92453589422758c2cd4333e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248754395b4a5270c1b8cf2e1fdd08f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02a4d22779f2d4c7b7f9a900ecd58f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96550db3600ea268ff19d5af7cc6ddc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b67418397045d91c3dd48a48a38e5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73689cee3edbc547bfff9ff936d7372172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b0da825909d87db2d176dc252fc53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d0cf00f6394d895925e26de22061174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd25f967ba7decc42c8b7d667fc32a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f443c7c98eb644a0ca7bc84c7784668176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f70e6ff32e97b21a5a5c9c2ba00523177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db034121cbc3c103a5203e37e79b7a54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad6aab614bfce66f151c9b7d0ac2cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d19c888ca41cbc5cef99e83af61d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f6777daeba9b651f11fb65d3bbdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043a9ac1df312db3f5406d0112a9de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0548b9e06c1600cd4183d1cac1dcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0f806d4203f01156252eeccf96830184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e20cd1c83f96aa21035cdb8fd1ff2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94da210a237d07d52dad8d1968e1cd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3012d1d0fe6ade6f1a487af9ba06c0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71ac045ba735ce6b6b8f8050eb3a36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7018dc742f37e99cbcba9fac7b31aff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741a3447a520acd3debd2b9468b529b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55fbd393c822756c7291309846c0e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d90c500ff5c9feefbef4b13c763e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72082a9265c56216811dcd29d861884193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f17f09aabb03c25884880c62c64c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf53ba6a29bb00a2177de87e8aab13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04e49ad01f80b8e97a2c16d5dd96f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f90082f11234bd030c996f68ffe362197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62753f0a1fefc7df01f9122b2352b19d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3682a4fc98ced3c5ad459e2794f3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78efb394e6e4efb124e0852e7ca9ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c045d5eb2fe8c8163d6f7f9cc148a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e54c45e559e10573a53a15884c6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b880701dcc80000d2c62c8e3833c67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f02037d2e90074e2dc973998f41146204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662b12d1b01960c425c5fc9379823e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908994555161ff8cad1411871f57bf39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79e0a3452101f26ead0423647b6afb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242d70e4f2ccc303c80dd8b0aa102f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4df927851d53a2072b5d462e4de1aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55008b4d7f7f6490c746f20a27ec4add210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a4834d1e81b7a5f99c6324fb294cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c12b85fff5ec2f58b4d9c057cb633212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bcb4fbb6681904745f10220199296213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607982ec8d8b763f26fe82d0b1e44315214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6e96af84fac58bc99efadd7e440d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcfbfaa983e97256750a4e0edb0c53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1a2fe1c4166db911a8e041dfd671217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ef7f6c6f8cf38215950743f9e434218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390368eae0abc7c969a6e72c44d7a4f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9219f75d1969bcd7ae364b8f4f63a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b53cce2ad26b6d2ee98aec7f10448221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f42bdee81c587f345c53fbe77c6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37dab14df7a2c0dd30bda47c41cd80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a0b069e6f31dc09a4add007375b72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab290c5f18d25514a5baec3ccb2f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ebcfdc49ab054f1b84738203bd60a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c49aa0f5c1ec5b6fe2548fc20e7d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54927bcb2283d1f030016c7a40f8a34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca8c2d36c55f955da9066f97f17442229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbdff27d4f59c9fd26fdfa96665f3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1067559c1867497adf482a41c0806231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365767cca941667c06d4919b704b9a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27fe78b6ca6eb21d6920eacfdb98d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5d7bf1f585da4dd1adb176684dc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13af29727e3e40ce442cb6e1bb7b97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5d298dca16a8fed4e55dce045f00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d31a634246927a667c785319ee1da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a73e9edb2c02d617ff70175cbbbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b7462bbf23735190668bc45269a24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff9f2b237d2b98c89173e5e2b86f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c53263b95e48b5fdb497e442a12ccb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace53bb84f9994018ea09070d375b6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4dc22b3ef01faa5d320b2adda0945243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb69be92947d139b7647c4ee0d2cf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61339bcb6f383c4ea367a9cd9bd012c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a637f0efb0c586d0cb0ca7bfef908e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de6f472d5eea32ae09cc9177122319247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe654f2b416c770a0a0fecde72c7e84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3183e879f9100c78f826e79f7de0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeddce930db2d3a7d67ed3c97153018250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68894a0763b5a3e41780e33b7ad9e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e706b076c871d70f23e2d9040ec50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4fd4fef0c61a1c1c01032b860cd01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cdfe50b7a29959a18096878d14e7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836ea904dd86681ae80a77693265f35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda3db070874cdff88474150b5a6a62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216d56ec99cfefe6310e139bcb9872257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b556f1637cefb0726e89cb465f0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f873aa7105bb6097e05bc84c29370cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceaf3d95cbba389c0a6683919f768e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557111148d568a044dbd4017af535e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5081a567227215c8ad9a327f697058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50db4804833ffb325d37ba36e5fd73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643bb4d5580a84e04bf9f3edcc887ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2967f29d2f61fc3ab8b309bb1e55a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab9edc858bcf04ecd81311905965a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ce1783f30cc390b688d11c42264c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de833de70efd30b5cff11fdce91276f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba230056b7dc1dfeb38fe9cd726e40c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b23f1549fb42b762190b70558ca4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63255221c84dc4dde258ab274a12d10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a567a68d7f01ed33c8f1aab9ae4f78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b7d7895c6ce5c792be60f5edf065273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4014bde18245eb26869585f2ecba24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b93b067a3d2757f19ce524836bfc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf37fd47d0c8550fc1e4f9cad03b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a103a6925bca88bb0ea6d3a8bc877a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f1f2e5931386e1ede2ffe3e1468e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9256f8a5b5a56b4472db9fec5f1a71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a71bfab372e873beb2215f9ff2f87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fccef6ea8cab40e4b1d9389a3bd73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365f3391992079de59c1c16081d5ba5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0b88e11e4799e848839446deae287283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7026a037226e43558ecfc6f19286284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0a3a679025eb08e6f3b514475332285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ece31886c10b904b1d914aca8f5e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea924891f51ef32dc60769c5d733a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419348739dd1824fa517fee8d78bc81a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd7b64dca468e44de5296e20b33cba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bcc926ef481808a6225111097dc5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a302be28a482fbebd814d0daf87a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3339dcd1ae31445d8756eaeb033cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc480588288416efd332979dfdaf6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034ee074ecc709d99a3bcf1939acb81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20270749c2e4645abe9a4f5b127094295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff57500d579928cb456d3d7f96f85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26432271e816a5e5202ab64e7bd7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503779f47c624a278eeed8cad58ce3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086b0dd057d47af686776eeae573602299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d680047749e4e3576261db9c04103300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f923989b6e0c198460ea89cb314bcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd11836211847c80472f73cd309bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b260d8011f44f2b137c59e61cf47b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1aada4a288caec046274cf8d7b556304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d4261be755ba38ae22bb7694319a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a39fe047a5e29d607e0b4fb2c655fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efff939bcad53dd7314e57ce67ff65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeac37e7f8a8a99f7572a22b137f3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f7f68946c3b38be020c10e08b239309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2872fba9340e58d4b359bc6d30205310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431493701b7f4e63946fdc9b3738d746311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639c71463c856ef4422e63e98b5880312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210980fbfe925c0bd770103981e00859313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da617fa14b658d2c93375df41b797ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26571e9a0dbeb8d13ca69f870cb19768315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759ec4a7b5ef6ec7240d586b92f7bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d58d707f7f01586f5fa62bc7613262317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055b837e253ca0ea1886b6734bec775318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e3aa5bf68da36431c0fbb109fbae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c7e5e1753955e51f4915aa762a46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556db57c7f2b9de043f53ba1ae3abee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc170e903f863e9627a8cf596581347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008975c973b641072614bd71fd5863323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a17f8782b89de575d99c25b455b64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d70724111b047bcbf1a76d2d8c86f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945e08378c7c14255b26104ecc74e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219be328f7407ae86a3667073b704e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7707271f2684f482ac1702adce92d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6065e2c7dfaed65c8d470ab97a3c44e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c1e84e4e33a40157012344bb096f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efdf1717f6d29d99c6ef830ccd242d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b9c82ee1280f40409ea77cfe05e8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce65aea85c6639e0c94ba35922b40a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c344c3f9e9fbfdb2dd2b8284386324e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921d658722815b95e3c71620637ed76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39115abe0afbf48f69b4c8410e176336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8730081863ab17b97b78619e756e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbdddbebcdb6baa91794ff89c9db30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f0a7fc0f47dadd17fa2b9823e843339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa491df14cd95c4b1e658db848edda7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ab5d08d825a8e469de8f1e816591341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc675fd793531d7b141ed7d8481d4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147c2b008cf67157fe1853ae6dac40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94f5a16c3a6f7478b11e2d20d9283344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612d47fe6dda353706e9fed0693c8f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359826d28a96eff1ebaa093768948f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e2e55b2668232c4e9101e76ac4e71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305193090119a06c3151e50c080f7fee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e05c911e42e80f9daa429dfc13038349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79addba3d71d500e61a911934157dbcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8978f4ca5666047c1e2bb0850f53d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfac987a279e964323111272fd763d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e8583226942059b0a181e4214f972353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e043bd9f08c15fe8d92b118edc5d490354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456a301f03f46e6acd22b3a1811bfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245dfef92d88e61cb440b2be4d769c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c3f1c3f9769a30a56e388add9f50f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1c73dea3a7937c36d10b361be18a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f7f67b2eccf8cefb50b9cecad1b65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b354b843930cfbea5d13d4a81871360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18bae220e02c287264423ae22aa7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc2f60ab765a343cd4382d9100b472362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e460e6efc7eed06d7476ede8e36066363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e0226ab0c0ed53f76c7892c72e4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22775a816be27ee6bde0552db245bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee1e26427a7673f7c8322fd35dfe15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dae1ca4f7f9b32dd88e354cb5ffa3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4082d0eaac1e6bc88f021abb9df7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6bb25cc3a15b049b2bc25323c294369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37874d8f7097f529ed289b899851c5d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26367eb7fdc376837d9021ba80b2bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409602e40a132d579d7bedc6095cae8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb018bf08246d88deef16acca2f3e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23569154e5ca2cb18a09e8985366cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0b30232a0c55625d1da87101e214a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9757cfaecd45e3c24df82f45707b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30910531add517af7e19490e42a7ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f59e8289fb4cf7dcc43dae36686d12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123ae2ce58b6627cd390025537766e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79c84bbe04acb20821c58c8d6d2e3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf7891e6101a996c9d26ba8241762381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9664617bb5d70cb5dbd9bfb2c1257382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fe3a07e19fba3593988da6d05b975383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393fa07271cb3aebf3b5037c5d00e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cf76b6601f4f38cc1110ef67fd337385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923de2295f84ab659393b3884d25f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7c8c56e21ac2845a42da2308be165387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d227588b2095b614fc6bffc5b7b9556388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f7112d68010b16da0b42cf1cd2fd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108247ebf782bc00046f8037d7ecf9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89df0a148b07a1494a50c9de339ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4cc66d3acabf8c21e0cb5d4cdf31f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818c6ec175d8be45f44e582171edb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7d108e40ab7b3a5839f051750891d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75b253f1d2192537c66bd90d4cc41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a558f3bbeec8a4f95b96e372725a6be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc054d4f2aae9a257563b3853b805746397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ef9ff6c2bd9cf86e04ce7faeb537398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2ec474b5c15eb71ecbca5f8a38552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383239d80c886306cf591f0de90c3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf015fa99075528f463543de5380de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac6d1094cad5efb31e0b3573ab1fc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fb9f831228bde07468134517c00ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd43440a34911b4f65b740834fe5d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffbef7916467d058e2ec287423330a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc775945dc8333b233869fd99c7ce1b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99013829aa7c2019c544c921513190a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ff2f28d727a0e81f1fb0069b4345f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f9786d82ae9c156ce0e1aa60ac43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c00c1af6269de29d158378266dff1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118401e723b1a29ce8938f7ba9f448a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551622e71a0dc5b194af82874c92727412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09815b3896d0c8ac8d9231af57b2f8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6150e44a5dd73347b1011fedc171414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8330dc2588d27ae832ea9392ed13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d76506e7f00a190bfb2fb6ef3625f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b607fae9fd596bc3a78eff7a713691a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6535f6e9756d340ac00630dd1c9f59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ecd02de640c0d1504952c9b77adc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebc6dfc2697f2697906538e9f90a79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030baa6ecb7ded2c4aa9e74ff40b1ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f452493fbd83bd9307cb7051cd3de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361afd1d107dfcbffc6e9b55125e888423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055ba7ab10217c54291d2f7341507d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d5cdccc7fedb79b9bcd54326fdc62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc78b671d275a967d229bc342ae369426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd557ee61cfdc8456496d01839f2352427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f4cbce49c32b0852172a625af967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b36018a145af9cd6dc93daa5755059429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf4c3e5504df7799802ae243ce56b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eb86b9f0d5cf07e72cbb753a08819431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a596b6401bc88271117211876d756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49296f02940e9d86ce616c23668cf418433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6113c0d4b2c5fd76246a80e92de6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfde9178d374cf3f2986d35f222bad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8170ff574baf9315fad3e16da490436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1243cfb4a4f7459bfbddd7ce680593437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1accdc65f035ea2f6ed0d462df57a71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad854af316c3ab11eae56d4ffc446e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d297852ffe10e6eb81800c4802b27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e663fdb5935fd799e1ffcc044b21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef43943218d298bc9004a18db388f50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc6528c0494cb770d0b94f936a89cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399cd666fc814151d98f37f1d7b9cdd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387c3a4ac993b0d7cd74495e2e5a8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ca857b89d4caa8f63ba6b0ea97b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb1f6334900dc2972d863d895351e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4489a6b1d4ef4e3a828c150a14f070448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cd9062dddb8495253da27a268e2c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feedcf4ca389c5d5e4baea40f600f99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad91f7a374448a89d993532d789834f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b17281046c97216a7a1a22d9588b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b0d9b3f9870e89c3900958e13cee2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ed2833f21583b08fc252872cedcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79a929f5731be3759db14e8aed3a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c08ca94e55384c2ea8fa4ab547909456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eb22054f40cd5ce00b61b378d9180457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28d70e5ee19f6a0d7ee2c7ea8d705458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889564e551bafa967433027741dcb6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636820d4a2e666720944d302c10fcd45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d0896cbc1b757c8510ea87c36a80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cc9a12415979ec359f751fb192f05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd67cc8eda20ad4708f45c48b0e56e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154d2157f19886c8063f2a783f43721464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048a08e1fb6ce0fb60d065877caf06f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99476e04c2805d1fb1803b4f3d256807466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf20ec75f39d7b37260397b6b2eb84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e2657c3b80c63d720c136fec141dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c35d3dcaf5e3dfa7a79e8193ba7fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2f1527c281852b93396f6a32dc0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95ae7707d525b53badbfcc09dff6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92db7bee12081752e861e146e233d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139317dc7aa120add69bc289b0ed45fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb553195a0971d730f1a2ba03e476e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb54d1d6ebc5551fa801f9d5a7b42d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b4c9f9156d1b149718379a0b45141476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754663ed656bbf18a6cdd39bf1f98fa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34cfc99891e970a8cabd81a6bc08e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953ae4c227a4ade5ecbc6f09ec7bb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b8c5529edbc6679bd2a0f763c382480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921da7758e4161815e68d1077cb060d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680cac80737c3871b67b8b0dc962f41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09d231f771143b9760d9a57b87fa2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336788b68925eaa0e83f2513032aec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2dc606481996689790a96f1e71062485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193e0a577e210678a840498652473b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd6a05713cd7bf6885d2d6a7e55dd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac0368d2a0543d4ff3d74292ef8657488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c005788c4cd03542bd0b2e799bd86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca1c904a59caf876ccc2f3dfc56c71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfcb567e9d0de8f285035c098b230f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2428d5ff44aa96dbad63a388fb07cdb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc45a7def12589c319fb215983b63a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f5590b21418fad305c421d775adc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ac7c1619e422ff1fa13616408b22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f8ada09a0eb7115dc2e9f6cdc149496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539120aad039253387a5ce7cce97f97c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572cc5e880a660c871016a9c03c8c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825a2156000fc66a559c9d332d40cc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d1aba0b9ac07baeeab695480fe7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd43c2b9c9d01d50aeaaad02dd686a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab122dc2aad1c0576f559fcd8477c26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7e6b9d77e10f37585006861028973503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e130c773b206a9907bc66c4ec4d050b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f532edd505bbd1634011fe78ba20db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bb34db2243c1f7da07bee5fe9df85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0eab29367dc640a14531eed11493507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be93b731d53d9b8ccba6bda8081ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00348402ad8d746f79e86d492acfbf19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8abfe6ff77db81f7620d65d3393f28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c035acec50724c87219f6e0d836670511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df487c3d7b1439691f1e363a4909fbd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceb93d4216b1fb4acfef055059cdbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d111ae1436e91c5681114cbdbf588514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516a587d99e0d28f2075461c2e85bd2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d70d35e30296cba4fad98ce71a38b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee307f10f332e132ba7ff8db19337b20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d66821a4bc364974a3a4fe9353d27f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7209416f011501d58d43d57124a0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd7ba473a02df563a08591a38586d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e09b44bcc847b2628a67b8f04905c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313e686ce1851aa807aa15c318ba0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e3412f581a60c83797310caac7030523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49205a9a5f33f97ca3c20e485ccaa0f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb836beb764060c9d93bcf929ac7222525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f55342c2ab7f0176ec8adac00a37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d3becf3eb9dc43373fdc61019ded0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec147bfb936064a4120d49e8c0928528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f04bd576c2e1db668521f402526e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4b3790340595c5aaf96e48b61bd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55846bc37122a980e8f47027ebbe4cda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4bfff63e5d759d815d74d4b02f98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d148439fe0d561ba5c6481e3a3dd08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513239b3d61464c7010e807d617e1dff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec631ec883151c154b88d3b7fd03fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519db007491d8e24fc72e07e4f137798536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9095726edab05b4c01216a9cae068a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3237e7751e5961bd02ee375d886f13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e6661c2882310e8ab766d13b1fc91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9c310fe69a91636a341ac52a4bc45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde34edfbb27190ac1ed403ff2a4f50b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd0802be105bb68184ea80ef3fafda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade01cf559f6615dbe1c57e418ce43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d11228ee117efa6ceb809476251431544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfed7dfa513306a7aa271ca0e36219545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d49249674d9e537470e2b0d799864546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b5818abba4ab3741f6d4017529440547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf18b85694e8d50c094152912ddc89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040698a6f9b05bb44178d9a94cc9fc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0dff83e061ae93f856b44761a7aec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01bcf4bfd6a82ab5f60a8fa32ed123551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e39dd71d5670aeea8fa1cdeb065223552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dfc0c42e06a30d514c2ee16e83909553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0208c794b0d6f5b5f674fe9a04f34a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d98cd85f0ef9fcb4720b6179f67e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2340dfaea937ebce688475def85d08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3ef28b443fa9cd38eefb69e92e34d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0f6e752c9d3425d27a7341f08a94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf28cacba4e9e17ce7496d0e887c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178719e83b121e8af8d702cdd112b48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90985360ad643b1a7be3e88034a3b1a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d683e599352f3003ffc81f8983890562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02ad7a54d38feae7dd6e262573464563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f09055930bf69c153ab5f63af161a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e443b685d9fcc9ebe5dbd961afe1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f963fb5dd0eb1c28fd7e40bf8db91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b402fa0c1b643962e27555967bb5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6bc5cdf7242ba8aad47364e6bf786568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b0f064dc3706e49a20cb3cad32b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e843b2e1c7c8bad4be007ad34cdc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d653119bfd40d9120f4a1858cd508571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30891b5cdf5a34535c75e34bd42a8de6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2e7eb1d98626831b4dff76a8fdb741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273397f40685bf83b8c735fe9ce38402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca718b8f631a65d45b574ec5d685ba43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94373c7a1151dc6fd4b16cbdca4137af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff30015a9437a3337d7e8bf1b84a755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289db44c8033d92d0cc800ac204ecd136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e7fac86185c8e4e2d983e91ea31d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc93a2b22a010aa302e2bb96718bcfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f09ecf96f16572e0870a02167bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f827749910999f736b5a0b671ee110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66207300a5d13b96b365162745e111611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ede389cd6cd240841dbbbaaf23df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ce898991aedc92196418e60da56d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014736371df3768c8f4d79114136d71314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e7461f0ca3fc1a58423716eae56615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004583a14831eea98afbee8f9e8cd5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9468fc04d3cb93d89fae7a689b7edb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb280564c92fa06abb09d41999f66d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2960c622ef22089967641f581979b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cd831d3e40731c32ce34c25e178f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949d1de98769c6524e16e35907cb8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baecb1e3d58d5c031ab32837560ae1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81a4b4bdfb600ebe5b63ec405fdc2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419701214c9f1a25c0270967f6dd3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda372f462c1b557ffa741afb03ad225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc2ed0ee09ebbe1bdbe5c3cc5108a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ca355f68decea518c1f92f55e97727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75c8f04df76fcbf4a05278f5de2b5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83630fac9df500f6e96e1718c6a16ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330bf326d6329bfb1a48538e498f0e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234154c635a6f661ce08fc9087c633b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0f16c4c9734cb3e7062bab919d4a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65de2bb9eaef3af4d468a79d6d16be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215040e0d7766da23103e88c26c65b7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe4a45430a2905527cdd225fe225ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b09f1d59849b9e6c5b74eeda8df55136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c5fd98fc1f6ef557b6974279377437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252fd7ceb6818f0840f73195343aa5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ce04d5ee233fc202ac85bd789d0e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab80c4ba26575220dda2e989945861a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094f63cd7359ab9f6b4282cf7a4ac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa0f0f8c067f49846b6461c12baf7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291813fec17ced9f716760ba3219af3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904093c15d087f7ae6c2b6a53194399d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14be8624613ad0f8a8c9dc84d8f8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26cf400dbb0500946b4e40e942f92746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d2c2a655b339a22c89084fdf4f21247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4982f5917029a441424984e455a46a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32260562bd450e2af193700752b519449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330bb3d63f5541d318ac96a953c5ad350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9de90dd19b58a7a62389bd53d77e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7fed4099ed43ba9b1afa6a3f2fecb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca47a0bd6d933c860a31656a5f261e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d85a5ed84933f6d49d5f3e4393d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb2c291b8e479e2a23ab39e5ff6e5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d7a149f19466ddd2582b82a0130d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94897f7470a3769408ecf7d00b454d3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a9b7c92d6a0eff9c31226326b867758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0d2e6e98785d12546f49d25fe7d3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f342eb37928b74b21a8a7aa6314b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061473bc074a1dcbefd1c551702528a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd5c7a0ffce1782d4987003a30c14162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3c04e53bd4d66d6cc2a56d404bbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad643b792999a0fda526cfccb89a8d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6d77c7c57eac5ff39303c7ecd647365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc1546570c9fda0c6ae640f2fd0d2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec110159b22b175552ca2ff961bcfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d7ff6797f2e95de3191dfb786537d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc339f84397198d5dda42709d12927da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dee92560ad80154fc1abcd43d86ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5a7ce18fc6f2e7a6320467c494cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7bb8ea612745cff15b0a93501c74e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea143a36ab4184081de778691d99773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16ab65a6c9a77b90beed87596ac27574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ab11f74fc2afb1b997132b6e3513c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328137912e21cffc0adbc7b03069d0a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af989a5246ef00fc216d988cb7ba4af577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e43e3990f69b436ed2b70958d1ca678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb43c11601913db2d63bc03dcc509179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6632dfc9506f87945287ddea8b51c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bc7717c2f9f54c54cd8a57311392d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce808cd40ba914da1bf38c646ee64ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c169c67fc5a90e98eac8e2b33ea5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227db74725347e00b953e0669cb371084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e23b32ce22d28cfba196d896cbb3f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddefa0f49b9324a0eed25628d1cfae886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a551f08b28041e73b68b4012b2b535287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6ef8645cad2150aca40c1f10db8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6cc408951f5a3a78411d3cee954489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3248f94ed12d5308bc2295f2a72161390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e555b846bf5e6d423a9330de14acc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3c026641c07e403acfc9ada1fb7fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727c315a26037477c25abc79cd46f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b4617cde30b50d380e3861619beb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c59f5718742ca73f21df2516360195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25175489090d7443b6586bee8a8c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b36e1b60ace7bba73a8297cc039e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951409aad03723a7c6f52a915b29735698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf329975032665faf00da85370962b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c729ebe5fdeb58a081ae057d9da2a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76e5b0a92de876ca20d7d183b4ef19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cce5ec251478d8985bd30a4a2bed59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029191450f8f5d97c16607d7e79321b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eeb7070c0d885975f2549b03f16d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02c4e78ee1d3a987802817a00b6f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f70736b0c80e33871b9883ec58ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30269a4d9a9024b9ef81f12f5b8ac31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b8d3bd73473d3313b44ba2208638108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2b6ee2cc95a065d87faf66af44e22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20922d7c55e0a14f4db64e3fc6bfc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d2c05cc9fce67d7359392096cb21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57d761666e4315c59110c36710a5b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a25904b2ab15e768aaa14bd4a2739113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2511f07ce57e0bd5666a3b891d8135114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5980a94358ba787924fd0f9f53d21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c526db72d43bb66a75eb01a2803d7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583a2faa681eb9722abb314a89d091117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe34201a7b5460c2832ac144b1737118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4057a8df4d261352c6598a7f8917e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a983985a522d76f1ed96387718cc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00f4bf6c68034b5b97535d8ff1dcc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f99f8908fb46b138617bf7dfc780f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388251839503b90547142594fb7c6e69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38217d84476b070030db836718e500e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e484171df8d518f7e78cc619abda6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7556352731dbf180df9949c350c685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fadd7ec365a5b324987383a78a9de3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368af29fce276cbf39e9be48a47858b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7ac7aeaf80ea0f37513e30ff6cbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c9ac0297e458a60a981130c304822130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d068520e661a18870874fbae4b34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ba4cd5007f7cb90341dcba7f07450132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab828bde825f864368006ae8166cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bfcb31d1502328ca1db29fad6fd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6aff10adfaa165eeb20daecef2556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d61481299b757024e53ff44863b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc2048dfa4b675007deb72f7786ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69be071aed4760ce31e012ad24d7e77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796534df886d89f5fa6b81b82774b22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e28e151daeac592791a286795d1e18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885d081c609683ffed0a72a7cffdab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccabcc4e422462a371cbb3dcf6b74a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e892afe19432f138cbc56e14a63b284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac1870164da74c383fcf9a5a7818a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b732600e0d80eff2fc4d36c4f83a57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582207fb6a37c8854c0cfbae90d71a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30466fc6fa77d8e34d1d060c3fd3b3fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff500d923db52513fc3f1e1bb7ad46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdeeb0b777277e453a181b6371e51d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21ee26b9988e3e6db913490e4885f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94260ce10063554d689219af4f6ee1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f50604b6c197197d797d95b30326e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817a4b52ffeb91e19041c462121950153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb2669effe4c751c404f75d0bae3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292ec957bf82859c8325a5244cdfb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc801f5e81e6e321a48cec6590727d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7991ebbba1d813b772a59487952b4d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acc6308cec1d58cd522ba283d6fe4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118265383a17f5e215ff090fad4361159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57cc20de29f4f9173a1844a5f539f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd717d6c0954929534fcd5e66fdfaa2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab71fd22ef805616dfb4683b57f5479162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d2979fbaa16cdadf51eab1e500393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9217f7d87b7c8d824e25d178f27e249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c83a4a36e1ef330197bda635b22ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1541b53efd337a6b1d663bc762b3d51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f0e51421cd650a5f68c984b4ab59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162201c56669dc3f4a56303e8d87d822168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40d3cfd2e4acfa008562ed2a1dafd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6fe1baf20363b252327bcc0646a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485b0e6dcccaf29ee425290c360527f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ceb0c8e10ec910b4511bceae7094172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a49a6c4ff4d6becc4bd3cccbac3fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea5b76036ce82dc493a58253c6276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90733552f6ba0102701d7aaabf5645e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ad188f78881043a56f1bffec7c762176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbd8019eb85520e01a1bb1a1235a1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d03ec0420cab39f46b6785c497c74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fa5fee383ed3b833d49d6e6003e4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814f0f010f1686c862a60fbd380b1fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574962bb12b3fe445a83bda1bc968e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715faa8de9ff14b6b5648b48b7f9ed08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d77f2ec760c05cf05b1230e3f616183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc7e2d32698728d5e829f719fb199184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd218e235aa6b6ae0b62de225f97d1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf4687ddd25343c8afd05cba14bff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8001965ff84cffb68d1d801c98b68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd3fcdb7c9bddb76a8a64eb8688ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d1c4425676fcaf94fe52f2666c885189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f9abd3d2da7571ea960dfaa9670d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab407a92f0d8daadb0063a6ee1643c8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3f67c0feec79a282b3fd6223dd41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d633bb066116611122195bf667cfb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e646250916b1626e7f1515faaa5d6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d2bb8e6d5ea37b3322c41b9fc3c73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304306c55290abecd1a9f4cedf7881d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d7fc6c472656a1bfea45ddf16e4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ec810dd9273386304e37636e06fab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef8372e9a3a536b7265ef56a9d6655199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668386e2deb11772b90996883cf4a3fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1cfabfb1da284db357f8f7f094ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397340c89c017631bdee138280b7920202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630bc078e1d4c6d8884251c26a229de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3493182e237126886fb98232896ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6406fe50694aabe654ece8d476fded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f680e0a382e647fcd55772b87a58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7912aa5ae137f6d5f943cc279db0ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4cb4610ce06e4516b1681321b0af4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70efb76a6f1cf1e4534ff57025ac79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb60c3a42fe0d79d2e4588d2d3ba17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb7f38bba380f708d56ed515799d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335af8502daba62f06f5da1965fc23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce4c566828733c94f2eecb2ee6bcea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f259149fed37e26984f89564779cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad284e0bfb82d7cffe5b448930c5bb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2dba09140583a114f8efbc20777db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17333179738e9512315d15ab2244aeaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7720448f76412d1eb1f202f618244218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6adccbda46b4f7e282368435f2f44f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe295e7b70f1401cb817e36c8c2e0043220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134596180ec040cea7b59206644e83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426a92ffbca41d071c108646c3d349a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2d6c4605b9fb213a380ee9e277935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d36aef1e8d85a1b56d76396e66bdbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f542e95669495dd4c165f9ef1449ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db84b37451c0660e4c2c2f5a3bfd83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc202f829ed0859e7ad8d9606d7ae7a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef67e14e070146ea162eb33a2f9b6b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc437de719bdcf962821c4415a488b39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11300f01fd4fb399d1060febd239906230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdf413385a2c09a7ec76b96a3384a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed568c2cd4fdc914b0eb35c0d0885232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458deacd75e77c270ddaf9521c9209e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52651b8f7033e85385c8cc14cd5fa789234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6e526e81768d01d68fbb3189e4251235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53476a5be866ce3cba61f9975796eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece68fe5e4bd792457617d59a7cc2ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a1899ec23816c3e0d1e7a563d145238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee44595319ed1dcd9b086796d1c99a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32d8dc24c01f79e63a8f63a9bc8afe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eb6937019318337c9ec9a0e16c954241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56db96982f2d193dbf7df35ca78593242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec214de38985602b53f36ec295db6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e817c0e3a4c01fca5c782a053130fbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69ed0b753c291e796ce12777e1c45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7195adb682d8b35831f517b73fdcad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8850debc04fdae69bb4ad207ab7f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961132f37e2ee1678b2b7f32a842fc4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770644669c98329747994bacffdecbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1ba0eafa2a287b595356d8f1dcf70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257bff1f93259ac3eb6e1fd4818583251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431625eb35c5a2216eb9b5e7d48c98e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c658cef091be7cbd123f6c6b3d189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05b69811bc634deacd9fffcee3526b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844fb288bb59821edfaf5c5a5c06d21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914f6daf4bd7845c9136c543ac2bf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf9831769d73837a19907f5c619638257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780789bff75b8a5d2b1b6abea8555bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093de14f4cfef69258e9f5a64e9897b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf981bd4b59cabe95bbf8df89e1c27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeca672d5200822a58867f63ae0ecf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467bb533ab5dacbbbf7dc2d1e9cf19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db854d54afc5e20be186508b97c2c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60823fd0324eca5d6c349a7244d4aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4381837874bb15be01f95d87335fafc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44fc4168e9584510ff731109bf1bda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d89cf2f222ccc4d5dd2be4021f540267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2476f5cd1d53ef3dcd8e168f848e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0373fd327362a26c5dbc6059f1eb527269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ac7951bb2ac05a11c3853339e8baf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c9771fb644a3ac807291e29d1f51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e74d22bab210111b42b831c24e7e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec06b1eeb02b20b5e773fa0f8e7b9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a69f162a9826c2d58b2ad7224ede73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fd707bf68cd961e2f2150c507853e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5cdf0cfcd627eba26c20f654b25d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a08b59111d43b697cf473d1019bc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9e887b1fb3843c845c56829ea4b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79dd9efc584385eca2348177425f60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa278dabe436a8aa7d095cb2eae91bdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bffeb2656eeae669a6a70acdd14bac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e11fd911f2cfc6337999d6dcb6cb33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf44ad0c97b0bb88247ae83aa29951283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c7682ff568685a5580d81f74cbca5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dc5952b6aba3bd7791e56d4552237285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec758d892492663c4e4bf72a0f48e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04608a6af1954b166278e43a6f0286e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417a7985837223117f8ca9f52d0d61f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349644c7f1d17f1f9c3ef9797e77263289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387daccc0892e9ead66298377efecf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa7aad4360f6d4e37cf057ac1c13a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d34f7b019a425c542b3b6cca3c675292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af766f89617289e67c34fae2c3dd5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5661aeb9aac2d49d3dba8108d702294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d758d14a9cb519cf00022cd01a63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d0e7eb9639c91101b583f19732814296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184871118190f7aa17ae483304d9042c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4f2ef79180db8f3aca3cb2b828212298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9eb30f88589bc0310b7f6a85f32aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220871e5dd6b3b2e1d984966f8fc2d8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4cb32aa7e0619befc388bc072814a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca2fb8f034fa26d6f5f2d3c1c590c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b99027d957786d61438bdbc81be682303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0beab1c538e7c4e8863f517f54ca12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc6f52fddec4d797120f7e75b49381305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9cbde9a82bd918b8a95de1756434c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750b9b3729d1a11da43bfa2bbaa4746307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ff597b9f9876a9d7e69276ebc1e3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaaaf477a61d17ef2dc33d7ee0c1ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b000ac500cf367d8c536cec7f0814310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419184d58a9ca8ce141936606865d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c3481e0773269c9efb3cf37f7be3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80302f14e129de933799fc388a95a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc363250301108326fa4a172d3cdb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a5288800854a392c7353f44cdfdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb05e8cae09f7de32bd592ebd711d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e37f2b3b2084c45ce2873c376ce6a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90497786319d4bdba359254c35eb42d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100cebdfacc050852b7ae549390cf13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd3ee85d0ade507b5f6827d335467320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d595920fb1d7e853dfa5dafe33b9f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7000a285abe42fe1de25b86bdf3a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413707d1514da01b10de9f106f3c99fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013f4ff2346d786bce185f3ecf936d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bcbe7c793a3d41d644af38e2ea0e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc942c98f4ac69713e6269e80012ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bff4499a7af2152585123686eff67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65140e747a0d8192b5f896ebb2bcf0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff0779c2c2d4fef57f2ae5aca55a01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15099f3a76b3e00427aaaa31fd068a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183381d6ad79fdec78cfe1994d54c1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5f5ec5790b5b4e74bbe07ff1bc069332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c83c17d0a40ca50218bf40bf7c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955c77eba9da20e2869e83b82a826fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081245fe7a42be2a963d8b2a092df0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf6bf57f7f49744610b6967678ddf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb17f88030fca6d9d4e410f3a123675337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070e94200bf36abc4564277eacb994a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2466c240ec6ac5bc5530bb2b214a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf074dc901846ef366a1e164a9dba9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714af55e32e3eb34ee03694c8ea04a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447c7fd5ac256087d774ba4968e77d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca3d76c2cd475c35776369702dd2c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717f132bf4385a0566d3b75b99cdd1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75612817445a3373eda351e4a39b385345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccd5e84a26821f4cf04274b22c2a69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a388ea2fb2e9ca274596fba153fc885347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eacfec9b6518582c112cb6ad0cb4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c78bfbd25d112c2b4eadde93bf947349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207587d3c6dcb63ef18a983d5ca0229350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b45358de61c2738b963dcb8e53ce3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0eb42acecb24eb36024bd02bfa544352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccf6a692ef823af07c6ba486b45b01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3212d864040fc4b9e5fc9fd4f9748354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f4c762c52f024e33efd64905544b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbdbfdaaf707d21e99106eded73fd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77630d89874da1450a510b7c586d6e30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee77656d2ead2e503a825989ca96ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83265bb3c6bd87328c8dd7db9e9862b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1fb898de74d3dbb18da309293cc9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e987e0f69356c833c169589b09aa310361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72642b78d2ee0fdddbe723cd04e62e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec49bbc3ac044a25b2e80a149a13d10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a0f63a3ff2291d62201f58b19a679364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15d6a4c676d9f2673e1c8343d8ea0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd8d4ad4e177deec6863db03897ba6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffa2223881c79e9edfead0715580fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd5fe7b9967045670ff1cbb10a9fdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb49ea0e8b3d265a832e181551e774369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a8310d18654efb009978021fd23cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113431839483c4fe3df0952587137cf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e8153b45191686d276cf1c0d22d70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce18d8e7214363b7a5c7b1c84465c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6358588b8ffb51056bfd8e15b9c4f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d98f31976cd0e2cbf42773d5a19c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36545f227fa2bf17054e1ed7fb72b09f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623478a69e4983ef1c77582eb52e1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d79b3dd34b8b32cdca8535eae140c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d3c25f44b2e39482296cbd0a8f4de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b5d9e687094d56f0d8582299c5d12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad02e4d4deec88c3c9ae73a4746db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4bc8d06ed12250ab938102fcbc60e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2059bb010b59eec8e387294f4f7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911352a8c2b8e31e5781feeba0978ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f795947caa50b81cd48ab59801e4575385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0e26cbeb71b817c24c5e8bc1739fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e258cee444ecdadc51efbd3b05e2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e41fa70c7cc642f7c723f04753765388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea507795c72a954c32a81cca0b30f9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8886e49ad2a2e4f682f5f3fd714cca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3db05bf91a0009c424523d7e3be30b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0bfc11cb09740abfd3aa251252411392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba73f83abc172bce715264c9273034393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a168329391deb8f68178e0d40945362394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50afd081a70008f1f64b099ecba8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46210ddb69da9ed5a95de76b7c6016396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa1c8a24d015256d22a33716736c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2b6010e7963964ac98b7ff522a8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa98e8de08ea9cd7ec54c938f98bf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d383ff2bace251ebd2d8bb0b7b9e3fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9e7168dd7fe0e6b9e51642c449be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daeb635208f7d8e6578ba4736f2e22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b085111988c28ef2cc948e4e3080dd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753009cd1cb1a373880882ce8b0f4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b35752beedecd930e5725d9ee4c2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec94d2de11efd162443601abb065249406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654080b2b073e518b0a257ba70f140e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92899dadaae5d34b344155ca84f95b76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e80b248b8be1127ad2a917a13dff2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24533b79b060bbd89e4900f403be6537410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b310693445e60d4c28441dcb3755411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd746b6be22a3007e116b60dbe565d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fbfccbe8220aad8a48088d6b09b90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef4594d13a968221950855d896ad7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc455459d80392d65acfcf2da3ddd99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b630e997970bfe67d4c5788a8f767416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6733f3cadcce6e17a8a714c226329d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa73a83b5b8063acd9042bce2c1270418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa18436764f5d67ca2e465df9944e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180acbb1172f6f59e5e6e0f70f730cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b8013b3d496a58c58f585507182e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a29460c6ff98deed1276f8d852dc93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7508e81892ac94732673a989a56e59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885c152ee39e2418da2fa8e6f26528424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81589861f65cf756c95c36442c167e5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd57406f5a491d59b2ad49dc8ca59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a75b6a722c2f178170cfcdf8cc7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3db15bc8aa6efcf94caf69f70540e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c38d95a5d40e24ef9dd4b1af6304429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372c176120bf0fc1d1c5e1124664a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18339b610eb94f80845bb53389e61a63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b315ecf1966fd1233fe504ed1985d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedfd982855e97754c44dfabe8c275c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca386377c3c84011bb7157d22489e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff615e938269bf4f3358d28a0c3304f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0f3893b3d559462268274865c043436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c269a20d3fa7e7a2708a7453ad824437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa19d90859658c117bce6ab63aa7c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf4471442bce47a85465a8f50c454439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a633f050c67ec53a1dcfada912900d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896fa8458796fd32c4ceee7f2c87a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf38ef7fd7b6210efb3eeebfd4c544442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb3f73b6f0a47596f8946d70bd9784443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f51b9ba8d5c297f66ed72e026b1a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b02a7b0098fe0af4cf4a927cd29d0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e9775da909b425b16934e2d8300b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3842d3556f9342baf088f78b24a5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef99981065d2c9c454f810e6446b8ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13138ecc01e0903354ab91b9188340d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36214120536d30fb664002fe87f84645450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2d8852d23a79684522f10c0c0ba4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f735a65a3eb346317bf648abacd06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452517e8ff4d120ea4fccb09e33f05c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d804bfdcf62099dbbbd6b9ab0e0e946454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614dc2600bd23214aa1174fd839982c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b3f1edafe11e827060b97e4255ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3025c9fc45b68790d8f6892193b86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcffea0199245f9f20060c526e9d14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b476d1213b17bce6191417c9efba3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413810344c5e3b3bc637757b8fb970f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cbe987a5053281f67ae5256310207461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896928dcf16a2df56a1cc6da1d140c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851306f8d5b66be78a9ace216bf854c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2807f47b4f45c694f7e95c4c6e5335464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951be1b0538ad5760afbc5ef9a4837465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241beb6718f052c46b70396cf17b3fdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc691c2ec591cb09e82421945a0d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d392e890b94762ea0eb30b966495f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f39ed0b3d7eeaa0b83ac57111dbd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40bf63bd82d481e5309c568876e97d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191ea0e63b89feb314017b51ae36fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162402ae8273141a092840638d5f6fb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13506a8df91ee01da73c3e9f5c79f2dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03283f8e02ae9aeea9dc82b449231b94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4a9aa4fcd9a74a0a0de8bfb6f0c6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d681b78c0707bc49b502b79ec5dc2b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc097fff1e2aa8209f6a9cf3ab616350477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d09c67107bd06c8b5abbfaa50376b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b632e43a1730d20f337ae5467d2350479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309930bb7c865b517642a219379a12d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91d50bb95607de7aacf8f33481b9f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259850e66987bd5d5dd65d5158f51791482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fde531aaa751d926d94e488a96d4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db761871daeb651226f0a74e0ad95a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8528424ebf6ab7d9a5bc808391bcc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7689e73e5806700f0e798f1ab3103b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8871ac6cc3737f51e7453a0d043152487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72ea07ce2b4d3c5bc57244a4ff364488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c31a3b6d7d35e394eecd539124e7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d51e38c3c27e080261e9ca4518632490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cda5b194fde12ba8634d460ee70fa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f0a80d7c27b6b36ed67e06badd1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21d31f1873f2b3213332434ea8014493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a6bff5d6f9cce1f40ab456b693f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e944232f8f9a1203ff3d6f2a282092495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e49764f440a082645f03723bb1f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903e4e05f1b954ad76fa2f0d1ee903e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b994678a1fbd505aa1c5301d7f360af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a951324e506ebf9d7556d169d3d8b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d612b101e2c01400a4057aef7ea6a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8bafe4fa6093ef49896d10b0c1ac2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51493e1ae9c2e66ef70902f3bc892e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dbe4ddab217eb5cdc72a90ae9cbe1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c67410be1ae60cc30d77b238bf7ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34511ae748bef36255cb9a7486991505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403168fe5456c7204b7579e51c77258b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e6004bd6035f93195192c1007d857507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb67de585d82b4cbc49c2198a96668c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46566beb9dd74be514d4657cc3ee688a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1603230c38fc3a2062cc7d267ad9b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab35eb5b0e03cc9f9f060e454312a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973232edce494ffb5a205e880bb7fc77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e53204e062f0f5d96dd117e09ea2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb51004cce5789861f88706dd04d288514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa91c13988377b7a8ee15f6686f1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726a73df646fb8f4454f7c20ce0d9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecce7faaaa2bff396ad9b6202a819c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3fbf4e9c458ee6f2f18dc9c4c4b8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04273987cb722726560787e90d18c7d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396e6a9c9ed8893f52101a1efc4698520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884cee9eabda3b625780f10563be39a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e2ef6dbc5214f05735a01f74bbe6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14eaab857c4977b5b62d0176d1fbff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5e6cb65580029879fa5873375faaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fec2892f71d25efb43c2b8aee8b88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0bfd03e9fd7a9dd7a19d9aeebada5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f1027e0c40a4e662dfd175ba75e6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8d8f051a4446391d9e4286d7fc9a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e208595de61f2e86610fbc88d7eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581542db35a059f38b138481117631ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a817e13a5eb584166a5fd73f912fb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ee6024089bf6b21f0e8689698f555532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bb47ce65f6c94cd80946ee80a5989533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adad2e657668ff48996d9a79b41519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce943e15bd0156968cc52a65c6e8e33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb87f43a8693bdb8aa03f454a5a707536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969eba646331983faf5ecbb3e0f7d18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94365f208579c54d29960263fd71c49a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e89d9e5ce004c00270fd96b985729539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236994c582f2f77c1be01bec8b6ae690540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cfe5e360a87250773ae7649f2d848541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c460375287891e7acdd7fa26bdf1cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc69827a809e6917279f8d99495f16a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75886028a5b9d462aa4c75831d5002544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e3cc4ab2b9fe136b82368802585f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b97be134142ced80ca423443d4d51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd860ded8b69838a6cffe1a2e9b6cc1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574949a0b366bcd4da330ddb52826af8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45517cab5675b7ffaea8901c4d25d8b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f62bc8dc4d36cadbfc71a39fb68f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c2309b062319bd5f15f87e5eeb05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59facb71cf438656a992dc5857866afa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4fac1fff295a8ac56e7c0a990817b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089390ef8ea1b328bef2c3bb874620554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a047653dda30810921dcc8f96671f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cd20a7ceaf9864a21de39473f190d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab8d604ca0869b2b431a750369e6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79ede6e6e3cce75a3a13f902f9491c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d25435974a409d422fdf52b36e442559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadb85a6d3c502aa85b105046d45eb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145732df0cb14d7809b130854aa3d1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe5e5809210ed3af957c6b62edcff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9800176cdf2ccd8eb995c38e53e0a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4770c881bd4b7dba736943400c5b63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7caef09bcdddb79140c2139a62a339565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ce557aaf7e1a8c334e13ea48f7d13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f91128d9edc0d7a7d8ba1cf10c70c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d4f283df9517aa849da04deebac66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ba47a36ec44df6a68fcc37c83da6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ecfe99586553e99dddb69f102996570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb4b1eb6beb344e05b2b7eb9fc1111571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac790eb5a678466351bc20da07f7156572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>