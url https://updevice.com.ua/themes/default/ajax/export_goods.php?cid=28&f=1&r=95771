--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2f81968ff5997feab8c2157134dd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b749f2a8d3e006eebc95cff9f686c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217361c33f90a20b14225a7034f45ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f720fa585d89d57846daf82a286c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94d5400aaed63f7740119757829cb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db740214191e3f3d6f6066f32bbca4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb7304b6f17c7f9a12d7412aa531817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc71bae47f7a81a4a269ff771547e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd959ee6ee840b9631dacca64261a0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec8cb829e5a893176e2d006e10d61210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ba6afea3c4efb870d2e8b21b7a00711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b9076db361d97b3348459351ffc7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab609e6835ee26c3ed3ad1066ef066f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1f02cf1b95be9cacc890156140d8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aae66237a8a0f3067db38f61d901f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f8d12f91d55c86eda9c0daa0da8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c099bfc3de3e4dce2940ac63d46f0f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3af7ff2fac72ebb6d48614572fec6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeabb472796452d50d02c4c2c2e3d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173e2557ba040cd3eff885886f1bb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59446ff1c352716e00a3df827810af0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827025be78e6702c745383161a376822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233aa697b8c9e8c8e0488a2933be03323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53beb82db1797a80f0eb1f675c324024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725476000e7476c484275cfad2fc2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bd2984510ca5ad7f3e672fc9d48326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088b6d0cae9f3503f5ce2d04ac81e3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8c85c19cad23577dd698815d88ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8ef37dc037b8aa06ab940de1761e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebabc7c5b612c665de56d9d7837a8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44f2246d6759a27b175bd612683c1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f64d3a8bdf1f3c421b0af3ffb72eea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd990463ac513a2256105fbcf21ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae55b3b413008fb70b7d61196bf354a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075d079cd3cdec614b47aeb6c71d68135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8a3c069eeff0a5672188457d09a9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128053bef521486b888fb4941226755937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d77ab51567fd8606a48466a682da1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a265b986f54edabbea1c7bab5fffcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182cbc57ef8a84518ac6eb4561cd5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cf3852c86dfac8a728cf350a1f41e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe08976f563667a9473a401e418a7f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e060f5141e14e703fd3c01ad477a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f97f7fa5d6e7364a5b138402d272344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2247e16c4a39f0f4dc6a2e745f754b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a406a9238303effd9841844ac60c95546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba380405986d2fb319b25a64d6ab827847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60a270aa1bf16ea5925d438943c9a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656c33b5fd387262e54830a9ae906e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d003628368b37507d712f845931db850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464092b97513f21dca7d99fba85bdf151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829282c38c2c1647764b0422d5c72cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd3c37fd645973d0b037675b77628553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca1e7d64c85b77db1d05624d2923de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908f001e3d162f2b70c37f700f09e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19ed30b6f0b82d15e069c3c04bca2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4164069f3abc48e9ec177b37558557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d8e88b10f8c803eec119f96e2db2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a66160b8de2ccebf86311e11745f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5fbb38f9913c2e5886149e28b6c6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515414096e80e3c3315c6293a2890b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702fad38110813d7eebf45104e44a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72385d27198a395ed5dad42433c6074363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00aaf8b862d9f03e7509cb4db64f9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b9765e16cb0481806b424f9117ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ead2a2d45d4c44ae5d9e4c531ad8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33079dcd38fe4ac7916f5d53e50dc8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c23081bb7a8892d59117b1121a73468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f7a96a52a37b38779eaeef1079f1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11215f7845dcfdd4cc1b26bd16837170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864afded9615adb4696615d65b98e99871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55b29b17550317a6e86d6321b62e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986c87c79283f82acae9b4566df66373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f16acacaba048847c8e8f3858030d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4e2ef3f669ce50c15a7d8568952e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2574a98d5b4ac2dbc0432a86fab5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0740705848589c5e22b1dcfbf82589e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637d027d2ce26e1c82c232fe03dbb6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96beb597e52d985038ef21a2b6bb78079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c646517b6fb96dc45cdb41402349b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0728469a8d2baf45f71c72bb51097b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfed4bec3c67593b376e8f5272675082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c179226de4c5e4bf432b81a8df4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb24dd69dd4f728ea7d9947e04cbd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205d4ad4869c74d408855aca970c7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9095eb6e70de519790838bbc6163886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b0fe99ed97eb70feed5a0d572cfe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe78ce8f516efba759358cedbb020588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71626eb99b14b3690dfd463a543fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e18909453164a7332c4e1172903a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcdcc89f230a2b4fc8610495c3130091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5de726b4c5085919da0b3b3fd662992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e3949a2202569f97b7c6fd91a08c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d9f17a94326a1e0a8a876ac3b1e8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be6917176b20468bbc18873a7535b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174b05093243830caf9eacad1cad00a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a1a2380b5df2e999ef33ab36f978597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f7d7f9c6202cd524a2b88931d72d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc2b6d5282d619cf0f493f8bd010ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464682b0883c2d947464776d7ba64bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6e69bcb8338b37c76909cf08dbd41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f43758cb31f4ccca4f8c274c94c382102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630ce47854e0beae82aa1df18883b56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b85e3547a03f8ca65c6f9828e68f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759b1adaf707525ab2f7a0f4430babf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86daae1aa4ea7a3e02f09ed9a0747d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fe63d6a98a3c3d80ce44d24bdf460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941d3f3485b73ba688a92ccc56a8bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a6e71e0a9051e869bea475df68af4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233122c586a14882f84921aa4f74d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee637e96058347fea58bc674c567fb17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ccfe8548d1398fe91d8a819d9eca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78096a59fd0bd61e7c5583ea0e21034c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39bf2e19fd495baea203c02e710ba4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9778e90fb9e0dfe29e8bfc4cd459399115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ee7aa2bc6637179e47e120ae2ba48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049da5042f1e807ecb2fe8d1f01709e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2241132ac7787a3d86a8f725ff4984118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5487cd8b8fe0b23507aef3a215638119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d947899a851a9bcbee57eb9413a71b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4901a1c1b8b0ff6b59f85ab303672b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394cd1b7627bdb76b061b87c8ec4bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdffaed6bd3b5b0bfdd38b9a53fdabe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d58a6a88abf2f3a3d86ab71376140124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485164a3fc43512550ca934e2fe9cd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc92de5080ffd93c2c03d20ad42566126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22d79ecfd15949772411492b0b0754127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60a7488b7bbff557e695be01ea0098128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db838429608189ba3b2cba9ac1ab203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f9f2bc8d53f989a9fdd23c3897b34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a6f853ea976656ddef2602f43deac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79597a198f6ecc6f41a5e410b0eca5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df161fd6d78115f80822658a8103767133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2113aff008f1895828a69657f5c4780134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad186e13c538f1eee3e8852e34bdc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457db17948ac52158a7027aa54e5ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e87c4f111991c853ea11838dad7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee148ceaa22b915c9e45dae6ae69f13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7661c7132f133f866cf831f13221139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4960b29cb6ed8d716dc875945f3cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afb306e1f59b2ac7e907686f2f4c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32022c670dae07dc85faf683adfb130c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f3948a90f58cb1cf4683a0d8779f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff7bcccc609d3b2e79fd134bb41c01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ea3839e5e9d499205fbb50956c37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a9ea917ae607202619fc0de93310f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8398a347266cc719b61409df1d260bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d4828f8ee261a14b6d8037d2aad04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10580838bbadf9c24d574d24e39d695e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed34023b83a5175fd52d55241bc09f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9729c0217e5c97b75537719e22b76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710bf326b361e9a0e8d030c99a595e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c2b59db0d7e8dc41d7926cc3d3adc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96cd24a99425eb206d8ea1b2236437154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bccf5e9b6eb3c0e3e7d9e6415a127155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc8d1e7a1d63759ab8912ec04c2787156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1082b32813946eb19741639f48fc75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2bcca2af28815bfd58dd6155fb9f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40096d8a5c5070c908d7b3bf875b6307159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd8682092c122e49edd2b05d160ead160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4bac28113069749c1cf51c5853df3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb5470aa9a506882b8594d98404c01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443226bd50ee2f5fe1f4fab48130311163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ad5004bc0a125798f994434af14e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69258056921dc33ad863cfdd068a524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2197fd4616ac50a675a297eef85b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8c20086864e5f31756b1c5529c4b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2954fdfa793a7a82ede11ab73b97ee8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55dd28c5dd11dcfce25291d46ab394169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dd6b1fc23a28d17cbfe4958eadc87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b4e67b29b41e91b6e5bca380b692171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647025c2fe4c836702f59fecf44ae6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d15284b91eb80c14059bbfea2842b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbfab6ae71d32ac5823f50aaf44c3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2134ee9f5cdcdf9d0f82638c3967a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf88a9c57f643ca363043ccd9290f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340af36de41dc77a42f2d5807861a12a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3cb4aea01350d6ce59e2a51d506a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278afb0a85924429c76bedcacc52909c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db129a3c77b7cd194df555a0ad0db25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420427ceeccd289756b1f5dc99db196181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343315f5908b853766a02c78282101a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b47248427db6b42b2a7381c1f12b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcff82d5cbedba26873d6049294dcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16dea2a8e55b60a19640db46843ce0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d181a2c1ef8202b528a12028a27612186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c01e44cbb3d1d5ac375903deee27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f347ff8152ab8d6c097e0b9d719c0b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6df3ca9556fc2c392e2a33bb1e3ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a84ee5fc19010c44bf8b02656f1319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc179e52e3f6872dc5d68442dbd4271191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df234dd660b9d5256829eb70d84e0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfcdba6b5298d001c353ad2a056b57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d997db05fd8db2a63ba367144713f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac58eabbb5c367730ee4e4146bf210195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e2ee9f0f417f1ff3f59367861e25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1585ffad6da2b737f4c57802f1c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb616aabdceeb4065b4b9c21050f353198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aec0df9c424eb59615a73e0cb2733199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c3989342122fb514a3c97e40bb104200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21c22fea7f7827fec15fcdf756920e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019b9645729050d3f9c9353ce2ea174202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a913f55dd2b2bc6d6bbf0b336fa8f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82f2206d7d30f05c48ddf198511609204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17beab064249a110a2a5c91555b601e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897f0ffce94cf7bd9e23c65758e967b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5dc96f25cf1578c4101f0a93cf23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f49aee9b3b34f28ce5befbe32241e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d8df6cda2d3bb75286830549c1aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcab1ffdfcebd2645da19362be192ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012cee0ea3d344b680d84ae4c21cceb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a69f372d8d8b7f62c63c4b12cbf17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910151d2f08079897fa016fdb03ee4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30984ac60900c22a85366279ee056c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4541a00617bfc1663c583a5e1a6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb174d95c4fcf7fc7e45295c4bb37828216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51562ac7b06a169ca6c9774a6b80c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54056ef57dd39a6594eeda31b56ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717bfd13d2747e784fea169e45499fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3abd70342de173737cad45c94066220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904eb9278d213439f9a153806d8736c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f99e8a4328f2e00d8a772265ac345222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635138d6701b196a228bee9621c7665223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e87a02b066f725923617fddea3e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056c97b4f0dcdaee7725cfe5a88cf03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b994de34c346720b0177eaf5c3756f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2213e8fbea1ca9cbd52acc186ce89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b6c17f58f71a72e24aa493593387228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c90c48cc2e430094debdeaefb1a5fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc93fc7ee6566a386b2ce71920dfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62058a9b0f8ee143e1a6bc0fb34ca8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1350927443c00014ec2e63e4b7191232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41953a4440ee4a559f7ce7bd7adacbc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef11c71592341b062c8ba3325dad0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff030e7b1476ea342bf165a884e40fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0149c443e505b563b8f24ba1c5ef2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140382fa570daee99a028d24bd7e7e7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d05ef9bcee6e736ea56fbae2ed5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb32a5f8845479cc48e0060e15c1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4ea307fa5d1564eb3f47a40be782240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea80a3d203ada691fe54b56f11e95e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719826914d5e204e44060b803e5e66c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724a2b017581fcb4fede9a207cdb1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82f84a407f09c4e50b2adbdd3225d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3781ed857ec98a12c2f24b941d9bfa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b3c82e8583ea5e3ffdc2ec43905f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50ad004974d98476ab00b436d26176247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c8df5aaf7f1153836a3c1afde02c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e40971b60a0bb9aae5a2eeadc6a20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb9449cb494e2c759c5b49d1295b2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b4b6a9499f95cf1e8db9bb47f7ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d351d01b0cda49b48070e2f9585b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15764064570995837306de265ed79abe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0dee79cfcb40952dbd19ed4ff862a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c572d0f5aafbe1aea20e973810d6a30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a6ad19b2b05d5500e95f579d60272256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e232f676efb2f526fd7a0abbe219a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90515f2b3474372b5cfd9561add9e982258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034b126362f45dd48c44d0f82c806c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a5ed52e7da93868c6cac95b6961a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864ee5b27689194d07b55221e23d81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a902fd96563a19f5574af20b73c8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aff2859aef151db6328581540ecdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23e1e19cfb933b9ac54f9e19723552264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed787fee2c859b21b00ae73662c483f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f4a7929043a2e76a42bb63f53ca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04940e7a57b822dfb7f24bf5e7de5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a619069622bbae448c9e831e85fc01e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bac3e8a734635afc944fa9a5a3123e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746dbd4ba97bad5d1769058152d8ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22632b997842765ecd93a3bd055c6398271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab728d28cbc7a8c71bdc4125cc9922272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee7d080f14e06b859f66928e7cee20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c782dfecd79d1d124812be37e9e16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0112b232a5baf8bd1fa069e53643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52a8e3247c1b74641557d1ef51850276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fad866795bda26ba05dbb9b3b2509d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44efd759ed8252906a6a1eea2113b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d43854fec871258a974226afcc585b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87eae3e3e40d50c5dcebd7ad2c671f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ceff99da7860717920f3009ef69f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec3a39a783d57ae9264226d671a489282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b2bf77ca1197ca2e31d9ac766af4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af738f0ff4098713bbcb12ad65d73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f077701fb48eb9b690b745dd89d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcec1f6c2be30907a8742a0d91a7a12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445300dd13db944346be369e2c424967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e32a7938a0b439a5a3c6a86f80cd8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f66a09a87ea0ac5473f8ff8236908c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29add2b99804668213e81ac3a39bd1fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864778176619bd16ab52441c9c1d302291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46814721285709877e8cd4c21e736b14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989020959661e6855285c636295475293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48fa66f5f6c264dab866de201cd771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3b1a9ca32b8b8d59478d1926ec527295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a841f1e7872aabd283fa545896d713296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9756a8c42cf831a2175e4ffc52253f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae4bbad3eb278a353e9a715df7bbf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d68609cbed3427bfc3da3e8de3bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24427eb37f19e803382455a2fb59868f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27180a352b6f32a73faa080f08fb576301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf473c947ee292cfbd52d5502f8531d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300dc1d50b5f065da76cfb152f858fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d295a6596d0f2f89906b0bd8954c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6096b9f523adbe35360dc10f4cde08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865dd03584386c5d5fa48816b9b265a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661f60bff6d9b552b47910f3a54d48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06449cdd860ebd3e039890906b667ef3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b0e2b5c48565a29f927f0b0320d6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf16944fd3afc97f120c6f8845f03f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cbeedb4e21be016e96593d076247f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510e68bc943a9d63e654e145d356470312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13e5c70cad73ff8d181f3b923ffcb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f762b5df9f9ba9e34c49ab0783c24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d141de134d2e77e04f26b806a966f88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e6e298e8b275f656b8030e32b717d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4763f1ad5bffa3a2dd1445d0aa478317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad96b97489fb2fe1df77d11937462ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8d5c02e0e809e6ac0bcb78fab3f07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed694a54a6d9afe2dcef319541af2832320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865c5d99238afcc769089357b067922321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5f096c6f0d2999ab4ef3460534595322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbfeee44ff94945717954de59c0701323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f6267144d1e99c1c5e60c577ee09c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d885401074ef487e23086f221da9fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed9f812c94a0898e7b3e398241dddd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6588bc7f6676c04d2d967e53e2772f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9be52929aaab1c86fcc7329fea8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a700065b1617d6478f48eb09c54976329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0350bcaaa00f844e952d662479d4cb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8f2283805e7042442c4a12ded798d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e9d67b829518bca63ad7ba204e39a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ee00bd1d27e53287e6c958dae2bce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9535a58028144060d9d26c5f3566a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e5b9367a93215c5a8f80f672f985335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989759d64f4546e16e3f2b8957d436df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8973c5a1d5079225b2ec47ce6f14b19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dcc4799b9296c872c21084070e243338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3feb69ea4487844b3e37ff825d7b51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e976e1b3bfab9f50a016e33c57bed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc6f3df0992bdd037afa43e7890b7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79955449d7e9143c72ad263c4c8bed7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebbb19e9fa3aaebacc77259d6ceb7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da54271fb4be0ec375f5f357a4bd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01bf2e85c294bf3453f3df09c2fc5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df084a071d3626b2e5b928f754234346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb045d8815a5ec8b378308596162b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774262857f88d61ab46b8596719846f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861a2a44c13cdbcc13de44305bb9f66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed057e965257624bc92eb2f5fdc0f792350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb6ee9fb1fc2021c8a74a4283b43c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43f7bd6dcc8bd89c7a675e838f9c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6030ccfcbf960717811a13139a974353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7af23e698ed54b7e5f04c91599717354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ad1a1c3cd3965443921e63903187d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c9830a255103aa63a16bf83886b76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6d9a9840c9e99de25cf3d9bd4e00d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5122210109c00a5a453dd17813a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890169721f53c8c2cf18930049ecb7df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382c2eb747b1c27cc03d940b2fe816360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b180e7eb592f6325fbb8c2a740ddb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f825a3595701ec86d153ce6bbd4256362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689106eca5dbd85bcd4106c1bcbd0678363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887563a03c9de5f929f5cf6b3438aee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649405a69757da0216ecee10508158df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce1526562a9f4cad3cffc1c19d0cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a405032f1aa634e3ad48acf86352203367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6fc2d1079c53b7591d89ad7b0cc3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9067e0b397200da44cd923f953c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3126b4e9c50976c32e65d3bffd23d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54416b60af7b306ff26c31d365b46f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608157c5ac793f784d8ff54f596651372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ddae0b28181de04d12abc61b2b20a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf06fd9a856c45c49fe9116648555374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df44ac0422e14a8741b492c9806d8c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a7c6113c569ac3549116aa94d0de9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5adfe23c280d564847e41b0d28a95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9122bef920ae3b0d025ea8e4fad016378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665450138466df3a5b3142e0a03ed16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32121c004f98542e5dc10b2aac245fb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda021d5ce64e9054ad6908fd111e68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8cf50e11b3fd6e6ca59e3c28a24f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624eb23ddead43b5c9673f7a7e3c0a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a087beb532c332d59db6f66bb1a215384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944201eba2ef166dbd32bc59ac2194a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d400fd6449939ce51899700865ac2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d938bdb75ddc408ab93351e65ad6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db6f89c95114183e30bd7623764ec8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a13774d5822e2cf13d83b3dcad3d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37d1af2d922c58ceb235e65b26ef1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe043969319a4be25f155dc6ce4e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6b34a42dce9e8b1956a1dd1bf285392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4e7c1cfcbfa364cc9f8d40f372f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2841037ada662166c275c96a629db7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e9a1791230df1a289719059c1ccfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b412b4fe8f7be2b04071fdb685e3497396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942512de9321576c6dabc1a9d3e84eba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f52cdfe41968ebcd02569b23374d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67ac61b24e7b64dc7586580789ba82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40e638ac4a62bac9f169a925e0f97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832031eebb9c34423bd7d7fe2b1414401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc35d20559fcd9a52b7df9ac1bc66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ada735f11bb7e0f2c13f809dfe46b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a026c63e38197f8234ce1df3752364404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7859daf3675223f4fec4239be3feac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a0ae4b1ff70a823f538825ec5bd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c5865ae435ef289d6a484479f495407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb85c315cae84a9b76808204589edd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adb99011a014bc25ca39f9ef4a2b4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aaeee7d4ab22d7c05a90d5d413a91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26593355a91f4866d761225f5012bf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406ec1b28ba285f7e0393190d8cf24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e70141311da00b23443d031da9e1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b141199b06a4ae929d04bad11558414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef452c52a8e91a6dc386b3649092c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9186615b0f45f3529640ee146adb886416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff90bf2317586f52d7fd2d0d4d71cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649564f4f308442e737b23384947c6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f467cb2aea79ca798c9b66402c0f0c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d00d24662ebe24faed0e5a8fbdd12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224364c50ecc4a772caba00c467fe9d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03daa33d4d39baf5621fa0323fe22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1f0856eed5c231bf156133fe5137423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d3032a5b94655d01d42ba8a6324f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43806295d2a18b183497f94447a78c0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fbcd47184f20d024c5aa544f93683426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f04f229a2f0611da73c7bdcaddfdbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c784196db5213916408d8860ffcfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836618f222193e51194b455b5567cd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b47e4e9e9373451868be87648cab1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448b9226077ad1999ffcf48ba81289431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb920f0786b89981a2b5b3ee2aaccf08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309bfc3b7a0c0074ab093e384f6f438433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b6a010a6d893098680e3fe44b1d99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a9bdea28c9f4863dbbe73f3e2658435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe599762e6f59373aafbd51b6f2e2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac106f55aad187a160c156db3f2755b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0031c3c0d15a4da3dbab967d72382438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dfd068c4e12de8efa30d78a44c8e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee3eb8d936180434d14117339037d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6558eff7023c99a2f9338a4dd35bcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ac959ad0c6c11195ebd01ed0bf4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5321edf6a08a64d93d506f1454a11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129c7ff41be4fea44ad867fb620915444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895907f6f1f6bcf2ee1cabc880e7364445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049806907cc09e73ca5efc59fa1a27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847e671c6a6880eaa48967cf97ee74f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e2c479f7b12fc446f15386d820c20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f4cfc04709b671f1e3ae9e3f71f6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dbe07db31625426bd277160740af2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f655c6dff2e1fefc14530c74b3f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ee11d2cd6b98cc7a1f9d9104f561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5806260790cc45201c3659ad8d097453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac1649cf43b6e1a0ae02cb6b911b26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c21d2c6200b4dd1358c12f03c34bf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4715deceb397fff325e525c7873d27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256a234740a833a290bae622e78830d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880822d30bc700460a4f156423d922e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dbb63d1458db8dc7e8911585bc40b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535503e1da37df2e0adbc7f4711108a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7919bbd8fc607b2600599fdbe1c50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4adab02a910ef4dfeb5dc9879f9753462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb958e2cdaf0cfa649e5c8212c412d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686582c58f4b5defb53cafdf2a11dda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54728dea51d1899526bc7913142280e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ccff8425f87409cd81072e0a21602466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac49a3ff6cfe4bfad2fcf48b6ccb212467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4988200d584ac5dc160ad30a8bd69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e0d41b8a898cd1a67cb94fdf3cba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c52d2c938393fd1f57e7dad622a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657075277121115eb370911e1f043e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116aaf6713694a662f3cbf11316cf4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c0ebe5ec980e274038df99188424a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77212391af5dd1bdc21ab78db3e529474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc226664bcdec62a3e17b8003f989d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bcb3eb3894cf4f5e1b0e2772288f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766144737bcae27d26294fd402555e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85139f6c84ec42f871b388bc3343fd57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971aad913e7fd140e813c6f27d9487479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108acaa7c01a5084c0554a05f358bcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534933004cf3116575fbc1a4cda4b56f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eefadef8a287020392509cebb8aab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f553ab24b67836969d1c84c1a771483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5804ee9bfce3219cdb71034fc037d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780077281e5dbd228cbf263462b31b0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfcf33ae2930b84b008b1e3690c516486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d384201c49af33983a9d362e33db9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956011b89e579526afb34692db0cf6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02f7fb5934e4187106735c2db33fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683732491333610313f4ecbb00dfcf17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155befb87c556b5ba6ebc8a2fd8ccd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40915ccca69e8b2b6c8f2eb2c556111492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b723de2f8b88e41f9407cbf88fd485493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1476aff31093ce43b6aca1b3e028169494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b09aa8db8fcbd1b314ae7f680764e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106012cd0b9f1abfe4eff70989ca43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ee41f699cd8116b3910fcaefbb8e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358418eda42445f372e9fc0ccbbe1fb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c4257415203b8d103ebf05209937499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f05f1b944ef4de75aaced5d7f3f31a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890fb05f7e3899e69399303ceff91e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb40ee09982b08f5f3b8a3aa176db7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f7850dec98d4a58f4d1e3e72bbf15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92aa36185454beebe4ac452541b3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17da6e3fcf849b60fd01d33b31f51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bf4a16186314e48e776bd0a570889506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67097d2d5fe7ec75746d0b986a394e1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4b62f63aceb9cf5ef6e4476189a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f5c3fb77d8cad020ea7f54963a36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca96e8f7071e69572cdf055daaadc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310fa8c60a0eb3e4d38ddf954f62ffd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d42fe63f6733cb435956573a0eeec9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea81263dd4cf79786021067225920513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae85751008e388a4acf196b2eac38d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b3592313ee7c43fcf90c1e953712515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7abdc08856dbf714bd3630cda6e94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413cd0c1c49613026529a965db27e3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aa95b8c95a9897149d085cb8a818c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592cb58a70ca0c57dc5de19fd60d2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c1d73d8ef498895c55f1a68f2282520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c501035c33f417a6963b97ae7cee03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35ebf792630bb9df13709e5dc58735522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde2e3bbe81c55111a76a46693c7c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6499d17ec7933478af9b0b53c03becc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b2ad08330cec0232ea7f7d8fb488525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb913f429e1ea74f6afb052d1b6e1454526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ab0bb6a557c313dcd23447319ae53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f099d1f144efb5fbbe49f440ecbf7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fe4bb79df13995ee27c92a012f8b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e7dd4d281d9061c1f55ddccc5099530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f927c3e63d7b16d3383151af1d234531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3145da3fd01b0355ad0ca6b5692b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343559cb173cbb2fe7e3f4cd37e8a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb18b3e34b53d63728905ba69af99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08952384b48df8270054c239397d85a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dcef883db369b042d0f6fee01e42c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7f43a1c491abb004fafe52ab90f26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f32c2302483cb08be646e1234e7ff5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d1066a9070a6458736b1036724fff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf5a1a9fe283a257bc762c4e3fab6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f557496af8e583a583d78a0f83406541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa7a8e3fa7d9083459b7cf40eed47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4712aa9eded8c556143017a903a7697543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b56a4b4d7399d82429e090cfcfed9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899604152ff59af0da2120b4525c9b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101a950d6e2afead58043ed6923d71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35375eb856462548a70ec11880515eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5451a50629d11364ad850bae5292e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24379f5ca72b68b490dfa2cb85e48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764933829e1195e5e2ab1edf024d8081550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df92f2ad37fdb22a220d1a9e3c32d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fab530c8575625a0b4721a1769dee3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb0e1c19f48dbf3dfcec2bc5c70617553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e6ad6026ad8f99c7df685038322c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63533645883c49499b4b69774e4f1728555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f72affbee6e961fc30de021c42e6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab513c295745a7a3554dd14cb78a1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5f92f33a04d4e7f6834ecc889fef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322e3441bc1c85d04ef26e7b112662559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf5ad50cbe57e23de2977292a6ce25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37e05fa8a214544535993a5b12f6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0098f7ae83816c0b948dab78636fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf032852bf95a7deb078ae01a295d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccd4126d36d06828c7f194dcca9f19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43341f4367d22f84d236c4e8557d90c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0cc6267beb12b950cdc87ab279c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd630e2af0fe0fcdbd61a443aa9071567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b333ad962048fc8537d863299a5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec329294ed690da0ec65877e551ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f249f5e74030f81fcb18c029e244f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee8d40856ea90a967dffaee0d2723571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82133d26360c9de11890ab647f378572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f29e086944e43328319157aaad4c9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949f728b4ba3c7c981ff35f0e69cba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090dcd261969ec7e4ffe90ae410a1e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594bd6b77c4eae3070cc1cbc46543fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd88ee7384c69d08fec152c3ae238f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a022be79663f314e3e2124287fc3926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b524af2786609e3666ad666f8c8e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8006864bb15cbe9b67ef199361a158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3dfc89c028abe302eb999ebcb2a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e4041e9070c6e2df52b25eaa7ab410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ad0f4094fdeee41848a80e0efe2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a5eba6bb92d8b317f51cebdc24e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bc516da572273a759dd6b29cd35913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2ca189595e105dca572a65eb8dcdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf13af0e579073397a705f7ba870815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb48ab3f75b9e6949a1569f3fc1df116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f5243e94b0f03708e790bb054fa2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bca4dc2e43b9d5f1bb96088a7d11a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e20f489ad8be9df1c8c32a90af6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f49dbabec8acfed2bbda52c3615920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931284cc401178fcea9b9fb0c3160e3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3a9e890fc702a5f7632b60bce0f0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce07d3b6eaaf26c6faaef384086aa5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705d78208ee563d17eb8a7669f69a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15286e9e525129598cea9778923fee1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fc9ea5234b9c03b335874a37a67626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21cf97424c97f8eb9228b0cc09ff327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b303f2baa12eaa22dc8589fe46f91d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3182505d49d3a52c2b2bbee8438fae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d1063fa75e4e4a818dccd4e7d75730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc26a9fefdadcf36c2bc582b9693aef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1792208ae7fe41003d00bc0223375b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d20286d8d88f87b1ac72ed2bcdc8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bbb0681dbf00440580271efeb1d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7d45f0abc323cf23c7555f233a4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd66f077c1fa80d4308149e03c24c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc460db3d3458f137f3e989127403437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceefc8010bccd5828c1bfad94aeb30d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d8ca212e056b4bea74032aa0a36c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55919c1e12740893f164988f88f710d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1838188a71851faaf980ce0014b45a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb1984e9630c5fd25a321e56b9a7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a246e0a2dd78227989359dd29940a9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacf18e052f6bf9d5bd9057d1187d1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75daa956778f35c4b2e63e3cd7c040945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b477e8c27fd621a8975275c215699ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601cd951e206b2a3314bfb24cb9b36247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026197f3d8c0328dd728bd342c997348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4eda9dcb56f5d0960d97e15c898e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43a193ecbd8d89262a85b943a831c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f8badf47ec544372a06fecfabec351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340e7d6f43047a4a930364310316fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412b9e1d6b1f1f682ebec6a9112a46853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c31477635a3290371ef4f4e1ec69d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9be3ff8b3940f20fd4763377fd0fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baa7cbe1e978cb0f4515dc28e1915d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be5a4b0f9d7c1a39f9931410f5561257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c40d300c53bd5e802f3d0e9482d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ab7480131f638564e2013148574e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde0b5e69fcfb48bdd183aa195e7d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117532b918577d3c5fd0641adf9ceb5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd72a01212b125058a837bcc4237262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab25a9282f6f8000f9cb5f16423d4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1990dcfc983e8e747b11c6b3689f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06231ab3b98fb6be010490c519dfe165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090faa1322a90330ca678a1be2213f3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384e349f839bf7a04690e5146f1ca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca80af4420ffdc4f43e786f46dfbc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace8fe0bb00d9744dd7749121dc558969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee48a8260af631290f248e68dabb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ba67de901aee59281855da8bd4c0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3900482fc446b06627c6c3fb82f91272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c08b247ee7d1f0a7702c5dc64499be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd71678fbd4e9b6799ae325e50f1fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6163e271c0000534a6b5246c4150f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8bc91a005096158d2369359ca00e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd328b673c9453a64d4e3f13cf67c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7494e1a5da6c9a30b21d87aaa79c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7c9bc6a8de8eeeda13936b743f8d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4e6990536c1fe03fcf5d64b4cd1c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c80fc34a9eed40d6ad417738d7db581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403b79907d3023b71368c58e8e5079782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21188de46a2fbbc05bbc0e7c969cba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07859e36337bcb279bf9e51671ff89cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343dd128c40e13cce61863b66767e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326e683b3c24c16c8b9ad5ecd777f5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc5577dae67686550c3962282726f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00acad7cbb19d51427065794b053f6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c8e4bcd76760d8d7a9e51c36535ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c009e82fb0ffb085461b77338862d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8bf48519e03c6922e9e55923d5e2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b151c57d26983fb92e843b9661b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09794f5740fa0870a34f228bdb2fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c554ea8306aa88ee553953bb13fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190936b4c1f0c24b1e11800bb8bdbd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7542b6e05176cac5584c1df0bbe36c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8de1d67d90a8691bfdf6b9970d72b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8c7a0af38f10e9334aa5e61575ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ff44d1de561020a7fe590f9bb7bc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa9c2c3f2dc1c02f70394d459f302100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246d1374264a645e02af71874910357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbde3eb960a843398fc221df802f57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7348c16360196dcb729fec89a8d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb500cfbb56d0ea1f8109c82337c814104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369c37a8f094d6df0dcd113352cf13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9fa2ea6039414b9f5df21079581b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1a2f853c751259c50dbf19257e83c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f607d1d5924a7835929da7b80e8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821c527c4f9c847e54a728669382487109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda4b32ae12369ff8325bda4c7d2bd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d68adfe30ecdaf58b4bda9bc6d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4daf6a185df25c956147fce0ae1ea8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171245b7de819e68b4398548609e766113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991d0efd712228d235040054b94e12b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b225e52eb1117bae07bcc6bcdfeaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a8b56859cddabecda5f3cdf13fafe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca3f936ad24285fbe0675e39ac1d46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bfc0983790c5d40caa968b73e0fdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02e4fd3d62578c606d1bd12adb809119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f7d8579fcfe7f3ecfb02134e9524120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9181a1320592f7d021bd12a988300121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48c6670865b2cd829be75fab29121122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5eb8daf6977d4a50c42eb40f7676f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e2fa2e53eeca4d6f264bb0bcb5f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b385b583c3724093ef19e5cf167df7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244a35aec43ad22eebf9628bf2798f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf229f995ba693a9205cfc4f526ac16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697c7adbc6a9960ab9cfe4dcd621a50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570785977cdb73fc1d34cce53fe5972129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05f32aca72394966ac283c120b3238130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5b6b607de0d5a725c629d90b88316131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5707bf403bfc001f8c49ba3bd7a93d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa74d1f05d7917db071d8af1e3527a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ad13897ea2ed3488e240cc075642134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f90a3bf6e1eadc114aa95b44e20ace135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da92c5a1c3bfb2336ae4ac6746575d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e5d309d1cff5c15eabed0dc1b97f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066b85d9f2553d69e290eb058fd4f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0aacffc215104a9e52563a88c6c55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467636b26ecff61862328e67182712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fda5048a60bdc37c74d15f794f67b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e818061d6ea9a8e51109543b65c0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f41b9338812c4895d37fd5113582143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b28845dee72ba8106e45c4faa53d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af0286036f62de8e63a0184f184d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173e534f2ee196e83e59856c020c2d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d164812f826cb31eb810b6200e5052147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e78e5559f29235b490d56f3f406e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb442d00eb5638f560cecb0b4e1abecc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b905821f5020b58b7cd12962572c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3b0052d05b5c5e7229b4caefe8785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9186225d0b101842437611935485e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3e653090a8fe515f42a0ae4b52d69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5bd0fd2491256296f1d59572ad847154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2862e2209117d3b418eb8b0b8327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8bd0ef9b4b47a9d5c62540609ead2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eed13ea89af9da51da32f6e10a870157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463fba19ff8d1a7e58e56574fb90fcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f583a44629b89fad218bf8d5ff110c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca49e26f07904aa4509be8f33863b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52c12fa67be62a556fcea47ff5b46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1a7fc12831ec578303ac52ce8acf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746c92e20d4a5de9e3f390d13dc7c2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b4d75ab167a651f3f7edad8b5f358164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13478e9af286175e5f96e4ed41133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd749ae650d262e726af3c22326957d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a467318bef8dd52bd7be817f72d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d9e8341b7fec4ecb9d717d79c709168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c096d30e1387203ba06ecfb00019c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918fb5fc40e94b7ff7c829ef6482792170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799418424ab6355e971144ab466fc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10c85d3f168ec91d228f9d1e85ec79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9142485ac4d25c49c3a03e33fa57e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeefbb0e0e88ef11298da414f5d1f76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d7fe59057820e10bc5025e1108038175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3151ac24cc398c7b833844f384371a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c125339eff8bc3e4389ebd44fb4e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812251704c86fc9b7b7bc09926beec9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442ac9087469d9fa2209441e9fdbcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7981009ad5d40ca186b24bfd2400d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6f168340da1fbe3ebc1d7a6bd6e33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ce340b3d6c709899dabf197f23ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3999e0385e6c02b2f1412b4c4e44f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f707e6f7fd4032bbd046ff75a03c12b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6199f988e5f97193376bd50124257b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0617a1370cdb5524f7853635649c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc125d7af8d8a5c2ab3d6e5b51c017f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f40ebe5285599e4919c66b6edce641188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9c817e92cef855fd7b81551c5f260189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff963488c48e08b61caf7fb05b5c8c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd19cd1913ed5ae2fa39cc4144fe72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08beb15ee033c72856bae73f0db15aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755ab6539cbf3a2dc49ce7f4208673193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ad5f2d5841e0bee39761cdaaf0c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51669b2824315806e59135e6709937f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54077e74011f1e556195eb5b86605633196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde5882d087d96f1a2a62ee147ce9fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08d3092268caa9c81c42a990913cb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd4f03f3a3d6beccc3a13803243a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f59265fe2ca5331c6f3f3a29e1b661200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6f16c35b1aa82bd5d0ad8f6543c22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25254c46a779315651f1440988f81ddb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1243ee8a2914e32c18a4df4ba8b87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc2ee039cc065264d36a7783db0d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ff3d495de318ef258821a82cb1e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6a68b5140ac8485c8007445b7c101206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c258e886375978069e3fc530b009ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b5e2afcba8e47a754335b56890ee1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f4e8140f77d3186ab1532a710c4e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca941edaf9864a0974947b96e94eea5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6840f253b6c771de8f5edba9ca5ebef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce481254cf0a7d3200795b1c7f0d4cd2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947f668d1eb1b4e076904911300041c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d37841384f4bb20f0c25e11623d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3076d9123f3949b3d8dc211f054721a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06023cae527ce2b62b3ff2e77016ec4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3eab563e4c2761f3dc1f8716c874217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b91cefed9207d338e617b9b099f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cc474090f7b3ae08abb42faef4bfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd56c3b42686f07cc1ca48634fd907220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ef968e6b5c0dd94e9e96d038224b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2870fc9ba0c955d96e3799235ca78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2b57ef0909fa1559b81f337f5c535223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528129930544a74ecfb76e9651a59e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062cce547e559f922dce31614774d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323957f08d61b8780acf31014f914008226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3b61e4938368769e55ce39918158227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ee296134b3ec91c495ffe1ac6017228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1db85869a78e0b22172f46b9819965229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63918a44d003188f28dc355bd2ffee2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad5a7ac3a7c901234f15f3619b5029231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88cd59cbeebc5888de6846ae853f02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02379c60e6a2052d0b3802cf777a774233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259eae29f82933185089171ec1d9cc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cc3639cdce63747ace8462ab09680235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f943526fa8b1b0d6782895d389817236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e74cece10eb88887f50da053b6d38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01eaaff54e5daa258270d8482f7c84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd787d4e8402d36886039e1186d321239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e066936d18b2201217d53e5e55c1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04a49e4a877e603945653d525efaf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904787709b9dcb68572ff988247e67d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac134dee668e760bf40628e299c8a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4c6dd59c66bcfd545b82c8b7e7c36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600441616c7d8655b7fa57985b2e1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9f67e4e06b843f03814808ad4cd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa5a059dd5cd59a81f7a71e255a3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2956d52260b2cf967fd5e98f944e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f281550b88b733b93ba9214bd4a0792249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffa7b96838727ca36077e40b2096ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40a9500c6911fa4130bced932cffdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3be33793a94e40e7f96aacda2a6ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b970a42aa0e8c891d147091f01c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b5d7da23483f412cd1778fa855651254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626d78cb8421cf708f12128a585607c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696b6d5d2a739863a054eb5b242d23d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51d8a894aad76c52a75947fe0b9956257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73d5634aded43766de82e545919f46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e39a4c78bac8f77031ceddc837c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549dbe127702bbfcae2d7527c48cc7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa388c2ddac27d2af66be445f362d97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d898743ecaeaba9ff165f24143fc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e55031a43c6c0e33394b8b7486a94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70255f569bf97b409d6bb17a32917391264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eaab15ce2b51d345f6f68a0dc2069265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef92f307b3c05b8d374fff109e3a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbaae54d85d0b9454efaa430ca65f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c6996b176c106963f527416e11ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651dd562f7ff086ea20cf592bb8c0d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe369e8477658be688aba48858a9490270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee55325f52b902ad770fbebcb39027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3906f0c10341c62c47d034775073dab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f3b6e77d2845a01e1b7c8f018767273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b3585170f3f1295e19c07a00f6dc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80026ea5ca7ff343500b894f1962f26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20ed0019755f7fb2a7accdb9d766dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057e38712d4910d8957dd38c429aef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4cc7edbb615f7e6b571209b596cb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ed6ca23b2cdcd2e5651824bb56b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392669555cb7de827f9c1182c5b9d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b3ab389edfd75ec4a8fd8b307dce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c6bb2642ba120f067195873ca91e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed905fb66748e9adaa4e878c6f9b44b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b414bc5d10fa7f120f27e3df253fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e7313e547ca67390478d1c372349f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504834fa2234aa9f03f77af5a98b7b57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067d3caa679c1e3c5f80fb271e097d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef88afbf9e09a971887a0fe518e71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc77f80efbffc0e207b493957e4c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad1c7c311b0dc87803b4fbe35357e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61b71fa5c0d0a7e28c00ac7a38af05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111fef80955018c250d970db626e6a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2ef6f5b83cfd63ea3c05837bdd8ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67b5196df1b3fed90624673386c7b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a6fb4bff5bc9e17796dc7b2e0fad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa308116296fab1b905e74d9ef70b40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b9709481be2853b310cb99ac3abb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daa4f8009ee9e598870827c0900304298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d6824eab8c0809c64c85121fcb6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4f17058e52e86cb398bfc0758eaab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db31eac600015554ad4a180dd86fa3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76b9eaef34bb6bcd89b34f395c2bb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be9b029f0ef15188b7c02925e84324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f235a484a1b201ccbb4922b268ae5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f85ed47e625a7d3d150f722047f70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d9ccd50e4091d46b44ba041a3fbca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95043fa1eb5ff663f2e74ce666db1747307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcada4d0934d434f311d045860a0e7ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723861f05a5c4ee67503589d14a5d7a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f290f46f76f7e2a7ae0e89d0a031e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a0dec0c91b9e05db2709280a79db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0637a4c61e984a84f8fb665233322c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373507157fd30263cf43b99bd88b0188313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b729e35b0eade0752d8263fac28c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811dc17202efd7d403f2ae69579f2e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ab3ce5d574b5f0435990b54184b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777e9f21892cabe70ca5f6d33e26eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98bc7dfd4a140cf9a06b5d85d39511318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0c04378ead1f6f70e12330f2d363e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3a117291bc6f580f511934064f4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ea6d47f218c3038be9c93771c9f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb01e054321220dbc14ae58f92d0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481535657764e6a4dcd05834b65f7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615a11e6d2ac5ee7bbfc1016b673d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304484199d73a4935cd541bd320aa6fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845b788db62c8891fb086d6d1c807e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f116bd345de156aaa5aee51591fadc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f032a6861a3fa9220ebf6d7d4c7344328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014baef6ae4631047e60c279a2b215eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477aeb7ad04687d54fc02605adcae52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e918e5c9f90fdf75739ef1dd314c2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ec18f198a8f3cb95f8eba413baf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64701d06af301ac3061426478ebe216333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7768535d2476cad102bbad34e3cb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748a34d097efb98fc9c755ab5add28f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8a3070901395625283c0c3b4b252336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8abc02eb26596a8355273a6dcffccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b4222c6f99bedc6f341befd89ed6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5701f5fe7f166824ee1665c51ff0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8c59394859f8e3408991b4062044340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d621a4a20966d2af1cbf0046e7be0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeb45d7975e0f6f5daa98243e40db6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dccec5adcee3dc40361f88d27527e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197f536ca37367a900abad879d49ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb663a69b1c8eaacfc96150b9121f2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0983e245995e95945eb7d5d9397072346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3324316b4cb4cd3a1723d26fa88c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35ddc2b6ebcd7460292c136b12dfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807bfcdf4761550b33aa1173b7748ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b0abb3f01e56d6af6dd65cb1eed8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8c86f918080604117be62e9659fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b50d3225ff230155348ad283f620ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f2730a5f0a8b185515e52e4a193a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a03bf8570c92a5756bf15e20cda1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa4d10faff312bb1d6fc3007c1184355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6398e85763552b611858d3684a2d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9fb202cfbc886e22efe8e80ec0c24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c294577ba7ca0f34a4a2e20e7e631358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc1fb0724fdc06574bd5674dc19610359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fabe2639d584753a252695137bb4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758f5664e4c26e324b9a3b8946d9512361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36231dea68a6eb82571fd6da94f02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5c23c1ef43b87fa89b5f907c4bbac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd1d24908561a5886407a33b26b138364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132654dacbfb6b563572a9d137f8f406365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cb379a96d1f3e38cef6548ec6b68c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d35a619746182c07baa46ab4340a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8229a83751048cfbd67224df85980c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d8e15273b7a014d4dea7a47fdb0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8581917581d649089e4b41b41b106ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6cb00f7911a17b5b1b6a089050d1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9f9082d00be1e406fc8791113f951372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba5611d410c7d0e971a60a6f7283f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e62b359a874e09d95d40ddd1d6821374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f5391920fc547321bd3e04f0b07fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f832a26c997d4439f2b4bcb25f0766376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd0c9a3f2aff043368b1d21920de8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca751d4f00cc7ef13ba6d0468e66d86c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8c640a40764ca3090b24533f670a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06cc94ca7adfa86d1d499e8cc052bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634ba3bbd3694e9e6cc2b8ba716bb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0208a83f7969dee85e5525730f0b9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a757a01ba4499243e40a716dc5d56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfc038c5e5641fffd92ceedc3e06bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed959f329e52dd8784b4b4c9ed27366385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ce00bc3c1255693e608fec5538305386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379773d9c52edcbb825fda7805cd986387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b1fc1cd6f807154b885edabfae93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde2de11c0405567ca0aa6a13ea6435389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bf28c63ea9c4efc196ced40ca68fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0dcf5191cdd37fcefb850a07780e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b5fab6dea0554d715f455f173939392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e33f6c7abe9d49e3668390c6e42563393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3473fa02e80feda76bbfee08840cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0528359f366c83477237d4add1e0cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248220ef7a5df7c4a243d5d6b3bf1f1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925223d40cefe1ea8c49c7675cff9fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a565ec795d22b860d6cd9f26f918fb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d1779360fec60cf4ff57e12566440399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb44b126de707ad39cd491951f6fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818c7e29d25fa9052449b661c9ba4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892560f75759d4cc5a1da77469b990402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78fea6ef1cc3907173aacc6c1bbf17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874eb7933c7a40fcd8a4bd19e45abd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa8fd1cbe8aecfeede88dd3d30acf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf08975f248e16ed021ff56c3870803406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41ca3e3d93b59a07f88308f023ab1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96930a80e841cefc421586833f3c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece375d7ee1cb233b82fd99a60f4fca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5574695b7ad8d4c4e4f39d5eb221d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a91e3d88bcea57a6b1689d966038411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba66b45b983d831953555ed1340d01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f5d8f8d66c9003c5d29b45541c3a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca332d11238091f938e06dcebacbd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597b1782b69d05c15321b6c69632967415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c514519cf9aeb9547ea82452c63ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cc145db62e14ec9996e8180cf1dfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842063d90ef50da68d53b60f41dcb742418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff297e6a1434341d363227069f129419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95873f2b5eb64f11307b376242c2979b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4082908e37a4a467cac8fc536716b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad1b11784ddca10904eeefd41fab2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c7853496855edfdc87270cfec98d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c121c84ab94e377aee097ad2d858ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2dcbe0979ba343f82429b93e229fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f669deb520ae022f467f8a757beb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa34e217bb369ac2f969e20a9e4da4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb10bcd6d823d6868db9b3fb44f8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99804132fa4aaa6dda7898b9711084b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3adbdd83db1af76e1171b073d0cc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a6c13d8ce86a5b65b7d5ac17660b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c28384ddc42a57ee40a05297fe17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b00439fc69974755186f4fed2a48f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d37a45f081fd74163205f56855d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772571d0357bb75b8e3ba69c511f21f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab99c873a732c6b35957b6904c3772436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52459e8c7ecb5de6ef7d636b0df54c59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611b1383fba504664f96ce83c582d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489bebd8c0604e689b5ebc5ef485643439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3236cb8bd3cc4db38b5a99274d8616440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e8ef4802cfeaaf2e9dc781da9517441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7dea227f699df0fdf7b2ac48933eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656108803cb5a15cfaee2327e2aaac6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b9eb100f834728646dcedd872dda9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11148348958f6a24e3ec64ffec795ef1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d34b213c45c1508e93461d11261d77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc864609131090b67c4b0f2669326447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3d514db243a64fee6d4ad22216e44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca88f96fbd38d51980fecc77dfdda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a015abd8fd331316478c32fe434e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292874e457f5f61b3f5ae458961cd30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751bffcc13fe95b34f3349e5618d94c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d101458c5665dc7e5f65885e8b20d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2fa3c780adc6b9254dc0e3b0b6120454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdda9383ce99337f3d5ef70661ac32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c388b42e0f4595f92fa515a9538e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a52da2f2112d2544527c0e13e7b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439760362eed26c4f03e2c31ee5f595458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74fe43ab0099b0521248c246f5a2dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab095aa42d474f15f1e88a43e2a767e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5abf93d88f80b1c6b5a95180358dbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417737123e3cd9bfa09c62a1a31f9486462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa9680082f2eb2375b77bcebeff6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61763e17e56a0223118188ada9faa6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e332fe8d925055920e23133f50ea6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406c2f7aa20d277a6b1f86a48539db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafad22dfb0bf701492d3fe407b5192c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a515ff560e1ff9b5d9e6474956a1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf421611be81183bbb74f3cc39d15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9269d27e2d5e26a7621b1ab22600e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f5205f670fc87807b596834ad439d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacda585fe44a171e99b1ed5bc0d7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6cc6bae4f4d393b3f3bd59f38e232473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cd82ff169cacf4448f0643310bf09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df086bc8cc2d14d2389e59a417cdedbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999b93879ad78b2a0edc172af0a099476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb8914ccb1362de0017d195875cef0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c247d091eedea06345e5f2010d6337478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baad0f15bd44c848ff2308358c36fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11707bdd9ce285a537341b9399fc802480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a333c9d5d97361c20f33190030dcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6f9dcce7aa58e7324fcca9d865994482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b79ad1a0fadc8d7c7772d06e6f68d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63501ba30b794be972ca0b22e6d1604484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db9dfb78b699ffab74cca0d39e8c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a128fe263b0dcaddc2008581d274bac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaae5a4c258b2f4734a89cefb29f906487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a7ab659a625cde87dc041eb43b124488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e2c1ea5bcafd20acfb7d03a8a1a8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a2b5a3e0f4deb9af7d0601f7b617490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc1ad8aeeb443a07719d93605d162491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33572a8c189906a71886e40db0f6e4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2245ca1a50931fa59c20238f772ad42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1b72057d8080fd246abc8e089b421494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e20608942bca58816543c945baa5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597ca72fddfe8904110e2e652b4480496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf979f37fa8afeeee4a86edaa41a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1e84385669d4369ee36685cd60d95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d77ced60630378cbea397b07c41a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faebd42c1026c8796ddafc81c0a7d0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643db0612898fb3bd6ba3c5a5bad613501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca892795060ef4230b33b5ee4378992502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa7fe8112636e17bc264ffaec726a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666223186cddac6ff412aeb7de8b86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63576d7b1c6d192c3f7c2d7306e4a0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9eccfaf3b77a63395b3c63ebe0f91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc76ed6456865a990a0925cc6d468f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d815f28e8fa8836c38aeb56804bdcd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898d4c7a4d9fe58815e4705882aea7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3d4a1f900ff7f9b3801c30cdd3b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41bd91964a5a30d91769ce3916406511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd62b32aaf5eefd805261832e9e5f10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd63b047036d3c089d2dc0daf49190513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8867ddc909365a26e03d3aa1790a45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18601094d6ad0fae9c42a193449498a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def94c6395f7f05806dd34164a75f82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfd787b8013217ed5b6d9a547a3658517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c1cb59d4280064de972f2d03a7a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66dbf3a7fca85e06cdfc992bb3f45a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f899e173ab0bc5c3f0b6d5e0747994c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165db538788b8189d0585e547b72c92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c853d5f30370aa9694d2c56454708522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d523d6027906968c402080a2e2c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc7cce32e546f94acd7fc0e87f0f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841583176229a3e0539d1e4b7b0c9b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e17d3ac7a2c0f01437df12e1e88d44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d715203ed9bd93b46f73350d17f24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa2d76d80f70ed58dfe294e5d84da0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003464135d26dbfcf6c9f432c6a92e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05b83bc2f22dff3e8aa1f70510d3aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f3c0673f55855a73e4dfcf24e969f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fef306aa431acccb75dc012e10b2e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f660edfe2851937b07f9f25f37d5a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f59de427831db75f8f14e7e8d291534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44f9ce1d62d235b27ef57db4017fc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4100f78c9f0a4e24fbf1b012517e34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71de72d06126059b84b88d7d09b58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a96cb28cad320b3f1409786e858f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df7ee7fe70e2f926f8a3fb26fb52a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f52ff62e7e577ed39d865223d69e38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4068b349201fe7922c1ce9b773bfbf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037679174ad3ad230ea7d5e40813ee7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18438b20292d97c6efab75f2229155b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8c45c081d0d339f6d3893bab008fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc8a84482329f8d1d18ab25471203545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e63774f37b9a390790e75ea37c923546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886de102fb64d2458f8adf41cbf57a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5df5fc3df267d7dfcf7dbd068ab3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cbd5dee7b9abf3be764d78c9a3924549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfbfe3188785e56e0b51c70e56eacf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e7f796978311fa087d80fc526315551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec1624b7a18142a0d2b89ee259000552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119723837f2c3b7770c92a57a0f2152d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978b9a36ec80103f460d07a01c85b58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfef74d0945fb05c0be64c0539f154555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a440fc364ef911ae3de7f38f8ddaf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189d2d69d50acdffb8dc40566fb004d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308c2ff269dac2a2270abee5708b6d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886cc19eef6735d80eac1c485ef019559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc1dcc8e532c0cebdda1e2df8df53c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a50ed679efded4b9dd5951c34684561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016b6a379d4f6bfeb4980dfce77cf83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cf02498194ac399c9cc4daa108584563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3207017378a82934367b63a3535c889564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e52b3e6cc44ede60fd003d64c3b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c21291f450c983582a534f06d873566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c6d7cbb73420823f1451e7288ba87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e65e66b7f4c5d63f6e54ad060ff6b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a0ea7f1dc87f1a34876a090a6c8a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c47ceac86afa32b3149eec3fd9f50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa33fa1d0f9c5b8a40e102414e68e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b818df743720ffe1842eb6bb9539d7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>