--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e733d7c9b55bf5d4e75c79291e6ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c3a71b488f47db07fad6b37bf118e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2349805ee0c9b791ccb01a781248fc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b2390d0284ee7b9e503b0026a7bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69104f5d06922451ac5d655a8b61385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044987f167846274fd4ad13f22d264356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08e95b38530b65af522351d520f2df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22011c651e3ab7baf20a7ed5c54ca968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054e59d6c924b05e034fbba9620fcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab01390c9c2b3624defa7dc9ff924810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd98811c1a2f876b4b58c04ecfdc8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52400c49ce23bac506598a991c3a422412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba702c1381074e52b237143c9ec387a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615fee196749f2c56ac69f14aa5e72f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736770a61df62e16244c2038c4ec05ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ae56a5d13e4c9e0858ca0b778a44a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd185ae8d57a1b7d6da40d6c73770da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef3344c80322287e3e09e2020f8c3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a31857384f4d1db88012f8963a6be919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d8618f866f199cb96d59b2b192f6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf658efd65ebfc47a2afe7d868c9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043bb502a6b47af1a8a0bd63dbc3a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910383c2d28fd92db10e75e3bab8045523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61619dd117a86fc1181b08b4aee1e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fca1b6b51456916a20e7bcfc12eb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacd681706eec8d4009a75b2b210af126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d11d2db5d9bfe30552c6af8442b0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7406373b167d60451b097459a6f4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174ff790783b23cd52be355be3ad6dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ccc17edee0b6b1fb9d6bd2bc40c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3898248e2ff00f170c99b6a3a913c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a6fc374cbf3fcff51dffbafa7c6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96502e96aae5787b4a93660b5b347633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1892eae0062d8a8ac5ea3ea4c7994e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e2042e70bf5c9c78a219c7dcb72735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847533fbcf7de43210520cc3050e2ba136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f794503487a8fc952363a7bb9db32337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b302d17b076bf3b5eb2a0a4596138338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab56547e92bd6281ea27b49a01a75839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99db4a8bba084857af92d6f94dcc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f808da33b7fae3df1ac4834f5617e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d7a08a6924f616a71d56261ab878242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e378ce84aa8420087dc0e170180343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f929be0eaff78bdc1a57edef7c9b4f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d97024c74d2dcf572b9113519fc4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afad7efd07b5eff1683b0fc87520ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee46ae583532929b5f8f731bab9375c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd413e58a169ad84c57aa23b70636c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba205991f3db783b42c2f96b151697849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5443c5a1cfa9d5980b0974995d8d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96accee6be5effff20b90f2987b2161651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf357f0841e5b018a797dbb39c23b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af364d9acc34787bf51cabc455235f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b386fece5e6f9bb53ed47e1de7bb31154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00958e57b50c3fd7c5b657415718226655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91b295481d5b2f15378659536345256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc176529c37557b311635dffd4f44a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66915279bf349ec322aa7965e2c9fd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4a51957b250e78b41905ff1cfbfb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e910a62a3dac6bc1f74df6cf8060e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4d969fa40add37f8e1a0c7e7728af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739554cda2f9dc1fb2316c60a7497b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6782c4f8a7856714d6b0af3d027f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95a8c60e5d71a688d4a612523077d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59430d01e835b797f29c05b220102b4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fbf4ab40dcc8f72f9170889fb81d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6633b0651e9f32d48824783a60034667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf83c265ced7098a1fc690deef07e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76414e6c59341e325c8006f5898ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921883bbb395ab7f919c83cd1c5d77d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e7daa13d3b57fa5cbcc10b0b9d3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a13c6217600f04365629234890edb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e87299988530a2b5582d13a0bade73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415233fa1d19756a11d389b32278e4c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de47fbd5ab53394dd254725f4531475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163def8abf77fe55d096f98e4c3a75376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40271ef553e3ef2ecb172c27d1d88fc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad83a486b8b863241beba888746f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507aabad2694e447ec3f0e7ff8bd8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce55c8f7de6f59647d29eefc8682780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f7639f98addd1996427852252835281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4289ee08e6c93e1793242d65855982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7557287ac63a8e60b1f3b4858a395083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c00de8056e75a64e5773ba629abed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c07de8ad3073435cba877364580d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb39a606204be565a0700c4f21d74f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf75c71ee0b7884e08fe4ba99c0fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30d6897b818e31bcd9e89c0d5d3e7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc5274b6d1d7e691da50dbacbde45089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f6243ee5eed5b103cb3f3ed3a02b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3436c38afe835fd81f610a79465c09c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400a6a0da115aaa8af651fc3bc1c8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16c09aab421f9f637a32183be167d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6247a68c8c3982778ac624194cfb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f45ff2c05a237dce5ec8cc516ce295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1908e6d4ff7b6716811e588f88df896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf19dc1bbce85feab32953cd12166b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312059f74ed5825e462d0f1b327404dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844fb12e56596faac7105a668ff70e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25643e3680c7767185c36e4bc0f16f0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac717ada720c2f6e5ccbe05cec1b7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c501fb91d28387f35a35b67606934c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a6478d7c93b8b2e39f9604eaab546103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923be25c963c7315c85583bbb2d5b48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1f46a4f4937723f04f53684d4a5a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc6b52f354c3d29a9277c8eb14d5c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d53041291b16150cc951a9d717e945107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4e52fc3b72054d3605cc51494470108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa866eb687fba20b1d19bafe7a4fdb11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dbdda4ce5170a0c4167df91b05aa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189ec46f4cd50fb88cb8156a61b0a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941c7b48578d5ebf8c4ac0e9af2765112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c224898cce7c369fd288ee238845113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dc4963a83c63ba91400bb6e20a287114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fbda5ed652276730bc846d2eed399115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e41c95cebe4bc04c41234ac4d87b9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea6d013f2a72855fa583d4931ae863117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482755308db7361d71a1c3c7567d89e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc8619cc0844a764b4e49e65ca39f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188110bf3434cec7c126709c882aabf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece05f209d7587a064956d9e4906daeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cfde7741361bb1d6a4597ed9863b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94b1fed46225caaff44ba3e3db1f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46520e16cf5a076f7944f948882618b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b2ee4926ea4f069d5f0d28c5bb8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62455a038c4924dcf893e90d5dbf004f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0aca477ad2c7938194e030704f499127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a35e7044f1d291d1de384b7895b92d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65497067baa54cd1abf142eca60e61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c579cf31ef978996210fbae07b4eecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca023f99069ff6564ee19e8a17bafb94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88587b5b2f2e69c999a62d418ac07e98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7536e6419d8dfcfdef81290b80e35aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee02a8c4a0d36b6ff05e63ae8d83d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394013f11cd47b66515b8b4122fca5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c075edb0e5064c37d738c4c5efded9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f074065bcaed6f4380b66460f20a0d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37f1da215f6b16604708f2633f6221138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1f3675cf6bdb43098acca7250761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a5df8b3680d3ebe9805d7b00ca8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ed6942489552c44bd9094f7a74d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74096856186dbb3005d1cd31f0473d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563323e93ef8c18affb40055cc1d557143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f3ecc473393265042b25c319ff758144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818937b7e72a978fa2d35c25ff688a3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64216b87fa1cffb61cd33c41a8b703146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78437bf004a56934165f093946ae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a6cf92f3f53f9f4a88804b18651f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57501ca332ca99b699120ea3e995467b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393553c9b3fa22f4c746c385b6434bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bdc1ff1bc657b89b62bdfda6e69cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77ba2365e5fab347b13f80c3d1be8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c137fcd12ead2e6f5965c2c66b5a45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4750f4061cdb43d4ddc844447821f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449ff525f3d1681da3d06e14dff00f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca429da746208cb3fb10871266c54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda9d6728a018981b451b76c144e6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d542988d6c8eefe563a67a6c9077a18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6852c63308f12cd96650aef0bde65e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f937aef1230b826011522465ab692a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45311738c652e3cfc91a9b2c78a6e37b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258fe04fee70bfaa84e3779da5eb65d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ec21439f81f2c1bb05c061444ed9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a73dba63dd6a3f8edfcef8bc680a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2ad31eb2bd46e086ba57a5acf563165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c081d995ac3c82668b6f307cbeada166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b810885080eac9fe2b8c548152d87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5626b82cef14476944f4e998714ad1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89116c48c667527d0f0b52bcbabcd8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4420764e34d6af6054a0011cb509d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba76e40b5654ae6f7c8681d416d7b1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667bccaaccb1891b855cd7ca59c0c40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06707f78f389f52830febf225804d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d11c85b114b807cf968fbd87bfa32f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36110760e2333d786356bf0cbdfb3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d85662ccae0ed9bd1f0080373c4fba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3ba9e350f95ff4904174455773393177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd412dd7496c798fd2387b24d9d27d52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8bae05348fc39ce8c8ec0a7a5ceb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83a406592409231ff795cdfc74071180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b0a2464c381cd5af5a78e7c207a27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b23e07985d3b07cd88f25b97e619d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660acfa5f3a1ed6444e59333669a77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57dd878fe09965106a981f4546d220184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822b68fdf063da49e29ea505c3bf1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81272054dc08bd04a9f11510a580bd3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe30892f37b07b46b543258a50c3775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaab768954eed22b839a987f345ccea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d990b72962b3418913747dea12f9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ea1a880605a021ac4650592cc7b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b607501e520e561ca1d8b5e15e0da9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacb68abbf13db3be9b15f6fd4e08f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8f5acd0e9f41c2716dafdfcca1831193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce370d16b930ae764f252fdf014ded194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691ea14e725ce9a6f289ab0d31f6992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fa7510c77365683ce2accd6b9717d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8b2dae96cdcc679a07d7967c680fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db7f187698d9bfcdf056c6332f845198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545621b50ae3c97e26abb4d22e64978199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1311783db4683012e640ccf25cab9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8e58bbf77e5ca4354df81689e945201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb38cae6e1b30e4212d9373f87145202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d1e853f37f1ac2eb0e1692b1c7f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f234ba6ce7877972eadc3481e5676d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfc59308e351d7ab75b2c970a84ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e70b722259ed39a1b20b5910695143206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee27bcc078d467ee76174149912d63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf609cf63f5f4b248262affd1e1b111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fe0a9ef1c9ee2ffc55176893c4e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff9f8befc40bcfae8aa7960b701e9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92f714ec1171a0c0f1eb128e8fb10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728641146ddeed465ea3a690f54bd418212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f64065dbbf5b428b5766b4957b3c99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4efda148178570a1fbca2c467e6ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444337954514f7fd55675e6503c924215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887867e37d049b8f654f33a945f5158216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f15c85aea342f716833950beae52bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c8590aa51c7d91f12c4b31bab4bee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de569c999c3ff261d3d102aa468b55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f46d1c8f72715ac909495c7050f5e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3fc27e94568e6d4deea77d04a7c0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b25e1b4d4951599caa195985a03c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d20829c0700b9f9dd77e90ae5875e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf768e01d1a8189e8739de841e0f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439823521186f94741c0090cc973471225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23aa1117b04c059e5355315501dc4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28710f4f53b4d434a1bcddeae12f05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bf2f4305507e187744c9dd0f4eba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918fcd2ebff301091165cdbe983019229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837b2b633db9ec9e0e0f23b650f2e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38933cf560e2dcdb03d7bc03eec3cb1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48c0187e57b166e85e9e3cdf86f8f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bbe89ad613809bdbe34b8f4290739233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22a99b3cedf6797aad203d6bf12798234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac769924d0eabaf0cb46d213f1b848ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5dffd2b41032303beff501499b16f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030cb808b619ba3f95befa141dbdf43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c135776a726fbb4f4a11a3f5aafa9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87251f3aecb0dc8af705686471384ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b4716269beb89603f7c22bcc8633240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33e47a8156123df1d338673e78808241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85377aa423cffbaa2cdaef212cc31bd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3912badd72404023314e629227ec6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77cf6f2d31055f190eae9430de42b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e2b96c696bc6dec53fc0ed3c2caad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cf311d928484761a068922ecf1af1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd797dc2f89058ff74ec6766ab581247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc883238a9ba2c2e3ae81f1208a5d2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed86e67700f0d52c69f520620542c02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4eaa4bf7290321b9f614e1a05037c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bbef162baf5ae2ca47d825420968d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241784ac5b3fb7c136327139656794eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2265336a4f7f784719004ec78945d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae8a37f751a15b7bf50dc72cc6632254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c6e71d69d88b76189af23e30f43bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495b3e95eeca65fec0bcae9c46406f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f524d7178574fd9823c85ab50e86f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbe5479c1a329e6100f7759fb0e38f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121035e2d7a1570813be94f7345c4cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db715a23eb8e74d24781cd3efa8926260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d40c1a79fc1311d6e6b041100b307261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed4887072c600aaeb600905e6ea6c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679919175ced90f06e502bd8613331263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cb9e4116cd87c312d392827ff8236264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2707e8fd0f7d402cc735e885c1bfb5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0a777d6e2279439fad614b2f81957266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde38d384c47f487596db000eae8b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea18ccdcf4c511007be7bdca9d8cbb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2e53b70b889939e95bf43a51027ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937906819ef16a0f9308ed65803c32d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3fae32fc43a34d6f01c98bec4467f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25e1cd17207ef1bac92cc16111bec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1342282a8ddf98c8cddd977558ab4c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c898b628c892d6b8f936fa43c6b7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548441da947aa466762602d99442840275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071506f8964ec8129b252eb4591b4f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543569c6fee62ad4494b37eca9d989f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a5f57f9ea5183854e482b23d9a98b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a010ad68293ad4a180de6cb12affdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1245a436e95c0be1b104a5e97d0a3b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb954d230cf24ac515ec9fbf3eceb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91104553ea83930f0cfac65f9393e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ca0dde762d329876b55f55373fe57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f89dc780a4b06a2cfa0b05727a215284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5154cd1787443cf2fef45c8d21cc21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d13f8ac7d672e48bb181442e56529286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5eba067efc177790c0c4cae59ba3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925868015d7ba1c101cd59bc015b66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed447341ad7ac228648f92b8ee1f2476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f0b40685a9178a108bf79199d1654290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be56a190abe2da5e692aef7d0b27d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4214135cbfa54acf899a1355d754d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69410dfc776deb613b1d8b132dc19eaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09a6dff9ff0507a1e48f17f96cc0ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd08120e96cff00896b048f7d23769295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb23155de303f7a2de5525e26f60513296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd97801c5eb8c5a4f9c0436166cb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e327789805e1b9c58f2b1f5e3749a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091cef613d658a12861b0bf365fdcc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ad0e02ddc1e825872311b954d7c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4284c2ac5c4ee22bf2f1b6f712a20e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e084d4953be719fed0a62de53242f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab753b2a7611486d432ff978ff153c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be79d416da476e78f087e6a724934c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6139c08c5ae251765fa6497283ae6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e43733dc3d186a037350aa7bde99f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591366ea2737e748c5758777cbd543307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5551c2d0bf2a51138978b7862c30e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc0f8b33729346d65e03760d7078dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bebf7ad325a9708894905325a3278310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b64341d4f61467ae4ae124285d4d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33b23da0da2f2544d5927517cddb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf5989408bfbcf7bbaac49ee1336a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdd89a0b9709434ef54b6419ac39b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00447a27d4218561a78e048cd321a24c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98710453ff4d98358d5c11c6936bcb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552b937475f9dde41113d66afc3f3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2547f9987e58062310ffdd6930d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47af21b4318be07e99146f76227f5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b1d4ddd6928e387596508180b3d00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25292aad8705992acd74fe6c5755f24d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827f9c89dc6a04afa7e61ee6d8b02c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ae2dd9e2a773889de732eaf7fc72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f6ed9303521f71e23c39e68eafad6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141052e2f01c460cd61c4fa7d4f4b5e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d8d736b9e4ea23138a5e3a030cef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f53e1b999adadc064617c831bd18c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ad84a31945d23a8184f74e4f628f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41488504a805976e3d5ef55182a8d4ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917097d038b13c8048249dc53d5df80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4660308a84895f1a6c87b5d908ec2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232fa15d6770e0c2e2150d8744de5af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae1b244bcb734ac77a554a3eba459333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949691db789652a1335e046398caf067334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e943364824feab6134d5d212a2add7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e53085d459c78e0550b1c44cf48274336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2695f5b4a4c04404fa2ca723e9c9483337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8974fd0d01cd9a69ad59978dd4448338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7964dc653cfc21c829ce28ce35d5b79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8cb731704dfbb042a72fc712e6c36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937307e6c6b8bd9d74a0ac92ebd3de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418ee06448d402fdb216b05cad732d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f8062be1c7b7f11a0c0e468b51b5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b487a96e2bf3efd02f4f6ee9f49426344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a265c39fe1728f60a48a36d9dacb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e36cbc209d6a17742d13d883bae005346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292dafa56b3c849f77cb8d17af95a14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7202375d229054fe66f9d1cc18ee941348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131097b920c6e18dc9e407066714f4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2f72ffb857b40059ed1057d4c285350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b07971836ab8029998ec6af2f4410e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c624c761ee84a007de4052ae129b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1dd03e5b7d777bf13c186cb93c39b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1cd715671d390f7508d96bc6d7dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e8da73af3fbae9a12a7383480a4be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe88369b574ececd2ba2394d17cba6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c7548d5183fac5e812d17388bfafd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4fafe01db8e1d9e4db77eac2b0e8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34a041ad23b58f2083094d4c4197a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503effc7ca96667c56e8a68fed219b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b31e6fba207e6f8ce24bbe975693fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12ee0245c3f76301534afcc8e4a50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a65d08199fff5be2f277f7cca201363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f819d6b07ff1e6ca31bfe56b8cabd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a29d8db365d28f9a87afc487709a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffc3d3f14d055b1f1b722d528ade0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dcf0989c4a512aa34d1e47972e1e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313736412a4b75febdec5d754f2e2d6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75d6073154089ff3a7057eb42ee31f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbbe81959d7f8937180e7ab5cd7234370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fe29702a041eb10884064b6274f3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964815a48466a30e5f063010c7f3e035372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11809cd359cb58666a62b87af3208f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133d7140d4dea23893757e5fc3ad72c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166553cf41d9ed17c0f95a21dd65f510375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9b193909901a728e337c321ae1bf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ca18d59d790ad0bf21f781e005a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd26d4309a807ba6a0002b605389cd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53216199d78333b58d5715480c5e70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f790668d6d48f648c8a32e75c24d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386aeb516a5db46962098bd430d348d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c50fb246c203126dd3db2d1913773382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17edd8663194a850e1558ed4eef0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9dc3e53015277e48820fe45a2ab24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef23e1a632fe9f97ec26f99f4975eb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7034c0afa60a5a2c60eb636d9c757386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9b1d4fb85c4619329e574b2b65057387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3018dcea968abf8c0b894a50a4919388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25305a99c1d9cc6a4d135c704626098a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e44c816b09aa98b735eacb115aff7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02266f2cd830ef34b8db1e36c416aa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924af36a87a98520f6c66488a12f8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189efb756d7575e19045f3985c863812393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1d1edae1e119853a6ac8e383d487a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ec048fe6a638350f0b6868416cb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38250bab7e6439f8cccb07fcb0b99712396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306b74ae5bae048ede5aaffe1795e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f57dbbb42b91297dc71d8fa4915d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776796dccf0b7dce48da4408ae1292399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ce91ce551fa1a9760a56dd495b41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ed36b25033633f5f6bbc88ceb0cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc27ff2e742e3d66ee398a682b9536402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d0bee18631daad55485c0b279ae3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb13f5485fc0c1cfbe73c9bcf6b63c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc1b34076641d1627d273490377708405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44d409cac48a63b6cd6033d30ee976406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cff21bfa356a99f78f2d061b2ade4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c2e6e93240c95e42cdb1191f17bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3dc749dbc89e58480c12938880b1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d7809f4afeaa7ed9a2968c421b67d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ac8dcce40f0e89b22011a982aaea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94a9387832db77383bc0b29971224412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a4686bbd741a0cf3f36749131fdc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61554b053df6d89b692dcb0f859cb6f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7833dc237e3cc7b8528844a404671415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa1ccd42ad286dc3abe559ae9ef7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9dc67bc2e710d7082183985fcb662417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e58dc20fd2d9bfe7a34f9bae360d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd802a31129f31cd92a3fd767d5ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d569359f0fafa295d1b9f2609ef2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb929cc7dd6513af68c60371d1854d0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4cccf7d6794b1cc88a1c880c266c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2826083910e735ad72092d3b2d19c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667b58c8ca0fe8c365ea74abee83798424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e774a0c1cffa699f51fc90f1060b97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a898caf9e143db497069a19210aa4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc4be85983795e9d60a3b378b820d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7effe0b5631e0e5b4fc3f1e13b09f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8000e39702af4880ec9fa14235ecdb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed05e13f6174ffca282d7e4d92c087430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48edf2161001b095535ea9145f5b14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17ea3cc6ccaad768a6643325bc80e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d85de384ef61b2b1520347e41959b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d61dc4c42cc0b9e8cfe6ffc3127d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9bc8f9b0a811c9f819c2a0d367e5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4d4a0a551bb43886e0acea4a958f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7317c0b3888bf0be81ee7414040bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e8716b45418b266eb210ebe7cd92b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e29131e3a53880212b7a9de9efbac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed816a87d8b145c4c6685831a55e9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7969596117f56c0a7090890400d838441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daedaa97878f7e251b1a70e23df56c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811cf0511a6cf9e69cbd711e9345eb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d558ddc794c0d2dbf37a67b310022444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923cb369b4a3acaed3366a0a6ab814445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef40ade6307ea88e2513996afdabb90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2182a24bf435e92fc90b40d10727b6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f62f7446319827196c0c2655be377448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78002689a03d1d36d2cdb843cb4e8b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b72f7f7b5e6721174fa8817e197e7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489792421cd4e71ae68a6dd29cf2bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b8a21e24d45a051dd4578e24b629452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221df9c1ef468e9f5e50b9430ee22c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b3662e4476cc9a158145ce2d9ab56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e39e86233160c9a02253da67d457f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134798d93ac65188da988f4a26ece1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60fed20975d08c33af1316f7a49e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495898438414de9bc6fe896a96f78d76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6828dcac52e74568848510ef71b132459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feb49a822c775c00b4a79085af0a91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cba70632c86f1037e905c01f0965f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ab0f85bd8a800565eb63f86a75db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f0858e1f65082f43210671bdbc8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a4f86dcfc4202ee50e4b1b10786bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146c181002cde87cfb6961b1732748465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea4e9f8f38a91c409361601e839773466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59fa5fa76450780378c93fd76196d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d7ccc5f7be5e3cd5c38d858d60b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04425a9bb683b7b747000571ebd00bfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7cbda5cfc596dc9d14bfcdd503dd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d21b222be4f4789e32bf9b3144e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890c18a57bc4cb1595aca5273e16ce3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0012d00758ee8566c178d45cbb2d323473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83128c094d1491de6658a524ab3a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba20829ffd68af84f495a42054d803475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c9aea9cecbd9c1e3b3293f9115211476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694cd7922183dbb7dbc4fd0fbb74c22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70052cba51d6f85e4596d28d8c6aa49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5a6d915bbbe303189a9a7c5bbb1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b1667618c81744c5bc28f96172bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af43b8b2800974c1dccb2fea90953481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce784bad049531740f3f1ec9c563f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317cf460428b206b87aa3926dfe467e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ef0b5e575c2a5b766057b4310c5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edbbeedeb6b391d3575624a6d91a8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214b7a82b3f6e1816c0cc04da62f0cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e312414d01763a11baac951f15a369487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c0bac4b4b427b7fdf670511fed94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2968396051aaa5cfdef17debdc0907489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56204ed7947b5c6f6c02d428d5a7ef7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d1b3a762dc36c3f714ba5e37303be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40963f924f4bca77c621aac58d31bcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32264b4a6bf7d409e8628b65f5f301493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34f37bbb4ffbe2f79803d236a9c29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ea9b4c4cee9cd270c8619d8944e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190379af82834d1d4b14ec7f3d4873ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a435d26b72def4ce90d88d0d43cabe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1071f181b36f58c7eb45bbd5487d5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa27271e54340796c0493a3580311499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5d55ef1377c5402623949645210e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56e01b71f6aaf338ef10fdbb82ce7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e395be69967af25f18f8b68bd1aa460502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ad5c1edff20c133a863555f74ed64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddbacd33823b36148bccf2ed7ea00c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fff1a4c11120fac21981deab937532505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5271adeccf2a5c2fd898d548cd63d7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df78609439953c3a59e1c97be2a99f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa446a78461e3c40c7fd43c045678508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb1f9c16298cc492b08905306fca27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7469fb28aa117da7bb9a078aac2ea3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a04a258d64ed37d7459884cedab4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ac5af24aa3678caa6dbcbeaeba45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694abffee117c8993c61ba82ff1ffa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc605cc2fb9bea8a3f39fa9c938d6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652e46ba8442769de7cf6d47d5510f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ddec895e50b1cf9c0290079a01c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91069f7797b6f0d368fed70d768b29b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb22a59934a29991f38dfc93fea21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042f22e5df34adfc38f7137086d3471519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ab753d948ea6a8ebddb05f431399520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afa2c1eaac8934389f6be2803084d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e26fda3fca6683ddc1b90b7e15e8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c74d1d3e0013ba9aa6aadb2bb6b04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14158f8656993ed94a77df75b6137f44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d9187ce8e1eab4f1e98e716ea13d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12a109d773d3b2abd79ec16bae4abe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c26b1a98633f45748f4dac9c0e5d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e4190ce1ce259c1a251122feacd88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb0211d0fae321da735954fb0b6bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29df3d46e1e0261752813475782d7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e73b95ef7c8dab14d6d717c34e2199531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af00fcf99a3577ed90d5b1e9571888532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb2c43a77f1415bcd88d480d9dd49d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1c09c215f918759028d0bd6391d45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c91b192bac5d7f8157d27708ff36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2bb54bc5752dbb7affd56ae2d1a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e60b8a159af019743db6e655b9ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd178c838dcd98269efa2b956188d9c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8db05a3c9d566a2032e4b9ba14a1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21417547ec05d045d93d440a7b3c36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e45f80d5499b971d9c0bbea9db4a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e28d00f27b6d77919f1f39c126d6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c6399e50ff1d204ff78d581c4cde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495f11c8377f36d5dc3ff7fdf5da99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804f86bbf1aaa7e0059812b84e5d17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aac9d96f68cbd113fa354074bc764d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f42e3b6081ee88f8edce77cb16d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fbc2cdcb00c0d4e7a7161a5b0f4c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0146eb74d658baa457e77937265ef50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3b92f6b8a7c3d95ac312992f94c16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3179f8ccc7d88ae7965eee4f72e6e86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ad6c3ac973cf14f4ad1ee4161ace3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4ea562388a0c2eec2dcb81e2a660553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d93847d593b042bd6ddaa3b51a8a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e37568717314071c4e1f4f11318b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39084411cac64ab2fe776dcfd85362556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec1a9c819f2efcc67dea5c06872552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127ba4dae9f036718fb2a34e4060685558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be49128b88bcf3bd71ce037ddb32fb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38875e702ca49e0ae6cd582ce5b3f93b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c79c3c57d3020a360f44fe9f5bbfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b75f5b3539de4c012e4936121c3b39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a3a64cd94c751a9f1bdaa8b131a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf59c7ed7ad63922eea9a61826304ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cb0fda4de0253b61861c652d26020565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87575f5f6c8c5f66b0f42951af787ae2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4a749cb350ff36c13fa3a4ef33ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aa254a84d1aebe90f0bfcb992130a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c9c87e7bb0cd1e73323dfe938727569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1209c8eee6f1ec323ab426361d4e194570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9827d8fd5fa75c39d2a6506309c3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba229d92bd33027295993b8a7b77e8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9851b0600670e6e890f9d4f3eed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498096486d186a809bb96a77e420ea42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410fbeabb6bc5e8e476a0417c635e343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cf5e2e188abea285736065c8b3aa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a8fd9799dfb47ca26176736af29d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b3eb51d25642858c52e45cf8f42c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391a32bd68ba466fa79e67b3e1007b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7624cbc71fe3722daedcb76cda9d0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbd3b5b4296c21d0af7067003703979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef982f4e07f8cbdb2c5a04c4861a2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d6ababdd941e61b50498bc0fb0c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef2ff019a4981a6bf29f985e3e1dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bb180e83be1b79bd8b521bb11475b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09506d12f0652c1c3e9fdfab246cc7ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c41650f1aba8ed2e7bedff4c604f2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6554c848c540d6057ff7e824188223016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f5a0d0ccd77eb0f6a37ad234c0a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f08e7d3f236b882ceaef975bb966818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bfd39eeca80c2e0bd2270565a4d3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e634237c8dff9a7a0f1ffe9c733020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c08dc3b182b213907d5368e236aad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65aee280e45b91d9a8686d4ac5b2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25276fd4b1c4e2773140b4933e054eaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c047177c29643d1af44230a7e23c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40fff90ed960b7090a8bf80f89f0c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5daad4e323de1758de0b8841b924126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5595d90b44448f38521724b7bddf61827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3deb090cfbe3cc4361e0b9429a36928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63582c46ae27cd81108bb0ca8af10529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70a2d640e208256805e5a682f2d0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc0ba9f5ab72b3568132111e995e1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11bd2f716008589850f4ac068c47a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719edc2c1be1957daa028518766daf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06541a34235f66094e1056c322cf83c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1cf53874592f5da3b487f9f10b67635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0632a9e25cff679bf68aa256a941b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea1b6fd4968165ab1373be14b942b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cdfdc43f60254b3cbafc45455555538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909e89343dd10eab601b0854a7cdff539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c9173fb30da321e126cb45df1a8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4258db2dc9a71968a59267c8282b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86518efe41dd0118eea2d773e537199e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ccbd1fa725c9edc7c7b8cb86ffa7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94710aa815f35cb6c1a34e308b916d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9dafb62fc2ab0ce034aaeb778fd1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307b253bcfbfcbd80a73805c977de8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b6f5e0a60e5673d6fca06e8c05eb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc59438efc41a33567de6039650f78d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177615c753908a6fe7511652d2f135849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdb324644b8c5165d503644222bae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb580d17f1d81a4b8ec93e9f033c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f27231b79e7eff40edb463970067e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeab1f72a06eefc8d52dea4d4840d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce9c15f32138d73584b59493ce97e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bac53ac920b34ed0ebae91a8c25855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25262605811472998bf62225b8b2d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59bb945a66caf46522501d3e3691ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dcc2c0fd90ed3d0802346338919ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1b6f8f3656c3ce22047e11439c2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4880f923bf6119c65f96f7604ef260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664159f0ca55c8d6c30408008cf977061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df1208378829c8e82ff09a11b32b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847910de48050819d9d693c15f3fb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b86c542f92c0ae339dedad9296f4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4f84cbb29dfc2a09fc3b0c15c3ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a528ae3ad71030a6a9c625888b9c5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089dd91d8143e890ee118a5c2d69bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9c7a247c48e1be9ec0915615ed78468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a75b1c84ea396ec7dc1594dffd1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a77bd865abfc8f8bb14a555509962970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278464d88e6d67a5c82cb2c0f03fcc1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f3d76b8ad8a4853b3718f22afaffd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b371d8597533cb6c28fe08bdefdced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f755dbefd3512c9cf9ce2604d9ee874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb9f856b6ab720a29f5fba58940a1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62365bf216e7ffeeaee8df8e7674fc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf5d44f28797bbcf2e7b26ed57c8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455bed1a3f30f65f117f9c2f936e9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb08833971e83c9b579a5af3312a8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418fc223d0af4b2f97bc1efbed2ce880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d27daa4601d0c5422a27a87bc06f3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd1c8a577ee189c9f8687c5325c60982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de8ad99259574db01d90cb612acce083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb25ae2c8b0f6e4be166f4c9ad9a49a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1f5ee91fe244604ac90e8bc1624d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdecee322f81a6004186167b3204eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7132351811695504c49725f5cb690587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b777f76a211b8e7009f93ff78b47a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f128de3dc7c4652dbaae7eb9662089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04b325a1030083c8ad904b656802690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d95383427f2cb79d391adb5c098eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47021ea470ade43d12aa488fdc3fd1ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2b51f88112909491195b7aa5cb8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443046462d4b05e56b65cfe2073c0b2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f7e229247c3fcaafb2063d2403a4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f23b110e430401daf8a38b057b79196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912fc8b8da004135bfa87d0f422c56497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c39f8bb1f78729dad3067a886848298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fb14ca23f62abff2c99ce1b80094699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79376ead82e0383b612461a63433bdd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862237f980e391d670ce691194852c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbe45177ea24b4f8bc272dfbeaa5fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808070e25a68f88482279c410bf7be54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc724d8014898fd74bd1877584107104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ddd140d6f1a042476a23c630f5b67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf4352daae3e127422f2734db1607f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7cf49cc194591635606b7eec47273107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfccf011c0552e0726ba36bfc79217108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee73b43c480b4c1d1abf657d7b6aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e077185b6f20e2aa455e89c1e9c5a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e94b138a8eee032040877b28a665f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada597af9caa2ca09c3e3a32da2b4c60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00ae16528bbe38358bf8fd5fe81140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af86c538a987fce68cf50bd80006d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b82d18bd89b5f80df322f9dbcbd953115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675566b77ceefa387a4af71f353776d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc00291387b7a4929e2d752dfb4a54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f5a57ba50c93ec7bf571a80360f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb12df0e9ca67644561c3e388ada2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ed12fa1e235af45aa4b08aa1d624120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf2f383eb9fdc14ea2a421c4fb7f4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89085ea9922f31284cb249e85e26a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecce57a888266a973a4ad39890c673123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ce6ebb81317d80952946a3586377d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1fd409f36ca35f54885816b65d7aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becadb61ff3f0e11cd660cc141f3233126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f3740ac4dd9ebeba3a05c5a80b0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1d1e92211a3c91b063051c8754a19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c465cb6934362c3bc1c3d7ea3c67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2916755387b809c0bae38c2eae09b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42292848c6233e6713c9fb8dc90e5eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c52da8a0d301440765b75d227cbe8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00023895122bfecbdc0331eea7683c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f125a1bf08c248f7dcb0a4a77488a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c888ca2103e887216cdf6ef0356313135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2231c626b03ae46d6c9cde65e58df0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b866a92fc0b73f80c277eaea6a98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13712d803a21ce5033918eeefb21e08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439725912f86443869ea4d52be1eb503139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285ddf96b0414c60b2b6d26991a32d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d24022d773454e8985b00da9ab2d29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79c3f24931319c3c62e766010a10b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c2a4e519ee0e9527c993380fea6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde9c1043c2d9769d501560cb4c1c87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcd2befa159c724d833bdd63d2eb88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086c6326a550b2a4efb4ea47d5e99ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0fe853b94072a2ac85709847f3833147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e62dfd9bd23d99e7d75d26dd9dca5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209fc12a5649e4d6da6683fe74b739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd11d3cdebb3da256d66233f76a9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f733f9397dce52481a6ab2872e5406151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693014ba311b95f36bf6cc326f63b13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595edf7ad85ee703396b893d6328576153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d5b645ccb4637a58465a92e7fe6c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49115ca79fbc3c29f035cdd1f8a810ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e44ea8c6001e058ba595dcb2082bc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a96c9e9f0a02c286f71c553038101157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14a3e1cd31c2ea31504b54359cb49d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7f8e3e2df72cbcd1844065bf7e82a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c781726667b80a0121d298e9f00e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cd8734e8392db0fc68bda013349ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ab9dc35e9a994eb9d0fd54fe38514162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad709ffacbd3e7c71847c93a5f801400163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f447e00a276f96f8885cebcc7bef13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfe72446aefa78a3dd6d6abcc8b813165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14ad4d8ee881d4e1f095d137f1a9ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e616d9cf01e84b5fe7d0e77d1763eb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4caec3297eb685507a3f32ebbfcbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25a9503b512025cee1fe427626c043169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f71c11355296450c73a9f1d584ce00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f941c09f95f5642fe3a7c4b0890ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f90a5592486fc28af77a5401dbe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb3c5a99a6183f0aa4c81a11ea8eee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f83042c70d1d041531b4bb1771e9e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4f326d82b1d4162970309b8805d9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691badc63da09e908235f4a60b91e0e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116e608556da5b684e1c97d51fbc59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d33daa81d6603c5f920ce0462de4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ef0ec99e54dbf90d00def721dc8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6458843829b490eba7ae3afcf3809180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d43fa91911f683ed7dc7a29f0cb219181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2de6d94d63167a3c32d2085b84583182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff2b62b3881cb82dc736acc2ee2ecc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4d40c615637859647840112f2cb9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3fe44638d72580a788438956a2322185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d8d4b7287498d6e4017ac8a4f1201186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d46a10b1346195b71a1e450ce7fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a8f00b3325b8e27b61274f7887fe4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bcdf0374762c60152785db9a80f0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b4ae4446f396da7bfe2ad623368cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae796294b093677c2cc218c23896d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b3c847cbfdf2c58d1e724da5d675b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1ddba843529b5db10156a8890f2ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527648f87511032a20992af8361bcde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd33473862d7e0b522a419de426193195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d0333d79a6a2d32be04a51fc593f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28930186ade1d169968c13d24014ebd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2330d1817201ac3cf182b52c87c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691334a53ae8572f064372155d7d890b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b244ee0e72320ccd9d012058e067c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c1aafccf37b59151d069f665e10c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0425f3e1b735c1ef4717a1e686c9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d6ab1482e86e0267fc138c57bd61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f816b23f11ac45edf93a27826debc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624f279dc0240746f7f9c5c7594ad6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebbc00377d7dd388a23ffa3b02e977206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ac4fd54c38b38570a0dcf7775740207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2a4967b24b4ba5258301dd1aac00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2a2116a36cbfd5f9b1d9788591ceb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ade498041e1d38bc1268800141f0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8eddcd884c3324f7b5e1f29e8c4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90955f95996c5aa966e6dd7f9c9509212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371289becc5ab079885b81a8c522024213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba5bb36b22a10dd409155ede76408e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcd692963af01ac9e9843a218a93b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ffa0bbfbff31681eeca4778838597216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c881c227ac615347e750bb9b589b78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6830ede9b684e0c378a60e2e79f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272ed0215d4f1d2c24b99a0d3c87591219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364077fa49d95ce260368a190a00ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d909ef2a00f2ff19d254cef8cc1b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563a828ecbfeaa55a8bb436652e97f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bb8dc4f83ea2a3c9b1f01b001aac1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f509ef9676c2e77eb635e857ffc660224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c5fbce55dc0a21a2d12913260eab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90209fc959c832ba70e6c91faae59171226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce3fc362ba9adefb1b7500b1c266a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d61334f24e8193df58453902f39e2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee25402a3b7c9336854e92d10ab0f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e826f9151a88489ed2129c41fdbd89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bb2520e75a8a2b0901776e86fd18a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155173c94da5a5d12acc0c64cfc3eb76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eaf70b78cee1d36af47b9eccfb7e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fe13bc27d3fe8dddf7dcb0bd04136234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbe8cccb7df9a8c04c256f70f926bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b653d09577bf87ad9827105a222a66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85031bf1ebf97b8b02572cf021d0c3e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866cadbf84585e351291dc37404ad7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d28920cdf304f6756a019af242a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70559ce33e508ad8f56946d012910b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a86179f8c2c9f3d1d827cd0f1f863241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965b58e74396540858ad93c78a05fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea2377c7215c7235382d9d794e9f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ea457187bffc9f01203c6cd4d30ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf8e79dfaee42165f90aa2436af66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d7ec55765de2b459b9982dc32d1cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe16e8ac75fc231454d2295cbd17188247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7b19e9cd6ee519e4b35cb9d2f0acb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244ad7b71c2c78b532b3ad6f5540d6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06634e6eda0b3310401b86c6e8d26b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19bcea5af261242ab777f63b94324d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a267fdaf4ac7b696259f8fdf9f9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903917a7ad1dcfb32a92b7415b8cfa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d26c250effbc7d114243743921dcc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8bfe8a6cdb6bc59cf1402b80e1e56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457fd185357ba50ab25c5dc01fd2162256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6b25636d1575b55a1df0bb03877ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16389b4e1d08659ab9ae086fa68e1dff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeed5378e8497e49c08a1931051835259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410271f0f679f8d50a299d42bd09ca44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22b458ad1dd6577ba091447a44e52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386173f82c04df394932dee8da0be3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c058d9013e75d7397286ebe1bac1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e388489842f38e2e97978563b2c499264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe94f1211c715feb7b800b973bd71e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d460a276a6361bd1248751f2c0e30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039191c6937346c869c3793b2e5cf9aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc882e124c59aaf0a2d64ff15311f86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3376d713d111386a7827048ac94b6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4baa7e5712bd88c23e42914113763f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e333a3947d4ee9163e99dbefb59e5a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a3aca85396c62b80a08fe8c6e861272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405fafc9cb62ea13e938322508e3cc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40601b5ad93ea69a66441e56a0ae2d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799958f7578229060bdc507578f7081e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00744af24f27b62ce37d52aad179f220276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd90482d548b26a94748e3cb9cafd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec84caf0145821b34de07c017eff3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c80336aab603f5143d22d0148048279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecf7becd5234535406ee12bce2f1e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36abf10eb8ecba55ac95d1ff24ee4f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd41caf68d74b6118c553bedb72ce9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ea51f0dd859c10c1081c7bfcffee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8c50683ce886d95c9c73af28581b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8d2cb40a37b3418e7730e2b74bdf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a287310297a281a7500e5de7d56c98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225bef641d5fd447e92a145f36c99ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cf1cbb6f11b4f050d891fed0169e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583af95f3e5dbee176e76b3272444b4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07448202b118566c1eb992bfb1e309dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc868bf48871b8667e47a301238714291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d83cef790894203f379c11f84a610292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefda99561e3169369c5c490ce9955e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca995ebf629cfb067c2a9dc6d2a19a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89facc8a86cc684f401d8433987feb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf0a0044f4f4384aa02b83d815e49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c037b083c771ea1983ed97ab562a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505c3b0bbf84982b61930ad3644b937298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5aadd7125c7c6a3068977548c21ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c0e770a8da0f2fde54d6d9d4774dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71802513d232bb07ab54c11241c611db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc7cca7790b0e27a94fe778e12212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6326671aad015cde8b64881cd222d60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d2dd35625611250a712055fcf8a10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb160daf7d8681c8b8789476480937c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828b1886eaf1fa7439bd6ceae5a0a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b747df176b2c729b5641997d1ec16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca93bc495fbae8eca81f3ea66ae3a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796f60dce4fcce05494ebcdf6cab82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11810ee0bc56504925cd7f25b64635310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9771e775cc5b18706d589044c77e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1d98b82ba086dc5c9901f02c4029312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c39e1225e6889c6448666f93a09d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e9eb804bece764331e9bbb96c823314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270757444a603f6f58db03e3e7860023315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fb704865fd85f067055a843448031316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb4617b6fbc686683c769ecb359b9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769db865e6be04a244a5089cd33fe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e6406367de46e656771fbc8e8f57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb01cdd8aaec15f939ac26e65166c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd8aec735bcfc36705723d96b29ccb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce048b78838d763201af72fbafb69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22686c4786ed37c0c57e970e51f1220323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396d0963ad65cb8ef4b5493b1f23047324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1cacc82bfa8b7d01eecbcb3b1448d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44469e98362bcc8933dc6a0df52a492326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04fd5530ea1f88ea61d5b1c472aea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d353a4d4674b4c6dd72dfbf4034b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8123d2c3779d575451882e2b49c33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd9ea8d1366d1bf4227efa8483fd17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55644b137f9f561a9276416aa1106ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7607c6c7340fc346a656f1538c4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9217dc4fab6d1ee4beb0baa6ca032333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d92d5c394a351b1edbe83637315b65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ba6640e2859dd1f7702354f358bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f93cd98912f454724fadad262ab5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4694feffdbc89b00c6f91ebede7b02c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36146397dd396539357b1c95ae759b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba5907b459efa43a962f91011ae4af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c887076f65e8ee44833a2d9fc5528a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b5568627555184dd257e75987fa9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851913140902a199cb69ff9a9c336a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22b40b6c4239a222433c18ec235b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712c7bc2b0992971e93be2984ff270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fabbfd5867adc3050d8f7cd57b4603345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c226e0d691c8c2e9a9b3d2458a75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86a58ce865831df43af2e377a3cec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4677a8c2de5e25d03a320532d5faa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4854426b14ccb201bf0a18a27905349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aea5d1c4b54f7d4a51f55e6d3f398350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400b44f171961c9269cd39ffc08dca8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe0bfdac68773b7d6095a0e1f0f2fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493993d2f120237196b7384ee0de725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c834675b5a2b6a1afc839826e7eac75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b20e1c7ef9cc6fa7161b06630b66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de3e774d2912b290c3aff6db05b4ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3812f39599977d94bafa6d61a7bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234f6095f69f608ee5b849def6efeb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597fc800a2f46f86b6b99119289c56b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94519b3a0a1e769016e4b016855e548a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374534710ca7f6f2e536fcd527f4a13e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f369d4d7603f95ab284677777286c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944075b3aa85bb46daa2bfc3173337b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae3ac0c9e7e1fbee9a9c1e46e06c0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96409af733673bcb4ebd95a5556a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae80ea1dd59da457f2218aa82212cf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1cf8d7019c1ab27efb8fcf142ff8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c00fe63002ba9e55f116c926b37b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf33c982e0ae2379180ae62d866aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db702675ce0ce6c6b7d9ba85e84175f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f708359d44dd5dae24d81faa7d71b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173148a6fdb0ab0166448a92c776462372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160cf6945f066878dad72ba6b414f7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bab50d59db3a576b3ad46445812c4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31407e367d119cb61db5fca883a17dca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458380cd9ea5b76ae8b48e48d7137e04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b1a7d2bce6dee3e28acb0dd26db66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855d5787de329c86f006d364ef66d5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd71e6f0b94942dcd8fe219e45d72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8bb49724e84a9712d274c6243ad52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63671e7c4b41ce374c99d46c57c2a1e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f01f83ccad00d3733f71a8648a9f9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de0152970c94a31f9c90e68d07400c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7d581da878893a164718cbcfb90e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b055f49b2aadb3a575b09c731c2956e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104aa9e5b4e11925d3cf75fe934bdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63f8a016f9bbe06f4e66218547333e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3b76fa933b250e50b8732468042b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0decd39d40d18cc32384b77166b868b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de409aa30656decba971c1d311f6c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c32fadace23527fbed0a72a45125c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea16417c342f9dbd7ba2069fecf22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ec6db15251a108dac33bef6f5783f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049af5b5f17ae2412a8fe3a3274a17d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c103b7fa5596a0141f785e26bfc664395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc733c62a0008fd10af6fc57e5b8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94152604dda614171e2487f5c311f41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268cb9bcd0d1088890133103b46a689398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f9486615413d4f04ff9c2d2c1c72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e637918883ce28d13b067af38842d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490bda5a4ee74f2036b1eec210ae5c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301f49af10b598ba32f5c8237f14d3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62366b35426c83636f3136c24b05f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5803882b980335b078fb77745c734404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5c6b713a357bb844bd146954e5dde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660926d202e125ea5491dc15552893c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aca390edfd74fe0f483bd0fba0634407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd2455101d691e599eed7e83539f06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd465ed3e83ad4f458e6ef33f328f9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ea3808e376ed1b702e790838c7dfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c98846b79377cf6ead48b9621706c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e88043a98526d65cc41dc842a497a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6692e257d6036aa64ca254348048f92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a4eaf6c0150c17bdcb0037e7f19d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b13dd7729966ef2a755381db4a1a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506553d44eb018f7e43b22f94861eca0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb22644ae8a80258fe2c57b5288bcc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87852cbd79721e47411319e88db11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e1da1e15cb50f9f9403485f7b48b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4cd1320d193e237706678d9d3b67c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b735363b7661fea2a33681c170f1007421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee4920c2aec7ed3bb4e1d6fb03561e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08152742d4b850771890c5863b1f68d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2db83c1f7821c94e1b8e5b2a85a67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d204222141bdb955668fd644b313ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c6bdef114326eeac4f0896e3d43c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840739c6e6db0e907f419d15ecf06a4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b536ecd3ec5e43d4a6d93f14c204b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edc9ac27006cef5577732ae0bc4f36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab61637eccc2d8550f7cf8cce45300430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d734de5edbe6accc23074ff29ebbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895959cf4f8738c07babdb73a01d990a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a44a57c6887373b83a20aa284903f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180adc3a63e52c25536496c568ce4890434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6ebf8e4cb70c514af601bfdd680e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0626466730ecdc56a098d7a5c643be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d462d79357b7395c5e8ebec04d7281b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e27d7f70ec5bbc4d214c4f26cf525438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc96373709482bbd830919e3134d5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563bfc60fe731d4bf0b1bc2de210451440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e41d5e4cd5bf6203a8a5d1c60c92f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e347e97c63bdc6f08b60c38d98715442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc4eef76e318e5a372fdf137bb7b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ddf43fd2fb9758d25667c01640ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb52c5b1e2bb4ee39163f9630aa1a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9c260d19332eebf5653c467de77c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215835251b7d927733f9c7268492bd92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4aeb0549f1ba36c88d95bcbd8e91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eacd0065ce3a020dd9cd0b9eba4f3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887bda9eb3beff633bf703a61407b94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f55744a236627cf6ffc1245a68610a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95817ce6429a06ae19366b0f96d1aa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf552e4a383bb1f74d6fb87d85aba16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7008e66d825ec865e5ba0b2bc7951f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20480c1738bda642e68472077fdb69b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e53417914becd848e830dc01a5dffa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d9d7e92675e4baaf6121fc8b0a96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288709a5e4c2736bffdfe69852f3f9a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2daca8c1ea9ddc7fc6b7562d553b36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f67681e4461ec262816c31036f77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cceef0cad0b3a639c8f56656f1049a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132035dbfcc2aac671431eba778a2d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868bd30852ca04069057c175959442a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff92b8acb8e218e1f21fd9ea596d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce41d0ec7127b69d8f3bdd350e41c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c228f95a71c8a63738ef0019bd90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea52bf41b7e7ed4307937890986515467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0228d54051fffd522a22e59f24f81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe549a469a839080a586896737189469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4f8890d934e89138099150c5694b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b0e4379a7c053bcf22b2104f5433471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be750655a1fabfad17b173b3f26f362472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e08923bd5a5004989121c543c70fb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987a434c97e1a20dffd1639e03f665474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee079858961df035122c28645ce8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4501a13b15f6be98a428d9d9d5eb58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af627fe84ed4c75a21b1ce7398a6fe3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a64fc4f49390b05241714b25fea15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600d82de26d50983cb09e5e6b00b9f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c0a41cda0d56364e1d8fcd3c3e33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a221f8d4c166667caef5808a91515481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7b885f55de3fdfddfbbb6353b042d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40a22c6967b25f706cca7651d5ee1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd9ba7a08054b7bdbce7e344aee4ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a4ef15cf3c65996ef8a823d53aab8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe51ef30139cf317eeb749438329bd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4fbb3348d78901eaefcb91e6fa99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f64784153139867f4624212cff2418488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b1f91bf1fce2dcaa7a0494d743f1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467f4e99fbe345964417193909a19c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f2a7a5e9d2defdca10fff1f20ff11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664437e14945486ad2f13add4fea58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5c57a4e82eeea1f639a7c215478f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279bab1c383ab84cbb7f100bafee28c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60433df938cc744aaf424116f2954495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415b55399b3b5119df75f16dbea7cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0bb72feb99030edb940eeb5e8053497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da6f1cab07935cc7afc567b69bd59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd66067ddcee3a0e4e1847e7ca9cf8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc585fdccbe64752bcbfb14cb702fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5984d20d4af9435c6d1ba158c79f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497f24e8af88e09da8db64324b2d93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983be16eef19ed6bc5651dbd85c0617503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769161d6ca985a85f86a09833ac3f3a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ee9d63b9ab4cfaeccb6156c3fd7ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc92d73f9efc4a4f3bdc0149cf1e664506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248da7605ce3718c5aade1e6fa6e8573507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd115381daa7a652ecf81d9a2ecfafc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1dc2b46ff444ac45ed86c5bb8a55e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15bdc4c8e6876db3b2c2e24122c0d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fac65472e44b07c0819866ae1b0617511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a5b405ba3b570dbe36cd51b6fcb73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5dbe54fa4c2e919ca7c29acb825b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7289dabafbd34d4516eecbff0efefd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d363c11a6cb499706071b6305d3378515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b471c7be110d317cf24ba5e52359f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a396ebdd15d17539aec6d39304fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe684700377087e0660690310dacfd2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae245799760f1bd4e9b101aefd1704f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f53e62670f7e1422c8d46c013d3f20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3340f847d773b9004fdcd137a39151f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfde6c37319259dd8d0c76aaba8f1af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8759fe8b12033f745009a4c45454523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6f2118eb7f69e99986a7c10e7543524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b1564c805e7d3fca17f8a0eae880525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1f31fd3b08b056c0f70b131db8ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58a303a99799f9f23b80610729b76a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee259aa489b31da9d34222747173b604528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad768c5a50c5cd16fb25d5f4a24e087529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c026deed60e8268d9cafcc89b0ff7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95a6c4aa90a93f1f7b6a0c3fe8c581531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4942699bd268e82e787fa19c955273532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075504e090be3ca6430e19df04ac2aa9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dfbd5f10f5a74deb2221b5e608db2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359c62f5a684eb436ba1c6acd4d56d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c571f22b5dae39b6af858cb7aea3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50bceee3961119c0961fc39d91d03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb60b00a7a7ce661ddd83ffbe73179538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773bbcfd83b1b330de4dfd1b8a5430539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af9151fdf99ba916f0c1bef7b79a49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982af48f78b8549d8718bf2199de9f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c65c5713776a8a005837776c5b401542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68e547ef52ec5729ca79ce5d41a8e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4af955397563af798c7468e7d073fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1664cf889a1e4b6d2d4e73fea2039545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76730c461b40105ad7286fe898968fe2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960de35d86ac16153a7405e72c11995547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1140b04141a262b46b7052a4d711a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d26010b61f9c4f9cd4e226c985c287549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7d6ae15ca7867179f6cccc762d6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a91d69b393a513e586d59755c752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee281f30999cebf25a0e5c101fb9fc9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431acd6f357724a8237d450b516e696553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810497e79cf41f5c9e6956802725c8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88c526950eefddffae393b52144e47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c33c084872234ec9b4701abc1e4a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4a36221fe99e7a08597e2ef4f652557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09380c3f7e293df0d000b576bac90c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5730c6097f69f61fd3fa58ac811e0a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e601da9acee8cb22260a46a67818d82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c551f6c5c1c3ede09a97dd6fac218d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e874a344c5065148dc4560329a87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadce590a8047c30e8c62cc59bb58564563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71372dbeefe55371ba9d484476c9e46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742875c14bb2a82355c12e42dd1572b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0f1ed481749a862733826a893b724566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8952d6376d5ce5abbe42383397887567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99967f3ac4dbd42872da3834594ceeb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee9a3688b65a3d05c868e9d7e47b74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260be00a9d1a0c34cc61a3840ea561d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418dd7fa9ef1ac797d48c2bba58682571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12674ff5b7568213f4b4375348962506572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>