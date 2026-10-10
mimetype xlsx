--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c8f5972b8227a1b8b6553618fa2c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25669ced1ae0ebe5bf74bbd626c98082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d531063f83ca68331f07c0fb04ec13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011549b92bb321926e1b350487c28204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a3c822aae36ad4fc5dc2ed4df53d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50c48fae5f32fa1555cbf73e927f126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada387708790e8bc9e35ae5f211b6f927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523322d10db6a76e7cf6e49d1b7f0a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc785fe5b8b5792256d76e3d6bc5349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288548c56181fd6608c0186863ccc7f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c78a7a6df519db32ee4bf9707875711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831988d57ecbb7d5ffd327955800d73212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a7297e0ec7e4dc8521a4784b860713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5aaf2e7416f60d3ba0421d340a10814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d71cb055bce64d753c94eaf17c5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba010b310c7157b069e28fa07909c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa235e8d0f00de1899a3f32b01a5ad517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9780659cff437e6d592a76dd84d5a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d38391fa64b57b66861878808f8db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581193b5df399b7e650f94fe6384623420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f924d2d93e3a8444fa2c641ca2acb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8bbb717382d537df8fe4a36e75d4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba1beed04d8b48e75c59811d0bf4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51065813470b9f5187b62292ff1d90a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b9286f1c53b97d09f5da15ded71c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118cda543e282e8842b6ce8c7c516c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4c0e8f90f4efe3960900088d5e4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ba09489ffa956cedfd3d16c3e222a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddd31fa743bc12805e3776f56b5de829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e72928ba576aa948373e7d501bf34930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b47b265ffefa973e026dd9ba0ff7c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66e7eea8b3404ab8b853fb4e8d8ad332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ebe15eac6942de7d8e97397be481733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f229825d702d81d1abf9911b13d4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5c8ba87e89c30219510b3d9df52b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2bcec726e36031b87c50bfd0efc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f5552af06c85ba01f2ec7f6a2bd1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37703913871e03c5c43200f508f567338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf64adcb921cc9bb0ee97c5ab403ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29765a82cf0936c6d4ec7c764afb3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced5fbf5f3615c4d59b5267a05c520541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f70cd6c3326964b144b685410e9af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55266309a73a0704d43db3931eb6f6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2640a9fd4fbea95e98c520678f37444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923edd56698a7514858e644676c448bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76b0f5d83f9acdec81586acf0cd6df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803288b63e9db1643df056ef285cecb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542139a6069bc5d430f8ba6ce48a7b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a57738bf9fea0fa1a61715d0447d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dee37cbe325d1e19c2cb49f434b4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac56d17ab0b363455ee3c277c7eb9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addf07cdafe9b69cb750174d17715e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237cf4ea7af39b4f376e9f987488ea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a079485c00cf3fcdf6b17ddeb68aa0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfb25bef02e2da883e539c62233fee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff473507250d513d43b3dfe8f348d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a51831344ab425562871630c7cd4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca318f0e0f33090ac1c19777e154458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f200de339575becb7bb47dad71f04659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22124eb906e72eec5b813adb8f8c08bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a172c8ea3c093bc669aee6fc6e5eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf8543943e2058375e643fdee6ba8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350359c6f61eafb97e26333eddd02a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32175ea9746a31612e8ed355e2598d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c2ecf478221ae9c5a95ff391112965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed82dabac78449c47e6884ebb6af3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d51f980fd4fc23f8d0a2dc46ed297867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89261af80c47e34975b66b017533275268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659670305d624aa7f78e055837a319cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49266c8c2682b68a5af13226ceb8c3b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e973c83e0a671c150d0661dfe0ec4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad79dc33d42d8926b9f8e77731eb62072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297dcbf4b12f2296487e03cd2f7334673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971b862e57b19d7482fcf31a79bdf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2fc38fd4d1677aa454240404474375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fedafa2cc2ef608f3409d80fb1d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d9cb3ef4b6d93007b10661fae647877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad217289ede34decd950b541b74db10e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c009232ffb7e0f1a77d6b20e127b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774372f2dbffa5813e92d80f80192080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd57e9fc734b6e07c17b0d9ca47c36e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f9d9853457f8b0b55ebc80290186082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183740b41efabd07b98db91b2a9b9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c1deb4988be087a268e26d0cdd71584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d9f6b42d8b645ddd3917bf9152f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cff359a23e129d486fa4d231170e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2eeba2f77316cce72c9f274bbdd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eb2c90a7bb53d38c3000606f0ae6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4f15ed798171983fa432552f437a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399aebe9f57d5e5d1e456ee7c5fc3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1253a4f1be1bae6c50d66b31fc14c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3bd3265f56cd0eb104b62c3d599f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c05bc66ab30431e842d607b68923f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0a9ad1735c5746e834bcb296636a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1d1d19448d0e26bfe82740b2bc08b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab673c6d8c6dff0c26a2598efd4f604e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74773b3e8d6ba0e8c0d83f011606417897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fafac7f5351af6e89e7df4abd1f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a2a15de4c39b650d0804308add1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe923d0a23d17868eaae5199621001100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e669ff7622b3472b0e84b6adc2cd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9a76ac8435a1e7e2ced95329ad89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232166a7b28b5bf0513430ee21e6e588103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f82dff3a34b818d6b5effa32f795c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c946ad9497a844cdc7d2cb613af4037105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c924fdb7879454213c177c9985a43b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bbfecd87f1c608ca2ccd21a1aba1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5de4a32bced6878aae10c000942e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b04926c73c42a32f39f9a830791e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a3da0383aea1fb028dc60eb46374a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d640ca38d12be6f99c7484e71d051ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91cead7768c8e9ed55c273cf51f122112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00aad568b90dda956849a90b086716113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b990b1766328799c18deca29391afb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8058a0cbc15cf482b22fbe17e5bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c6948e45defd7fef7919b6b9800b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a957809612f06b20df036f7c7fbdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3feb6e774988d888ba3a93d1ba4677118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2257207f8216923ca0af5e7ad2b51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a1730c05331bff7e39461b5b2b9a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e485de5beb1b2ea8a26dcb36878281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbf6c58e91c5d9f9ea699334941342122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4c71c219370d14df2d8e8f1fda0eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e90fcc106da480fc0c4cfc2f62c87a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baffa5a3e345246db859d08ac2d6eea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa3b9dad24ceace9257a0e4e5073e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066841f91c0265255b1ffdbb8f7a9ac2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2920a98e06e277e5c5ce9c522957128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9784f13bd3aace894b3d8c49fa5bf1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaba29bc9d60331996d2b8494de2ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca064d8f3f45b01824488a46f1002131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4c68f612c58e73c1a4888718e72ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb194809fdb7b91a0c562cd3966895d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc438aa5e13733088337250d092fbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e5026f2bea4f5727b0256f516926a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1dd36eb7bae12b61fd863d66e223136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e6a09bbc033d76c49cf699693cdfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d2b0df1d998a44a5834c328107fc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c2933beb0f7b96a1528026d72387139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc7566fc9f4878a175054fca7f267140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dca82c83813d8a92d81bc4654e699141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861acb94864bed6997209c55da16482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74603a96f44135b40cb534f0370c740b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564750dea5b786e226a672dc4eaa87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e932added37e3e86c1ba8c2a7ca705145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed8d5d818f4ee3b8f39106c70c88b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc45ca2af7a6d6edf720f1e86d8a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005d93e405125c0babc98383e6d185148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817da91f232b162e4490af1e706231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c4372c429cb18f1c6e17cced14dc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482d6537087c5ed69f3bfcdd066791151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97a07341a97f1be98e880d06da1736152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65307d084bb5c875838d584073f828b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2968085bdbe6cc77831e558a4eb78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfd1aa1b74fff77a7f6f714d7abc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9add5a44f7a63fea9b8c22430fa6e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a80bdd58cd1d687f8ec1efc4f6f8b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba34199bed11ffdf85efa1fb71dd196158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c02c637fd86f11b7a869fc1e918cef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda35b6a1f22921851458a146df49b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a743d027602a7c47a3a2ad7a49f7ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf5d64b5614d22cbc272a8617ec81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776fc57db65ba26c9dfcc42f7cc7e10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5945a17da8a3c4412b7ee457199ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192690dff7fa52ebeb959db61fd3b191165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd49cedbf8e7a36e296d7dc9dd3811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093eadb18b59a6b58d74380743a8c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a8d6fabc7ad52ed0e24d4b4effa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114fb4c27c680bb636b015230c46a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc049054d968db9b741b5dcf01e346170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440bb5fdf3bc7cae61e8ea93adfd926171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e02f90368da02f19c6f6290c9e4bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f3c64ba5190e9b482471540052b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec05de53e8ebc0a7dfcfc666b7b0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7d6ed074d1f0a5036318dbfdebb74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d4903aeaca7bd280308022ce94d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8f451e330f47257724b2768d3e07a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7b0f841fa4901389987c449a925e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92a4d83bbbaccaba3b25d6846c55a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474029132e997135840acc33718e21e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4ff7ee0289a654a4697c50d006c7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033ff21afcd1f0cf427069f20bf4a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b629eba97ab93417d354150c6d77e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0474d5868e15433b532849fa471982d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9a1ac96473754e25fd8ba60319b9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf4b6b735dbfa8608930a807603270186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f8db72e3668e7b7471c8a393af0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983ddbe0c7202e1b26fc29163b4f3e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c44049e0307e0d4b6e1978b9295d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e571f014e9ab5f50f17250a04207a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f925b4476e3185622fdf4c2ce84ed6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da21608a24b18818dc408e989ba1ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64970a5a064cff21a85a0138e5573799193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41abb93292fa9eaa401286bf529f8fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e34ede4f5f945be06fd0c7ef6f1da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeab29ae53ae425e770d36f8fb0f5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd5b6bb44e48db81ea758d39f2d301197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb1db01eaf95f6dcd78fb5c5c3d29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bface862d8d11229526b3fbab6e3f9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e6485b2b9a406ae927303e24c107200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcad0788d7606fde4990b5df88514bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4f07f16dd29cdbfa1585d24a2dba9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166118951fc43f0abd7360a1c00f54e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e232ea35172ff3af4a26b03ff6cbe7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82e5f4a264d939927731002014f32a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dbe4a7fc05cf47a697284fff00a35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eeb233bd8d9f62c5c48562d28aa90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304217924bfbe1de021e57027aea3f50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257df6c526204cea27d32d2fd300f60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a506a4e7be5df2de46bd7e833bf1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a3ad65a8e2bdcdbed0157268cdbf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a14e30352c8d82efbd692f66adbdb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474990c8533b725069c4fde700eaf5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927517f0c1106df6f4bcc86aac29a8a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de92044ce574bd145f041ea8386891b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c017e021faf899b815f4e7df09fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921df660f5ff57ba9d86730c6ad2ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269bcb5620133e42c5f9d1f9bd695d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4fe8e49b07d898857789ce486987d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889fe2e3d161a2289126b9bc0d5956220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e17573941a4c3e5e86cfff718733221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a90fb58244e1868dac6089b926907222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa38973e5c693aebc770f1d65b9765223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece64a7014309f39a0cc7c269b1e63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e8be72592455e881b3ba719fc555225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8abab10071d3929119a45a2f0b7dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d9bce9ba046c84b7a030ccfd19c17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc1b41fe490976c5a5f76f478b48f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6912edad7046e9914ede54aea1cfb5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7d32d3848ec61d3e7041235fe93c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeec8c2ed65c1c3d4f7314740900f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1beee2264c9eed3abb2b5daf5723e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb946da37308f8a6e81d23c857c0f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339bc2e2c0b431cd6fd87554b7db80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818ffe74cfe6b4bc19f171a1b1ed01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7922b52fa0cd551ee74d19f600521236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82063b6a0874da18b15e83b12ed844ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b7fb2b605e3aecafb2e2a059546b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec6c5de318e2b352866ae8e4847f01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc27378f7b7f6c844cd0e83b9c322f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee95ace2c4d40d439a920ed19db73ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641cb6db4d188916f43c20e8c0c750b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9a4e4f5c8282c2da74ead263167c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516890daa04fc6821ccf89413a5344244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221e288e755efd0ff839836bb1d3fa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62381f0e44fe762af04c92ba4dd7506246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814f4c7572673fdc5b784f19cc6531247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641396b67203b61444226cd0af80d0e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4898870335b7191fc6fc8442b3efe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810249bf1461e13dcfb5050d55f8e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d15b44ac64e7e2a75a1f84e4b316b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afc73a5e4de5a3568e295c840cab7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b455e6de6fdb0213e0225caeb4bf51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52705614588b33482e1f5940d1af4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b091004f9be8aef3cb28f7ffab450255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222007034b7a90d5b850d25500567ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddaf132a5e8c0c1794ee1bdd6c47f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436c2430c29a2e7a878a136b677f7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5acca1a4d2659ccabbed31a5ebf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf206d3358ee285ce0fef58d8580e92c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9857ef72e47f093a0ca5c3bb7cbcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9929d76cbc7b05ff7108b13d5666262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b01ed4ce7f5335fa14b3cb3327ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e433fd9d17b6eca9cef9f31cdc0f5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b117a78c97b3a5e79b220d0402c3519265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9fb3bc73b577713bc859fb0cd3b66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d99f60dfdae3d56a0b750abc3f452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7755d6818d562e695699e6dfd43d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a9774ef6465f8b180089fc32c369269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb850d19b7148f75250224fa060a2dca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9eba24ea2d84c8a71c9b83c37c897271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e59df1abff9e544fdef8ef3554954272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c1a7b254bf336671959a2a339dc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ff71ea318d02dc8da6a688ec4c8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e939a317922c9e98e4838e03158ae66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66534b89b077676ac931ef3e168381276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d53955eb7835cd5b888799a145f0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97922c4dbb49220ea202d6b6a891ee8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6118ab4ebabc7f6ed3fbf1372d719279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1807c4df7827026aeae323a899923f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dae6589c9cac77040abd9dd63a3b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95763e4d1bdbd78a50d621dab0dcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842b7f63ab8b1aeab75a51b90bbb004283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be07bcb05f369e737ce188100017852284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59afc7bd8d0a62657cacb804fd9966285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8edc6e0a474b94ad239a88c03c08c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b467f80156d526062a7eb14f49971287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9337deeb87eaa0e523a57c27d8fe3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046cd3ba672b294a01c77ec116f1986289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a862e520c991a0d2ceb6b46d8eed2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6369df62bce6cdadf74c1471914473291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b707cf5ea4eae4faf3d9216d544424d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b9ee398c64ce0b6aad19b10c1460293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332d64b1f14a1213886763cb49f4ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9385c8fa210791c9e8bac5e86a8a92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf49efbe487d0982e600ba349868429296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec9fc578f902fbf7d5593d33a5bd5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae3626341b1bc2cffcd44ae336685298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687c8916ade8ba4bf23b1457c526b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6db1d9012b4b5ef05863b3f8a33cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e6bda96bf05482c20fa4c03cd69fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d727a1cc0a50b01f4db7e764bbf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187cb028308956af41ef4e25dd7d312303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98126c0557fea2e220b9140961e5d83d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339dbc6b80da9280cf91c0fc86a9ed4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac7eb7856149b2acc29a1e26d2e0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d05db164fb7ccdb968d77186f426fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71011b018db916015e84816ecc8355308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbdabf9db0a5e14480d939673e1ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b196dcdb6cd455b68e425af3d05b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244ef5a0b38067fb3e7573925dbd761311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131828de3938883c1a1eb7ab5e7bf06a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb641475428db91b4793884ac2a415313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8dca9ab53fc5d1f5e00e1992508e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800961163f2d54a0358e1756e4261c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192817256056bcd805ab4340ab6e1d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798594ede3398509b44d6095170d397317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33c803bb42095e38a2b1d8b6a70a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c7501cb78a8d4ed7e3fc675407c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fe7e28fcaba67523097c5bc119169320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac35e2e9559fc1f7cb8a96e62bb7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9111e4571df58051b58f9acc46843322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38869f773eb46db0b8ac5dc70eac4d17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0c6f0a81d6028425215b55e2e47a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d66e39174cf328b724e83ec79c3a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d16324c3f0abba6861070fa32be06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f8917c2e266258e514367d84de6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5088da5a3f2bd16736d84101570d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d399bd0076f9d9b4145bb7be25bfbf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f18b401af4f9d7d84f2fbfdc37c8d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad3da805e5b00172f5b0ad5f554503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048639af8d26ed67fb5c74db53bcec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de78fba3fd52aeafcdfae1439d567a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb026cba6345e02168e8e5f14963d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687924e88dd8476997630bfe8b20351335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48480924523debc0f3e2acaab02deb93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1405689f74561a8e8bddebe2862f66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f53cbf6c7e434a1856891615fbeca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e232a6c76b68cb0ce7484b39728da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f1d10520d2a4611e7ab00c459f2f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8d001b79cb8f4967a97ce07d37f39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a135559a76265f6f4d4a39b721be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df302b081af538f388dd3afb9b5702eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba022e03f17da1321b30ec32c0cd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab4875f17d0508cab6c56d11d513b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece412a43aa7dfa1e48396f4c98fde77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2006e2b088801faa865d7ffc2eae97b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f53211ca0275130248bd205b152a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0da80aa5d4f0fc45ce7306c81a2ecb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85283cc39627f836530eb7b07f4ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaff88f8b78e929e8402fee2c8dc97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5dfab4381252b89c3c85c4b78766a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1b1e0fb4383d9a22565afabe5a59b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77615cb434100a79c0b03436015a9e72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec67d4cdef59eea556c324aca4b0ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7630f94daf79395d558bf513565ad8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eec8d4633b326443c4e0364104beb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef70498be2689ee24a38b4698a728f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abf45eea3b7b3778cb5471878b96a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860b4186311ff8071f4008a974359dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b34e25dbce7462bb17c9d21d8caf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b50b452e384b3f4f4b38a5e1c6f92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f1ee4fa67c160c74b2f1f3f05199363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7c0fe998470197876e3d9015ab79e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb561ed18b7378b24f40f9a8916d3c9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7678e1cfad34d5cf359044d58c17ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6dda160a18b8281a798f84a0864a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207c7def971eccc3c39b0eb142c0f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f68e033fcd5d81c43f81b5f107601e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e39302dd94970f7653f54fe06a5ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967be3941bdd8d75c94ce0fd34f757371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef185b4ab3864df2ab7e501cdd1668372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818efcaeeff3b920cc20e75f4e8693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0538261a99139f4fc816084b2dff2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065986db132e0b955817c604868c80b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2642df3303c5e8b0b505be3f84966a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427794e38b7b1bf29fc68ca824e561d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d4f343777627b63b5d861a16910f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f309a3a86b5ec1cd83994ea9a9b4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c064f7d7ab10abb5255caf5d3550380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c632f29b1ba6c4b9a14ccb391b10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6161b4544509438fee777d3fe83e61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3614611fdaaa7b27f189a17a202cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97bf5caa148c5bc60cd8c84ef18f46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f81ba59814a85a828a8121fe23118385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ca14da57945c0cf84290052362c3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e942679630f017b8e67a2208266f12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c368237849538d4dc36183358be49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc0b6d7edcb4e4b6543e62e2b5a81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560be475fe982c3d2e68a38044ef07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b34196530db238258325f7c9c6e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c2f583f43025314e4dd7fe1d66ca0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a28577b1b3c27487309e9a522e26c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111dd84c018611fefff8eb44084ac5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0ba3a5d788ff735d4b5b5db6518eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01b5cac08807f81de0cf6d77e21ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ca114be3383015258052e2dbb36bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d633359342ee37acd86ab6f9472e512398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f1eebd809b7651d251cb6d6897c0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75fb66f7576363f1f2e1778832b5b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f844e2b0646cc62d3c29664b21926401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754d23e7e114d3366e06390f8442c3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366faa602175fb91724cf6655ad0953403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b6228831be613e7a7414c3179314404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce39a9450a36fb7b4f36bb033e21078405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacaf6caedfa54263a330587be13afd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756accbc0e9c30d75a6b231b3775d348407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d416037127d23ad182711ca338f9aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b8df36969929d25c9f1baee8396d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da648238db9b8943eb439a18d704822a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df034c9c89ac54c68b875fdc0465cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13ca0797e8718c5b2f3092e70f88d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d93c08953d76f5d547c16fd3e4350f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a4c14df2c125813af042e2db219f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52570064305a7381da1b494fadd78f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477fee59b4649a1c15eb45d229a3898416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663bf9bb759d44710790dbb5d0d6ff4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f771b75e90b542d5c911f2e3c34980418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde4015e338a0e5b6f322e7b3d2eb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27cbb5d9ce29d7428e9af676540d91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfed3b565891d6f60c21b4ac897337421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c53707b286910ace2fab3be65bf77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609b7bafee6d655633308d907f6c1cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9279735c0730812f1dbf95d5c9da2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d343e22875412f22ebb6d62d62f6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8851151a3d4445972859a2cacf423426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d3bca62556795f6d58a74eb505c21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5aa842e3acb0457d1861035687406428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025aaba59c97f125fdcf262e625414429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12ff5a02e001a11650d341460d63f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9dd25f97b9b00992068a6792b844431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1ec5369cec1561b510bd010522328432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cee90ed7c51a2cc4e1e77e42da51de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd2ed0d9c352584a4c81abc268419434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d45e13f93e5ad87de8c5a162a8e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc2c66223792def31965a443e73bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5c6f94d8577b61e941d173dd37190437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f5bda553d2602e4bc7fb98ab03aa1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51492592775cf0803df804164f274439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340686cd59ebf565302cbd0453f57c02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f83d855c23929701ef2cb9a992b53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a022d5eadeaa9e822aec6dcec24e57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a15aca494d75efe5471114395ae9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c84d7a3406ff0cd2287fdf5bbae068444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f51348dd9c596eaf948a068f3fbc46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ab714784a806f9d8754c01115c981446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61112840eefc997ff727a3c67a26615447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31591fad7f81c3ea074b6729a409780448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d10cc98823d3302ee1db51e4c613f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f442fd54418d6d978c5ff33e0df68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d117cebaf465b7e5e22f6182d88676c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a025d619a832fed8c7c97a94189e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29561a899a64c77c4afb34bbf93762ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0a0cbda1ae7866c1166467a7ffe9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce48516bf2912aef6cfb9172044a9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7726a28ced369d00172dbd9a0912456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636836d3a867db590a337f8bc5020f05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62556d568fe673672707a3107952abbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3abaf63e5f998a48756f75e84263d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f47b5d04d6e88404e662fa9eabbf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9944c9ebe0adbf1e7933ade2f7222461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8ed3fd6477c671fe590c68e8e4ac2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff080f73b26e21222e2b914a952ae605463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec3303e28774ed771406bf89e8a067464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1691e7805f69175e2238d11af89ff1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec254df676bf08473ce6c9286cb86d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa422f7b02bf007c00e9b2678bf63c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7596a063a14c2a3bb950c4a3bdc263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef60726e0c37b3df6d4ddfc8cd7d6bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84173c58d652a52dbbacb3b9ec72db5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a74e9830ad55f38df54fab4c83ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db95f19f0d16c39635681316488c4d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e591b344edc6c3d86d317a78d6afa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690510632f485f548246eaf0b731f4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c41563d5c8132ed3e49aaaa4c630b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc2eeaeaa951f757a3d83865e73287476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d098b5205989a29d3753521dd5ede1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39878f0c15beacb6b4780915d710ea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d399781d3a1c27489f72e39d4417b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02e31381bca4e00d44f7e6eb01b1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55749a8c21c06262fbc28543fa791f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987bc6a3a38335486b39254f41f28cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a1b2d1d0c0cb782cee4881d77316483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e6f954f1b63522bc574defd0c6baa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8ef520e0c59fb2ccfea9f8aa9650485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729901630eb68199858fa3574b7e4a7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0677a9c730eb9bbae1a522b3abd75d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a25879c6833ab36e67db53e7caa119488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771b75adaf0a17952cf2475aa56c43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76451cf6eaddd81c9e834eb463c11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9127b39a395b326f5a6214e18ec99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da229d4dffe65241a6fa149a7533cd1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c959e0e277f8746eaa4bfc2e7b746493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a40ce2b308bdcd4a4cc300bde5fdda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad527676a5d50fb72084fb7e1a39df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7069725d6a5f954eb1d844197cdcf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a29c42913e87f8408d81101fb805497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148439951fb5945fe4df9c6331a7e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910588240bedf68ff3848176d5fac4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfc8f8ab38a0d0f72329b09fd42c35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdc6d91f84faa2f7534ca6e72258b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f00bafc3b249d30b5bbff4fd31eac7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0d385374264a3359fbe00b53cdf6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657198dd878abf8ea427dc231e45d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f629dc898d30a8d3791dd004e6b621505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d950cd08fdc30a516d1176facdb21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa80fff969290bbb807cffe9438e70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241d37509152532af066776ede6614508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd6086dc3f87dbcb2168e949af3f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d7601c83c27a71a841463045eb64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37934df22041b7316415dda9e769da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e195edf76dd34391044a91c3fc0c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d456d5a50828be2bce41a978e6697513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a930852faa6af098a2e0d0c239340514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fa1aaa44d102cf5da002f234f2acd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2761d6b3a32e7af61b6bd6eecbb022516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd191a7f4e6fa2b2b77142c11f4da7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca74bd8a2812724a233edeeff132468518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dae2f83c6e50f9b7b8cca3bc29222519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774512090cf957e4e76f31d96af01c8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b70b9d73c0405eab739891a017af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d02e31bff59d9211e86058e86fdfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8938523972cb563f878524cf583c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31968fbe4acfb1cd4aaa8ae879708fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541caf4fe792831a142eabf94bff9c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3bc3d1a6a3d4c1f358ac1c407842526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb0f6d858f28784e927cc84dd4980527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97384b26ba7c39d31ec49c8fc0adda1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8248b42fa91ec66a0f34c436e41854529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679de4f1c4c2c5e4f9a2f9ac4baebfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0559a14a4c00fc53817c116aa55e51c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27e91277960378b746ae9c5bccd1b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f1a49f572422f0db59ab2f0095d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df501a588fdb357f0b8b1b1a247c1fbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438bdb6147354191930e164619f4d64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790815312d718472a7f80d423a4e15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c7675d47288c93111ff1f20be11df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cedb1cbf56f40ead11dc3ad980acc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fd9cbf6edebab33d2cf8d3f2eed1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33804041f6141cc1a77ef408bb248a6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f63e163cedda3f49bfded0921a0e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab239fb3f629e44bd4e9f91b714b2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793342dbe33dddee3a3e8d2355ff07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fffc559519bd317470a25f4556737d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17ddc093bdb9901f83e9a32774af03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72702b04263f172af1528cdc9d13b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75354f97b9499d3f9568b2ddd53bbd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042a4e6bb4610d1e31edd34916396a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d709fa771c8ac629b2b55f2de54273549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76430cb82514a25069a5bd113176957550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bdbf37e6d2a83ab1bdf662fafa508551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3c8edde2290697c6e388076b1763a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7279f4ee3595e4b5bd1b2dfc22d350553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5df67f4d9a1ef13b3ded7e1573a7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844bbda1cb0a3824487991098757aa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cadc978d5fabc6f2e63a253ce6807556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a8866c393df31b555b4a73cef6f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a56117fbe0d0e32034968483618c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7aed1a7366242dc64d0d6ede15df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe76db2bc3594027e0de4f3d83ec4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c7a0405bcf1947551809da6b238d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c02cc11de86b8b7abca2dd6d8c6fab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19c80607dbf3f07ee88be9da8525d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1be232ee1a780763ee23270c7e822564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2dccffdd3479efc5d92c85fe1151d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519876c0faab9245ef74f9981f74c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e20c97489145089647fe5aaf012c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd14e708877c56ff9aadfc2dbe88f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8661b7bb4411f8cf42a96350ae8c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce27cf011a53c1b36e668d8bc43df22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ad1898e603eb073c70e982d81fead571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec195dccad8ae2c99ab84e3741a1cd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d9e4db3734cc400818c9f49205da11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe761ab74f370ef6c951e842071e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d1731d7b9ff25f5bcd54d1c95128a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202050ac95d20aa630396a5de52b944b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5865276ddaa550a4f26127f3421535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99658c1608fd263abc2faaa7f878b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6e00a41e6824011ecfb0f6b327fe57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730f63de92b2fa9f0d696e82a2396b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d0e6c0bc4ac3b50389bcafabd1009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2304f0a76ad32ce20f8c706aef6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73887472616d01cf3d679114255b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c297b92707d72bf76d55657a6f9b16112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba598e0b75bfe293b63b896cb2a8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809233ddc3128844a1ac53638f4589914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7158e54df70c1162ac195c5c8171715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f443e6b22f7d6cda31bc321c9f26a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc3f6005a4e99f725dc9b4272ca1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae9faba4f66e5d63c65e1e57d0c9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f949d08213c30636b191344391e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1338b80e6f442271f8e1232d8ca5b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93780f143cf518b8117e11f1c0a5af7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792093e9c366360b56b4bfe42a25a08a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665147a9bef80a5163b285e02ac067b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a280b3743fd35fa6065d371bfb3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6afede89b158f40b21e289016e87c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f94611a813138e821e01bb4698e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f96f31d72c2bf447bf043c0ec4e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc889f98cdcde87e6c12201d242b89ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934686485cb4347b4fd369fd94e2c8cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94f2b288e218f47080045efa1ad87f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1987f2d234bf481029a702bda94031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff8718e9021d8b0f40b61b705a37d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616110bfea92fb396ba8d8b53c4cfecd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184207792dfa23bd04a157dfdb91dca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db1e0ec21a688412ddf71c6b589d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e098270fbab6e9eea308184c580ac8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2868852a9c955bcf51bbf978fbcbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b210519647849aa91c18f0c0498ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed272036dcb4eb6bb4b4ff72df9104c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034005dce746d4b70aa1ef0e2f2e296340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b170925741950f7839f162d80cda29441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56d04db1dbd41ad9b7552001d8e26642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809237c62eec389156c2660921d2df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41a0a2849f84388d67a993048499644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068c958c2774cbb4bf9abd00aea303445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0de12a1416cfdf909fd92d072d17346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e3fdc9ff941339518042af07d94447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc52b62934e61a81ec14e58c4c82fec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3abd1334d198c8bc196b3edc0ae5ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec80aec3d65115484b28fff1a20f8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f27e7fc4775b1bc752e56581fd348251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c9590d7ec27b36f8214a147d920a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11b1b1471c3da348500d4cd32d610053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5235b9b78cfa2ea936c7758d4d86f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05e490741119244dfd0219f6a647455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83677d9e978e0ef15d16025f001add56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d25d68cbfed135c79869cb0f08f96557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3c0002b4d3ca60f864329738c16f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e2c327f686f5e708bb5727293a7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233979af7fbda6fa3b6e5159035c76d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b755359b286cafe589fd59507a742261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569f32e7c0ca6dc11b631ca56a1718562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b798f53bf6852b0910c8c5ca319bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ac7190da687308518867a2ad6c96764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54890c4ca4a3c0350dc170846eef82365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639ad3532157a65317fa751043d3c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b567f1fb9b039b6bee2a8e76e67b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768193ac5201999246d05124940cb01368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a41c33c5d76d4aada8d0b6bf0b5d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba676f0db81da344ff71a2e32368ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e56241229adb887f1b8e8deed0e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d5bf6247f0f2b85c048a0cecd16a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cf3779d49b371fe69ca7b23b1349273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddb19727b45c319d593006e3a7543974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22201c95b65bbbdeeae7a301383e2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916e678db29413996996a637c756e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e20688311cf300f683c21521f41d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086579a31565357499ed636df75945278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f434dd9d2595535fd3004fdd928a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d89396e02036417711e12493903f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046e510666f33fb83e27483aa7ad1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1297c7879ec8676865cbc8e708690582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25772a38850f0e98491f7f136b31947583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9c8055cd099287e616aa0fe7845284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61090a4c57bab9a5587f86063ff2685b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79242990f8b6b01817082ad2b49bfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da7fef7992c552138feb80c2474ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec1e496f0ae0d6169283bea443cc7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4363703b5a161d395d0ae855aaeb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e90c8c256967bfc19d6ad0dbc305b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30909a90cd1518ab169b7876c5999b5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323321e76fd8e82600adee7fa946ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11159ba2749b8f263428aa602a108293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78585b16ea1bd2c779dc154a90d915f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054fe5246cd3344ef3c119e2d7b9d8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52c2f2e6f1243aabd34ee177fde7ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209c570438b953cceb9f96c217a5a5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a59fda4fa2b034c782849cd95b77198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e188bd8febac5f4b8d86bde145022099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8b20d65bdfbf8eed4c7162d29b612100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb98d44a0c68c4c0762b4427c54b5a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ff3d4a5c490e08f9a6cad3f6a51f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fcafe89aa71649e48b19b1a544598103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a0544d1af55d0966dd4ae2d0db044104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906764db9f7d5276f8bbc064e88d7a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e7c8ed2c9ec8374bde70b15e2e37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b436f11143b0a507d4a382862355b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db2db7a245c4b77bb7b53bb53a95fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33d74d34924a7387d790e79be2d8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582aa460662907124658e21b080971e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70213847cdf2ed66464a13fac8dc17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b33785448d2d2f26cb600411fba663112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb0f5dbcf034fb62bcec96902b8724113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41073adc1b35a78f8254e5669580da56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62990f5aba5e238624ccca02bee817115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc015c676d5670b215094601904de55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc76da3a79ff4d7dfef81044592a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580bdbded66efe790492f98b45f3399118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f9f1937a7158f9acead9fbaf5092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6b6f3612b28b2990f6f42617917b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f208aca444e5e65635718b6207c564f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d6eda51a09d499339abb04ea18b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e1fa4524063b95a8d32425831634123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febee8a51a8d077e9ba8cbfd23f5c1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7fcf0e98456e1ec9bcbafc0fc0e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a300bd5a37107c5b48bc7e15e002b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be9593fd937b80f6f921a7d01ad33f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ebbda03d1fd1316e35e936196431128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1df197ae526d5f2d26fd4acd81be3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b961234bb36ef526c697463e3f1a11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc88add672aaf4474d07c03d8e4cfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b639745fc1924367cbc6ebf43017653132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ce008b4dec48f5d0ad364344fb506133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5d548d1be59de18f63f713803842134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4418cf1a0ca26ee1a444fd133617c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811940b3bc1fd17285ba051140ac2e38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8aa63bbbc1635bb57e2ca867eac6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b8d3a6d500c84801344aeb76a4369138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6ca7b44891bcd4bf3a8a89ac6937c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa55fff899b6100bb0636bcfbe107140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e225bc01030b8f98db2c23d42bda8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501f091d79a9fa1e6689aae438fc13a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7009149d74ad1c4509e38ae7a92b72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628805d2a41dfc653ac9618ecf21744144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86149c11f983bfdd36d93d6ec920566d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f224e9b549cb0cfc6f13e79b16c6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c23557e04ddd6a5c86671ec419c02e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817fc204b94ee02e3220098ded8a25f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c465b7d23a91e21fb028147dce40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9eadb71466d295ba9a8bf2c1bb97a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe002e25f11c2e4206aba7aa8d14ff4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2abdfdf2d7f38e2bd130f80b33b9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f2e575c2112e389fe43ce23f5cb19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eaae1e31b7912f2062371ed9451d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bbecc65d4783d43d3464b13d225c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c100692e1c2ea45d3d2e13f2a459716156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd473f548ed49dbd145495fe9d9addd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45ededb648cbe67cee6656696b8c50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6132473ef3ef0a5ef5ecf585ed0573a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312508d8c26f5ca6b08b9c2c7d07ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657b33722248b3c7eeca1147fd94dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96dde314269ccd7701dd97ce2b037162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1cd1c3297d6b7b89941f9532f18ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a5811c18b54472558282d92607729164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92f6b8a5a3a28d9e1868b496633f39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ba060ce0bc27aefc4b35979588eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda5c385aad6257b9b1ae1d319eb54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b8fba0fa45d98533c64635b39723d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052faade58462f744503dcd36277f34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7772e77f1cf8108e18202de7e1171170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148602ab7a81286c8f6095d41be16e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5c87d96378f20f0b9e2a609f195b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb18626f4640f3b7a961cf0de435c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4309687677095259742775bae58feb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf488c4818c051253992adf1b5deee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1315fdf9fa3604f68464c54cb638f14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dffc80150875614da512482e9a17e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766f26d31c72b9174a4c96fc0db36bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922c939650d5a8b5571441402ee5e83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3360aeb488e7eb36809521b7a3a9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2befc8d15208b7738bc2ad9270e6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f710232f196daf7f94d8d937a83db8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491741e6f5254fdf83cd8090952abd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140540eed6ccd3b5b2a46d38086a613184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050afe6f6074d31e1ce5b9a2635c3e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589c9240819f3fb3e0b65e4f3d5813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368e2c4d58935b01ecffc8d6efddd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683c71b3f517a2a27f56a2761f35bb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644b6f441c88fe745963beb414348c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c3f6d2a54bc5c56fe38d97c28f4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18664de82a662e8d18479951b8f764191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b4dc0f6c1c8803235b4b2ab3be35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd071e5ff21947595da7b1982c4d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaff36d9e055681a3cbe2ee2883ec24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703e96f1867b5f3f61b2bbc1c69ac5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5398e791b76089dfd5970d46b8f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6bc8e82dccb79e594ec1141a9b234197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829d2c1e4d32ff2cbf808a1acf0215f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aab17d84ecaec379e525cf8a9a979199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c445ddebf8c7123964c4a351ca259200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51f2525d18f54e5cae3767fb96510a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb964e6e1cfec69ee35850b27fa113202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539de4e37df41ea0206331d6cbc9970203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0108042e8151fffe05f581811bf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ff459a73ac3e03a466d1b090c3f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a18c2361f5c7334227757c5e4e2228206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85746826dc6370a9c41229cb6b5d31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b219ea15edbb34c9cb6c38fe4c39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722409368d5e7a4930a8aa25bb19510209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30cf42dc9f00dbff0c07bfb85340c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a278f7645009949dad36432b13504c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b554aaf88d1995d03d8f831f3b5251212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087fd1c120daba54bc201f7e360d686213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beb8fe1d47b16063a18e92ba8e4072214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97b4bab6ee32f441448a637856908a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d991c26a96efc41595dd322ec1fb2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89069279f3769abfac4fc1609aba8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed94fa71804c038f8ba2e55497c9f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c706decf433d3e198a36211854f1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a3f71d32e9422e4501195962e3e3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6275b4867098f7c93a883ec4ead4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a817ba2edcf600a3f1ee8ed1479c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a38a6bf1e53a4d36d6bb43d9a22c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720c21cbde312c36808491a7601f77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab138c90ef81514068c212f51846ac03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40defabb19b39f574ec6845ecf3d3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b600ebe90bf12b4e0a25b35be135e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f67735930c699a37bec3d99c0ff163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b79381faf0ac6e3b211a7c4fb6fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340fc9f64931c5c6f14de573857d3db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eb9a00d9e96d70dc84c85bfafb1ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01d72f317ee3be749fce3b2f7188db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd112e24fb7361ab8bf0605f4f1f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb32ca951cfe3d937d10bd2a7d1fe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24603cf760ad280c21a6e442621e21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28dcde38bf0f10ebaaf431e994964236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fdff27291eb09f76ef77f9deddbb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfec99e4d47895a307ba93666027306238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1f8785953c419e1355dacaae6da8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86621faf810d80cd446e30d489d789e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f93c3167e3661abc50e0504041e84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45168ea4425ab0d495bb9192522244e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8469df8cb561ab5be881a0ce6c1ca7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de26ec114efffe06eea405f79141c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c66209ffa0dce9ce8de4bfe4b6c6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c7c3a38d26865a0253a83726e5c78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad98be1659274a04ee5bbfe0248c17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011bdeef7c1a177b77c9a9966785b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f5e5420cb73ab80316800d632294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1164c44775149d604430d2b0c92f16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb0a1917f4c14a5edcae118df3003251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbfd91ce2e18c4b1f910072edc1a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e689aa5eea8d8f2185927a698a5681253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652024fb976b40bf3adc13560abeec13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98adcccfcced71ff79e2b623d6f91ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090348e82c2256050b9e8ada697ea1ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec590184257ba1bade1f4fd4781d965a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650576816ec466e4c2c920ac993a3523258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0a6ed62bba4b3b5172dc05d18026259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e776545c71d638f1017166fbc789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8d21e01a3dda12e68517ad3996f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5939c6b801f26dda0bfb8d44ae4ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7504449bdc9917fd73782bda9f1ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5224a7404b98d1e17892e4f639983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957614d491b59f607c15b54c291a30cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c0e4dc3d5c9d4162b15142654823a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3baa57dc30e562a02a8abc634c8e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d633493cadda0057cfa37b8a18fb6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9badad3797e47154ce8a71391b2e96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32082bcce0e2379d7648da2dae0d423270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa46001d3f66468980a8f2b13c6a4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97b3a35daf40a8c07a330963483f3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41863c37b0d8e41cc46f2648762904af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8fdd65ce8677cda9f986a80a32d10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd8a75671562a88ba048fffc80034275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e84a9cc8edc281459bc0198d7953b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fec4c45c4e3975208a5bcbe49d2ffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e06c419351fe401ef8ff4b36940b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf4e609899d8c2e99332835201883a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a69afd43179a39f469e2f89e802f6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9fd424f197d545bbb720a9b1c62f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e45a46bee26734e069aec97d197b5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ff76b1145cd0d98cbdc2301a8f06c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5666a0abd5a2b7ad72666dc37edea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ddd24090f97ff8d5bd2abf5aaca6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76b666506311ff6112efa1e0e43aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc776d69c2024cde8436b9b5ef81c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61abe8a08ef8ddbf53d1d137c7a88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d1d81ca915b4cd84d79ea22f0a118289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea9bc4a23cf95a909a3b0e8180211290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36497af5de43f279e85fc1506e925a70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44417f8a18ef072136941f4adb7704d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83092fcd9cbbe87711124992e11132c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0923ff0ef637a8a20070efd6f0f07dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a845a40122b54d045fe9d6aae3d270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d079f47f54481e431853d6ef0096296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912838bf041b0babb9e9f599df40143d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08405e49e49a38887fd30999fcb98f9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f077a865126404918d07da7a41ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa080594ea3b7b2f8a780b80f23241300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a47de06a615dec6fee9414a923f27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72253f913dc557ffebebe2c5939a99cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665db108f3cadfce54f1725a3f644531303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f6bcbcf5bc0f33169399e0fcc0eda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8455250b73c594319df55e5ca4afb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b531434e68159284628a653530f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec09d4aa089db9f037ad6fffd8ca04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88125ed8768aabea84c80c5be881b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246d0eeab399f1d59a38d67276314a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881116a910d17da9cd3fa003b7d5a141310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af696c6d24d9455679cbabeac79751311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb1c5f715b28be858a34fc5cf90bd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f44eb748089724c11fc3951ec92674313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e58161f01b359186d36e646e6fb51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125264183932f6a8ebefc9c558879307315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657160a769753df7ef00fb5d9a98326316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b68f4d7af0d950424a5e2b32289161317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1308514670c3e439687e2dce3686b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bbc0ad7e51ac39e6b2dd8ff9ec153319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498b7a28fa6f9eb6cd65d76bcfb9640320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6ceaa8b2008c0c561b74dc33b9206321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2537c073f4f5b3c11efacfa5f0c345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c245dac7906f2a0df23a57ac12d036e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d50573dccbaf3a753af4cc888610f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c5fbc9d357b82a3f0edadf774517a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c744bb61e9f1c3653f5039185a266326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b6c1de7fa94f875716c52494f4aa8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86971c6de6ffe50c960328d5d95604ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1fdc45918038edd20cab1b9ae3f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1212500aaf8f6cf1179aa9c48dbcf5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88007e1a888cffda2a6dd07920d29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d6ba1eee394e8f7e528080b2c4ad9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa15b18074009cf2f7b1917f099e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d840ef40de80971fce5dc1934391d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70273cd0300fb36bc072cf59a529c0b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6dd132df4c4eab8d42e6207a4234d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d3cdfe009dae256a9a38ef3ff054f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4c13d323b96ceff5897a03122ae87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c1ac426056839f92f2886f4065db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf820b97c14d117275731f2a8f52a69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc30397a106f2a63d08ad3c97e8fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0944bdd14e1e2e23b00e54bbc2a5b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7486ed10f8d861200e63f238484fc9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd272867422dc4d63a2a95d004d049c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2503db89f8cbacedc886d6676f77f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f32cafbaf67df344088d1107076ade346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609e9936e3d8439a50810719bb427dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3f63fe66ca9abe2be82276cc0e7db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889eb77cd17eeb0708a4e33c3942c1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719e3bf703c83235192009eac148a56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b77b2c9386a4166b095a8c66c182351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172ed6b977fe3d339a836e97ff7f0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86e2f2e5335e15929884722e9aa9e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53050184e2c7162d047dd6a8673ceb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ada5c5299667e382e3fd6e03dfd9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6521cc2598c8b5fcd2b80bd5fe4b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d555c8423919d69cbb32b11cd4392c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aac69b4b9f3f1704823a31c6ca73d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6599efc186ec881e0032253eae583359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f2e7418ef883e9400d1ce877aad2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeca1edab4c2c68963df239811311f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9a12f9bc4da90634d052efb54f66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b341e63a8059d8f4815c176eedcc5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067baab58e54ca6fff7729373dbfb58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86963c39c1e08dd5bff001d3c239a49c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47788e8f6c5f58775af68b0255921d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca39bb1537ff018d90c9e1527f84e11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b387a9716d23955f74c54b7db84185368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b5dee2016829bf321290ec140a71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb702d124ab3e0381ebf9abe88d511370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd26bfb3d1997365aaba69ec4a9c25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ceeff6593be2cc0ddf609f4216fba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3385eb0e73ae41714eaa5fa21c703373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab264b05fa35b8d118d6b59d3861dab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e542f9379de8ddcf586251a412712c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd7a19bae311efccbac75d44abe47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455ff299830c7c74b8cd8f8834ab447377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33d6103f2c9349ed93116694f4f98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc17ae1544543ac850f4a5c6bef24f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4b25832667e1c7ec8ea746f1ce459380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35ca26f030a1cb375569c3b6859a5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8c465d37853f5de87ccd1c2d55c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e94814c142398965d3f9e42e8790383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61953fed14e51dd84bd522c74d9511c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280688fdad9df93c0355953ad8826c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec30378d54485bc8c1de27839ea20d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624be784b07ad025bf7ef95e8ce13806387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd31007e803ccb2942561ffd663642388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0a45384ba58b09168ce521669792c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23989e7618ca676701f172bdd642a521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d53c95c8058daf4bc2d063768e1a95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329c22853761143843403a6044eab2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26f177750554fde484b4c66d7507fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7023907244aff2848664e363cf7cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4304485af1d7e37ce1171d95f5b8bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1899f46a3a5bdade7bc034624db937b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fde67cb6cb093df32adbd3e855104397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9fe34fabd72d0cbd8d31a5970f49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1629efb6c3b6cd8b0a55e349e68b0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b46ad2c42d67f837fae8d5cd6441400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab395b393d5fdf4ca65fffee089703401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e77ce71ea6c98228ad34805c7eacd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cca0f735cb8d6d250886842810503403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913e0a328e8b283813d1c93be203f65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed2d0cba5120f6bae3171111498036405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a722908e380dd39f69876dd599c7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ed9acc2b11ce98b16dc11728c53a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746281d8b8e3f4bb083204e96f12c25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df1b2fc6510d54421b28bd14b03439409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676bbb10c3d6cff4280a0eb0d0cd759410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbd013fcd86b9df434abcc4a14f57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd99a1cd114faad8fca8afa385bda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03f501e6bd645e27cc5f6b2f946d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b06d1feb8c1830e009ec039da1a17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754a899f3e32018c488b3f3ed264d03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3b70642d049693ede6be464b6261e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe99f06e64cbe7c5375a406af2b6c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda5017ac59449ef0d0cd70fa988ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb937b1f3fd068bc62a6710dbeca9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec45f3184f583452e3ee2ed285b962420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb4bc3e359efb57fe0f920e559e1ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b4c600d13c9a51a0c42f275ae0da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac1d3e4188bd79c3a97a512eb55d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e12841609ecf98de31a6ab457d993424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abbe3b280d384ac88c2ce41d01dfd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc5e5cefde4390aa815455517ddd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0aebbf604c29e870644ca8f1e159d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae17284a6236d45e4778288392951428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad73f309b10a6ce7a6f35c3046902d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18625d1371b82fddd6ec4adc115bfc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f754c4637a080bfc650f4a30f85d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a420861ee4fc9eb4a07c2793517e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be883277f4264215a9f9d4c176b1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a9cf4072e5f0e6b91f6298340f18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bf7915270f67a8055b4fbcdbc066e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55199d31f54c04f1a89dfdc9ee79cfd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b26a26970f9dde9666f30344b7e2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ae7085aa9d70849b39d1cc064e17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b9dbc05087d6c05f2b17b750ce958439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23119fb671e1939ba6e78adc09b8026f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221cc5586524e85bdc1ec68f2b3cb52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef9a0a502358b791bdc3d2098e5b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed063c3e916a1639395f07f50c3ff7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a1d0bb96e3dcb4fd7f6d364441516444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6780976086cde9b2c7b00ccd11770445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a436b8cc86c1ee9b9b319a6ac84ae1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75f318a17196ab84860981a7613585447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08f7259fd0b8fbaca4be4a652f929c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0a82d7425954dc6aaa42b1e8e35f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd06bb7d8e6779f778a74d5de545ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a5ff6aeb53d2dfd65083abf4ffce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd8b4bc2af4031d77bdc9da04a2154452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427ece4d78f282f09908394a6b1732453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177207dd9b659e2015d7f5fb201b11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afb284982b0f9d1b7544acebeb5b09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f5b4ce7f49492e393a71781bfaf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0af8cf13c7a6966ecdb772847928b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321a0e4bf904844aaf3dddd9536b762458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f794a5ab66196f51b93d9539b32a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe7acafb74ded35ce7f72413b8d48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb45f617ea63f1ae5c42644bdedb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d584fb5260ecc67153320f4e28b8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15db9a0a76a8852f422f9fcd85b88f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42378dc12d28a7485c95de0c0c4b203464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b3e17fd630d5c8b4c9fb7de53d2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c820207d9225f269a77a7be5db6e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867025a6ee63edeec2bbf74db67c612467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424291d2bd9cc405473e07c2b4475c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad73880dc93da98f0e6fa192336697469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336267913807c4325654fd0fcf272ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecccce61ce0358d8d2eb3491a25bd96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e88e3763374505dd2ada554ecf207b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c750e1f90f5cdd0f2378c131b22b25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb4d87b83f5ff023e5175e19853c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526f32a9abfb5c041d06a14de15960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87351e301c37c883ddac7ba128798969476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4d7748e149221407228062e525b8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1e046daf5d2f62db931fae1b10581478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069cde9d9cc64506201a59e06b1d3d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a393a245f60d58cc4493a33a12c64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a5697e66a6926417e248cf3b7c851481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201379cc536e67b3e272c54a343d581482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785448c1bbf8d970165f50b97e82e09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e73e46e59085e4621be77fe8ad1ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0048311f7a541db4fbddf6ece7d31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219d257cb3e15ebe5732e3c1110c8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f3e1d1220029e91d187a67c32f69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6a4d9f40d05998e0d43c18f62436d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ffccb52c62c31a7a5efc9412920b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121657ed709167063cf593bb982bada490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65270d4a6ccc180bf5348a6ef7111c1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c43bd1e3dfa8a4ff0c4386e63e8c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925c6a46fe5d40c08f8d58205e1aac5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0cf35a3b57e7ba26f73eb784c7603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f330ae9e18c42958bd73ceedcb886495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea2c978f812658922bb873e11f7ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a15752faf2122ee1c598d927fca97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff39d00c59859bec225b2e6d467f56f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49328ff9a5182777410cefb1921171a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b103aecce11bc0b626ffd4515f95999500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c38224d81e983d916b7fb6ae783a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153494f4ed3eaf045466d2465fedb249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91b64f828afa7cc6f4ba5d8684127503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b555ba52ecbfe48c1df1adce5a51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9487e81d40b2b315fc046a7fc8c81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7f21207e4491b19d3f595671b4a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d3255e30ec1fb84fe24cfd9c9bb16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be103c2b02bf29db3e64c64bc92f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480b6552d5f9d96d64c400f26801b8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4f99fe7ff441540beba78c8d84f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73a38c285699de0191370a557813f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71847eea9b09e62650d090ad3c5d253b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f071ab33bc49299330c70cb8a8e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1535a850b1718893d2bd0c38be4d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c339b151a8d568a38a4e36162381e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe483cfe63c8de688aa75be16a7355c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead82ea0ea6b74a9bdfc9789061d5d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45517190d58304f1fbe25c69ca8e0f46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb9df716746d1d93a4d15d3c34667519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc22b12dc119559ae0212b7aea85aee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6da35eb068849616e708d293669129521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bec7d0f04c9664685235f73e8a043522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc8c732fcb99bb19f5fb34dada91fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96adb05bfacbf71e5b7f8dd74b5898f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f49503576f729ccf1c7cc66a3e9354525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6a3d32d5abd020102ba61e4d51fb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166664d252a4492b3c6d8c135549cba9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a60c017995b42a4e1f332abc55e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96a21fb3dff7b26959f3f306424979529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39542da00605b29e2e3e868bc62720530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895b1631f26f244286075d308ffaa09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dfcbb09d90d17efeaf00689eed77b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dcb4dff3acc296f90564bfee74dd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0aa2876145fe1993a2eed4ee900f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb197345b2af5d191c144611e91795ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dc154aca44b8d634d32ffceb4a70c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ac868c5061ad18d07a811a8ed514537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa55dd94bb0cfff79966938ab413357538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231b9d162a64088a43c6a1c8855dcb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4236e3c111babf072525ab2b00bd33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9bcea8a5ba6fc62403b307db6d8b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf0a1bc73abd740d1b4133efb5d534542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea6023a4c5a2fc02fde40dfc2e1c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f73fe1fdaff78088b6f34b5e83cc2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a44f38315658634f38434968f9e87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a1a4680d71a1819c95b0b16e7db20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbe18a7c1f8079ca4223ec3504bd7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b833c4f2859c87c93eb811178d1d128548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40d1fa55f182bed777048a6c94ee7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd0cb7a8e1ba1d812f174c514b2d26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f5bae3caccfab1793cda30a550382551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52f457775e5f4c69a8d26d64ea3698552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a73c043e7e8f13db8f54d3f26bf72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c354522e49468ed674186876b5ff504554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c128456aaa0ac4050d537ddbbc3aff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f5d308f35e163f4388c863931a14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace4c247808394271101c33c9d1189b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762bf2673d47067723d60f46e13df4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de525be1f88295e062cd9c77e0f528559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf686c61692a0f7379b55ffc55dcba00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb61cd14952d234f4a32c89e0bdebb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0215472219a1270bf80ec3a7831b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cb203db9e2d12f4a4c1699ab65e3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd6dfae7e86875c5bad3cfa1b9f191564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7df66fd444e2fbb52420dba527bced565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983598732ac7abd6662b2f840d5c25f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2abdea1c31660055ebb4f4ccddb10f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5371d1f2bbb9291b4734356fa81ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c00b8adc27298a93a7d30b8a4a35e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa533f02e6fc28d034f72a4799f4b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba571ef9cfa22b5dac718fc107253cb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4f54f36bca3a2f32d50009663e293572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>