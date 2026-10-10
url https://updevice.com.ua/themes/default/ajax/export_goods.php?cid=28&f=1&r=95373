--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a40dcff151b13b4f361a1f31cd7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bf4ac0a655395077d2632ca886f332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0275bdd34794ebb8db1901e366bbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e96841e5c8f4d5396146233a73bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c853a9d28047faa828c21f230a46b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579783ccfb2a114ede5b63726a239776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0956db84b071af895712c0520d3b53b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36987a65d39b529f742ff40df9bb328f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03410a78436b877dd8112c570ec61f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e087618654f547839d7e7e3612718f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a490baf97682f594d8c1e42c08510511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334ce264f906408a5e7cbd41562b0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8e2c18be05b18c98a2f40f3dc9d1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33441c4a8b4a9725c100b8605d163114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0287733d0267c5b6bad8caa8df70c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac020491f8133cdd9a2ea755c2960c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b70d88ceb22324dfa0977ad7e89b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d525ca1e18846179b1ca4a01c4f2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5783ca0b97b9075000b74c8e7dabd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a698e063c3eeeb7f97fed04687105b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b14fa100b9efa8152331ac4ee61af621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab91bccbad60cf7cc73f0886df5a0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d97565c373e36d79ca6f62c0a62c1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2aee0b19e7f791af8bbf8018bd27b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544b0a558b39ff1020619fb7bdb8ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b1205852159f5b45dd4aa52ebcd3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc46884532ef760b35b772ff2dcc5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79f2916d97c0e19089cb5e9f05322828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ac7069b8165931d99690c48a5e4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5ece8de7d231051c7679d734dcc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16677492bc898635e25db2ebec9be1c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb608b6dda67bd32be49db8c632fa52832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd29ef40f45ef8b8cab20e5cb8dd3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea21e21fa282033b497be31b39b62134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02904322c72c9138334c5631ef037535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db87be6076fb41e5f1dc88037d43f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c291e0cdf1d95ffccbe7f70532c28837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db859b079113c98641079e7f970b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718af1691431bb191ab165fb76b84d0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9f4108bc579df7865d01fcdb7a1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1810a46cb12431878370d22ca72a7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea6556f0ec43b932dd53586021a2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eafddd46b28e6af1293e1bf751837243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20eb542665aa470606ddde463a596444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c553e111df0b3e5eb8874d3f32c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b2cc617d4a774a287a2b65b859a6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd1f9b9741012ec4b77ac49bab14b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5b17d8033b3afdd94dcb55796fb9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41cf66e60795990e18f735aec29c9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcb94f98199f3a9240c3386f60cf3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1932535a896c588cee2ad0e45b62f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbdd4ea5813b2897929e532834f2e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9dd1df99caf52233f6809ee5146a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef940186b6c783106e6d1b7f66539c1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a3241c7d380e69d000860aac45e5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945c66fcda75e437c370f733b40a0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1192a43bca3e5809634b79fd0be7e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7ea29e06781833c1d1ee33ca0f7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f457504f445f39abe9d72456c90959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6023b20053d79ded1a17b72bd1027a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9644bb5bbe02ca71b120932bdbf4dc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e89f1aa1126de84568276bc2a51fbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625502327c9a5bf66a80c2ca9928318463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32012a1f77d338aeb0460797d979c87c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc13ea7ec3b0488bc6a975b2da77e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c66b03726f34b598e7b8aeca45466f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094e457d8f82cefcfaf70968ff9704967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cc6b055a74e8423da9d752c99707f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de7922887c3f77a15b0319418f10469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae9eac3a7ee47505ecca5d47186ddc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf9a73e535ea5cd7733c67c14f93f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced8044cc3fe6247c9e5d69888c9eab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9ce48bd91d51f9606ba1acc99403e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576388ba739a7e3bcafb100e43d86bbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c83ccbc64d47605dc6573f63ba6d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20371b6fc31477ca72a6ee24a9f6ae376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8753677f6cb944dbc0a82b27eb791877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe038fbda62005f2f7df5084013a749d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3651bb4a4b3461ecf4770f490474d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0e2608920b1407180ad5b5c2815be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698af67b448445dbdd37bc388c9be9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193cb15558b2b7b0d33b5c4b295e52c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e8bd070775b75875115797a92b37a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75a2f9b11001b86d48a729f272a9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6d0943d6082cd83a1803e636132385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654be02f4e843aecf3f89c40fb357a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f8511f1dec127ddd1ab019d9e9b1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f951f4a59c36e5519830cc5c4d4a6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14f4b10bc7af07084bc76a406621bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7a472c605419618e90c18ba2e14190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372dc8be7383cffc02b5429c4a3eacf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f4048aefd4debbfa2bab2e646d8d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dde11c4a6a57109539664564b626893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781a1d3f8dd7e999a4307bf5fcc4e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd5e6b710164ceb65ffb771472ffb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6213afd90ddc79f4ddf270f51f1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6d0c115f4ef8de0d831afeedb335c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02e507e61d9bd6f307eb19cad5dd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371532fe6da5b3f4daaaa049a99106c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d281a41faca309cec10f631ede7f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7062e0d19163bccefdce6809e39fce1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa25338ed18028337e0cbe4f6a630102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3a9bcfd47d7b6af805d17b4d616e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2873f2ec5a60cb74d08d21d90747104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013125ce2813fcbb31c7124a2e155ea6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c70d0811557e948873d06e37654c78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a846f0671f177778bb607286d50aaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19a06269a31395598ad1cfdb91082108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eb060dd513564cd8c102987707e9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48069e55e32d88eb4852c1105a09f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822997b4082206b4bf7d23579adc4c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a1bd551bdfea47d751a986d51981112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ec908f84b161d793d53e566b1ca7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13d8c10288ba660135bc548987a34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf3b1e0329e17bb129a68d56f4316115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaceb971da2c8a40afb759e490462d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda544459889044504596808359d09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728bfede8ddcf2d26e06e586d00c664118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbefcb14b3f34fe20ba3da3834f273119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317993f11b5de0aa79df1398d355b928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dad22c3c0f86dcfc1de384ca409c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540b1d3f24b121a4c7dd9ebc49be8ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086749a8c9bb0e4f8b5fd12aa04e484123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721b39a18f36b67cfe0abaca9dc06d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb608744733f676e5da5e78189bc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42eb038376bf87eaa55e269e6925e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb23eceabfb19a5ffd7ac813c99ca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea07f235344fcfc4efe54e5016e8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a3ef2a0009600d5f07bb07155e505129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85d98803d565d2cfe79fd3cd0bf373130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d4e272ff24e33fd5391669f4fb310131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ff7f039f97f113968333c976580f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac94af0c636ec35d3bd86ea937422133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b8bf0c479334d79b6fe2b395f5d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aecf3803c6ab18f4d4373ac060ee66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5804d1fa575181dbd3814bf39e3fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3455935f967679955c12be820baa9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c84db602f2ba7b2bb29e7dd582da93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586286d111e86f08288c6621d25875139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d94503777024e4043c79ebd1bca494140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565be86e065e54d03357c0cdc9800ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed4f87b3f3f81bad90fe9fdfaeac28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba093e195377e20bd7a489a351c645143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d066242716fe11f06b046a0cdab0c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ea7aa9cce8188f9aae889f6410c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09c2a7a6a077d90c9a4eef71415fc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32ef8d2d7b985b83f6761e2c6e75e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6718ebe9bc24a5c9913c90a05f21b4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749719376337d629b9d0493e850d14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bb6c0887dd1b38159600e0bd97897150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280102986c26b99337cf206dd2370633151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679147bfd179296c93f3f72750dfe41a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae75f74c7491c6cc3c14fde7ee20d0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd0409aedf60ad02617aa75c621fc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eea5669782ce5826ef96a5678a72fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a42d944ea4b8a354c5ee266fd88722156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e2ad747b4bd7cf78518d30bc1a34d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212b6b1267a4345363045860cae04b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d41fc0d44a2ad5fa3cae6b91da4a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5356a273e0ad53d58e0906bc0cfc5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277230350888cf166e61957ed8e24db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda7c29b4dd413eb4656320de0d9cde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a4ffd3654e8bee2c738931859da54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2b3dcad6f759f50212cea762d073164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaae1d979446c6e0da6fef85201da5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d535491b69fc41079e6b36648886e46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950c1788782c50c7dc6c5265d51cdf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca192556f9c54ec4675467176cc14ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9fc8cb6331887d20fd592eb90fc85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a913126df7e70f8d5509262fd032a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d2fbf95b3e581eebaae1205699ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a99e462fec0f189a765d1736e8f02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304c6cef3feeb06b58bfd94b2ff4a88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2263cfcf69cf786a83f7dc273dc48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb9e9bb7a9f605fd79ec0227ad0152175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef7616b9f895fd8a269fd59a0c42d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d1cfeac3fb7489685e87fe9f62d50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ec6c5f4347497da78a580bebb1bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185edc762a526508bce860e3ae24f1de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f05d9d567fab49657df8b3c23f43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4feb722a066d308e891f12fe3c529181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cfa8c3f139cf53f2b09888cdd236f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa256289f4c47edbece2b03fe686d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad62815dc447227822640113e44fa32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11148886da451586f27b70fd3dc0737185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172197393c77d66f117e4453569f2248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8306f718ab4406f1fe8f6fbc6af8c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d56e57a809f3f440777fc7f6a810b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024864f36401bb2ad223f7d22b9425d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ed863163b27ff6d38a85927ceaae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28b6b72bcfb5903e6e2d55ee7915e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b7e105f47518feed9f7a330ed5ebe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60fbff6aff419aff183048219fb56c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179006cccd17bbe664570dcfdc8c30a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049222a2606a210249d1fed73612620195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71069f167bf571042df526591d6051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dfe3271182949623eddd144d76211197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a2ea6d4c7f91c263f7c3f346b782198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099299dedc9435b9a5cf97fc93fb9a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9fef90e02da03887ba185026ad29f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4db0b2fc4bf3a193774e20d551a88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bbaf2e122538698a3b57d677d6b69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54c7e5dab99398ec168811048693f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffdf6ce85780802b5d47d39d74846f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea690bb16626258be9094a086f96ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04fe4d9dd84a2d1cd700acd43d55e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c786eba7e0a9f2f304288dfb61eceb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ce24c412c67f381ed640ea95656ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad659a30d85536478c56434d91aeff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf236ba9fef74970af36157907198210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d519b7b5c89827756c72a50ec8b21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109998503e39af984eaa55a3a2452d1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8482c877c02e3143e6748992c4965213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5f12f9e131e76dc38683b3a783b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a8c5f6d53dc5e235c42caf6e1593a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae87ccc3ecae11bb50715267f4e147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b704c5fc8320614f7817941ab0083217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4369e7e216130473a4b875279bec01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a31ccd7201e964d1f939ed176bc99d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554f44b242bfea936b400e84e6e599220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98862153c2a9ce7084367b10d3749e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ea569d8004f06b2875f24b5b71b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81aca24ea6713295326bf2f2d76596223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab85e7ee58683b2c60203aada660d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8bf3560b718294fb21f9599f65afc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b64ed87999fcfc31c270021f7a42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426849c24f9abc6fa988e1e0ddf2a87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f732d8e74cd445a7a1cdbea77950e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51122ec2d559a049208c16675ff8ab0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f530b3fd652fe5c0b406e44c32ebe97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8bf248d0d861cceb422255864ea1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981dec9a49d96e05331ee905fe5f216232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226c1c074ec05faea191c8704c199d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e1375803ead158e37f6f3852a888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4a86973f9082207bbcb9db113e906235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795011d8030a00480db3524de828574236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7a8e60f8ec8811bf7a92eb34b2450237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2c23b2610c0b370fac6e16484967a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c8a1b25652f7a043aaceff3921923239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1963225b02ca2b8848a4f413711560240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f6334be319f153be4a0da405a20ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef911871fcee6d176874ba8bdcdd3fcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3926b2d55716493fe61b4590e352d07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498348f55b357f44ded14df5f2abc68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e62b3df96a2102dec903cb349fd1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ef729ecd02ef6fe997d6948dfe788246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6096edf1c3fdd4ede90840dab3d32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb1988e4400084379b81834e043fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcca227de16f0c99ecb7e2a02e5554249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28dc4ae72f8db450ccff3baa36c082250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a2f1461ea813bc8589845a150af60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b5d622b695bcfba5c606391b0a56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d27fb18be78e050f25567c1a87a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb78d8803a3763bda0fa55569b7c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ec56dc7a424b8e979ef571b48a00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc4d02ca6e46c42e32d1b0f3c91b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dc61616c9e043762d130c7d2cb5e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6e4735b9e85091baaf4fad2af835258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216527ef8ef2a3cb52a907984b938b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108dfb741cccafeaf3ecb74e7512c18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788e960ce2c90072eb5ad7fe45a5c98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b105a1fefc09c16868a849dbdf60a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770d34a8684e777cc24e6f63178bce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b2c790696968f50709a09899a355264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8cb10a51dfe14cf6056f0ab7c2f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938acaec6f0a5e05899cb17cb705f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ab7cb70531202a081099cc6a93627267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1edd303e10de593e42e0adc99f13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd0a21fb3538aeb85a6978db5f22f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744303ec5a27e681a9ad69bd5c112ae4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b51083f9f79a42092447578ce1476e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12474629f9abf92342b71d6d0c74e3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab260f8ea297db412c5e58192a00bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3bf65ef0f664d2f40b900ef252aef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97c8ab806f6c742048cfe655a00ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a008f87d08861824d2bb6cf137ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a459a067e3c5187dc75ecbb037fe4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d236b1e6ab9faa7570631ec245a516278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca18fcb3282dfdf25e58a94e08494279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e0d93ac83077d1ced2714bb186fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a8a36ba25dfffe369400ad9aa8362281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aba6385eb3f5c58728990993e6e05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c33a7bd848fe71f8902a4f77b01d0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8284b6d261ed124bf82628773a437ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14cd3789338a048a24c0c128529659285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de8ff7b180e0928ae0e0fbd85efa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07160053326b19b261c54bf6599cce1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9eddadd3fedd9f005dde820815ef2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf7a994705cdbcd262adcfdd7828f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eba361b9c64259f5e14f6a879ac0f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315760be75c3880c6d3f039a22573faf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21028498bf5257b76d5654b79a2938d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773f551b2d9996a78449a37b2153938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7fd74db1b2235fe4414a3498a718f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb91aa1c7c9c1f1d328bf7fb785ed5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d5c535ec11fe8cfe69724453e1748296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd95a5bfecb212e069d01e7033d4932297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769ae0d49f59a35b686a422d3a3f3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541095f6a9f80cb0a88191daec4ffd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc7abf2bbd7f0e81dda71747df44a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0761ace71105bcb58ebfedbea1fbee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7bb4d98bc021351a259368e2d561302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5337970e46ab5df21d16470a7c8eee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd076de67a59f6205e05c2df69116304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e82cc1cf49280e5b46311868e4fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0ce44c7dfb144b323c3781797e8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1687ae8ec9c87c27b6c0ca6fcb1ec3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14f95bdf492f2f4f091996b7bcaa88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59c89bc0679376968b16f53cc85e21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d39a23e10bf90f6b296de94f42a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa5918cf030f5a7e73593402e7a82e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd6d32dd6be0bbea8d2c89e6cfb22e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d0b7521834ebc1e751d80c8e562f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551d0300ac9108c0a5813d547df2d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844da4ff5cc7c2a8e86e035e9164020315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67448214649662ea8a5e7f3fc01168316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf27d68844d83d9935397431f12bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516285b71d561dde433829820c127c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfa395e2ba39b17a6f940a6be7526319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c89f7e59c6196f27780e191f56864a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44544ec0a87b3edc8e75d7c4f4adfd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b64961f82ebf9a7d31ed3b877cc4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec9ce12efeba5c0be8ff0e6edd695323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f82c7899e61213a2d8c1b58b47caa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb38ecca9048bb9cacd44e94d6f15b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9dd7978b4fdcf5d0d0d9190fe9659326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaa45d2be0115b17c46e3bcc8301cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff337926cb03ccb341c48717b58357b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554c811e5899b63e9319e436e3f3a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879b9d42f3fb7d0b0367af566152a23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4a4052555184014d5382c2345ff2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd28c478ea285df5da5b4e75553de34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca6d54516d21d0ac2c293c79f253b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e361f3e7a384f66ce0a88f90d260c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7abc3881ec7140ad9bc999eea508e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1048d3ab84092147103cfb53e453f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf42c6836655d9e93b487aae70c9f4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b21646b37b8b3ecf7a666bc7c5ec82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e523a5b2b3b33b1baa97438f12d4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6693b2397dc9f95c933f412e3baef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db827375d380fc54d4178cc62a410341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754de6ff0ad1817357046135e3ec90b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226a09dfd2116e83931d89bc8aa2e41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1485490dfbf75fd309f0990580e5e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102910007460b29c25f41a995f524929345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55af1a1e32c3fdfee1f6c5a31735e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c7e113b3d30d4fe8263e6d5a70bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c63c23921ff40763dca57161fdcc37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663550cde5aaa14f953d0c618a5b810c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20affa0a670881115bd4cf11ad944350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e6a14912c128095a0ff1677f76773351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959be7a4b453d9c5fed182a9e14c08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b031acba6dbd97ae0a964dda835c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423770bb0647dc7a6a08b5f0f9cc3d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d408624c3d2bf54b996e585b0c6901355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0936b71903b94f0f3a11dfd264886356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5fa7a7f42014e4fe24126ebe761ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4eb7d7212e34b18582a1b45a77941358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c275b4cc56647fa70aa27c347353671359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d948c140c915a0a378c7c8f9ef33bad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d2b1bd34b1b678fdb39d132bf4f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6786b1c15741bedc3fe02b3361bfcec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269383af83e73d4987750916a5edc5c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b52725b34127afb6560cb9e5ed163b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6a816824d9383763820f8d84354d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f8d4da1e4c61c13e6197c7dc3dac7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb710b8d5077de0dcd9b000ffe5271367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ff3f4aab6e258af1ce4e04606d7b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4030748108eb9b6433d5abdea0970c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc856ff5ed6d35e4d093037c0d61954370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50eee362c7081eb2e2725632f7526371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c30c1c04aff2461b8ac44fe3aba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e070591941353352476849ef48ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6205206dff771934ed3b3e6b948146374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dc325539eb1226e4d437352c50bb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b43702296846363e98f439fc381b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb91c7aec343955928a4bd80d95cea0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754755bf1176b00fec3bf348e52cd8a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9acd01fb8bd020b16ce2243afca7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacfa3f3a99ab4a56a62f9a74d385fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc555e55193228d11be2245209905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e943be6c3b682897c940c442e6a4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a0e3edb05245a8aba2a2b1fba777383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b718a05f4e6b12ab92f8d056bd3c83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb259c89c629386f529cd9bc842b3756385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fb4fb80eeb75388f35dbbbe1c43ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedd8e889db0ee79e928483bbedf7da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb44ba1a54cb13e6413f028b3b43cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e4e3209c37db84924d692be9924f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc14333b0e9888d893a4bf112a3c25c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a6dbe7e15a366310afc2cb7b1a6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfb908b83b991eba8224e5c811077e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb7402c19c444a2347b374e6109f53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6a94d49809dea49b35ac3ee0d640394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d410481ef71cf5632ecf7249fc7aa25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f70e0f9b4e9136ffebdc5ddb72ee4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d7e34dd9e190b48be2d744be4c9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306d2fe8d4ce965d90c058cb90240e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd23f14aec834dc29392d13707bfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64625c098a6d64b2555b567d14b81638400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f0e472aa1170e070dc48517fcc08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d63c932c431d98cbd9974ca1fc5ae6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80179183625fd1cab9641eeed39dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87dd222fe56a8bcc5f85e3d397ec6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210856586b31e8c7e4189b461948281405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe4318e0f85454ab1c96f7f45ebcf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe1ba2011cccd06cd3c7f948be6a7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5a54edeaa15aba2eb60e2e6b756d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac70d048530d3b5e14fc2fe0908942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d0017c0c745dceed9d2b1c984d29f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf87a99ac83a1f0726d6aa4dd90577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8168315dbf7c0a255ddcc658f3b49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84304241504c3a486cae710498bc27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ace716e69551c8b80c985897d5bc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff692cdb33b08a7e180be9de994c678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acf99e10d5f7c7316dbb88e6cfc62b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaac3d6dcd8cdce452cd305c1a595c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa403ea255f25f7dc7fc3bcd687efed8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a6b8699b48e8ae82956bbd09f5c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fb9537904148e3dab4c3aeb47c07b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbeb607ed643bf02e2e63e1c939b44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2839c65416e355464f17046c48c37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800bf66d50f45cc8185e63ad35d05f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb420de99fa336ef26bd7f08906497424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ddc9775ee16ff5d90b5728c1d5dba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace75220a76f0aaf455f193688fefa5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d697a6faee8559cb1ebd462ee798427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a982f7770e06392c8343a990d7d9b3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0568fd93b5df6db5f28b8cd718be6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb16363a8e31ac1bf538190089dd7bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6fc4782f8f01b9e90a09ddaa4f0ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0b556a003ec24ccb2640668f2ee3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac7ab41e7398d1dbdc4dbfab478f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8799342e51fd63e393ff8009a5d332434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7154bc5c515aa6bac99ab818d3a632435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dfb5c0165e7f9a31525a71c10801d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89087ac68f1fa975cfcd8fa1681cdc38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2563b8f852152e637e807d6380bc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556fa34a965c1aedd9f6289c7a880a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002440215f22c0cd64c38ae3df07422e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb52478a6bf12bca7d9eb73863e4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571bfcff25a3a0a1d9ef0e24d869f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7b53b845a56ade324370a0a67b540443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafda87bd713ba8da703f33018dc384444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd07909a19690cc583143e776f0a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109de7dd76667d3693e85c4349b2ba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f5ba3eccd4946c99bf5ec2170e090447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd7978920c1f514e7004e3ac22066d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7482a984d805d3c03c174c60a85a9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194c53259df8c3e10919a5e053f8e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ae8e980e554bf6e8f7dd2f9eb8f1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f5f9ba1517cbf30feb792a238db9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c3eba89c351795c109752a58c264a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccfd486c2affd42dc33f7b8af50d53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1d810a0794ea4a9b8aa9c27bbe854455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b64bb4000cf6aae2098c4ce1a4175456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4045f077d2dd880bf513709d104b9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3640e992784b589871d474ac1b6b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf4d910529f903d995be42dda0935459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62cd19ba2181b0ca635014331ef3a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec071fc89a0f7afad0769ae09a3320461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0045ff5e9b6d370ffd7102ea47aa9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028ff1443c5f45d997f8f34418cdfee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f7b08398c0ecbc5d6a2f972fd372464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6614de9571585a485a8a6744b4cb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f4eda7a06ce247edcf62d4e6ae5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31fcc89bafa3976f52893ae9c44bc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a87c974c7acb54207e230af82e4461468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299289b17783c5cc94b6faaa650276d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8561ef8d08a83b070150ed819fba8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608bc11741bd4c1b89cc39b09cbb828471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b18fe549486bdf70ba9b601acb0d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb52ec50db1a4d247dadea57135aba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef676f23651ad80982dace2ad95068c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b5de034f0344409bb4fe641616b98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b6213f42bae5a0898b32713c6294476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e60467363d6a4425193f52c1ca8896477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef3c414ec76c8bf8fcec2632a7d52f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566a60fb9bf04efceea1457b410623479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770238976ee31942d1a7990dbe07808480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d055689fdf1d80a6ec2b1c3ca496481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a131607a87b539c091272516549b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3d81bb9fe96a764868fc839a46266483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89df2314823bf28c0043bb1697005ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120820188eeaf34515d8d7ea486d814485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034630e1e35a74c97254cc012e6f6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3dc6b95d7f6e0f3ca4ff2daa611f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b12a8978d860a6d3621879f5ccfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cdbc25781c355798c12cfeb36a4a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3f62c71f7c0db31a1fa9ba50a7bf5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4ef106722ec3a0c2a2c17cdfa19da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe8f398d592cfd4c5bb7187ac65d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72242b394c3da50cfc31d3e0482384fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55643221046d63972b969d56d3a8d60b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d750dab94a80e10c473de84cf8fca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7c5ecf30ca8c413ba5d3de34ee20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba31ebc037b25f17ffd0d970c6876497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200f1a1e72816f0eacb88594ce5fdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7a4d84dfaeb7ef4a111bdf54484c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49936a91c8cf04f605d650a413f75c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f65e4427e695d9aedd240c35ac88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc9d5f057de26cca416d6a44f92ab1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b66b6a837e32b735bcb79d926418503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a916063630dbe14a7de8e6cde2a3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9c8659fb7af3c2a9ac607f4f5552505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a83dab1229a54c828e34a9e891ddf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357504bf44f5dd7e62b0d9e46477a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d5d1083c871d1a81115f291b2de45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b768aae2d1d065019aebd22769feb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfacffb647139bbe816dcf93c9f7aa0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cfad3be1cc16edfb2c355e8aebed6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f932f83a1daa84f2e7b5acd67c35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1c32e12228d8f7bbe33a4672487a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7baeebf4af8db21c2c33527431792f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9970b18dd40c139d0b19daf070f71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eda48b012b439a96ed1bbb08f04f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49a66146cc34c9672315e6425eda87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67effbf1f2aca09ecd2cbc442d88c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984710435a77e431b768b583ff989413519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b4f0b9ea9937280d394c5619b530d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee1f75fbfe3e6a553a0c37588c4fef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39aa9eabe0a3f433fd12dc84218c88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36504b443fcc40b94044bf191feea1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498bbd18746a8828267e73a2d3ffefa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d209a343c00eac0024688d8288cc5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd831d0930a88110f8ea5e432d20357526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e0066ee01efaaa0d54cd7a1078873527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e4a7916b5c791055c58274da2a530528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5314c4135f2a3e1de3f43d3e0910c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22269043a4c9d9fdc9b300d1d4df396c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2b289f95a4459294ed4d33e73f765531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b3b88b2040e2bc50bd45d510f65a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a420777353ccffe4ba1b4df1ff28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357b3517f03ac7a6b0ebc270148ef2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31206ef73405096268f893e77c1ec02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec96e55de72e70a9efee7d493adc16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6720f77d014ea0d4e02278551a371dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85abd23e669e56c45ee8539d42974a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649d39cc180e9426201ac5350f3f6fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd6b14af353bf2831411d7d231c21e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c53c1e18e1fb9421ead6fd37e326f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783551fa12a617bdd5932459eb3376542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b37d66f14ffc6c7a1e35cf86e54a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b70073bbf49c011e67ad2acd7647544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f63397fe0004fc57a5c07332d40e96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a4c24fda9d4c5d597e972cb1fce0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5b910b4b7955a30d5e846ce32e2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a647a7a251ad55f60ab726431a06dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee34495078bbe4327dea0e12c5159e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593931ffd3cc0217877a475ed24fc5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995455932bd434ccc1b0b904fd04f04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb1f2f09356016085877e32bef525552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c902d6f0ed49dcbd2136ddf08261ef6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695a28e9470efa0c4b24c9e14b4d68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee95e461db2e82794e1efb9a015680555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d9f548c4db4a087078f100a58450556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c74b7fada2f800bdb33b9d9aeacc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c5fdd4533bd21a1ad1550f5cfa36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41914f526044c657093f7eb63923e29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c0e8734e851c6b6d6ed4c45fe344560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986ce2dbc44f98471cba2bc70b7024561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fcaae264b159a1dfbe7382885d7cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e4e4461bd406b174b5714bd92faf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2b9aa993d3f0882b3ce52e99288a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b4d34813dc29aa8c66b107effbcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23859bc0b559caa3b31c1eb2144ef975566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11656c62ddd75eaf583a1d1c036e7516567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6b061468185fea0a90d85042465cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3722912df3a30eab8e1a2dee375f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13736d27215bc84a7d3cac81a53390d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e835185c2af99865eb3f441bd411c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee0f2b9e33c0ef57b49d712a1c3d5572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bc115092bf828b2f1fdcf1a8f152c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562241aecde49bdc1ced066db51ef12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d4830b12c8c5d1afd8857c37cfd673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a09026370d1f8607d7ecce02eade14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea2468abb0619a5833ef6026863ab75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aa5f0036d231e00d8a1778e395fd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12be18017094b17aceb9007a44efce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0772c5210709e316c23c27f790c2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616e9301a15f37b697ccd4b3e07ebe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df91bc4cecdca727568441f781cf6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e46b20710d888f05dfd0412c2798511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899da21d29052253077cf58c0258c5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa1b083d30f00659f1c56c6c3e6f4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de08c7ef26640a8038868de5bf60e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4ab758e6a18d8e0923895767317315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ebb378c859c4d182ac2a869830b4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95245018d2be50400addc8a2f0b6e34917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a8d276ee1c6abad6b3514bf0b76718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240351635e66b796f1f0e1e04f3e365c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204871da591d831d0f55a311211612a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71220d843ba7263849aab646182f63c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9653f8272398ff7511057a3bfb0fa8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e88d426507f6e4ccdfd19a27911a1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa3b41b1a7af72f294706cc35ebad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57031d8c72c4f9d9d1ecbc43d6cee8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec9737d3c8c94c130f3cf0dff7d7d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087316eac42c027240f91056538777c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68058e851efbc11891cca42925dea5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437e9bd0308dc1d7233fb4d303722c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db413f374457ede7e5c58aa7aeb64d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6182c59113d6d598240ff9049e71f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca9e117a2c4eea340a86ce89512ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817aba74a60618854ae1c8ed19251f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c73218bc02e9d05100f435b31d06134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb011c49ab11ca23851704cfc24d54e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686efd46dfc7ebe35675d5aa03935f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0307aca2253865b5020f8c80d461d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118b6951cee25cea851ce7d10918fa138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55469d5f7227dce99825626346b79e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd34339de5c8f5a0441cb55c3e65b6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2e865a771b318a383c9d2d918fc6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b578c0022503ee58255cd01784bf8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2d0f3a220bdda31a03d42ccc6b5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e643fd87dd6a72f80e426fb6b73d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61769bbdb2a880531aeeb6991ac272b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f764d62facc6b63636a05bc89ec746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a62eb129fca7feee64abb228f51047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71869982b0924878a582cdfa112deca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f443e3e6c0fb8c6076888b1c26e3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abbdc4c8522299a53134bce22e96d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4a9d461c40baa0a786a9250dac2eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51e480498e28cf5f0fb681269a93e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f3320df471fc0155d07dc7b2ce4c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51272ba4b47f4acaa257acc11cb7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3300942d37fc944bc979cf0eb1eb38a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e754de1144b847d3fca40e6c7f7384356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96ad28dc5ad7f01498c56ebc9946857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab5faff788a1891bac213b31d3c68c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92f323126331e26ad45b894591e9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc70fddcf6e890a14da425ee2abfcb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfea004a694fbf1a2268b4c54822f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d005c7053a47340a7235ba7772d78062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c5d2f2ff07d4ce9082b5078f183f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c88b72644522d38bebfffb9dd6b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290667a01e69c69883d8375e53c8ea6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b4ebdd60d2c31a4abf1f82a60076966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3c8d68f89af7cc293c21544192e3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322d0b7e3a3bae9751afa94a926ceb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db85c47b28afa564014dbfb456f58069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eff7b0cb5137c8c3abdf4c8084e9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf200e7762a3596f584b2c8fa51c38371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0fb5ba20fb5024fc5990117f31bde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42024ff0c50cd200a76252476620673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b126a752d1e7f80ce067029734e7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419258f5234dca2f21decceead2938575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7b297e82c85bb46d07ca349b4fa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70942e8f054648c7ab5db9ab74cd586577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4a5bf0871af3ea236acc090e572778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec431624156af012385fae0e62f5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fda25914ff4969825c54c2053881a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9baf35170517bcef19da6bcce4fb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef214a978bdf903d7e78e4e07989a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e10ec5c36eb17d40426133db3e9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d8c3e14153d533cb587af83d5c28f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e1a20ddc0099ae011b8083f967b7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db38d93697f0401e359408c1ee99bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2b9a43f5c2a25db168056711b73f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44450582ac1ccfddde43b59f1c17abca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3f778980e9959f2d9606930f7301f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cad2cedfb6c1c41c948b8dacebe0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b914a00acbbf6367a2c7cda15ed0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26209d5d5efdbfa4b87dde7e1bc76c2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d026f84a0c5dbb70b71191e1473b7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06161680621ba4b0a88698199e0c205194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc0d76c4fd7cfac165ff54fee08f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078b326152cf946b3053ee75afc5fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a67498fd9a2fd8975edf6131837797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1acc9615e74a65680cd010cad1385a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231674a64a07a35f4fd126811c34966699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea3965edcb680ee8be233dc6a11274100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea5645ea5b5b4a27fed9a47a69a40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e34ff912262a0184c941870b3eb9b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdefcd15503dfad12cd0eff6c2d67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa48676e6e12fb6041e456cb633ea1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8516d0242c84b0ae8f01bb792c3c07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50703b476f38cef061155ce34de8217e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07297d732f409e9cfbc4420281df8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596a38c5e31a39f1b9894ec56cddde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b862fb4513519842b427dbb9f2bbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8b4374ba755a3682a19d0da60f2f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07058cdfb134731415e36dc9cbec2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7956406a14425a7e2b467e6bf7c13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b079040574afe06c29c1c3b97f04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37817eaebe9909d110187c35c03f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a906675c151c534404b2be5a85f2308115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f307bf91f51d23b40fe36c4f8b912a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8044b0bb5794c7af897a936f0909c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc328e925f89837fe8c05347f53c96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccead19b363b1746fcb98552182be2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee52245c88d5739f6ceadcd69da52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ad9a6eda56f8f2237c7ea58e5c6d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204677697d781de448444bba62af4169122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b25f1662272cddb524e21b8b26a6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc643b54e945572a7e88869d2419845124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3653f099ef0cd6739d2671bcf9dd4b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603277431b68a1354b756fa7631a234126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249b721da8141d7271ff9fff55c503b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12efee5a9b01ae140f29005a9b2a77b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139944d3d93aeb9b01b130a2e905f86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b3ecffb4aa705448425a24637c8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb5280c5bf72eefdb0d0571eaa5750131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45429c6f88b229c146697b7f56fad9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde774866e07cb651031f27c5b854290133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039c59c92db3bb39b3b70f656dda867134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce09fc65cd035a9db904518a07f841b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de2c02a3b788591b700a092053fd23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5cb4f7125ae965d2d51c06561bcaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f3e463deeb9d8d8d1f8d08cd6e4a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d7f69d9ed86332c25b6adf855e769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc282ea0d27a0f7f2051b3402c0651e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddfd39af9e1b47971169a86659c08d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3e8d6dd040ef3cd17ad6b9413b0c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161ef11e55f1a419cf22a7be453f771143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8624c485d1cee22e1c7c35a5ff2fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3189e0e70cee40a49f1c4179074a7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2354b2138153a8b3a50faee01a64f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fb1b262d02cfdc402ed03482339b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8150c468802fcc3db3df79e606cfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a834919eb4c6cf90407e8001939af94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a126eebf22f67b9d1bcdca2e5804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d97258b5d8a7808c0c60b433d6b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57aa7cd57ea9b299da649d4bdee234152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d36360b8487040229e7c666974575153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d0131a653f9c66bbf716bdb99e7d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a4c9f0e0f17beadfb59e71828d58f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959121858e539383a97b3428709188c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fab2b2e83d4ace266d2fea4a5573a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e74c869c4017d889696726618e0c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63898b346625fea431d1ab239a9bfe29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f4b649c1c317ca5eaec8a01c191f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08d2c7ffed952730e786491007c63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f035a126c35d7032d1d752e3a9002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e5b6b9609212a288fc19c61f8f03e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a15e76a813938c4319499e055d1f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c777eb8128f719b34d0c1c2f88d1666165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee80a1bf6d2c1a51679edf3e064e0bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4af9c920806af083d9831cc77ec2cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd0bcc7948c41669389ac92f50dd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c845f61b85143acae3d6f978f09fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaace1c9e692fa794ef62258b89515170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca0a0ca99557919ce02bbb7d4c522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d8330a81830551537472b49af6456172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335ae21171cf2e3ea33420e92c2d785173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a1917396a2b568fb6e12f47fa780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd5136a849ea80829debd5002e8d0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217f5fd79d8c3890900c4c7fb1e8cfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4c9e3371c88ec6f3b995d4dac31ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac781ffdfe0271c910d028586e210344178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271e3fb68500f4b92f370e67dedd98b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983657072429b0ee176c1e6b039c3ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8391d16fb1363948816efec3f3b234181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a91611065a7067fd862a4143c129b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e57eb7cdfd6528ab7d6fb764ba7c1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b513240c8a48943ad70c67d8a2a7555184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab5ce841c5fc7366da327bf1a8154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cff150228def5b90eacf2b702b0c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3fc5e0a6eb3d8601dc1bbb26cd143187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1b4dc5bda3befc5fc341af7e2bec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a45e29cb3eef2f4aba775bd3534f2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62995398980a00b8dc7bb49b345443190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf01b825947f6168d08cc734d9faf42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7885610e335e9ecd2cee0495d14bad4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331361631a329ec943e4e7422748bd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955690f9e22bc322c5896bfbfe3e4c47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52d2ee4631cfcb53b7fe544ea7cc42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03988c5036e4567d28d5c16b1d6b0745196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d083c9fd99c4d59c9003ed28a137197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e6e19fb7af45694a80ea844883aa8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36013ed7836a332de9f7d6420dfe5eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eed30a3f4ee79665b186d1d6954fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f11988913b366548f48bf7282f721c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3ca0f35c698a8db9eed25bebc707202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f405c634c088e44ad64eb9ac4ce56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23addf3045da66e9f89179b5d6bd0aac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d71cd8489e9fc39456d370025f38d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d40c62d1220795d3f0f6c9a8c122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a890beef42690a96d36d3ebe16761207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e2d3d8b15c4e4b972e06961ce0c8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8fecb356a5762715dcdffe5dce2a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf123c8d5792ed957211eff091fcb69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3edaaeee19a64877ad2bb3fa23c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a968e6502027995e232e0ba0e446212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce428c1b9284e20e1a3ba05cdf2264213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c3c7cf08fd1e2ad308f8d46db4606214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c70686b669477d208064bd1914f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bcce3bea102f4132e9329d0c09160216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d31b7c7d81edc9766f1856867b6ea6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93fd87339087f4277f3608eabe80c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db48eaadaaad7a42f861ca77d54d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d6585dc3cbe9a387c32f3ea50a8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea1b8b1f6304aa1f741e5b7307e79a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4302e2a1d73ed896cd254064747eee5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574353984040012210b10b2f2989e583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe4e0bb0d2cb24e05dd69c6ca43f27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5057d0bc21330fe6dc0162e3030a60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9aea09bcdae0993147e994b28074226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8edd1f36fcd3a79908826cb061aab7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d15f22c7c23ad5e0265f68254727228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e792b4a825068c92ec02aa593a924e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0ee292233a02463252d46df3c495b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c8f562395f80294086db318f7e16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ea4415a8475d43937976a6abeb91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034d39687984b30223a9c4adc342bf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d1534c0761a0ffc9a405ce1872487234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b554f3cf8eb4c99d6d53fee7b3d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e33cd8b7c108dc4445f1a10e4247e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dcffbd33c7985cff810ead7ed8759237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b3c0700819a24707c446f60b231c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a90278015ea605520d71852a2d26ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637986b8ab76bd611731eed68a0244c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c7ef3424f6ca46d97d17577722f05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ea7e37d115da7b9c0b2ed695f5c98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17929154ed69a2977a6d751ed1e66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451bd22eee74ea85af94be7e9622257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2dd417e5ef4d7a6f5c72df94c9c02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d44cfc9e214d62428cbddca4353847246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cde6a8f39a16bef42f0b052e33f72b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ed72ac7083650b389705d330bb39a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd08b901012fde50f1b5f6a95104ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244b985f550a9c58b2a8bb360f6af4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066bc2b7af529063208361d3cbd9b56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecee5795976c0704e902d9a4bdd6a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a749d03eca78fc97f674ba94687556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb395a37e6ce7143b9f28e7406cfac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f60a581ef665807b75d981b9eb6e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad53ea8997112e8534e79857f144fbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1be3f7bfe538b90682e759f73af56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02368f1e5f257f885121f186ad8c714258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcdc2d7177e960b241677329bf9ef6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcfa1a23e278c6f6a5db76ff5fa258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce57ae5a64863abbcd012da6d6c2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eb88c627d0417336d6e56d592c76e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46428e86837daef8a9a6c0e4e94306e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96191a5717313b35e44cf575237f5e33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f73317dc677e44f691e216d901030265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7359c63cdccb269893ddafaf5729cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4f9c0b8ceac9abd4b917ed8180cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b316bf0fcc5c08e92c2ad60ec87d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8262e804fb109337126b4a09b0c338269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac08fbf68db0fe622a9d7cddfd2c17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc84d66f57d2f1b5f12f0595f9793271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d175d64de1fc5d4ad9510d6bbce634272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b00510c92b3a5236a63d2f2d159d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9492ed55e09ead6342aa1fb123c60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ce976c45de3c59e2056b9745aea92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43f00b9695e61c47f83d916313a4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f50e2df2f25138088023495bbaee11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7410cf3e88bbd372a4a872045469b01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f3a01df207b46f2238cb2f9c65c17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872fe84dfa5e9762712010e8fa4a9dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fe082b1bcd31581923ad644040f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9eb04ee28fb81a21490a78f3e91b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b56120013cb279c5354682174a2652283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb4e70a97776bf17f2e2ec66825d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace7929237945cdfc374a2d400abac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e655503acc536cd66b414ded0b48f95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28104a258f168de8718e0b79404602c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d9166be09ff89191004399b88e10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5335a4cbfaf6f7c6f18f857be7ef768289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc6548110bab7c4c07e9736b801a3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9901b4311c97b3e28eadceca16a8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4fc48762ebf8d8f6b991a1613cb44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a7a1b5c01239913cc34d33ec71cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf1b058f908974d1b528f360139b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22d26be6c355fb08a9a01cbf3a0b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5010cc1297d268a19cb263b9ed0b1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a900c14ee2bf800fc9f2898ed91069297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff51b9a28ba3ca5fde5ecdcc6c382d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952891fa8128dbe547425935355ac07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf4e136018a48bd08a680d9b82401300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c9a9c14f4d113276f89da8fe622f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade61aa99bc4018b4bc346bcf72d4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fddcfdb5d10338b19f1a857c666a29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39572641afa4b15002b946580e8eadd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1cf9fb30722c2a98f411b4d40630e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915bad3fd2d8061520efd01b24e8cfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea8ade75b8f65f2b4f33b11d5d4e59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db87091f4e42a47b35d5127b81407f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e1d7dbc1042eef203b15c94a7328309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42fa977fa84e1603f6a8f63bc9a780310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47db199c1f95fa40c11831eb3157a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1971ce964ae41fc3006de660cf92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16b4bd632bc3fda0ef6e49b0320d75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1c9463e1502cad1b08fec631325e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b70a98d1ae32250e7893b9d0413c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96927bc5b60bd8ca7f47dc93094f5844316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055ad7081ee59eb2d0218ee2e2d05f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80959276f035f02a1361d2df7e0e10a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2255d85c1a65c5d1f7c00a3cf6303cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2861e9a8b51d005c1f0058d59b7b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f983a80d6fb318e6f39b59066e7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed6deb25376d33359d0cec369d6e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bf61688e634b9905011b73e7cbd17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d3aaed718351689d83b8663cc8bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d226672ea98a5c40498c45972a339c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331274c1748cbd019707142e61527a4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e9b9834c24fa230ca8720a7a1110327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9633df054da63753297d4fcfcdc6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec337010b33ec2c0ac51371f17e939329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468941c96d5a254cb52c24e3d02acfb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab31776d09fc4bb09a300390c79701331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7cc46ccd404d8da65db6fb2e962aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864088b702c05411974d044e79eb7d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe67250eed4540796fe25560f367463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998e221a7637b74e7d14f22b25e82ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def31ab4a84f5dcbe43b198d3cd3119336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0140b89f6301456be83bfdc876660337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20618cdb765b3e7f6dddd6e08a6f60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43d6b0b319a26e55995ea05449230339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f1f69ba45bed2ee212a23b12e35c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb5d51bdb97617af79dd20fb86c98d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ccc2ac6240717be7fca8e4f78fbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f309494911eba0ac6dc960d2e33a0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d41254411a47f9c10de162b033a7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b683534d58f8adb73278f97bb98ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11650ddda8b2f84b561f844ba671611346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ae106184d7b9c6d6e0a0a2aa19c08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12ddd24d554edb2898fc37670dc8e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480baa78954631f3174c616160c814d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc9a2b5dc5ff33920eae0037988baf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b5a7479cfa0e52a1190bd456fbf5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede945a24e45ad21a8a91750f5bd662f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56814fe8655272f37badc1595d97b1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b516aab2870e8fb2a699244bee16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d03ca5597cdc4c273c22fbd3662c69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830490151df46c28fa073fa876f615356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c1915066f49f6c4376e9bdb6f6ba5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2be215ac16ab14d8522f382f34b91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8ab56d1dda9b3910118e853057c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e48e8a21b83c06ea2437d864c2d9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e9087dc41a0a08e21ffae0e2db1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae10a64ed34d46989302aec87e54d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc4d58ac7345996c28c4a0d0373709363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7f18fe8f12323e250cd1338f93cab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4031bca3ac65125a51aa42cc55dd7e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d007fbf4343a67c5f71421a30589a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7818da325d94b334ec4fb7857bd69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ebb572ef1ede53dd2a513c4054ea5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e20b262213929d2e4b3d6442cad20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad00e0ecc8f2ac06eb2d3b1c1b2abb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de73649ae3094cca864a0b0ccfb0471371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7681489daaf3d9323cd8798faddc1e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2f5df2a6107a383adf6773c5e12a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48908367b12dd313abe66cb3106448374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb23959e7da1f466e515dda4114b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382136e4a50cd17e45e7c38de547821b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c38021f550c3e11e8b5139ba5306b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba89e7943c6d38d918963a713d79ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740577fe6e560eb75e9baad4b364874c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f860b648f2b309ab33e46aa82cccd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2761f4b4e5c826721b8ee7f4de9d7b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae5df9647c88f23dfae17b6b045e82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e802b5c826322a13d57699f938c66d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4cd565363741a72d511821c98abc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994320fb2f6eb72a55fc6052d8a71e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c607dafa4308fc8f446aaf45424a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd8975cbd7b49889a3330ef8f3ac63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cab93dd10a769e4d0215bbd509cdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d12afec38e479091154c06a334c720389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74c3c6a1b3f105c6a5843ab9ca5649390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4742a760b9033de9296050355cb7567391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6f8e922672d088cfb3ddae268aceb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f7ae196d875c86fc5f587c191fc7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d86b6a73a64b9080be7dcf60e5796394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb696786a2286c7a6dc96acbdd129e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf1c9fa373bb6a7f59709e94ad2ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815fe991afc97fe7990931034173ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef73ed4b0f72d3da2b82f0ca7e279bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e65694dd8b09eea664e424f7107533399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48407096b89220792d3c6c58b323e385400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fab4c76938e90fe0352c950426f99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2fbabe90cefd4412963943714497d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4fbd253f05b6c20500783cca428cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67625dca16ec3c17cad7026f7e62dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb296471c6ad64db202dafda20a34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cb8b78d78652a5106da0b9aace5a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05bb61a975b1df2f2eecd1c15f69a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c103304819f1dab24710ba94ff3399a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b455362f7c056afb86487942e946f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659e551d550e148fe0ffbb633e6fd8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485875401c4a1a46196966be2a454c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d870c477d047c41ff675cf2e4486d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ed76581e494c1cd7aafac3f0091a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4b40e55c01a36b30ccde7d3b91f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca47327b17ea099935010ab683bc8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7fdaf49eb42ad09b18f4409aa0c35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73702b94717a0fcf1a368f2d94c6a46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671099d0981690cce9670ca56d3c1862418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7e06f2397a2c80b51f54f69d1795419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adfa88c07a59511ab0aab53e31a74f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cc6dee8fdb3ccdc8a727e640a2289421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f608fb8fec324e21b9a82a3ff643422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0232fee94e1f4bbf48d57f5a9d906423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f8af63ab9f5f65999c06d4bcd2795424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1018ad74daaf18c6008ec2be5d196425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c18e92da40ce85f09dd4f5133371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47734b5109028769155e1e98320142427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ba6692ff59253c742634a8bb0427428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca6b9e8c6eb0c231c76e1e05299ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681766099012cc8706139c81815894430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743abeeeb7a290b89e1222f347895d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8455377e980e51a47e0d46f4b41b64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f831072ae34a23721796df12689659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197218549e294de59aecf9aa903d03b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff9800948bd234fe01d266583e0ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c45b4e16a806c129ca3983c867d228436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211267c6adabd6c1a738a370c17f693e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb13e2618ff031ffc8568f59f220d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4847ccc5e9686d0aae0e2b1fbd955d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b66d12ef334b35712fcf6d7ea757440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7445ba1dcec93a26cdbecfbcfb5b914441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340914a87dca89afe1883a417ef889442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebd4b39c6661c3e14d9b5d555bfa08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d46014b1c13d08a4bab272244cfa2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ece1e92f23e5cfd520b86bec16808445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997c7bd369a5d7b021bb5ffc5c0317e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be82d3d7a6cbb688081beaf55477c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f3a287d7f12f19abcfcaf8e828d42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891344e2740a0ff218f7769c93c9a0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97740a2532e009d62f3f80fb681bc2fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d633a40a69d2ee76abdbf1e797a29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67828644d424c260e187176f87bd06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4115985eb35aa8240c7a2841964d3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6411067eac803777af8658a53fae5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06254ac7192eaa49a7f33b8ea9761af9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaafdcd5fa95d699b5ee02450f5d25b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb0111cb1b3f70793e77febb070478457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404177c68297a2c0b34d4b8c3669eb32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77fbf0cbba0d4a5d8f3adb96e90b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b76e929cfd3b282fea6b8c013d818460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d35be45fc63b972b3843230b968b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05da2f379ad22c68e823bfdff9272c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411133e7e6c2dfd01970230ab3a9bdd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288dcc8e08da0307a843b83ef5b1fb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cae92ef76e55659cee4e074cd7989e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb61f4154442148dbe920fa2c7865466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52625047a85b2411d90d4d81e6cce4a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80248b7da545d01b3052ef515c6fdd47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b27772474880f881b86e4226656fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02eb349c24bef00fd804f6802db49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f14ac7db1ab37d70412e6555142235471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef5a6ebe0d639020041718e17b9f30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76418abc1a11a04ca4262ca837205a43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c65e54e8b674d1dfcc94040d853aea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e2908af76095287636e270a97f21c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8769174f431091a75d7ca6468becee2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcf6aa35eba31b5fab1b8769543e0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd33a9654d856a46ad38e3eebc62a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364278b22214666af6c8bbdd0201ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55502f39350e2f45c3fada5d026c3eee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a7b290735c471f6d02a974f5673f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089826d30d96e5ca0485e9fe1fe542482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a3fab88b5288b33fedc5cbae8e3f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fec347772f0411ffccc96dfcb3b94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f641c537f3b7d270d5b8a4e50cbe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43b90274f3930b34627dea90fee5bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304e78c7b248f167363cb9ed0aedf9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b49f047506b3d1a7ec2cfc2ee0450488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640a19f22495f6a228a623f9d7509d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8aff3d6e2aca0efe7dd6721dd56a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4fd7c8ca163f720a45219c9db062c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329afb148bc7927c2f48c8555ca8d164492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0b034ec6b59e05a0b943feb279ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84032599178cf832bfa2e9c63dac62c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b3de1cce1fc620ecc52cd5d09c0b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6fe21ac1cdfa8d01e03c84c7434d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da2fcf2a8d63f067cbcd350a70ef9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bcbbcac087deb7161a4f443c79e06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ffb33e1e5ff85edcd7aecfdbd3d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11d9de132bd6a53b0b023c4615942500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d648b8c8764af98a5f3575f98904501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b1617a06fa884b5b7f4d35f073040502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8950ded5fa9c103c988569215bc1e4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc6d2a0b2a1fc25cf5539e5376f618504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df1e82c24943a33c7df4a302a78ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdc8b3aaab891a2205a9eee7832efd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bb8ddd887955714c5abf7168d776507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2a02ef520903f03c3bc838530afc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc3d668e2ca04d763058e00f88848509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d1049917822b90fbeb73ec968df70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7118699b7a4f1dacbf837812c8cb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbea0b1f1174dbdd1ff241275883a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d7f730266aad01e8690fe7c7c8cfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0714789ad87ca9713bc808dff07bb4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddac4a8faba4ebdb5604f64e665a3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb66aae8be0305716d7c200630adc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843670638a05b704ca0c668db9284dea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5f81856595dd5509cc9333fa92a05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95327dee69c9911623718edcb187139519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d1b64c92aadf4dba5f14b18df483e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc00d71504e6834010b14257193f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d44ba1972c0e368ffd3213bbd191d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58c99f6d0296ecfe2e80364719c9f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc1bda4a66895ebc78556c9fd72d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc403a550d912514386f466be8088e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc772403409d2b2f61b0701b7a73b67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70423c49b68cbc59735bb48029d4c6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dac7480c8ed4d0ca3a2b6134813f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ea87e74ce617f0e1aacb357b74fbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a98bdad3aa1311740d0852a48f0191530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0c7ce6695ce57592aca2f72cecfae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d3ea4040cb9b087f4c8b94f9c494532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409af6041ef31623848a85ca8de32fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f8ad375d82573995ace2c1ab8719c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e9e383eb27da54d92d8745d74b42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40c0f395264f399e532afa2a82316f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe510c025b147329eeec085a15de5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78ce98db05e0570e96c4e696d29808538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f4abfbab18e90986b1725e9e9397539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace6fea37d73b99b519c0858e7355a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c00922a1e66c60211094f84014748541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27949aace8be29506481b4da1f5628b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a13e763ad14dbcf86e458b769170a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e70ecdf992eddd113bbca096223dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb0b489f9a678b70f0c033a3c7a5f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e1726bc1621276ef85ddf9486191546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e7c1fb360f5d773914b763ebad401547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272209d2d37ed6463ed30923a486cdf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9e955a838ff27f6fcd1460b8a704549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d21ff8694ba6002f09be276c8726ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e676609e6e99d4bd86d4430b94d20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed776fc8acb9ac5bf6d3364538f44b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29304975e4119116ccd6875dceb0606553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc51864d609d5e2dc77a5472bdf08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1c8946f0b98ce66e5d8e8a2747ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea627a4d1cc4f124e0f8bc72f5a152d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5da1d4dc154cab7bd1f6bdf8152cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb191d83240ac090d989d2c897a8d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf8cffff68272427c11d0211e006e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331d4d7b8cd04c981a831f43e50c5e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c8ac82d49bdaac24d902137276fd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ca69513395dc3870d0b10e8b970b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44baa0b9799af78ddfe95db5cee640563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ff0c3f0a48b699dad6ca3bfa3ec1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4bcadbe8a7f2851bf559fd2c5bb20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008008b9e42f2c8a1d070f63a067c02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9398e2d33158ac8f0d372431f9e02d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830da47288b89099db3c7eaab4ad53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f62341223c30a58c3955c12f851f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc612640eaddb54e7514cf6921597570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf58dcf93e6b4babbedf9ed0381d24f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3cb44d1bfdbffc4fd2bd52c0f38572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>