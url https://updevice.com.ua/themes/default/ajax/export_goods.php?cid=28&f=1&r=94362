--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578247bace12f66f79e52c84dc9d9fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ac88182ee3b10f06f619c9a07343d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110f102c3e564942ad76facaac479d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fd9c368805ba7d961af5a6b7700204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fb76a99558cd7e380b47b06d976735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7144755b8543a0b2f3812c8ad9900a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325fe1af9c262be1c8089865ee213ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b0f5c8a4c75026fe393c66041ba78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724769d7755ccd9c83555b322114fdaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cab79350d3e3e767957295942a78110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e7a0aff5acbf0c14fa18c4d9f76e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442333e239b1bba878b23508bb85e3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f43b134a9b01183cf056479ab00213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778339e4b1ac1c78e907d859feac68c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ca4aaa1e6c7186f9a164931252b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6c45b35500532030a77ad5b51e17316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2627cac470058f7f14723047fc51317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f5a404b13a0697bae404b35c5fce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2e15da6f8cb456d7a90f8a7298a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e639051b2cea2de7751981616c0c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a54a04b1766ba0164d42155f6c6c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f609af4153710049072e8e0005fcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c0b8bfda379fafd145ac72e5b53623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0013a0810ede14578b1bf4664c411424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dc61b5084d4dff6e0a51815d6381425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96378965330df742b659bbe82ba05a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d5af9027cbba0181359e2a67317727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6fcbea80e4d86e15a4154433366728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b072fa5fae1e4b81b8ab91d0a915a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2778530b30a1df8c00cb0bf1a0a4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d7b4071f7b2ba9788f191057a83131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa95c389add3d8556ee68065218c8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d21b3749e4d9c3541e408dd5ea7bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea85f79fca9a18c01cd4385c5b4ebd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27f45d4e8c816eec4fe74a442702935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d69b6ab09ab08d17f2d88f918f8b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e5d55b9cb03aa20009f9aa991dce837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c974f6c76ab18ffd8501d8b6e42438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d47b5dd3ded32c8cfebd2ea1a7c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eb0e5a0eeededb0bf344cc48c894a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4092990b7e8ffb9a3d0684d26eae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e7aab28a7ba390f598c5c16c8611342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3254b9fa6af6aa941ee2dcee73cb5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6347d937321c8bd1c1aaf25e36b6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26368e915abcf13708afbde2f5a9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2d143e4268de94c1374d6403a15c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbed420fce767bf2224ed06fc30f7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6bf47399733ef9e12d068c92680f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73face66b6219464e408f3bd7270febd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420667cfcebbc56717fe6385c82675ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105ff8817a57bf8a238bae40f43036151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a91615541489e52eb501e741d87d2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c97c3412a62f8a497d841bc7f1a3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbea18312ade735cea25e8fd28cf9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8aafc1d6f303c1b262e5566a372ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf83c5f99f631861f7082007edd1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819375d0e3198545e0e6f1e14a1f36d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898816d38dc7eea4daf75f4c0d5f2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642eab4365b8ab53c7aaa500a3908a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ae9c3cd6c37e812a350d2f305eb3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20703879e5cbdfd1d8b422b86dd9983e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0c1aa5f3ff001487c58176191f53d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f906d1a39b7bda7b738c9aa2bacec8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644c72bd6e93340d6340eed06709b2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9593909f84336e244962c527473fef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908c0a2713d1e683c20ae1cc5a723466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60538f3fe2d13a59ed8b28b4495dcb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691bcc09c5b2816c7f7775c1d8566b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac9fa9b867ce6452cbf1aff6a9bdbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e5c4e0c440d34ec3992b335c89ff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ff77e5311de1b46ad0d8d7b57d8e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599c978d7fcf912addf116055f05b5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388eac5eb8c3a04c49dc67d1d8ee87973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddfc7b1e93c5776032fe0cc765cdcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa727a1e750e057de881e2c9db93868575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c3dade4132b4b948a9c5aafb7148076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb25ba9c4f558f0d8c4429f264b959277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfdaefd446c4ae022d0d9dbd11cf9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03e3c3d8b7ac1dc6891677fe7930c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f68dc63167353a9fe6f3eed80b8c1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff19b9a1637aa93adda20538b9e48b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e8f5dabd134f6adfd83f8996805e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a195527bacd8f6c66b64cf9673ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fcb7545af90c33591f649fcb76cac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5fe6ac5f0832c61e2c9bb7502213b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1e13784d293f37b88aa93309df45c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb7ee5e738e85e6636724f453360b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff67e590e62045b5d1bec17b9042dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dabc952a4e2542a4d2be9af4ae15e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3eaee82fbcedee17ef98e9fc8fffb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b008485f3e4ef6bf9af4ecf4a531091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2071edc761e1fb29e12b7a967af3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7dbd46b00c61ed308b9d039d94cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f83120dae3108207f18bc102ab07f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07835633dedded01fc6f23493066d08295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec19804bfe02a80739fe362bd368a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276876599aa7ba6521d26152e5b6a7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d3d2efd31338ba5ceaece6fc44bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa35a43034175f3a69fb2b389382df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cc168ae8e7af8536493dc08a73bc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0ff97a109c8f9bb9c332d87ee552e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041dd82255264712691d77ba388b49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b976094a87dc6ba68013c15c3b7f269103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eabdbf7bae01a318e3e46a5809a96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfe03799e3ea514a445d3d24d9a04f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a9ba69dc5345705c5d8ac220e39a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea277ce447edeb8e835c6d3b790edc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c25074cb1345b032d9ff400f9641d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a94aa80a6288c0cf0ea4a6a65787a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3278f00d773d48ef9f108156168631110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b5fd9546fdb83a6cf45cd7dec1156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a05abbb252e0c49ea21ad914fa1a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513820ca3745759dfc1093b239fe10b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ae483182af0ca43354f52beb686d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2934a3c52b8431772de6b23c1c1907115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d45ebe7b891bd2fd5790e0b611a90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4d25025d49c618fd19e1ff1a200c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff51f2db7417bb0b328dcd48028d30a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ba926894b283be3d8066fe11c4e7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee14fed1de898ec67f2661bbc9007f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f29b984f70c727c0fdf48902310af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067b2e5658578a49d061346ab6305a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ede781c8d0095449e555c4fbdf709123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7625268f9d4c7b55d511bf009d1d58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6dd511d95740820677c8e553938ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38866a7b01f392f50fdcbf85d7b5e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea53f64ba72955112d24138e6947378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0954cd6635c45d542e652ee27d50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ac31461f4b1fcc2e9148db8a4a139129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64a0c7c264814a17b7a9ef1c8b7c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a19df39e817492a36d1398d76dead131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ab5752aa6ad385c14e1a9485f56d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3d1886f93b9a07f9ee39fbd610d55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889afcd8ce3ced43d83bd94e848284134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d58356a69196bd23bb65a336946f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec641252d726264bae339fa52acfa5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ed10b96e2b1151bf81bb1119c88d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37cf7f243cff8c72dbc04f9a4bb6e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd5ce5a0ec2b7b7103eac9a0dd1ce1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967eddaab841e9a1f575bcd6f8b08fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f9fd48fe517947ba412e08e70961d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72171193c7b845723ec8c8929e0a7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f7cb340eed5305c7cdd12d8e35195143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a6afa8a710dffc0aecbbc307f27a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655692e8752270bc6ad228f5eef36c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619976f45897d042db63a239714060a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c60f8d36cf79740c3fa79b5c84d59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e4cb9b61dd8d72c8547cb0fd3d88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fff5f750550c1c821ba4b41078089149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e85fad80d3d4a5b2976a2abb569c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d716ba71700eefdc856263c1ae55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b12953aa67206160dc56c29a0efc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6657a3170f71501c8c977b80d2cbcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967ad20d1ed2eb03c4805e521e0712a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6990d7efeae458ea91a963d502ca4ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc498ff762eb75c8e63044724f12c7a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac59eeeb44775565c36656c5694da3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9faad3eb35d5c4737039a60f8d8e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17467594ff253c7008fbd5a0896d4ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a309693f45206681b0367085516c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a7392e75f858cf6ba4430ba51166161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0a85462e35fcf3758cd68baf9052d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a212f63883f19e87d82cf390f156163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a5e7a35e9d55b6c57cc62477d01de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472758edb473eb0364e936a0948f567165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b093a5a07c1b38ea8d4cbaaf4e1a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f591b02a2ad52e1e8d341a8ee9babd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d72f88c1bfdeff56dc0edbf3ed6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49ff5ef3e69ee0644e6d810d94314c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743dd0dc52204961d200548ae262059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28ee0e7251f39a106c0c4bc77c5b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa10e0b4d7e0898186707b107f712d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbdb83e8259f6f0c91dcd84d3e1f29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef111fb1bdcc7772bd7b9cbc0eea1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51f47bd7fdce7b6f4e43ea7782ee53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f338cc4359058a4186a00bde0abe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a559ddbec32562f420ef0ef76839d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf0845a820be00494f4545243d05e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911eee6ae83054c1ed2315d182fd808179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428e3a51e559c8d20489ac6e85196d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37bb16ff951940f212c35f136f31e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2de23ebfb64a7ff170248f17a3b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf0920438203bf79d03ea1a6b6544f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae9add3a9ae0fd6f7d1a10fe8a0bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5293dcc1e09a8ec88c4bcbd6648db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df7a0a1baabdd9452910307feba6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb056eb932e4e6bf45a8bb1e29dd03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650457f5f248b3b97eebbeea6af5ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d4c4ffa9cd2f81b55aba93e12d993189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab2e520c701fb4e5c60e6697fdfa58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291942269e538273f7d8cef69861290191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fd2f33b68d77ff80d670af0e96b84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a230e3511f4e5935c09ce57dfae038193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4610ec76cbe3194ba603caee877d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0852adc9ac13d904abc35a2dbc7ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cf36a3dacc295b69cadc41204ebfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88ac76ae7885ea883db67ffe74ee7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721560e713380e58850b08c6e99dc1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd4ba04b9911ee45b57ea6f9da579199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4530a3b336710c4ad551ab8d714a8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987c239e3bb045549ba7b52b1b99c92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42b657bff281cb182c60f305c7c1f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731f2bbcedbfb4a2941a12bf398c51a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700cb37d643656da9a11ab13b170ca5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c95a94688300ae0fdd9c9966cfa52b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c624b82fad2c9218d31cfc2644798206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d053ef01e775b088969f20a526f32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022453bcba2d2e9578272e9b780b1ff8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed20bc4df15bbd68c6b6f3e4b24c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766db12bb82517444fbef9c2c7f8187c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fadee9eec52ae6763e603f47220e69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ca056f3bdea33ad653d71d658ef2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc332b2703e38ff315a1fa12f59aae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267b53066072899d6cf433e7e704696214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad4e351f7a51ade78e29b63d85a88c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf59d4e5f15e2516ffa7a0feac0a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e59fce95c9f3d6ddfbb0d38ee73e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba508433f2dade097737c8ea66033218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449d2668666e430408950c0bd97c9c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37400c6d8cf3e7042dc3d1b28f2bfa41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26f62ae5fa88efb60fb562a9f1bc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710f5a121872c42e47d351a03288ee0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2953c8bec8f541feb617cec80934223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e5b4f77d6cb6e7ea21ae4c8a5b43d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782bb9f39139d074f91a74037d73180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2400d896356717724a8b33cd4e722226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15575bc21dd7c1149127c2a9fc343227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4442dcd558c0497681b023647a30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbd6b89db58efd5ec05046f35b05dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176c4935a96b0a057063a97f0fedbaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf007223c2c3d0932822121325541c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e86770f6a68335d033dd341e00c85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ad8734ea57a829c416a820e37ff9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5188c8fcdede5ea387dc815922a8d34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c3bc34b0115f54157157c14bd203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbbfad1b16f68596babbc8a0c6d170236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b170dc1d62eee71e14293809a5f9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee7b6a101bae0bc589c6f3817c99b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769499f5959fbaf0d186114e9e1df8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04415397b7f467781e6f09c85ca61a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60a1932f2be70ae230e4a729cd497241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386386fd9defeb42eb0e59eb1974baf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22773ab279aa747a39bc970517541a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c661e8ecbad89a12abbf36613c40c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e064846010b08b056fa82d17e4af064245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86570e66f26dcbfa6a1be0f58842eee7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66316ce97fa44a594c463519db2b8d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54b02bb5ad23334b4f032f85296897248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d65a294e24edd98924b8d8d292895249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfe4419eec5d9ec08984d36a97e293250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fa09bfeebae8f9493b4d9d40a3b03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434483187dc3093ff81f28ed00b0a5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e932cf36b6db734f212beb2a0a99d88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a1ffd99bade2e32f389ee4b4064a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4323480b79f28b17f69b0ac8c987b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9c3d880b3b6b6771e8574757d343256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534919bb94c034efa16e953c7da77d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db9d5d44ee375229fc999531630b68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4212a64cbbf289bd673f581a6191d0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024969982923ab89b857f5987567a61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19e1b760b509929db7478c996ee35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788fcbc3a51b32274f7c30d78b4776262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27116e618400833deaf8bae70abfa8d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c3319c52d346ea9039b41fa53fded264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba729ae13d8d0c668c1d00f652bc2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dbb10baf368e1554f676d7c1479ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa217a024fa840fb8214f210b634a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc17c0f949df962effa58213dc28fd2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85a6004aca9a4c7bcbdf7648dfab63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b567ebce1288fa8efc296db7ccff2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635056df10b4c1c71456f96be60d1a92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0f1b9513d341b618da9b71bb75b4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5135261f42a44f641e24be0a55447273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e141e7a658a48e0195f64f2276ad88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378325cbdebc37d19977cf77ea2d762275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d37ef9161680a4ed2b73b47a0f18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ddc7149f7c50692f321022e6607b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb739f431209f953e8f72a1480effb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605f3c38c28321f457ff6e98facfae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c1c05fc5f93f4c0421b9171b31deb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac641a4311525747b47672e529a5594281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c399312573c3a38eaca98e403773ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec48d37e1de9eeba4dc9de4decbd26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563c41f1ab59e3e4da0dc4a2800e742284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4894baa99aab6b79c4773128c42b767285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd795262e797280996dee352bfaed92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3bf5579938b393cb87e1acb8893d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff3f6526b3bebfccada3d288acc831288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e084587249b02b4b5e99b0b206eb7d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b337b53f5bb475ec15acee1ea7fa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c39c5b7df7a73d7ab6cd782c6b80e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61720a66d0c3259fcae4cabb32768b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90021803f996b7b68349c661a092e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5936215c95c0335f21c693953d0e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c2f36b843fd39af7981d0d9078e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19eb4807f17ce1f394a93d5c388c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ddd022d0fcb7fb8616f37fc4cacd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f1416c17d37ae0648508eeb383c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74390b0e1a01f144039ed5339b1da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bfecdb85716d7fbaf6abdb6d80c6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f7df333c626419b9b93e6e927fa8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2420c4b35c2e1fd815df77048257e58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc75c83f5e25fad7e41974d1135a8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e48c06e55af20f50d7597dc2d6ced7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8c4171c38226e5e2e081921c746b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1970059aa32e719fd0b443a7a2fdf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d22110861767703e17cc57895b344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a898c625da77165b22d0a8ab906bc75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b7f786b198636837745cf88ec706309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6548ce887057003baeb9434d7788f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc05ac92e32c5ec4c383b218214e022311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73317fa25edc24de69b292f27f7bccf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5640e30a28107160a7bbeb276bd6637313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c38c0ca6bf55a88d96cd6af8c8d43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ae052075274c8b09658392fcffc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde13b5e136694ff2785e7b0a19262b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47affd41b2be28c6da194f2b2b6e92f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abfe96fff010314aec0e43dd26281a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f149395d21d46aba0121c823b7143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e677f4e801f7c022494fe19636fb006320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79044b6c844cac798747c4f16f3e340d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7925dc419c0d537be62731b40a013d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693c12a3a9c757ad74f86c6ffd9ff05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7297b66aadf6fbef887137bd7d1f0cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023569df73850b2d5c6b950544a2a9c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa5756c91212e177b405384a77366326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6e2c9679eb89eb786615eed94ab76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b6be33974b015e5a0ee22aa11063e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa14f853c74f7aba52fa565af0a824329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b22bf5ab469bf22bb6af07daab5347330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1533ca308db7532d47589498d9b664331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828fc3879a2c5a79ba1193ad8e70bad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04f808ecdd36d61afe1c85311931e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a7ed78c2980278b92e24d327fc807334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103a7064740272121c7971325edefd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9af1dde23b9e5cc335fb89592d4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626ae7b349f59b98ab36fe0edd8631a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f073863acde50a128f0f232b732c923338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1756004669cbdc101724a0929e84af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0103455c3e8096b1a7263893adb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a34a4fe79e33e5ce20e24d3b5eb30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7557e53354cb65834076ca03a03c3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a50ebef3598eb0393d304ff9dbfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f281296aa33dbe7037232ad0a66905344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedbc3c027bf8de8a3333af44861699345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c96b2021284c7fb00a5ac8941d4c2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42ecee2015b8e3219adb2660c6767a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefffa3d2a4a05cc0fa028d72769433348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b893611c448281a9d0ae388e62096c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97d49680d399c9862503562322ba17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f601abc021d90e89ad43a0c94bbee96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e59c86f0d49b59afacbb474a92ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898aa0b77f91e7eb3e6d5def6e92a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a00b43680ec9439c52f1374abdd04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cedb6d8049f3428e307f2254000949355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef46aab09c0d33d8ceffdbeae59239356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab8a77b73fe085601646008707e85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb951f1ad2cbe3f13648e725cfcc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3f85860565987144264a958f9674359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b98c7b1c20d774d8b701fc39a8314f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0d8e96aecab8cbdc37099a904765361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98518c812275eef251950e42d046b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500328bdc68d7cc36ec085e6a775482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141103aae0e7e6ee9681e0e590a5753364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004f8c00c5236872e32cbbed037d2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0805fdff9e316c85e3554abfe996366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9cb1c66f4a5bd194d5d4cb9fc80be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90569d219223fd09273e4d7f4a3b190c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da323b43dd5cb3e10cefa6021e3f0f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525e98160617baa7a373835ead14b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e496d13572554e05f525dca852dcb0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce65088b97c6dfe7d562ff1987f204d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6515015132ddd13fe59e0e6daa4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d4506d60cbc909f6b1b5fe7eadb34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400282121ba95e7bda0380b3f3e4a8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4c269ef5d16deb74b2e62066190c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf4cf9582c2ecff2b2e0b28063f90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35607d1b1cb6064c8ffdb62b3b52578b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f08db26a232e7c741b7853503976379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065c371c76d2f615cb302b0479c60ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fb3598442ed6e001c80ecf24d7820381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8788ff567cc34cf7a136def7117ba4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e62d2238f8dbbeced3ba4b118e974383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9a7da191eb45209ac75dd5075f9ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9cc5839431dd757b24156f26554ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd450fc4e5052363babef79962300142386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65470b2e2b75b513f718d8207a21c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f7e2c7369d3cac5eeefd41d8bd27e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa8725c149660a85d6e9f276d49266389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c194238d5e4683cba055521448c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae7d77a101cdc75876285af748fbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8c4d32a4a7332bfe84b9422ad66d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34093a8005474c83d35110f8c0a554c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e338660c456e65facc9a22133e8606394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75779892e2b44d3590c4ffe9699599dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdb5455bc9108d5fc802a285d6d957396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf19ad444c47f14713b6dca314911c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fd095ff3e884272f7e42170aeeaa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53074281f6c7ffd04f4203281150e071399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647cb49090cee079caadbdfb3b8cb92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb35168c1b660e09546a861125a668401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd033e356a87a1be4579d8ba76ac235a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9030d521ef8306265a46dd2ca5576403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306fc957c70e0a7169d3f9c745c782b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ade9ee0dcfc91848ec8ff69e2afe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3d20b22c643f756f27cdeadbbe0cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168d23ef44f9f01ddbec4949285146407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7447f664139b817cc53c1e9949e622408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcbca861a589a11b3b6980b784370d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a69ce3bf31a27b5d5bcd8897d86cc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819f4c75d4104c0536902e384b3a12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e2f82240085b083a5124b740290d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd23e0d2fb938e6d240d3d3f8828403413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea55fcda1b309ccc2fc0889dd4994414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e582c0bb8e071b5eca8902ecf243415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073666d432a60988950ad45c93731b7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6276c7190d0ffa232b10d4299b7d06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c320beead27e08540986590a0bc9839418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a756a8c3740dca239d515e74a83ef79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1bdb8bc448431db8d0f7e955ca72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12ae7d68701fac52fa63fbf186d19d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c68c4e263f0cfd2fde06a7a33b138422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19937bfda83e3d40b21aa20633efabcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4e0a90566f414a65eaea95f0d362d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3536ea21bbad0ea63386084670c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c535961a999c7f73e560d9a04f118a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9625de2aad04ea73300cf472b0c83f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2a6ae56fb5beffdbff159ef82d0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af8089e96f7e2779e4b9552c0d65f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005228bd03b5fa566e122220b97e23a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286074cb8c8daa52a428cf3a5063779431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71e6c72913b2d147a700b9e50ee4c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a7a781808d15788d6a1aaf1602e6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734198ae54fb9d5a4e37ac8c95e4593434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a5939b2f38bd449c612a670d5273c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb41e7c5841d34aac269cf3604d1b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4223aa9e254ca134f5f3886fef064437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f60794866bbe1b6f4d4406cca4b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693751c3be02c2ee375854a88dcda6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988099e879af16e9e40f88726b592dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116faf493c87358d781f715d42801935441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebc39af0f39bc9439b62e43075fb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e890ee3f77be796ffce1cf1301fe8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5bed104a20217f68f7a4ced37a8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be798d6d8cc2ef2964c6aa58d89948445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbb3e617b5c79c2b61b1aca3363a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a76a7d4d71370169926b8a052dccb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a504267fbcc634ea6a0e930cda0045448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277c074a2466eeccbd431edc229f3f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9f326df4e8b2b99eed0fb91bfdea7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e2e02bec77e110872fff0745525c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1496f5d1b393b4b107256caae5265452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a28b7ab6c36a5dc92575e88004fc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580b94059a12f83ea911d15725d312454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20c4cb783cca959ba6b635d0cdc92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce56311e244c24a7aa8a4f8a7adfda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba600b22fc9d78ff104fd331e41442457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c722377108880e0fa61008083f5ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2654f914e63e15c51b341e4c00d757459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd027346592ca96f6bae380c2f43434460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e190c372e3b26ce91a03a3ae1b6c12a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42377774fa190edf9268bdb513966c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584917065bc1337399aa5aca9c37aa2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b556277de647b9b8684af881c49d067464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa3baf5a5f3e96f9b5e4ec7a5816ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf48775f1960806b68feb3b78df6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0c32087af3c4a825c7e9a907fe968467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180687178fc1481937f330b7f8ac8a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e0b545a3610f4fe73622f8e433c8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad41b33aa2e07c9006381afb1de0025470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42283d2de32c6897c6127864438e24b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d8b95d7dd1a511e9f8f2c474e599472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a97ad88d0a6605542d8a7f1d408800473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e32b413d74a0f88ddc1ce8ab6cd6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be2fd399400606320d042c898f7c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c401ed1052a686b7f7fe3286b95f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed62fda39718e5259d0c55fdffd3261477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853ee25d6851fbbcd8878032ebcb282478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a5de36b55a4853ee098389dd08c54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e6457fb0522fc244085613f454777480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910e8783e6a3d757c2a7966aba9be7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ae952e69be29774c49fbc784e5db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062e7e2b740a5c7010ee855ba419a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499feee1abb4a08bb554b8e757fec6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65f42ac254553551a7f8b2c8f2a468485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c811ec6b9ed8ce7661d3139348c05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20df191cb1b537f4cc38bfff3b033ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660e04e9801983f0592e29732328d2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd216e528a3360c408736167e14b73d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cb0e19cfba044c62cb30fd241c1c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c672978b0524c92d3ddf7abf8d183f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6316d881db948c4507d23bb3cff08d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d16ac5f7f42cf9d5adf7e7f0570862493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ff9745bd8577e59656212b3a3cda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a701e64e08dae9dcc9abd4058448d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c2f3e1b400a7173dd842c561acee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a10acc58f1de28d904b6747c2f87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6da6bdf76d6567388707cc1c9ba4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47a1b2fa5459f4a2e3ab8f0e4659db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b0c8ef05a6046b4f05ef32bff4505500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cb2624b763e712b38c040528e30b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff2d3dcd390307dca378a2d8ae4df9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa85326c4df14c0c5fb1584ba120279503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2c1d1fa19ab2181797f6500b96ce4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff547900c40ee40b063f4cd12a40bbfa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b8274f6b725983456e549abfa4b49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1529dd69e81ac21682ba20aa6ff382507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff77445d8f9883f6b823e12b37302c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed5795aa1ff9b4d51cfc33c4e9c1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8392433eea6200787245a1044e153b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9020cdbd149c68c1b5a6bc8d65a406511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2522c36c18e1d3a3d5c4bedd852b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fed592d04593d6b885e90d12e7818513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161da473aa58bea133df0e29c2f7dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43384018735f394180bc952db1114bb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebed51d1383a14099ac32ab0a708b24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e107d96c25c9bd6bc3e0f8a7e6266517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d493992eec89891cbc902e1ca9d7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2ee94afbff3f77179b236600e1152519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e47003e659c37c7af13a4b2a1d526520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf90c6efca0a9b1983f2ee9e3b26a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcef075d90786aaa7905f2c5607e83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a397499b9aeebed7f4c1a3b28242523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e63f9bceea21a5b0d02629c75c23e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170445393dcd91d2af2eeb462d98989525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c5e2b641ac6f2955f470886b20e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5019ee6f11b17edd815787e4b5bbe5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2d5189215b8840bc5a0d53b1ec76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356683a531089c857e065f5a02f96e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e054fde646c6959e3b44052c7d02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bdfb6aa252b6c830bdc03e9706dfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c5878e377a339ab8749ace83f3b0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a00c89b38be0b20628ca68f8b9b775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f616650d678417df25d3b259443b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e3a350f93f474168903d202974c65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1de53f47bc6a2ab91ca4198f953ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daf04629fa9f0fbca990276c8421fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90fca03254ea6ef497128cb5b5b99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1551f1c9f7345dd5d70a05085ab135539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0417af34b5d6ed66e2f62fed75348540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ea79c16554783f2baeacebdef5e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f40a9b636256c73ba7034893d7fb85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36267590d51e96f02b8b6e2e1599752543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743038899198240f4b7471594bfce22f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a185182749b7ecede7842bec05a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d4d5226fee9e9c48946958fc5c747546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d94b90dd30e0d67552b0b06fabab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754305f21d46a0dd4faa06be7aaf58f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38033ff4684711cba4be8f97c0f52fa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5bfdd7131621ca9bb5f57fd2694c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f33714db5ab0058e7b3d4144014e30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b209108b8d0c7a27a70cc4fa99e525552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359cf1d401f764ed528b36b82fe0584553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c447036c14f336a6513e10932521621554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68034da17ec9f8cd498de74e21392a09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65d053701a12cbb7756a98c96bb21e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6910249bb51c4f0e83e6d6a168800557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e934606f45283534312b77afbe4573c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cdd5063fccff99f8f8160598fde0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb899891e9be3fa49e742574db9265e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7240b05b15c6139b740bd992b0d19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065af7f5ddd576f669763e7ec9a1473f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab6a2095823444e89287e5e04ca1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377f2c33c967d6401296130b0cfc28a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dbe3adc4ee53a948dd7ef4f25f733565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596de428639dbd79c0a9d0928994451566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e90f3a29c961168f644238734c0803567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0713aa2884b4bf76d71d838b613f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01592ae79fe856818362a7feeadd017569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc0af5f948736d7e8468326f467b62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33fce4aca4ef645c2a5b2b567ba3c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c1ebdb56aa1da7c46c04a1abc77ea572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd568af67e37bd64b06d7e49809337f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222c14f9969beec63600504fd84af352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343aec6f2929704ae632c11fb907d453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6c79e4f63330eecab8ff657a2fbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004ac0351ffefab41012b940a27ac95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44fd2791497c311dba88ac3eca4b5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e8926f1eb3203d29dad03b40b035d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471ac9c43f9ec46389464a7886a37c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddea1cd9561634987053e25e26aa679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584d5b63a5cd71b28652085286792810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3d49abde3b7e3605250c7ed5f94211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5dfb3f7c005a17b87ac232893e08f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47149d6df0329b54bc872693edf9d2ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b89c1acd2dad7fb5889e0106d0a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a097f133902ed2021ac7a812bcca6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74faaf14b07a4e5ec27451ac384febe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbecb75af2e348e2b2bb840c8e725017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ea33d6b003118ef6ed7713a2158b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a483e9bd26c652ef35cce69cd66e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19227fd6d04d235078b8ef67e893c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00031dc373d6186c6b5a68938f3a7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa66bfd269f72b2d3ec125102aaed222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ca8db0c58c19a9e4145747e8a0c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a35d15d9759a3495552a811a129f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b5b75d4b2315539410320440d3c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c0142c47f3df5b3d53fe5afcc26426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc8af9447bc4f5f1d164d8c30604427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86dc5cc35fb80e75f7b6a7aa7571828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ebf56b89f97918abf5f16e77503c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c78ef8f0e33bcffc93f95f6ba2d3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda3148cb051baadd13feaa88cb1ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e8ae09ea5c5611b4d00532162daa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e105e6e5ca9cfd145c73281e1984cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81674c2d371e85cd7dd019f65710ca7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df1177595f660892be28b2da7790c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9831ec58dbbf91153a36061363c64936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a5717cfc7a36bf6ae4bb8af7fce137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b105a062b2073782cf5a8dec7497638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfb1349e7e190c081641d351f041e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72116505456d257f0bc0789230419e9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba009f1ac60d788b51765344f5c8ca0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb99fc97afd6beeabaa9992a85e86442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2bbe6e2487d3453feb15b6cb7723b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbed5070c4d0a9df5e1c30b09a36d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295516ee0de6d91f6c1084da0775aa9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a398474e76fdd3c5ff90877e7153d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7207a27a1e6019b3d5c21e1355788c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f391ea5cdd874dc76bd304a41fd6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037cac30d01f1c4ed0f36fc7a18309f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fa1a07d1ab79b5e28cd4eb3e648950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc861bf6a61cb4548b2188f45f1f87851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9605a6e0c363373e5a1b40bfff450052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd73c202228ef959d855bbbac9d7b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e97bd2a71e3f642b8322cd55653954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b16d8e138e656ebee89c8b4d8fbbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bbc11eea080101d5cda805582f97a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ebb728f6918d2dac34e7c937902257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca44bbf3f6edcd2ef112537f15f02f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96d1e4ddd7254a4d65cabb648b3d6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee59f712d6097b402a4ef68a678d9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e350db2ed04290cb7b2111207193ef561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425dce66d0c3461f827fe29e40cba7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c918e336559f391816c71698e98463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c49aeb1f21b38d98c88b75ff626f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb09935474d428f695ee5a5f6f1f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47acc8105341c2c91390c88094bc9ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ea71c886fb989d0e275d7478fea667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39690bd6dcc1b50325fbcc470065068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa82a1459e9984c90ba74b116d985b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa8c3baeeec4599c36e3ecc24845570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b2c2d21c3b0899c13221ad81edc7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a79f819a3e9f87f2706e9b2c4e0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877544ad2cba5dc2621d8c095dc183f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5228f2bd7b90b8240204b97447b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3da59cfc911f0cc9d90064818b9d5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f19b0bf14c9f30199200ad6718140076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8741f2b479bf25266134db6c1858fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7dcb3217f388d9b097d4bef58e70678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ced42e526cfe5576c1989350eb96379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f5f171f81b8915b284f19b69c706680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb37ab275f0f1fab29149dc3ba45781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013fc8d42e6a0f7f0995d9f8731896882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294313bf7a8990baaa8519611ebadc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4389577763da4eb5a4528e9e6e0e9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272aa20eacd42dd0e3857e14169504d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391424c075f932c376f79cdc519873186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92359d5c77d5b26b77d7ad74a33ada487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bbd0e05170f53ff08cc83554578d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e149bdd861e36995644dd7ef0251ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555053e028d37dbad62eb04f0fe513a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6daa26b37266d0982e4a34507ac6c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980622367e61aa59a435a72a1fe0b9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd47c93f81e14b01a8f8cca1e3fab493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e523933bf33864789097bd2ab47194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558930227c1d4b30f9d8e25d90e1dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186073259619ed235574322e05dd2e3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9d66872a89f3931b4fa1a458744197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6e4b111ebd8deff404a0ad5ec47898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549c2cbe163e11e5c66b1380946bae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4102d695b27831428a2f4b9a6577a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d86d2550db2c3ae9827f8a83ebacdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375025788269bc382a1529dbaa63997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c7f63856c741a67af106aaedcff2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a25cb4e1423bb83cb255948ac334a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba96386b0a5d6593e9dc8ba5a6dd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e651825e7e05ac3e0814bba3735104106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf3242080434b58d9257c96bf3b3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ba9765235aaa2cdf4de8785a14b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8583f0062d87ff677380c708b01bb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048b7b83387fa96c92638c543daaab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089d317b069b0d84afee76135b9002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de1b011c1795363ce4728e090d727112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f06eb7965acb0fd35d3bd4592120fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357bfdb92d32978c7d2b21d99ce321e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae52fa6f87e1d7d9eb1641ba100c49a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed55327dfe27c5e23d691c68950513b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba71570da010120a74e270621d04f16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6085be8fdf26212d6fac0bd534414118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835765e64d7a75dd13a001a6b0a104119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac590449da5ab97b907922545d57efeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141597793445d88951cc917ae554c1e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5515a37b46b005a01ee3ee81d98c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a956d6b26a14880724d3ff0bf109ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381feea782f31a38d2832bee96ee148b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df7d08e3e27bacd5b6bbec29130904125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a3d7098451dc43de9f75aaaead2a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33254fd1c595daf9dc5630fdecca04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac6ccc5a28f487752b0ceeff75217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416413ac064816cf386b1f664f1efc35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dcc51175e3ace2d753540755d325b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff54602b5043b57952e692d77a3a31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9814130e9270c3b218d840e0065b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e9b8a78cfae690b050120a423512133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798be34a693fd552f5f48d4bf02391c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e5647a1e8a5e00df481ef952aff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b816a8839b43b88a05df13d30fcb8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae90d3fe019a25b905f3a7a99123ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3407500986717f476943a61f60bcb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087b345a96eb6765dfbed5eb686c44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabcafc16e0ca05f7759b60728cafcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7549a6c5be09e0b0825e84cecb76f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541501df671ec66689f7ffdaee9279a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456ee960311b1fdc5107e0a0f37650143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04344b5bd6b43fa37507603d9b8f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd640f026b485bf66f611603494b930d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c470dc183e63b02aeb51cfc80e7008146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8478177da9e6f575ae5cc353ad274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c86c66b9055a8ff8735b179f3da9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75ca7500368d9ed56e1b8a91e79fee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3d01c3f3ba583dd915c743c082a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9ad3e7ecaf201ef8b88abc08ff7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d4a4cd04452b039fe6f039f578ed5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3582b3ebf4971c28e08094e4fc25b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c3044fc4b138a0451483558ee723154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca62d049901367009f0d7194558633155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af37e5f0f5543ed1af06662c32a19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e272c0f32fb4f9257ed015e20a24a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb7b6a40f1e739ddd7b97ee47d11d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb97739acf9237c196c24930070da6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5972ffdd0ea62d863fb44c59d788160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbfebda450f7494fa8ddd0f4836969161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb75f83e0050a6ac23b7532616fbfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb5337b1680609856c4a1dd5a32b07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fdfc9dff0f95db389a523c1e9f61f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54097c4d0401df00668b234c02194c16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2d4aee311701121b84f096c7a0e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216a7a3b20f0959c3d791d31c5a8399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236613068eebdae964020b24c4f82a60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbafbfe9d22bc83edd53bf14d5a967169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed70b6ae462cdb91b37776be35d7050170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f689ec8f84415308bb92611d88a0b0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac257467d820883ff6f1346cb4394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167460eb2e8af12c56bb6de2a171a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e240f29660f9dc0bb8dc18cf0efc3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bdd717b1f3a816ebab15ba74a47d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11cd8c6045fba7c6b4cbf3a3e6f50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d995a5330bbef2d06fb9b552ba2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d72605cd456d99aa4c9ce9b703661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce06580e6d83d39c3185cbf5e2d7ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaea6d276a83dc869385e70a6985a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877dad5e8a863b74898c6adc2123b7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2887888558b52da122d08952aa7cb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7351bc178acd8efd9eeb404fa8f84d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125dfb8d9363edcd9febe2abc3d7ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f10c7a3a26df366bbd6299888d166185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f214aa551c3f2ccf186fb32a198a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d475657a07281aee7813a76a99a248187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e1e72b00b68abb274f9892e3c63c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c56269569287e29b0565f5d3a2430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55457bfb33cf0bdf9157979e581c500190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270accf345742bbd4126125ccf2577a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a5aa5039348b1da961ae2d461e4b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c2d5e7dbfd1274581d00c69155a02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983d0149c0c282544388cc81e818d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146f586e2e2d0cc5cbe57d4a78992e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc7d628b395bd4445e24eb3fa72f0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d89e31b01e2c60854f5f1f7bee1b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a99021d357d80ff94cb0abfed5bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a860d06d7296ffea0e5c0108948e1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f2e4caf01bb9e119969b3dd4d295200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d8cfab48b6acb88360cc11222968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3f812efc78cc585eb7e362bdc2a79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804531fbe3f9a3bcb9454a724b2a5ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25f991c22e4570bfc7df22d52e1dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef418e8049c4fb4c24172f43fef502a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541b253ea5c0b5a88708084611f9d8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0761e4ff7814b5444e52bddba9b4d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad551f26c88258c4b635f4ab09bc64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395cf8b820bfe16d1e72e64792f52e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f76a766595584048ddbae6c5997e8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf646620b1e6f8f17a3aaa2710291211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fddc74c330d297167a28a92095a41c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc53224f722bbf914eb0a627dabbc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc1715f420673c9ccbdfe5dcce6d78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb7d09ef9ff6fb1fd75e154e9ab99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8c01ccbf18ab1e2e966236047a11e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b63638062bc2ce1b6e2aa8501782a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceefd77295aff2b371f918eccf333c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c42abcfd96870bfd90cdd15cbda51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6e44fd0ee33525544bde80944bc31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eace050d1b36ef4f562407b1666d6d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c77f40e73525fde863ba3db470c4ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bee5ed30c663b03e9360f35882e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54311e2d817cca91a42834f045a35bdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722b7d4b6f5b5b11e54fb89c5c68533225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b13f54f6e26016bf1848ccd5ff1c83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcafa407663fc9974ac3011c4f50697227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837f9069fadef78e8600c28c8167cb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c005cc600d1c3b591f8b939001a7af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c333f5c3db3b80ce7fc56cf9a0b113230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853c368b2ac1d01da4abadeb3b20dfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7228ed36b6b98f2c1918140c1ca60c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5cbd2e5fbbe549e404684cd98fdf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb30d894ae3c9c9b52957d890468819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f909fc1bb2adf642f714e09139da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c84e685bafcb6590edf7fe4ed069236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e693b194ba70985b5f039d58f30e63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c045666adb20f28777ea45712e8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8fa36d504330455d67250c804136239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e56eb18a513d7cb13cca557bd5c535240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a56b44221e83fecb9aa6e1f10a26e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910f5a1cce152aaa67fd2bbf54cea97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a434701ccae1ead67c12b6be05b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71600524ed1ff6f0103d8976c2f3c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40a44cd1ce122c09a506b69d83438245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693bb76aa97d7d4ac272062e0b97c3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ac6a1f0092f9330190bed954772e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7d79f30b73ce3937bf0406778d33a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726deba0c67219739079e92b9d4145fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf059d8c9020e17cd72e24032586e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904128177296202a5007c1123b5d0f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc436054459f96961c339cf41a4ac79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c56074242d8c848bb7c0c519f7ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708da473dc0627cdc6025945889c2998254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834765abf96b19ab5fe2f695c9e7de91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89c274523b80b68b3fea1996038b07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6150657662a01fa95f76286e0dd564257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d64ab29bf1bab60dc6a0ef38f672258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3973e8199db946eb16a4bd71cf009259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2742682889486f6b4cabca5a1d16f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb735bc51800d3288b6b300712d2da6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919926ba99eee3f3bc43a489603b41d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d26acebdb1c6b1d8d26ea8c7bcb00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc086001f168d43df5bb6cba351d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4624b1d60b756de7d026e583bdd1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f16340ffb2c702f8d7f66bf5a9bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02262a0284159b8222df56d69bfd4c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473640407cecfd0b93817694c0b59f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4cb2cfe50b4acaf6ff5a9c7aa7b52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc03e37a51a4bbf83097c963cf7a021270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bde50525c7b053ff8207cd31dc61ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7075e2e36dd44c419ff55947a2bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb4641768ed7dbe3841bc3c280c34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7e4c40ac82cb9f34223df0266e59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed0ab680361f097bb93f4d7aea63f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575227e93f5e3ade23f400f91a2463d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398ab2952d04669b3ffe7086da32ca3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f449f051befad4d6503dc51adb629f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e4585d9a4680535b6172249a63e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795aee1c8c736ccac5e7e2e5978d881280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a880ac2ff16b85fc4c8ea44e2eeb220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fcbb202dd6d1879d369954aedef2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b47657ae7fb7ded70206c2c47eee1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9fdda9d422a10259616d78105f7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298291cfbfeb356223a06aa1288a57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e94a4b6b82907619e210c2897727286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136baaef4258b716c052299d187c69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c889aa09dc8e20fbbe1f2b704f477288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b63abbbc6a0f2eac7fb99895d7049289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaace17f9da8e29ce395c06d5e8cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a0211036c6cb48b878b171cdb8a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7842afd19c306291813639c34dfff5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cdb3bc6a56f44614689de698b6252293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ab1b1ce51228a038235ab2ee3835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed57cd69f62f1c80302bce6032937f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aa8c70ecaf83d5425e31ba8243821296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62527f3c92b66028223ba0d47617e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095007753495b5f247edcac4e48fbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0b7922df2b2a5d4a298e712325570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa81ab94bbd3d12806a5c9976262f35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb2cfa9072e1dee59f9582edf79958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72ed08ca51195e87595d63b7a69251302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d17c4787b737166c2b56ae8d41a8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fc6b78641314f407270c057bcd9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6c7ec4a6775501d938ceb9ddee14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9d7bd88315961a4f1b7e8afc10b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d392333a6183e72b5df4e12fc0d7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52d46a9ebc0ce74e6cbd682529022c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcddcf36c7fd8d7c2b493a7614084e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb68e2adaa0a685f9f0b936168dbb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7eeda4d551f8a4b837a24a03c79b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f9cfa19696acb7c3c547b9f3042f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78fbd2c00d8b48dac4999355bf6e31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8cfa8ffbaa9d88fde91c376de5789314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c509590e3b2f2e5ce8ceadeb5355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd2747803555cf6e4c41801b8b1788316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3b6bd82f7665398cfb6e0c68b673317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75b56d8d986559e6c41844c8512f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e7776857f700803d745d13a9fa09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ab68627963be9f871bfd08ca48d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905643f767acc47a294cd28c585c14e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854518959f58356d8bffc873ba6c929d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b05bb4eb3ecb087679fd5405490b13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f4ed72e60a9807b379f6198b3fcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13ff00c82ba46d4b908a45002139d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad9e683bea2d0883c7a154f759b64e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444d3af35f1c0cc74a02eabb6a00ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5c911a9b713f89e4c63dd31b74a9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e398dc8dd6724eff11bf1e3b1baadb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821797ec65585510f0467a44f9aa2967330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6458d919404ba8b32ea1fd0cbb45a1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23064e238b229e6934729362de44842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdee7acc1c5cab7a0cd8e4c4c13bb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc1989f809b18124dd91452222ea02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70110a238efebed782893a6191e5256335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040616122fec66f3683ed4744b07c139336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a142071ba0245618ffd9955a749c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e5e53b40e0209f22b3cc39121342338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e7e1b5a289e36e1810e277c2fe6c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbd7e8684c6576b5a8cd00b80fb69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf880f853ef437ea81d07df4e33046a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4f3e5cea5ea6fd9fd0c3143fc4f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f036425fdac4ab67a6b353e1745ae0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbd3aabae2134913c90449a9649e9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bd0b53fc04af0d049f0f73c4905c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971686fb4e57a3cb63467897a34fc51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c717b32b817247ec5ac9bb7ae2c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3668b39565823b77642705f1e6a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290b8073beda1181a601ca2019a2bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836dd37fe535feb7fae1781f12d8b20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a72cf8ba654b9605ead6d5347827351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b875ccac9f6ce6346686e552c275c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a249807ac9242b38e2ef024fa6227c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c09f47cf6a812d29fd192a164edf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5a0f03030662a78791eb7ed444ec1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d50493205b8bb7a16d93eabd0e5c2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18609d2a3d75e907d6e0ffc1c756bc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a027a4d5616a7d4fc7440e6b93b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2fa9cecfecec4324a8591db40ab1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810c0aa846c11a3255bb42d74efe5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916174bfdb53d773f496a6ea958be6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7b1ec0b18a181b4b40c2f5526197362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751562e77202147085a49cae067c42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4477d34c9c8cea7c259f4ad484c27c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206294399447a634336503ebec7cb73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76bb0e3c8e487fa6a2c36f70eb7ad0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1726dbc050f6b7da79dab01213395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24ae7eba6846363beed06533e2423368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb30878bf7f8f66c1b70b91a8e3255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1795b3e291c9dcc676c31f7c06b19d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d6f818bdcd452711626ba28401b41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702ae4416fc99131ff1766608fbd827372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e69b055ef49b0a9754f338fbf56b78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8008502614c2a8e4baa196b6642212374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605e93397f1dbc4e0ce7efd971592f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e78906c17c89bc847d3eacb5fc39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26f389f81d6d87b341ae41e0669cf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66097b5a4897a047daac671dbbaf70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab406ef88d674ca4876ca76573beda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f74a1ee2580d838326154765d3e06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d964deb453bd6ba84c958c37cc8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d7de96783e58a893fe58e12b1bf03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d92ed51f9ec98c9b7686499015b3f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b23701a3548a9673a1302afa53338f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd642a59a2f89cf64cb09d96174be467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdcc08df579de91f853a0de4cc80c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddc69572ed963cd02155917ab9fe8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d310cf686da8d52c21fbccb09c9bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c12e91b8a9593806a2254df1cd63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968694c955c0c9cf2fe42ee5fc462a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc075e4cc2bf215cec1b041b18260c44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70752f05deb1203c0f45bbc66933d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c08dd9907b31b1fcabc46ef1fdf46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd440fe39089f33921305fdec7bd3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7ccb8c700ce922e44dc73f8d1dac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c922c748d83be122e42dbd83f5a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc203d36aae3dfd3c44169097a449397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f305080f946772e8e3350e073cae0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ce62ad86f7f73c386cf8f976d042399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db0db58c2263be5af715d51230ecd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5697a8a848e90ae034b574a81e50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe15b72c886ae90f76b089bc19f60f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23522abe3f677548c4ee3e6aee2dc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a85c04a2efe872dbec617dd87e94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5618176cdc3c28af2873829ef360405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328357d9fdfd1a7f825c18ecc34adc49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbd19e08f630cf47d4165bb44afea1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047392f82cddc417765ca89f2f14e61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d432fd5559905099c01b79c83a38f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9620c639a968ecef4397224e82390410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf00eabff67c7e1878d073e836827411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4f3847e9c9457ab526034aace30be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babce77f955c28146fc0eda7471b6e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a7fc0bf74dd28b855455731b25074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5aa115ed07e1dd51bce90a1e17a71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060814ed391f959a80e79eb1f92e3d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a5634aa2c09958ae722ed3f2cdc0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f736f4ee24e66de5b146139c1c805418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933002b49de00fa0382ecffe767916c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf8229149e59d70295ac059eba376420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5dd30e75d2c32dd11745c5a48aa05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331feb37c6956f3b51b30e2efb39fd7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b11c086ad8b0af74193fa201be445423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08f69211253e9cf875e810ba8bc47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b4ee8d5c7983fbdedfd8f05151a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6232f699428a58c0fa72550684b5c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f370c77574c5daf2d3ae453356610f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e80b7b987792fb07df0c8c4cf1d4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85520af864dbf78b91ac0ac362faeb83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798f61f21c9b0959f03408f83d26d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14d33e255639602f64a3b31ea11a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d038e605ab244b0b088a9b73ea44118432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdac9b2a2e14725d259f8c7b344ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165f84d5567ada1fbca1fda4737f8c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c0857340e158586579bdf3ef21ee2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2313eb360e3aecedd79b9fb1dc2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153fae4b247f648dccd934404691c03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d738183fed165e1ac767537d242d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b70182a921b75e6270b939481802439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3eecd169625843d637150ebae19bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a51c992cbe011937886394229979f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651677367e849fe50ca60dc594b25e0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a980dfe3bac659bbc1ced29dab8ebb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae5f280cac8b41d2f74f4e971da10b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f2effb6533fa7efd1f7cb8dab83b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f0ed2c0ba2400c2d67138e0ce502446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7524a419b5dcb1a181b922256278c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84da71b1fc980265b230f6ab4ec204448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556bae5c793e3d80b0486f08770b4f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d2f35745b7ab5ef5843fdd7cb64b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f0a1e6b9123802f963a88615771d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcbbd031c2689fb646ec921b4b97bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226298cc33ddf19a57f25a7a21bb87c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869c06ea4ec3d271577d20b21ad8733454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83706b358fe708bd88f959e0fe447139455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e557847f21b4e59ffbab98f47b7b294456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cab3b9ad46601ec1a421b54395b05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c91f82c396411c2244b5f2d3f92d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725317a9c0f365afc825bb604a21bc47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85f9049a8386e5d4a2b4a68d534cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e47c72eb3e1a638878cd00fc649753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46384777d542bb2ea8d587d08fca23b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f7715a2d997a854cc8429e993be8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c982ae225dabca800fe21605773e27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf232b26cd8924e0b1832e66bbe921c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e71c2d19bb6bdf16801b55ef8c0f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad1bea97b3103991522196515cad5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28de163b32a55305a9a7ef6e9b5650468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89133598ef003f5b95da0647ee8ede469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d81722ef9a2d707d82f73402025e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99afebcd8adb129d51c7ddbbbd6d432471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abdc5768e6dde02091d7e4a4903c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d67312c588864a305a28aa2e7302e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f2da1d881bfb848ce62644cbe557474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e4daf295b1a5a8a74aad595cbf84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1604f722502a9eab6adfa3364e8332476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb04100d2922e5605bbd1ebf3a639477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42f22e95c6b0ea12494d077cc1d3f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e76b32c000830e8d8008d7d3d7bf81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c096ff6d34ba46c347ddacf82e7e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffffdaae035f0c4a15d3ca4ac7ce82a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9264ce5c05c8c19d1b0322b2e9ef4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8f42e1319fffbfbbafca54f32919e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491def18192247dae9e1973fa04f8b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7febef4a32ac6ef07675971decb1083485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa2f313268375a7ab557d1e4b23c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d145f8a7e05b7435a4d460f942cf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a4f749b99153119b750d8ea384ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334d14093add21b2b8d52c5861ae40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8b89d77a884f1ce9e817c348eb15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bac35039d60e45faeb8d574a6e6f37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f98a4a5cac1be8fc3b7cb0bd94b2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510878060dd494a55a8c4c259c2ac00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8072df96f8d1390c498aafa53b8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4449a0f7f031429c1005202f1b6699495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881edc552395e26eae355cb3b84952f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96feda3e03cade36df8e87322c911d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27472a06a18a580f1708d6521285a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39291e403b989fff274293dd9a339488499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634df0030d178809199298dbb95877500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89602981c816fdd9cb123289c817a1a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ec0370e547de56e92ee9e2d63df1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12a788427c000e60c72d6f901151f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b57169b8a670dae1cf75b75cf86966504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260c653c53b67d746974e79769fd5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04981a50185c7a0ed8aab82bd97426c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd2cfaf765daea9796afd070fad0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda0bb5e9133d0b03b12d5777b4bfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6219168b4f595696bb3c6c3be4142509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de388ac40518f8bef999ad890635210510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4442f3a4766060e14eddca81a454a37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ddd195dfc5f604752c80ddf8f135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19efb7f6334ef73e0b755766d2e5d13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078398e8814a77a6a91c40203bf1aab0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea22434ce4b15b194aab200ea70702515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a291e74690925dd7a2327764720677516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d7679e6d06c7cca51059ee1f65b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699918a2bed1a3c18a1ae71f984259d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3833384eee4ed7a06d3d3b66ee296f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568ddc2eea2bcab201095cb9a430373520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212527891afba2982de2e7231ee24d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a56569e3d17829ac5b10fce82de88a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc4c79aeb34f88da87edc32b8cff33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15511ba070fa3b97326c819e64a0402524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39f6b9f1ed9b7b525f65dacdb8611525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02522f5cc12596da2ed79241a5ec09de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ddde0ed82c8a39a13f2cdec4c251527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b650d5a10de3a048f2934788c6cc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d393166642cfbe2771802c81a412529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8958d0b6bf1faa90f1b3c397c752f9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe92b78e896a30938a7669a61caa07e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727c9359eb1bceb658023877c2b340532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306938ad722cf2e734b9b7d9f9fb67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42993125b87355a12829b6ec6375c72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7562a7585aa4ff2da8ba626af12d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cfac9ee6d8a4f4293105429bc9c20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767446695c7ca650a07190cec49f3fd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2363be0e3b2b5a5df3b63f243a9afe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f775c34ee676c3c80538fe1d7a6445539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0217c99c2511352c6cc591da042de8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa58f451beff9a0f4e6cf6a3e64021541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9e9d22cf15234ffcefbb16fb6e54a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ccd3c962fd3394e493fa2c38634ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a5d8d3434b7fb69254f71a294e1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a91e3194fe7043024f92f65200b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebaaec00082d32a4f9df70932d99fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897eb5d6157a6297c6dc1708eb8b53d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c484230dc251d067ee3da100d3bdd25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b592c080ef0740daccaddde097b3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0182014379532689976918891e585550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647f5a6dd86521f5db5e5c046f9e0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4991f182d671e26972446bf9c9c45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f81d56fbb96faf175c26774098331a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b48b9fc06bb731f86f748c245698554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd99033517134ce1413a18d4833cb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14d8accdd5f92e04a6c5f74acc537556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1db9def9b8c406869d24f00a9a2f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a9adf5785e5983cd97b5240b2dcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7daafd75c6e799de7f74ddc63f0f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850a58b05b0a6fd650fad68f687e5f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cff1342ff8628db682372bc5617f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e30ebfae0b1c7deacc30c5580494c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a39bf9726fadccb9012c7943130b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d16d7887bf2c595250dd33d9f68f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3f18cec304f3b1d45589b1b40fc56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32509762abe353db758a7f6b3b4819566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf486f9e4d0f254bbf55f21b8acc916567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2d984d323f10943839cbd2825476568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a0d0f58928e243fd47c7b1c44d0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3f63c55949e0b5d3c918417e85534570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed51d401eda2961cffc49dd0aba3673571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ec3fe1be9e7c62ce46253583d7e8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>