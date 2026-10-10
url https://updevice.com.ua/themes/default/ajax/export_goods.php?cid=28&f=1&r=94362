--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd568af67e37bd64b06d7e49809337f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222c14f9969beec63600504fd84af352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343aec6f2929704ae632c11fb907d453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6c79e4f63330eecab8ff657a2fbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004ac0351ffefab41012b940a27ac95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44fd2791497c311dba88ac3eca4b5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e8926f1eb3203d29dad03b40b035d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471ac9c43f9ec46389464a7886a37c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddea1cd9561634987053e25e26aa679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584d5b63a5cd71b28652085286792810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3d49abde3b7e3605250c7ed5f94211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5dfb3f7c005a17b87ac232893e08f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47149d6df0329b54bc872693edf9d2ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b89c1acd2dad7fb5889e0106d0a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a097f133902ed2021ac7a812bcca6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74faaf14b07a4e5ec27451ac384febe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbecb75af2e348e2b2bb840c8e725017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ea33d6b003118ef6ed7713a2158b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a483e9bd26c652ef35cce69cd66e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19227fd6d04d235078b8ef67e893c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00031dc373d6186c6b5a68938f3a7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa66bfd269f72b2d3ec125102aaed222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ca8db0c58c19a9e4145747e8a0c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a35d15d9759a3495552a811a129f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b5b75d4b2315539410320440d3c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c0142c47f3df5b3d53fe5afcc26426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc8af9447bc4f5f1d164d8c30604427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86dc5cc35fb80e75f7b6a7aa7571828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ebf56b89f97918abf5f16e77503c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c78ef8f0e33bcffc93f95f6ba2d3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda3148cb051baadd13feaa88cb1ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e8ae09ea5c5611b4d00532162daa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e105e6e5ca9cfd145c73281e1984cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81674c2d371e85cd7dd019f65710ca7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df1177595f660892be28b2da7790c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9831ec58dbbf91153a36061363c64936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a5717cfc7a36bf6ae4bb8af7fce137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b105a062b2073782cf5a8dec7497638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfb1349e7e190c081641d351f041e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72116505456d257f0bc0789230419e9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba009f1ac60d788b51765344f5c8ca0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb99fc97afd6beeabaa9992a85e86442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2bbe6e2487d3453feb15b6cb7723b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbed5070c4d0a9df5e1c30b09a36d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295516ee0de6d91f6c1084da0775aa9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a398474e76fdd3c5ff90877e7153d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7207a27a1e6019b3d5c21e1355788c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f391ea5cdd874dc76bd304a41fd6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037cac30d01f1c4ed0f36fc7a18309f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fa1a07d1ab79b5e28cd4eb3e648950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc861bf6a61cb4548b2188f45f1f87851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9605a6e0c363373e5a1b40bfff450052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd73c202228ef959d855bbbac9d7b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e97bd2a71e3f642b8322cd55653954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b16d8e138e656ebee89c8b4d8fbbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bbc11eea080101d5cda805582f97a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ebb728f6918d2dac34e7c937902257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca44bbf3f6edcd2ef112537f15f02f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96d1e4ddd7254a4d65cabb648b3d6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee59f712d6097b402a4ef68a678d9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e350db2ed04290cb7b2111207193ef561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425dce66d0c3461f827fe29e40cba7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c918e336559f391816c71698e98463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c49aeb1f21b38d98c88b75ff626f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb09935474d428f695ee5a5f6f1f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47acc8105341c2c91390c88094bc9ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ea71c886fb989d0e275d7478fea667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39690bd6dcc1b50325fbcc470065068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa82a1459e9984c90ba74b116d985b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa8c3baeeec4599c36e3ecc24845570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b2c2d21c3b0899c13221ad81edc7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a79f819a3e9f87f2706e9b2c4e0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877544ad2cba5dc2621d8c095dc183f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5228f2bd7b90b8240204b97447b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3da59cfc911f0cc9d90064818b9d5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f19b0bf14c9f30199200ad6718140076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8741f2b479bf25266134db6c1858fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7dcb3217f388d9b097d4bef58e70678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ced42e526cfe5576c1989350eb96379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f5f171f81b8915b284f19b69c706680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb37ab275f0f1fab29149dc3ba45781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013fc8d42e6a0f7f0995d9f8731896882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294313bf7a8990baaa8519611ebadc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4389577763da4eb5a4528e9e6e0e9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272aa20eacd42dd0e3857e14169504d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391424c075f932c376f79cdc519873186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92359d5c77d5b26b77d7ad74a33ada487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bbd0e05170f53ff08cc83554578d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e149bdd861e36995644dd7ef0251ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555053e028d37dbad62eb04f0fe513a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6daa26b37266d0982e4a34507ac6c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980622367e61aa59a435a72a1fe0b9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd47c93f81e14b01a8f8cca1e3fab493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e523933bf33864789097bd2ab47194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558930227c1d4b30f9d8e25d90e1dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186073259619ed235574322e05dd2e3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9d66872a89f3931b4fa1a458744197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6e4b111ebd8deff404a0ad5ec47898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549c2cbe163e11e5c66b1380946bae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4102d695b27831428a2f4b9a6577a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d86d2550db2c3ae9827f8a83ebacdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375025788269bc382a1529dbaa63997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c7f63856c741a67af106aaedcff2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a25cb4e1423bb83cb255948ac334a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba96386b0a5d6593e9dc8ba5a6dd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e651825e7e05ac3e0814bba3735104106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf3242080434b58d9257c96bf3b3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ba9765235aaa2cdf4de8785a14b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8583f0062d87ff677380c708b01bb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048b7b83387fa96c92638c543daaab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089d317b069b0d84afee76135b9002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de1b011c1795363ce4728e090d727112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f06eb7965acb0fd35d3bd4592120fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357bfdb92d32978c7d2b21d99ce321e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae52fa6f87e1d7d9eb1641ba100c49a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed55327dfe27c5e23d691c68950513b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba71570da010120a74e270621d04f16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6085be8fdf26212d6fac0bd534414118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835765e64d7a75dd13a001a6b0a104119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac590449da5ab97b907922545d57efeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141597793445d88951cc917ae554c1e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5515a37b46b005a01ee3ee81d98c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a956d6b26a14880724d3ff0bf109ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381feea782f31a38d2832bee96ee148b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df7d08e3e27bacd5b6bbec29130904125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a3d7098451dc43de9f75aaaead2a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33254fd1c595daf9dc5630fdecca04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac6ccc5a28f487752b0ceeff75217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416413ac064816cf386b1f664f1efc35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dcc51175e3ace2d753540755d325b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff54602b5043b57952e692d77a3a31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9814130e9270c3b218d840e0065b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e9b8a78cfae690b050120a423512133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798be34a693fd552f5f48d4bf02391c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e5647a1e8a5e00df481ef952aff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b816a8839b43b88a05df13d30fcb8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae90d3fe019a25b905f3a7a99123ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3407500986717f476943a61f60bcb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087b345a96eb6765dfbed5eb686c44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabcafc16e0ca05f7759b60728cafcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7549a6c5be09e0b0825e84cecb76f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541501df671ec66689f7ffdaee9279a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456ee960311b1fdc5107e0a0f37650143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04344b5bd6b43fa37507603d9b8f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd640f026b485bf66f611603494b930d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c470dc183e63b02aeb51cfc80e7008146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8478177da9e6f575ae5cc353ad274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c86c66b9055a8ff8735b179f3da9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75ca7500368d9ed56e1b8a91e79fee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3d01c3f3ba583dd915c743c082a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9ad3e7ecaf201ef8b88abc08ff7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d4a4cd04452b039fe6f039f578ed5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3582b3ebf4971c28e08094e4fc25b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c3044fc4b138a0451483558ee723154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca62d049901367009f0d7194558633155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af37e5f0f5543ed1af06662c32a19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e272c0f32fb4f9257ed015e20a24a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb7b6a40f1e739ddd7b97ee47d11d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb97739acf9237c196c24930070da6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5972ffdd0ea62d863fb44c59d788160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbfebda450f7494fa8ddd0f4836969161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb75f83e0050a6ac23b7532616fbfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb5337b1680609856c4a1dd5a32b07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fdfc9dff0f95db389a523c1e9f61f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54097c4d0401df00668b234c02194c16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2d4aee311701121b84f096c7a0e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216a7a3b20f0959c3d791d31c5a8399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236613068eebdae964020b24c4f82a60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbafbfe9d22bc83edd53bf14d5a967169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed70b6ae462cdb91b37776be35d7050170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f689ec8f84415308bb92611d88a0b0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac257467d820883ff6f1346cb4394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167460eb2e8af12c56bb6de2a171a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e240f29660f9dc0bb8dc18cf0efc3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bdd717b1f3a816ebab15ba74a47d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11cd8c6045fba7c6b4cbf3a3e6f50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d995a5330bbef2d06fb9b552ba2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d72605cd456d99aa4c9ce9b703661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce06580e6d83d39c3185cbf5e2d7ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaea6d276a83dc869385e70a6985a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877dad5e8a863b74898c6adc2123b7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2887888558b52da122d08952aa7cb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7351bc178acd8efd9eeb404fa8f84d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125dfb8d9363edcd9febe2abc3d7ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f10c7a3a26df366bbd6299888d166185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f214aa551c3f2ccf186fb32a198a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d475657a07281aee7813a76a99a248187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e1e72b00b68abb274f9892e3c63c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c56269569287e29b0565f5d3a2430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55457bfb33cf0bdf9157979e581c500190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270accf345742bbd4126125ccf2577a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a5aa5039348b1da961ae2d461e4b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c2d5e7dbfd1274581d00c69155a02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983d0149c0c282544388cc81e818d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146f586e2e2d0cc5cbe57d4a78992e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc7d628b395bd4445e24eb3fa72f0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d89e31b01e2c60854f5f1f7bee1b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a99021d357d80ff94cb0abfed5bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a860d06d7296ffea0e5c0108948e1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f2e4caf01bb9e119969b3dd4d295200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d8cfab48b6acb88360cc11222968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3f812efc78cc585eb7e362bdc2a79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804531fbe3f9a3bcb9454a724b2a5ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25f991c22e4570bfc7df22d52e1dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef418e8049c4fb4c24172f43fef502a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541b253ea5c0b5a88708084611f9d8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0761e4ff7814b5444e52bddba9b4d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad551f26c88258c4b635f4ab09bc64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395cf8b820bfe16d1e72e64792f52e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f76a766595584048ddbae6c5997e8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf646620b1e6f8f17a3aaa2710291211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fddc74c330d297167a28a92095a41c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc53224f722bbf914eb0a627dabbc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc1715f420673c9ccbdfe5dcce6d78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb7d09ef9ff6fb1fd75e154e9ab99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8c01ccbf18ab1e2e966236047a11e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b63638062bc2ce1b6e2aa8501782a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceefd77295aff2b371f918eccf333c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c42abcfd96870bfd90cdd15cbda51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6e44fd0ee33525544bde80944bc31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eace050d1b36ef4f562407b1666d6d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c77f40e73525fde863ba3db470c4ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bee5ed30c663b03e9360f35882e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54311e2d817cca91a42834f045a35bdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722b7d4b6f5b5b11e54fb89c5c68533225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b13f54f6e26016bf1848ccd5ff1c83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcafa407663fc9974ac3011c4f50697227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837f9069fadef78e8600c28c8167cb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c005cc600d1c3b591f8b939001a7af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c333f5c3db3b80ce7fc56cf9a0b113230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853c368b2ac1d01da4abadeb3b20dfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7228ed36b6b98f2c1918140c1ca60c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5cbd2e5fbbe549e404684cd98fdf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb30d894ae3c9c9b52957d890468819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f909fc1bb2adf642f714e09139da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c84e685bafcb6590edf7fe4ed069236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e693b194ba70985b5f039d58f30e63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c045666adb20f28777ea45712e8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8fa36d504330455d67250c804136239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e56eb18a513d7cb13cca557bd5c535240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a56b44221e83fecb9aa6e1f10a26e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910f5a1cce152aaa67fd2bbf54cea97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a434701ccae1ead67c12b6be05b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71600524ed1ff6f0103d8976c2f3c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40a44cd1ce122c09a506b69d83438245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693bb76aa97d7d4ac272062e0b97c3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ac6a1f0092f9330190bed954772e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7d79f30b73ce3937bf0406778d33a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726deba0c67219739079e92b9d4145fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf059d8c9020e17cd72e24032586e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904128177296202a5007c1123b5d0f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc436054459f96961c339cf41a4ac79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c56074242d8c848bb7c0c519f7ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708da473dc0627cdc6025945889c2998254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834765abf96b19ab5fe2f695c9e7de91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89c274523b80b68b3fea1996038b07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6150657662a01fa95f76286e0dd564257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d64ab29bf1bab60dc6a0ef38f672258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3973e8199db946eb16a4bd71cf009259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2742682889486f6b4cabca5a1d16f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb735bc51800d3288b6b300712d2da6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919926ba99eee3f3bc43a489603b41d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d26acebdb1c6b1d8d26ea8c7bcb00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc086001f168d43df5bb6cba351d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4624b1d60b756de7d026e583bdd1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f16340ffb2c702f8d7f66bf5a9bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02262a0284159b8222df56d69bfd4c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473640407cecfd0b93817694c0b59f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4cb2cfe50b4acaf6ff5a9c7aa7b52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc03e37a51a4bbf83097c963cf7a021270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bde50525c7b053ff8207cd31dc61ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7075e2e36dd44c419ff55947a2bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb4641768ed7dbe3841bc3c280c34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7e4c40ac82cb9f34223df0266e59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed0ab680361f097bb93f4d7aea63f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575227e93f5e3ade23f400f91a2463d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398ab2952d04669b3ffe7086da32ca3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f449f051befad4d6503dc51adb629f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e4585d9a4680535b6172249a63e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795aee1c8c736ccac5e7e2e5978d881280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a880ac2ff16b85fc4c8ea44e2eeb220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fcbb202dd6d1879d369954aedef2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b47657ae7fb7ded70206c2c47eee1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9fdda9d422a10259616d78105f7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298291cfbfeb356223a06aa1288a57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e94a4b6b82907619e210c2897727286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136baaef4258b716c052299d187c69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c889aa09dc8e20fbbe1f2b704f477288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b63abbbc6a0f2eac7fb99895d7049289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaace17f9da8e29ce395c06d5e8cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a0211036c6cb48b878b171cdb8a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7842afd19c306291813639c34dfff5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cdb3bc6a56f44614689de698b6252293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ab1b1ce51228a038235ab2ee3835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed57cd69f62f1c80302bce6032937f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aa8c70ecaf83d5425e31ba8243821296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62527f3c92b66028223ba0d47617e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095007753495b5f247edcac4e48fbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0b7922df2b2a5d4a298e712325570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa81ab94bbd3d12806a5c9976262f35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb2cfa9072e1dee59f9582edf79958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72ed08ca51195e87595d63b7a69251302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d17c4787b737166c2b56ae8d41a8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fc6b78641314f407270c057bcd9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6c7ec4a6775501d938ceb9ddee14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9d7bd88315961a4f1b7e8afc10b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d392333a6183e72b5df4e12fc0d7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52d46a9ebc0ce74e6cbd682529022c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcddcf36c7fd8d7c2b493a7614084e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb68e2adaa0a685f9f0b936168dbb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7eeda4d551f8a4b837a24a03c79b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f9cfa19696acb7c3c547b9f3042f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78fbd2c00d8b48dac4999355bf6e31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8cfa8ffbaa9d88fde91c376de5789314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c509590e3b2f2e5ce8ceadeb5355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd2747803555cf6e4c41801b8b1788316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3b6bd82f7665398cfb6e0c68b673317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75b56d8d986559e6c41844c8512f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e7776857f700803d745d13a9fa09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ab68627963be9f871bfd08ca48d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905643f767acc47a294cd28c585c14e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854518959f58356d8bffc873ba6c929d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b05bb4eb3ecb087679fd5405490b13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f4ed72e60a9807b379f6198b3fcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13ff00c82ba46d4b908a45002139d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad9e683bea2d0883c7a154f759b64e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444d3af35f1c0cc74a02eabb6a00ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5c911a9b713f89e4c63dd31b74a9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e398dc8dd6724eff11bf1e3b1baadb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821797ec65585510f0467a44f9aa2967330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6458d919404ba8b32ea1fd0cbb45a1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23064e238b229e6934729362de44842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdee7acc1c5cab7a0cd8e4c4c13bb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc1989f809b18124dd91452222ea02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70110a238efebed782893a6191e5256335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040616122fec66f3683ed4744b07c139336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a142071ba0245618ffd9955a749c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e5e53b40e0209f22b3cc39121342338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e7e1b5a289e36e1810e277c2fe6c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbd7e8684c6576b5a8cd00b80fb69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf880f853ef437ea81d07df4e33046a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4f3e5cea5ea6fd9fd0c3143fc4f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f036425fdac4ab67a6b353e1745ae0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbd3aabae2134913c90449a9649e9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bd0b53fc04af0d049f0f73c4905c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971686fb4e57a3cb63467897a34fc51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c717b32b817247ec5ac9bb7ae2c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3668b39565823b77642705f1e6a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290b8073beda1181a601ca2019a2bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836dd37fe535feb7fae1781f12d8b20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a72cf8ba654b9605ead6d5347827351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b875ccac9f6ce6346686e552c275c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a249807ac9242b38e2ef024fa6227c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c09f47cf6a812d29fd192a164edf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5a0f03030662a78791eb7ed444ec1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d50493205b8bb7a16d93eabd0e5c2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18609d2a3d75e907d6e0ffc1c756bc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a027a4d5616a7d4fc7440e6b93b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2fa9cecfecec4324a8591db40ab1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810c0aa846c11a3255bb42d74efe5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916174bfdb53d773f496a6ea958be6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7b1ec0b18a181b4b40c2f5526197362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751562e77202147085a49cae067c42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4477d34c9c8cea7c259f4ad484c27c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206294399447a634336503ebec7cb73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76bb0e3c8e487fa6a2c36f70eb7ad0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1726dbc050f6b7da79dab01213395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24ae7eba6846363beed06533e2423368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb30878bf7f8f66c1b70b91a8e3255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1795b3e291c9dcc676c31f7c06b19d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d6f818bdcd452711626ba28401b41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702ae4416fc99131ff1766608fbd827372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e69b055ef49b0a9754f338fbf56b78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8008502614c2a8e4baa196b6642212374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605e93397f1dbc4e0ce7efd971592f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e78906c17c89bc847d3eacb5fc39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26f389f81d6d87b341ae41e0669cf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66097b5a4897a047daac671dbbaf70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab406ef88d674ca4876ca76573beda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f74a1ee2580d838326154765d3e06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d964deb453bd6ba84c958c37cc8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d7de96783e58a893fe58e12b1bf03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d92ed51f9ec98c9b7686499015b3f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b23701a3548a9673a1302afa53338f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd642a59a2f89cf64cb09d96174be467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdcc08df579de91f853a0de4cc80c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddc69572ed963cd02155917ab9fe8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d310cf686da8d52c21fbccb09c9bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c12e91b8a9593806a2254df1cd63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968694c955c0c9cf2fe42ee5fc462a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc075e4cc2bf215cec1b041b18260c44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70752f05deb1203c0f45bbc66933d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c08dd9907b31b1fcabc46ef1fdf46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd440fe39089f33921305fdec7bd3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7ccb8c700ce922e44dc73f8d1dac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c922c748d83be122e42dbd83f5a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc203d36aae3dfd3c44169097a449397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f305080f946772e8e3350e073cae0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ce62ad86f7f73c386cf8f976d042399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db0db58c2263be5af715d51230ecd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5697a8a848e90ae034b574a81e50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe15b72c886ae90f76b089bc19f60f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23522abe3f677548c4ee3e6aee2dc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a85c04a2efe872dbec617dd87e94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5618176cdc3c28af2873829ef360405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328357d9fdfd1a7f825c18ecc34adc49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbd19e08f630cf47d4165bb44afea1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047392f82cddc417765ca89f2f14e61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d432fd5559905099c01b79c83a38f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9620c639a968ecef4397224e82390410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf00eabff67c7e1878d073e836827411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4f3847e9c9457ab526034aace30be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babce77f955c28146fc0eda7471b6e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a7fc0bf74dd28b855455731b25074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5aa115ed07e1dd51bce90a1e17a71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060814ed391f959a80e79eb1f92e3d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a5634aa2c09958ae722ed3f2cdc0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f736f4ee24e66de5b146139c1c805418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933002b49de00fa0382ecffe767916c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf8229149e59d70295ac059eba376420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5dd30e75d2c32dd11745c5a48aa05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331feb37c6956f3b51b30e2efb39fd7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b11c086ad8b0af74193fa201be445423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08f69211253e9cf875e810ba8bc47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b4ee8d5c7983fbdedfd8f05151a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6232f699428a58c0fa72550684b5c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f370c77574c5daf2d3ae453356610f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e80b7b987792fb07df0c8c4cf1d4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85520af864dbf78b91ac0ac362faeb83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798f61f21c9b0959f03408f83d26d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14d33e255639602f64a3b31ea11a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d038e605ab244b0b088a9b73ea44118432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdac9b2a2e14725d259f8c7b344ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165f84d5567ada1fbca1fda4737f8c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c0857340e158586579bdf3ef21ee2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2313eb360e3aecedd79b9fb1dc2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153fae4b247f648dccd934404691c03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d738183fed165e1ac767537d242d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b70182a921b75e6270b939481802439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3eecd169625843d637150ebae19bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a51c992cbe011937886394229979f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651677367e849fe50ca60dc594b25e0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a980dfe3bac659bbc1ced29dab8ebb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae5f280cac8b41d2f74f4e971da10b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f2effb6533fa7efd1f7cb8dab83b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f0ed2c0ba2400c2d67138e0ce502446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7524a419b5dcb1a181b922256278c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84da71b1fc980265b230f6ab4ec204448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556bae5c793e3d80b0486f08770b4f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d2f35745b7ab5ef5843fdd7cb64b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f0a1e6b9123802f963a88615771d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcbbd031c2689fb646ec921b4b97bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226298cc33ddf19a57f25a7a21bb87c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869c06ea4ec3d271577d20b21ad8733454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83706b358fe708bd88f959e0fe447139455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e557847f21b4e59ffbab98f47b7b294456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cab3b9ad46601ec1a421b54395b05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c91f82c396411c2244b5f2d3f92d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725317a9c0f365afc825bb604a21bc47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85f9049a8386e5d4a2b4a68d534cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e47c72eb3e1a638878cd00fc649753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46384777d542bb2ea8d587d08fca23b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f7715a2d997a854cc8429e993be8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c982ae225dabca800fe21605773e27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf232b26cd8924e0b1832e66bbe921c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e71c2d19bb6bdf16801b55ef8c0f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad1bea97b3103991522196515cad5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28de163b32a55305a9a7ef6e9b5650468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89133598ef003f5b95da0647ee8ede469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d81722ef9a2d707d82f73402025e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99afebcd8adb129d51c7ddbbbd6d432471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abdc5768e6dde02091d7e4a4903c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d67312c588864a305a28aa2e7302e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f2da1d881bfb848ce62644cbe557474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e4daf295b1a5a8a74aad595cbf84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1604f722502a9eab6adfa3364e8332476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb04100d2922e5605bbd1ebf3a639477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42f22e95c6b0ea12494d077cc1d3f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e76b32c000830e8d8008d7d3d7bf81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c096ff6d34ba46c347ddacf82e7e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffffdaae035f0c4a15d3ca4ac7ce82a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9264ce5c05c8c19d1b0322b2e9ef4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8f42e1319fffbfbbafca54f32919e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491def18192247dae9e1973fa04f8b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7febef4a32ac6ef07675971decb1083485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa2f313268375a7ab557d1e4b23c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d145f8a7e05b7435a4d460f942cf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a4f749b99153119b750d8ea384ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334d14093add21b2b8d52c5861ae40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8b89d77a884f1ce9e817c348eb15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bac35039d60e45faeb8d574a6e6f37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f98a4a5cac1be8fc3b7cb0bd94b2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510878060dd494a55a8c4c259c2ac00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8072df96f8d1390c498aafa53b8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4449a0f7f031429c1005202f1b6699495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881edc552395e26eae355cb3b84952f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96feda3e03cade36df8e87322c911d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27472a06a18a580f1708d6521285a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39291e403b989fff274293dd9a339488499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634df0030d178809199298dbb95877500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89602981c816fdd9cb123289c817a1a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ec0370e547de56e92ee9e2d63df1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12a788427c000e60c72d6f901151f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b57169b8a670dae1cf75b75cf86966504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260c653c53b67d746974e79769fd5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04981a50185c7a0ed8aab82bd97426c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd2cfaf765daea9796afd070fad0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda0bb5e9133d0b03b12d5777b4bfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6219168b4f595696bb3c6c3be4142509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de388ac40518f8bef999ad890635210510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4442f3a4766060e14eddca81a454a37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ddd195dfc5f604752c80ddf8f135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19efb7f6334ef73e0b755766d2e5d13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078398e8814a77a6a91c40203bf1aab0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea22434ce4b15b194aab200ea70702515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a291e74690925dd7a2327764720677516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d7679e6d06c7cca51059ee1f65b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699918a2bed1a3c18a1ae71f984259d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3833384eee4ed7a06d3d3b66ee296f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568ddc2eea2bcab201095cb9a430373520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212527891afba2982de2e7231ee24d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a56569e3d17829ac5b10fce82de88a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc4c79aeb34f88da87edc32b8cff33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15511ba070fa3b97326c819e64a0402524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39f6b9f1ed9b7b525f65dacdb8611525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02522f5cc12596da2ed79241a5ec09de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ddde0ed82c8a39a13f2cdec4c251527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b650d5a10de3a048f2934788c6cc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d393166642cfbe2771802c81a412529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8958d0b6bf1faa90f1b3c397c752f9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe92b78e896a30938a7669a61caa07e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727c9359eb1bceb658023877c2b340532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306938ad722cf2e734b9b7d9f9fb67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42993125b87355a12829b6ec6375c72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7562a7585aa4ff2da8ba626af12d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cfac9ee6d8a4f4293105429bc9c20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767446695c7ca650a07190cec49f3fd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2363be0e3b2b5a5df3b63f243a9afe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f775c34ee676c3c80538fe1d7a6445539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0217c99c2511352c6cc591da042de8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa58f451beff9a0f4e6cf6a3e64021541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9e9d22cf15234ffcefbb16fb6e54a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ccd3c962fd3394e493fa2c38634ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a5d8d3434b7fb69254f71a294e1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a91e3194fe7043024f92f65200b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebaaec00082d32a4f9df70932d99fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897eb5d6157a6297c6dc1708eb8b53d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c484230dc251d067ee3da100d3bdd25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b592c080ef0740daccaddde097b3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0182014379532689976918891e585550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647f5a6dd86521f5db5e5c046f9e0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4991f182d671e26972446bf9c9c45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f81d56fbb96faf175c26774098331a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b48b9fc06bb731f86f748c245698554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd99033517134ce1413a18d4833cb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14d8accdd5f92e04a6c5f74acc537556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1db9def9b8c406869d24f00a9a2f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a9adf5785e5983cd97b5240b2dcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7daafd75c6e799de7f74ddc63f0f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850a58b05b0a6fd650fad68f687e5f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cff1342ff8628db682372bc5617f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e30ebfae0b1c7deacc30c5580494c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a39bf9726fadccb9012c7943130b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d16d7887bf2c595250dd33d9f68f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3f18cec304f3b1d45589b1b40fc56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32509762abe353db758a7f6b3b4819566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf486f9e4d0f254bbf55f21b8acc916567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2d984d323f10943839cbd2825476568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a0d0f58928e243fd47c7b1c44d0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3f63c55949e0b5d3c918417e85534570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed51d401eda2961cffc49dd0aba3673571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ec3fe1be9e7c62ce46253583d7e8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3bf1f9004865104cbc23156c3b5be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a4e5b922deea74434a67f5857b4b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9e57cdd784718770f76449c542223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab4f637a8f31bc57e3b3ad07585f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbad09a90135180468c79362dba7255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294af5c0e702e6f5646e3212b0c37e0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b23c1250e8be928f0403956cd372c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aea302d563ae80150db95ba9b774a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50650e96651ffcc55857e9ca6976999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a963348c78272a5df74c59dbbd597610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99972f068e6f3fd8e56b971980dd2cd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201e536fab055a2c89964e1bb1dab112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda87f3502b8ea6ae1753c641304e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371bba8884d30ae65a0aa3c0a1160614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f93bbe391219699c9917e494b26db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8177386ae36eb9c32c05228596b3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8cd9070f6bc86cc7d35b47d70299417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15885aecc42447d400086ff082bbd30118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b674ba51d1df27e9ecf9a0fec5b2e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a227c7f6ad647c899888730be5ec69a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e110881faff3013a3b7005b974e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750d07a2d035ac87e21e8fef52c61d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f97b71192f6a3577497c46bbd1c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec7abc1385db5f4c5897cc6d747e1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405f930ceed0feb4b6bad05fd0f11c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc48195e6166e3c5994ce3f31f128d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76d239dc642bafc192fa4e7db368d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515b3d6a5166931d62f887330113fba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49636c3047bdb1768b0246d9a82bbc1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052930b61c964a6111577b07579d3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050e05e99f3d3bbf0a0fcfffbac22f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adb9a21bd2fec2b814347a0f63253432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a3ccfff64714db1b8c1c4bebef79533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ecb1e9ee309f37df18c00e72ef0b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f373b5c235e2f17b984648920ddaa5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea652ef10dfb69d8af5190ea849d6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1f768746ce76379ab5cb7787ea43537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa9d6137ae1fa7a88bb54db5a906b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8720a7eb4eb253979bccb7cba7d0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d8b49f41dd8fda4ad74d58b906f6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8795c3a7284d4247cc61584a426b3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635847f8cbe096baba6eabe13a40543942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4e6e2ab8f6931b6fd5ac42ec3a96c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd9718aea84e6875addefced5428c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6cf418ab3f3b49fcee6027bfafb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04700dc54d8a77c35852634937118bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68cea7ebabed9e240b5d0da760655847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275aac1e1edc7b0bda512c48a5bacec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f783367792f6e47f99587c86cac53d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21b7e04e8c7a0ee5817847a99748050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b713cdecb07fb7d5c1253a0d845ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e997cb3c5d278ae66d8996dada129352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cf12d911619b9a50d0c5bacea12c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a6962be47f41bb489d3f14c3e750f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73276b5a882c6fc7b218576aa7446a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4aa2e3b349b96502f418533fb83dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b6125cd19e00040fffbdeba5c494f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df99a92fe1362a28e4580876e454958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b738ac81fee1f8ee0caddfedc3884259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7b44d84987e265c765628d4aff7b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecab8fb5575289fd188a9d42ab3426761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c59212bb6c35954210d51fad1001262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e9c7c6e0f89c73bd48284724ee60d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8382b8351af1e169719eadaca071464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08705d5e21044d65f609917fcf1b3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578c59271ace8fd51ca53b8f03520b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e777940d61dcb21fa3b29116f149867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1584328912363bab8fd2f0ca777d8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b027b4ec0d7dd8a6896f53f837d2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fadd7cc9c4ee6759abca9869d809b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff648691cc609b3f6ab1cff7d5ac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba20e103ccf6b97df33336716b4d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e21393aad34636392353f288e288e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf19bdc1ef41a2386dc314a8e67d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdf3c4b9ce036c34a2e1a353e200c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b75dff4c26ae7e43c6b6a1679e7b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6640df5113f9092052c9370971de7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d9b570f51f6812f5942881e2029ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a318e3bfd8cbaeeb1166f3dca50ff979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041dfb51f5be631b654eb15e45f88f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e98403d238d1e91b35d6822fda62081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd270806f64c54d894ad6a1c97fa74e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b0c38db3bfda9e34f698427022c7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76628b9fcf1d79229cbc3c9565b8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8967482b26f71f741c8459bb778738885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ca67598698e80dcb8866647e9865986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25f967ac7469a835f46379c02d95e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c1938553b5052c43aa0ed1967773d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb92036202e9ad49955c4b33e9392f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb8d80dae97cbf3f8341b048525e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066ae7d4decce0e94adc9bcac0e7b6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976aa24368b8f41fd6ab34b631167092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9902bb490f872f62f40d9e51a7e02793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec472fb9af8a8b0fcd619ae6b03d3a3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc9e6bb31f0c5e4c8ce6fde32ca90d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7506dae1b7253219f686cec9ab6a20b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090d2a294b1a6207844dab16c62ee197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee1da55b8c997f0c4ec97003cf57e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438953411e7b84b6c7072a1992fb428f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32daed3396e30dd2e78a92eea2291c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6f0a4b8918a843fcd5f1dfd957c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6600f132019f52d933cede4c6446102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff017c7216ae73f75b50d0db3e127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b868b45621dcd54e0a076f944827104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9acfbe5ea82d93dd388ce301774c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1cf5d62ddc775505d9178adec408106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c3cc9ca7ff74f1e4fe01a40183a16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f870a70ae3d55ece4b73102aa9cefc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f4640b8faeb3c57331da37d44d5a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30056ef23f27c0bedbe6d66ba3c93bec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdac528177e483d1cae4cfcb9c7aab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b860f88d950ec9f54db3fd3109788112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a98d08bcdf1ef892f46ad69780f58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d9c3f83ce55b538381cc68467e92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35579fea936f791aa05792ce8729c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fab531ef6d69b190e44364d8f31051116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eccec418ea9a5f8b0ec781b89b99e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa2652f523adf35e2cd8b11827a559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da45cf5c69e88b48cf9f1f483e25d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d4b7fbf8e2cc178c64cad3e8290e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dea5935298c9515607b11eea93101121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00295748af8062009b85917eedd3cd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448fa5e1aa025e6431aab3b92eeee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b934c60e2bba999a5b64c09f1f00dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba499eb45c957ef47237301dfd353e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a3d3798698fde4eec7c5da3deb90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d925f5dacfe12457eef000d3f9ca8d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b75aa63ae0c0bd3fe351124031e52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03461df8202e4ca914d5b3d20c7aad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893cf04c30a36b8ba6cc379dbeb2a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0098208f244d6764fcb439a43476b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0b61c9e10f09d69c18b7a774dd2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31df8119c0c33fc38b34dd7a744f1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0277235ebeaab1802e53a41662405d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5f5978c52508b8f97d3a56c418b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467638d99984cf50017c246a6e7f788136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cf04961862ebcec983ec393fc8f16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093dc775101c6590c40a3893afc782f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66511da21613c9cdb27c354d1fba260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaece2a6876a52bb693de673bfa6cd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd410326ecefacbb5092f3564368e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b96892b6feb02fcc32447b0e69b79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54c653bb475b3d10dc7a2d3ecffda5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850454ae10f05173e436669b497de6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a4c4d2ea30c79df32dd87ffec09d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f57fc8c735aa14ecc65ada30d53d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacedb59469fb4020308051d68198dc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456267977b7c7ed6acf725facbc5a5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194401fddbcfae049aea8a6b49186f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fcec8a12a3ed6adcbf9bf2f6c759d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8218c96f2ade0a8a7a5677dca0cb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbfcad4e4d9db07acaf048bac3500d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4fd00fdd15d63059e65ac3492937f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfaa540cbab42d57849d9920c665e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d678734930627076491878402c8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419f93a9d03694ebe05cdb2d08a3ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbafcb1a578ad6062ba92063563fd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d74a9823c0ae34ada4627a4c76344158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5950c7ec97043ccfdadad2b94f43d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b304d35f3f8a4e1425f09389d408160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd924f2426afa4d34349ed2ccaa00e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8645ea76e771e7626ab0d0ce8523162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b9a9d2837bcdfe5bdfeca99aa1307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86835fb554f947ba2d6186d06c274b61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5137c54567b0d37a5d020bb63f9ed5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af87d150a6da609afc2c3c9c2b9e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e24b8e3980cc2fc017cdc77393bfec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd31723d2d79414b1089769815bc79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b0dd502fef2925b2ad2d3081dc25c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3186477972016a0ba6e85b25fc5b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ef4a304f17802bdf299c800f3cce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aad2892242e621e5fe90ff582a61b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19c32433454316c3770abd05598cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49bbe997b889ec1caf14a2161107a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b601dbbb5c0c52c2f1aa36b02efbc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e33f81f49089ceccc5cff9110f7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ff4026473d6a9cf6e5fcbe5f20948177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc5486e7d9e8e470921a0989145683178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b35d8117f28356e68e2040cf41681179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c8150a17635d51ac248808c02b4b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1372c25bc9ec1bec53fe98f0efb5b1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff2789e2152540bdcfbcb187aeffe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc84b6de8986c4d1179c0d1eec3698183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b733d2fe22906a7c453222ce00bc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433c356812ab6eeeb851d8a849e254185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffe0ece93b4b26a70cbcb5cf0c35e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b0e897dd219f7bc97b3d77319cfce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73a5241addbd66da942904d13a4079188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709edde77f625141e52e06c78a99b156189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1e44e84e8d6e5f99de4cf4b6d967190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106da029a7d4b7f87105a5b52ee291191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97a0e50e1c2fb10f611b21850d72b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53784ba9c654d82847a30d9af5310931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138cff8c727e1d5ad4ecba1e0db7cee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4bdd3d4434591c4791fbfdb94697195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750786b542719cdff1ecfa672f1a424196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08071eee31b10d1b4d92607658042d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd381069ca972d90034f0acb0d623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c1f858ea7c7eac661920ede0dd78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f952ab234552646be3edde5ad4c391200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdff288d42554f4e894db0f4c76e83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abef9d1591006fc6db3ae48e3d727f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d103ccbc0ed782e9a0c7e710c7b3d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782aa13af7a1e4b9b23e27cf2905c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfac87175ac7ea549899499e0542c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcff175b12917323d95bf02112b42a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366be211426510a63b8c750f2ccfa1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f170bd684f990959e917b68bf6be88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79867bc4705023e823b3d0b92aafb348209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb4578fde9c112e8419886588f665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c08d7839f0cae5bb593ee038f485211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920251d9e713048b7f722d6f74371d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7aca99c3cce066dee6bb210250403213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e3460c2c088cc00a4e948a20f22e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113246667d228676f63539284038a4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd79cc6cf9706a2fe9ed4fc572918fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbb4d186c9cf048cfc501c0bf2fe32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509ad5d4d63fbae2c77821389d94e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e12ef2339c0accb89d45eb450007e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321560c973d01a3eaa34615496ac7681220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a9d893f4f147cdba85f05658b14c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5945e3c8aa4222062b1c414d37a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce84e3f84588fed0e616ae852e09af1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43a50cd6d8909b24cc24a6f9be4116224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de7dfb3e8dbc8229f0c20b33458d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae743f0fbaf998e67da4ddb8ba9969a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf5a0b42c6f82fbbf6794574224bd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4fc73b2132326a305f89f9a3ed6b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f23d70cee29c4c8ca2eece15639b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e991d12aa86d680c346d22cf41cc4c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf691fccc52d94db22828652e450202231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e9cc34097109e8bf98543f91d6831232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b313cf18a21471837b1264cfdc2c42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94441caedd67704b122532a2feb329cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af2772f64acf69778f6b239096425d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121946fa9255983ce1a656594488680236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081664b19342af5add84d6beb727386237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed283db88c29baa7722510cb2748ead238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21747373ec7bccb523686d8bf7efe58a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54a63ed42a2c04126f841ddc1b729240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cc0c36421480f3243a142cbf0490e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c8fd6d47b86b8f09947625247b86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb8f8003d5219a58e317f119d56f77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f85a6f7c34b438adb50a8dd84a8fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f46bdb24100231757a869fd495b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0500f19fa3a306a7a3fcc6a1660ae6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb59f44693cf1061e2a8597b9274fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75dc65a09dfb5ee04cca498b1d3740248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b696fbf33b0d8fb925ac93646ff27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adc278fa3d9a738f274ebb14941e14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155c643f42f2c359ab56e28a4088350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fc14342a27c47d0df447531310ba4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513972904cc702775e1486b5065875253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214990f76dff06aa1b308a660e91f7b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f3184116af8b61034ce9006a634f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08865745180cb1dae2cd8bcd74df0d4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a27abc94bcca4561459fde1a60bcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19779d70471cb65b05b54dcb143dc17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cbdc11d0e2423fb6fbf29913e6913259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160275057fd38e93436b318a78a50a83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aecd1f06384d3cd93bbc61e1d7428261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a891386b3e86854b9e23da0eab717262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e179d1fcaf57de9703ec7dde9446575263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3caab118d5cfa9416d27c6ee45e102264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09d364045016e375916f8fd2ab5ac6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a144eaaea89598c0d1eb45faad99e50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5046a24d39ef892414377ce275eae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11689a1ceabdd277b520dc342d723d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d812b25a3ac864b4ecfcc57c3a213269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcfeda08bfc1ca877f75cfefb4a149270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3732ee16da77f400fd5d66eb28b0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8e14a05f0ee6bd0c6df37f61790d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211266de740540dc13d7ce87d3940fbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d069ef2e8cf8a3e61dd849312da432274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67068e36422f85355c5557bec83484a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb945e42e6b5114279fb54a9ddc0c47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64503909994a8da45b2b2a119c9a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2389661d0fbd82adec528013c74e10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4f102df5e5817783bd1105489ab32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ba674863be37103fabcaba0b9f5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f444edcbd0fc711336855411848f075281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ca0bad389440d129c54b57b5ca3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78bfed0c5c9f21e744d54045d2816e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa6554dd0f736cacfeff97adba4cf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622dacac878c83701ad5c43f75299b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b95d17cb4e0d718864dfbecb59d4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cd3944107b9d771daabeee9c9d9ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8a42ab59e80849b8806c681a7181288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f0a3c59168035eaf47eaef1cf20ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021889e420e34effcdd37ac88a31c49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb539ed83f715a430bc252e64182e20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47464ffbb485c7e8796632c683b29efb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175ba5775e56632bd68e791a0b04d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b37b7e9ef10625205c645c8bc930294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb053185d7d682e329ddb68bd64ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c8cf57c1fd102c3ae1ded9083b9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3237e00767fe4a2320bf9f1c5ad8a64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eab7819baf8d1e0ed7f0d74b9fc95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa9a24c89e55697b804ac1ac88b00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f9fd2961b6b55c605102bc3645769300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdafd0cb437a024241cdacfad351a5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ce430b22f74fb604e61c2d10ffdfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c08f487a81b10bf9d18af49dfbf2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd205c04c29ef8b6cbb446d930dbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e922b38f1c4e40a764dd777a3c201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd4d0eb3744304a4db682fd607ee1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202669e8ab28067b8eecf41907f6b83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9879c0e50f91b3683c1df8f3e9b75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60131b8e77fd7400c06654f26bef94b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8687a3f68fa51798bd23ec5cdc55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8edbb808cc85ebe2c866c373fec3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccebda774b6b8bfe01d1925b017ad9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1da97e0df880d7e3a2bd2efa5ee14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5895dedee58e65d4df169c2f7d8027a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292edc470819930f30b7526636fd814e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04aaa868846002afd5bc2b6f6eb8c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2be85ccc4249651586da00dbca10a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4accfaa364845fc0d1a8a21c515e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38e95aa21679ef602ef349d82d76f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43687e7aa9f232099cd9f4df3b11af96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77888d4380dd4aaa2a031327b0c6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa355e7f4865c61537b6209f622fcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355d7a15c4445c48eb73dda29eb64f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b32bebf8a3b3dcb40451b45abe20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbafbfbedbc1930e541400e076e706d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc54de06601d8396c1adb132ad698b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23acfd038806f3900e77f95903a857327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda80881d19953cd97390814c2b20b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ba710121cfcff7ab962d32e75a6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122f58e8da569b313cbb1b4cc44b0d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241928b02e86090e1f54b03ae2b40ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220813b4013682abccfbd768ff76f1fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15f9658a0523438204446b89bcc2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfafae94fe09ef2cd2e6783d82fdabe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038690654743415be18751c1cdbc6ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f9029605170cc78a45dc04359b365336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e9a53a69c57991ba175b16648f65b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef9da696d5d5e97317402c0ce99e0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff04378d8788a712a0d81452ecc1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327809c139d9b7095d6aab523cb755340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722c7e54ca885a4bd1da281d091eef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d5232cb6e7be325bd046cada02dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe0f324118ba7832ac2133046ed804343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e36a8d48d6c630c4c41935af1746e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a49ffc9e6234ff8f827ede19c4a04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdfdecb8abf2004fb13ceabd90ff7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be689f0593e20ccb4c2a53be04f42d79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ac1a0fea47d7303cbae6691cc598348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a302f93a103086e1edd4ef037e6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108ff98c954c46706a2d9b747e813c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad533534548513ac752f68e46f265351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd3e3917c81aace2d0235dbff1c6c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f2d09467c4e13d44c5cdba64f6f1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b221aa734d7ab86fd1afcadf472d11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c889c7051fe5457e5aca5445d63041355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20fdf3be4218c2e3bcb9c746ffdb04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e4450d40c28e7d0138e94621fd13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6c8fa63819061b4c7981d36e519b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f6031cd25def4ab8678b0c187e03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e3dd97d11749e199dacece0e3161360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ac249308b28776b0b73fef4c716e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a6220ac9559991eb913ac46911f31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa567cca1c270926f6dd770468c12354363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bb90b1ee58301124cba5d34ec1fd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb482dbd56bcc9842d4999deb08f97c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33fc168c673690e6bad37f7a46c3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa52a9d70eb698a68a48ecbb59a21d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25203f45366063bc6163935e7d3e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559222167c1473ad1567249c6680cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995d7e56cdeeada7e47e1b49d6bff0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089e2324ef4ee76a979991b32be92e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c8e87d069a979bfb5a2903ba0dec6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f05e9fd9d59f7c744b7b0fa8d68ecf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206ee6fda8a31f48ac5804ecb4a615b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4986207b71a4b86d8c03db9360230375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b9c4dcb5c9188a7ca65fe8803b564376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d92be0f6b75bdae92acef0f796ada377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c17e48b6bd2fa174064a1b8a36bd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d055fff9bbb4329bc6eb7a550c4069379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11566b13017a659b5d09b3689de6bd7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b581cf6b7c61a429618b0f6f0e6a0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c091f0c453e3d2f067918954f7df783382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f1ae616b96b899cc65a47c995f96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec061bac17c2a9d722f7b8511be8b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c82790312a85022442a41c0ebd7b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd0c433de48fcaf88b08ba6eb385e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd91b9c9993e054e45acfbc34466b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846fd0764bc7f47cceae9b3f7e13434388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f8a177a4a5f5da6c387800fb0584c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02e0d83183d1a6221889967a0fca2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd015b967fdfadc29b556a9318dc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fab7c579291e3d397a1b49875b381392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508e152c70af51276c5c9c6a7bd55fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939eac668df3cecc1ac9c33946336b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727af0527e026eab60bd1c29035abccc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413f059518c7083a6f6a725a9bd760396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a8e0525e42030a4f3dbceab9a6576397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07baffe5cf6d9ed20c2c32f21d09013398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f3c2fb5a5fb7b7a1482d7f2063679399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd691efef54956dae53e0e8201a1689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a037880c3e374e1246c2c36a6af6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784a99c732ed2f2095206c4f49f3eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a245e252e5f3150e941f0d7c9e7eb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44dd70ec9b243880d57d68c5c2c04e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6160b7cf51ff9c3e4611a0048c45d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b359ce621275b4ef8b7fa7163d4682406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070120682b5a3a59473928d4df2a3719407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc48e465ea3065aea9720874cf558408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c6d380c7bf0bd1daf475242cc6ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b10fddc164fd7dcb9552606484de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06cbf908e37f38f86c54fe49f909e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff6c3c5fa3b0a1ce240539ccf53fd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837ee476005c21e57245d57229b8fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd759901c07f37621adcead8b333a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8a458e3fab2e1f42c571bfab30d48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec85ad3c58a1f4f27cfa3eb6523a5ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210b1f996519cdae459688e709c7897417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d79fb070bcc92523016976216d2ddc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8ba28762771cc25c2576592403bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e706803a16a17f4f35413da5f9f2e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a79357e4450df8230dcad387cca60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f9bc0457e6770ce832cb51d3dd00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004758393c3dc232d7701e3a06b58c46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53809d571ce5c120d1e0acfc2b1e36d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc040605c9587a9619041713ded2977425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd78858248ec601448ff16fbfca6ab8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebfc6c1513f6d1fcfd87d34a42d544427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491e190971dae84b8ecb790b0bbeb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3cd156f3b09d8424f50bf63c12a4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12107ee9fe3e15f97938a7b85404f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df251193171509424f46fa6afc569431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864175a84839df4a6e551055248558ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac5067e9ca4c1b99f84ce4771ccb4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efb0678cfd1a2fdb17728ed5f52b76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff757d5235f3b0b0e9e7686061a27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd98486bd715617014b1bfe66b90d64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044eb294a7fe8b9502eb63d52e93caa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4f6fb3912ea07343d12f5cbe48b68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086256a82600cb0a58b1ac86fb68b43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce15e4db557846076b98c0214a038f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7716733a2fbb903d0c1d7f52162b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a58229a5aa20ba2844ddd93a6de7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba42e2a82ca82867bea8022f551cc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9227ce0a55480804e91f4a74be48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c0281fefa183aae5a5ef3a40359a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791bfbe25facf847c1c9753851495c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a813d18d9596409077d6a4fe4d6a7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282de2c61b06cdfb4a10cf41b38fb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b30e3e46b8e9cc13970acc89c2172449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ead995900d95712ddf20298a5a8a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf834bc42467cbee83723b715b7093451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d6b44a94be3c340ac9a4ee3ce9bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3445353e6fff9c834e45fe9b501c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30e68fa99ff36a16c1bdf05dace41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640899818d26ea6195b17a8897df528b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d972edc11c670565bf5c0aecb39b26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc142db08e202ee58cb502f0c95dce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464096687091c6ad7c2aca06d929d640458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ca7a4e4fea6154aecc82004c86885459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7158975c66c4250573f32f89ba2f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1098ee0e2e23e74f973bdb82748174a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da16cd3ef8700f0f45b5dfbb5db23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98474b504da03d55d77b570d4f9d38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fade2c25257642df336b63b3d8bfd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529955d41c5ffa2302070c4dadad708465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284ca6d93b8439ba4073a25a84d36c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90470da2dd74a194c2ff68c9a36a2584467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46886867c51dc92b63e6effa3142db86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc1569c462b97c1c357cf74981b6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48134fd663919d96202f84cc82df4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac1ddd53349cfe54371a4d720a7c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee53323ae85b138c7fe4b409a8ec62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee2a8f290c999cd46c5a299285f059473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae0f1d195055efd144190bbc7f8614474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213b2c16271e901b096b57a0e88546475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9638cd9630cd205d7ecda52e0c17db6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229209a0bddcc594b681256c01d63c95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc58a68fd02cac3dcf6d21e77a9914478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6e9dc48b67e92a9cfdd2e52478a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cfc3f1588d2ab115ec499a9866d23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23494d91b679c17c6cf47a02003714c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826481cbba7f43f4e7699171048824d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c185d496b899c698af5f332307ce3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b66b369d317d4585cdebaeebd400c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308888ce9929a177fbd3ae7c57438264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a629c8caf2692c25e39528e9f43b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b13488c6698b865ae03b2b73a06e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef748da0d0880b92e6c20339e4e54290488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65112c88e2309e9e22ce3af83bd5968b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e0e18895f2dd721a0f3211188806490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc709b61cef86b7917458b21be274dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bea9aa81c0824b75ef7b5aa36ccad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf4b670001c8f3a69b3515d2c872cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ebd5f508c2e064bde97a59e72c1ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8ba4eb2ec49fc6731edc2b80b827e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce638564413473336e104c08fd995f76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf17c5f78e15ddd37a5a5f98aefbd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a906a3ab99fc835880150cd8fe1620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95d6129dd7d195a3386064177aded499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e2cf059cd2f4e746cbed790b3f43d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db5f79c79507fc5d95996387ca8018501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5778a5583bb785a3c9ddc14b7fc0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c115e224b6dfd1e36cc5ccf114d899f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925c6e76d77710e211b4bf0422e6cc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72050f1d917d94a123235a4f977390af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dbd3f32817bb470aabaae4634c98d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f362d45c479fb5f3981a1cef3e6601507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68696a825bc3d2585e266bed067cc64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b126c40ebc09806c15d98337b0eb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c1d1ef01d45447aec2b3e74c3d98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cbc124f735ffa7acbc340c4bd2e26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d19ab90005f8c97fe1f3402294fe5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc0e4d791ca3f1d3b9fe7204c7230513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b985b5e4cd9ecbf2725c8166815f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99d61b1994273e78c6c542b3460ace515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8facc42e98fcd0f84040afa64b6384516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8cc5046b44a1108351e8451c255af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47cdb93fa071986966bfa7e52b1f48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f2baa0e53830d11017d24e1ae6a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917ace2afc05ffb924250e42bba6c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fb9720b45d61aeea7adee31cc880f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d149e51f56f780a7ffc4dbdfef5904b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf259078b3c3d1146f2bc7c7cacce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369dc33bd4ef2a0b89d3f4cc33c9250524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5f09201d1087a8f7486380b23d2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd21c9a5cb22ca1faab92f4aa1fe732526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815b4acaf5e4f9853f4e1aabef2bec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1cfc93c022d28b0a02d0c3465d184528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bda3a527cfb047bc3d4e39472e64a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9bd38f56adcc4c6d6d58ffbf82463530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e6db932010f92c40d1fc3920f9d98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2402a88494b79a1dd85007c139539532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85297405a19fb9e3b5d9082264b8472533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b0f929d8f05834235194246b526a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07d4ec02805a92b455e7424a97b44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921e53c63d41ab60b46b5604b4c1964536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe682794eeed2f644beefb75c7956ede537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bbac0bab684ec254294989b14e0a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e019a2255525e3219712f200afaec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b198f1798d1e5356f89f4de5002a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd10473611dde4eefa95a62a7db42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbfe030e58ac8049ac7781115eb17f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469d667cbc5aebab36d50c1732a8a96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48a72cc6ff08a5cea887529d91495544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e500b9d167957ae37230245203c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe9aa5b3501c9a701b4dcf8a48972546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17a3caaf8541044c7aba274569c236547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e667e9190b3df603af98cc26f6751c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c87a6d708100869e6e80eeae5a8e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018546676368a453bf9fba55ac43ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1addf5b91f915886bf6b913f71ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737d3dec7c4605b2e756fdc618863c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce0c5a4986f6ffa862efecd7993a48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57ddd801dbeb228dbe8523b7cc6864554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b64fc1f5d15505dda5f708577cad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0452c39a47b69c389bb827ea8a2a4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec865307eb0d838f6fdb91195f530a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a8e24d9b72c57ff750357a8de07f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291bf35fa1f5857dc5193737364cb3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad9c5812312b5c9d4d2ea4267b22b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dca1a7977da52bf65d0c7e4315d31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aadbde5b9e672cdafed4e652c6f11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4c7dcd339ccc1a9325dda8c276c28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aacdd0cf10c803c2b2607eb64708b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4524f33b1bb42bc1b98547eb8a80f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4847272c90f555a02acfdc9a7862c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88cc64b7543788703342c4cb0f76ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3ea8c1d8bed5f950446aa8f10d8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99353d561537dd8f85236e38cc4a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8bd5468a683f1dba589e2f769ba4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd6011ef5586aaa22b1fb495a472b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe4965492a6f95b2789f5e6c5211b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>