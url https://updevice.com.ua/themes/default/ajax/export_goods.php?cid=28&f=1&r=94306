--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371bb21603c8218748b28a410aef2321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc79add84a5463ea7fa893f9f523972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16f36fd47e78acf8dde4258762a5f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc239e89e18c577b984a22d38303ab44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fde70f356bc296c4fd3d3e2e0e40f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c708ebf2fd525a8fc4ef31db1328316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11488fec31c52759d48c3f35b57c2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca803483d42dfc836413dc0a2a71853c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadab22fedea07dc84b614f9ad2c1c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f842517d81ed99b1324aa172995a7d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44226718bf1351c91562e8c20f9715a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb31d27def16b9ff79efe91766a23712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf13a4a5aa0f9e72fdb6586a2d7c48013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f448cbe892c31c207046ca327653514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c6bf29794f402b0653befee149aea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e84f3fadb1b0f183eefc86b13d8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bd965381fb9026a3e6cd5c9cc30817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc260d108f2a62736570f51fffc9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be8adc7e80b59566c5453d1b4392119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b65f9ee463638e05da88885a3d759120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcaa7943dd9ee1a9ab5e6a3a49280221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7cb38e191bb515d97101ac39d347c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322687934c3d8f8cd05a9879815d3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a218e5f4baa11f102ca1ae020e28f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b84d92caafa843451f8ed4e406550325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d9c3ec07b06f85531617da1cc238226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8cab2093b6b907d6a0ed0269983de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c545f29a9305c3e9548eecf83276928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37b1be003d4caa17e19090503fd2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b7cb46ec26647a0af09bdb2399f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c0e155bcf668ae3c1c397f8aeb3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c1106f2a25488dc270b7e0f058d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db7c458d508ab5bf9ff038a235b9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207822b9834c9f83a1a701189551f44a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952873f7b16c22f794f35945948eb0ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c8d6477af5258c033e8b7e9a01de336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa3545a21d87ca7949d50fe2153b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fd2f30f1bf566773eb658ce99af538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2730b1c2d753fb9d86be86f5bd387a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d4dd55de19330be9b0120ac2f6bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38bbf226806a626b6761019cf98a4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ddb0352b2d304d94dbf3fdea63c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7a9f8985be9af6cb17040e2e10a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b4d77556a8bfff14d4498c1a60f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dafeb91a5ea9b98dd9b90fa5bb5eca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f9284841aea3d24aa7e3a89ae035946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793235e215b6c8a459f62e256169d0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff060be5fcb16bae1128c3c8de5feff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac983aa0f2cfca13b3825c82534221f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce91ea53f9c49db951100b9400c33050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdecc75dd56ac97e0d23b36e797b6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a514fcf24afb277a531bfcf71e339e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec1a81b105c9a44cd6725a0fa4928753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17fd6e54eaa65e379649f99b13f19554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed334755e26d31a5fd577fff77e7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960608ac41f577bb2a7cd474ee9be0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cf995508674cb7df95df58c0cd73957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4e5d7f4fc1fdbc72da4c6ad4d28a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b38e7e296b5a37abcdd8e3cb7d4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef778004bb99514664a965d4473c5e6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d2b77be11d6c00112661c5d4e38761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6030e8f1d1c60115271c9b2c83d1d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0e9653be51595d41e8585396d02be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbd264edacb2195fc3fcc22b5dc0e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067e2a765e9f68c6791897776629fb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3005024d8b96b569d754ebb461fc6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970c2e098ac8d72a5279a2e9db964c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a102a5a87550be2536be82e51cb788c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94248430ac51c31380c4af6eb3b8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f4802a4aed240d02952acb1c23de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b72f3d93365661418f89b0bae588871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cae8636d368720d6bf2447f1bb2f6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952f810a0a75847371785128b4aaa973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c00bca0442a561805a079450db6a3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb727de66e607fec9004a8b54c134375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a03a41620d7beafc57039a214c27b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8ba2db020bfd2d804cb9aa54951077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9cc2cfed5fd1851d9981a459a75bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e256c9351b9f7280b3bf1be738a9b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0c787c031584278d3335dbad11ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06890bb18180ba35cab62ec6a988115e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c498ae5db889643f26e5c310075d96f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016b9f73933d31cdf1602c4dff8d5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c822a5610590bc3692ad90d8dc376d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca80c2f7347a1eebafb878861d44d3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6b791f39ab79446ae9d54bab3e04186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb06a669ba3f39d80217de003c5a1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05af56a6512b7142065b0904833dd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19d55bfe59188568d8af0b59a3151589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6cb298cd229fbbf6ccc313b55df690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d327e2da10ca96fba802dae9aa4be591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d97d567af907f0647fa2cfd6b7644592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacaf76416947a8b35812fa01b0999e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4628bbf1e858ac82fd903d99fc76c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b5c232810bc4728cc3e8ce6070c6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733680a5c34649c021411c02989bbb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864df41e05279ffbeadbe94fd04ddc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379d20cc1178c167c42806c271683798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0bd613d3874bcf371058de07458bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bef130d4364032d5adbc2a44d5960d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328064cd6f1f2247f48e593f360030ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8884347421224b75c76f3b356e69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fb619826ef314d5de0501cb14a7eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe575010056e490052e818e628423dad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5aff927e906576447aabdbd742ec7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c1206b7ada554a8148ed5759a3f8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84be7bc6a76bee43d5aa633a704cea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96380200ecf09755d8f08951508a7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7594e144fc9fd144a96f7d23a862c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f2bb269ae87a40cf3817b5cdfb9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f4c6028126d115e9df071c09ba8c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e4743b08cb872ec210de7e304e04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617e670db5399b976cd25f357945ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3345cd1a238a7900eb8e77a5fad041114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c69f4e038747c48760ff0f35c1170115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66e41984ef1273491808b3266474c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff039f64204a60a46616395245e5273b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10904528a0d6757f8fb333ecf7d92c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f2cbcabede5d6b9c02f968c690196119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94417df3e0de0545dc2490cf1a5ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf6992376523c99f37adfeba2b303c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc69abcb9ac08ac2c6853ba36d065e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9528aaa91958b9a3e09fa4311e76741123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab70efb5aca731be680587fb1b308124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b768cd31938600d7c4ff2e7cb2ad7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3fedbbb17af9501d681af737ea7ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d356cd6f57e4bbf255941b779269127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3eee62cbe98ace0062f93fda9b80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce755dd3b17a98f9a2099cd0f87116b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bed13d5bb692ed968f52563fff08a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31b446d2b5aa54e65d8fbeee51517131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b06c325adebbbb075ecf6a4ee3a13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47259ef12a1076f776fb57764e467446133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c4308319aa4c3274c0c26cf48ffda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbca09ec00cfb09e1ad34b1c871c98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e5952c76a6529a1df9e52e29dbed0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3256d477b18e48fbba5d2f2e7aaf1f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae54927445075aa449123ef02f5655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b89325891e7f97a2c6b648804ea6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eff8392260c7a6d520b51a3836ad7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a0076e16a3ea04f0680908e8c576141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108abb13d82c81b80a470844dab9ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f849306f014482f79306220f8dc1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e0a6f498de488bbb819d1fb2fc59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b435b2b322f68e7efc3da21df3b52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d33fec85e12b6805c98c90c29952146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22576982349187db0d0a1292a055c221147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa227c5b5a0bd859e1442a8f82ca360148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4c01270ed3ec165a679d563c8cab0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d8808bcced1beeb692e5cb1be8b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8459d930ac059a1802c7cb6b4853bd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64943e293c17092b470e28cee305df2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2052a9dfd5a76feaf13b52be5fb38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c023886c061c1708aa71090c17aa85d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e6d7a2f293fc588f7b2c1a3e40e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b5b59cb3cd7b337c0c3516ff13b3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8202d1dfd4b96d4c3f54d2a521a0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193d2bec790f9c008a27bc6c5f00dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3629e29c04964c78e2859a33c44f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7197fecf1660ff32c492544863fb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85534e4d1d67b90a986707c32d2a10b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2e450894640270fcd4751b2c6be78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817218c21a2805c299462dac98a4758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2240fee87a5159efa7cc5a4f88d5a60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9414629d61bde5de28b1a2584b7cab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2046b8353d1d6786a3d5eb79c2eace166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c1ed827e4b6cb2442fce4218485f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df39568715644a2c32872a2a562a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92b6228e7e0840c32e18441f1a36ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9586419f479f6cea9670165cc5a1b36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407b899f71501f6c4a06565bd1046dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8285d9605be10a412e066573ede5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d8d24c41f0a76bbfa43118ee5ed8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d918ab89fa2796e64b35afec9918c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952056c754411fe244106a10993ec5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244742415b1185d5263284adb21b21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e99eeea89b2b328d8ad9a6355b7da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d3cc52277ca7c51db793b47a81ab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b35a4a2b86cb7d278932dbe51d2964179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916fff3e466a761d70bda57b3f817c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c8d772873689b47fbaa887a59d8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a857cf82b2b43c6a8e8b04211bec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c4b5ee37b6b25c44423243bfe219183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99786dc14b5b8874a7a0fdcfddde4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed712f4a5fe6015a0c15695954a384185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8f36bb5a7a3ff66bdbd25598d0972186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664788e6eea8bf8df65aa8c8e3d5a8fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14595a612c5d982a38ed9d67ad746e3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f4637c15449e5c9b31d7dd497d1da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707243ab4f7d08cf354fe2c5fc627e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582898bfb861fd0f994459a82eb82b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2cd25be4f1baef3ba7eb851166b66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321408f6d172e77d492362a721544b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c6c92b27cd57f77e8bed8081b077194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce51fe91ac2a731b5193aaab304e054195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4812ce9f4c4deede85760b9d00d8b6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097802c3cab09b9103f84ddd3dc0f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649a5ee86842a5ae9f6fb8a78fe04ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcedb05fbea39bc833e74e3f1863fb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6fc5e261ba5f5ea778e23a8c9c359200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d787a580593ac75a9c6ad5b6ad265201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6823f928781230b156a9b9e2943ec4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0982847998d8b212857d0f13ef3b3bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4f72fef70edf1bc6568cbc882cea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d671f09575d2e9ed5c80e4de65da937205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964565bf158d96f54d21c96b2e70c10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b515f2bcd8fb8feddc0ad4f91e16ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ed6731747fe9bb1eb4efffeb29377208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2d4d7478e0d4a917680de5f21a88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9de34e4c1ddad4fc20868e171753d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50db526093ecdae9afb3ed8b717b501211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ebe7d5f4b8f32fce656359c831fc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab3d170c4ee154e49c91efb25d29f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab09f5c589972126302ce4d07a2dd6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cec4c01abe50d5297059e404220c9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283be1c0cf0c84a659c2e52346bef1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5348fb82cda9cd40231afcd25cc8ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afed4a58ebed05bec25f1611286dbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464587ac4aa3361ed2401ba7961ccc01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46477d8d016749946bc186940a4e5695220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bcd72cc62036de764894ca9042562221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d17b970e985d16e95e4ed8bbb01f43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e474cde2712d24a415d8238eb5d87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db28478534d12ddf9dc045846813534224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dfa14c01f1c4a8d4e303021ec0a97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7498ff835880364a78d999018db912c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40f45927fd984bf41cdf463d47b201227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac89bdd795c3a5d6af5340ecf5a513a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63be6c28d1b812b467f52eced3756a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab4920c12fa3099fc918de4a85554e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a167608827811ea2c64e6b7fdaa08c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf09c7a228166419ff4eb10d0fffb36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f14a6df9c3eecf8da419f74cfb790233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de5a3e61443f40e1021f00ec58058234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4245e0d1facf858d02377fb69188235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150512a7bc1aa8098cc660981a0b6f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ffe9cc1bd90db226e41cd5eefc402237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b02394ac260f3f77ceb5e281d43ed0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dfade02fe91b2d3290412e6cd3b06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58c1d235a56c397eb8130444854f43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feef78acbbd866fe0a4ead6c0dac25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feadecc5b3570414c5fe103f399ed68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b1a993de6b8c2e22f36e318e0f086243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3889163ec77e59e8dd9a13e7798c647244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c86aef192023faeb90f6967edeaf98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de2a7141de33687d19216bc61dd62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5aad807d719512a31133597a21b58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb3cd5ff03d195e138393880f9654e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd6765b9865363bd26e52f033c3e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46509393efa85b4c5e5d993f6aaf8341250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63d6dd6b9b0220f9759d1ac49c1e6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8516b0fc27090184068519f376e60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37ee0bd8124bfb97e803f58801c71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55431aceca80bbb34ee215b521f7d0d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5f06f0342957fa482762a732efd89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d708a671557f6f6c4bbc67819a4f367256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb03af3ef8f27eb20f9ee59df84ece257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f121c72c4021704138fd1979e99502258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347b19b3fabf448ab476181e851d11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56056ac2e60576f28c0a2b88d93d8e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac02d1a223c4846db80abcc48363f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c326e6e4d96f6927390eae177b2a20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323f10f4140030ae5f5c884a0d7c77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391e7aa8c96e725b5d17482472f947264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad730f3eae101cfde2b55e7d72846d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efea3a3a0d2b5f02c3ffb4f5917f6e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1195a7837b11ec0b1152f7c2281502267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49381b032b6da806dbae5b972893706a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589405cbe5477f73469241acd2891a5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f183ac3a25301f5041019aa1fa6a7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832245e4d761d19e5bcf0704d171ff1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214272ea4c16f62742abdddbc4bda46b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d82e8d3aa3ffb35854916c472136273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00df81df8e40003f3a07fc801bce3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bbe572fde34ae1d9341b3fd2fd1ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0890c79389ab05376d05063e6bba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d624fcca015d2d77c0d41e515f9c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda06aeee47301472e4d31021118c6fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993669e9ab131fa2b20244258277df06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682af211e13ee528aec121a79c41836280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fdf66c03c78696ea9af9e97771d3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54273d451f70040ea88e28a3c82f24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baa259898d147767365662227164bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a308130efde2da2620c3987bed7d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5e718a2dcef628d6d6348cd7725a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f7a298ab91a5b3a26eea948bb5a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c74e3dd80c88fb6f7c785f663f4b15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54adc8888d8aa35753ee90b856502288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa56e94adf82f848e67baf9a5cb360289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bca4765d58a71a284dce8912e63c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8909b565fa04fdb6d5554271ae1cff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5974879d1cd1d6fe365ef667b655e72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae77c64373382d95d0d8315c5be45cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd78ca2dc7b73ae5db069372b54142294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466ca9fe915bdb50eecdc7ec1500c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c363a62b74c32960eae643461720296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5beb9fcba494db68b41f36369ebe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ac110477f9b3acfa5df58ae830f86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97442502f3807aab31c3ebab121f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1820e2cb47ddae1f601fb82a74fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e4ed1efe7461e8e4d456f950d9be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5bc0202a083c421331734b022d991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3154a0febe1a0ef29836d85da4e19b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df356b1ffa76409ffb742ff1fdca70f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a5488323b8d6f0af0a399b1b80232305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f0260cd503d41ce2af0471b1378a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13548cb25d1a19394c3082392525fdfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508418d61fdd09ea5d23a7ecd78bf0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339669e6e239b6f1583e9c2e41d318309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60263f71bb5104600f8b1cf1538b44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8965cd3aa0f41cf074422e66b82a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fcf47d9ec83a84e660ddf9b7dba1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047c00c1c664554c517b98c04237fb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f6418a1e53c055c551d853e1910f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b98b01b86e701f048669ceee562dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911ddc18038c90497b91158569eed50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf782240b21d0640b986e3b948f8e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221bf7a0812b6d35da95cda16c3c0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678fcb0b3037e240d123945a9fe7669319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65242e5f9066e9dda263c50e505b611320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87758cb6b6e584c7c9cec98b9b9266321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0064babc81fd6e60516313e71b81aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16435e38a21ce6a3138fc4857f6de296323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04341e72a61f4ad4b34dfcb8eec6f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57625d8ef102800e0a16338036abb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caebe18fa70a545836a67203703ae2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47be2df4f2dce9a0d3fa5ed05af81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481860826099bab7db92e8c28fe6afda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe33203f744ab4ea3cdac15c9b23cfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc6b5ce7402f3b206d9a1e5ccea78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827a3d986ee6e9f047771cf1a607102331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a07d335ad245429a2af1f0222b9d11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e0b5e75b490ecf7847b99595e6e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6465849af7d1c567fd0d37a878149ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d39f85e362ffe9a19a9178dde0361335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9b6e74e8e8e09ad8d792b533d29f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02269d128f0049ba22a1f37b0eaf2ffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4ca41694594ee187fbce563e140c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4290da70c557c1a5d74c27c75f145ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650129f890e6d53b9e98505f2ff56949340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13786804dd402e44261a063ff3e32bcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59430901ac14393074f1e786b513e501342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cdeeb82f654e490a577b6ee672f3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c64a05183d406e7b8cf09e4be416b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328709d6d73cfc8108fc6a551614601345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19782c1d75045e9f2c34954ddf27d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da742b01f70f1c62e536ede31ed69b51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b217e2b3a1f78baa9e94f8cb0c9294348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a99980b5bf5fe23dfda76ef3fe15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20629cdaf353365fcfdfc220bc54bb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59a2f3b02a9b5c6d9467a836b7d52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92403911bc98a805b39cdc2b5c48056352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cacae8bff8f85de436c7ac11d8ba6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc545e69001989d20dd91939eeb46c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28844daa13d0cb74651c5c5483324b01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d9fe3eb95bc39a19d43957f5e4b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d077c53932dbf4374cb146c978a849357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac96775ecfb0a294f3267021b6c64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4a75ebbccd7bde73eded96633b430359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82996e52a2ab470ba8c361c50d533c22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37af3bc758d5e6c9f68580290d42a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4157ee3ea37ee4a5137f430d5778b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8b77a00b016221b4dea64d2a1a559363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4181bac5d60ad58b102fb6dcdb5df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c569a27b4c9b822c54a5665895090365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741895a1a3b2b18014dd5ed1f6108571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad76ed578e0eb1e1e7ccee40ac0dbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1063d4fca00884a6e0d873d505e67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9b9bdb231b5cf4d50a6935abfd8cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabf56e515a12338663c883ec773d98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d3a6eca7c8276afb872ed9cca7517371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94026aa90a1622bd0f065add2fbeccb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7f04b3f57d961c8e6c74b45f5f313373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af662743c2c1becbbfbba3f37278190b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8762c54c895aecaef60c8347034acab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573f9fb458c7186eb924dfeca05d35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023b70e6954a72b8f6465752fd3756377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123aa085741940906242554272668dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d77fdb74f3f39df40a973b02096ca1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2cdea22835b1cecbef6440a35c444380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74ecc68881cfeca73435a3345704e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06be9982592f57de201eee2b97c2db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead578bbb03222636f8f8e6d90e94d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4acd897cbb7af6c56cbc909d145c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c411a4b4ece374296a3dc2a675b8d40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1a7b97f2f4ceafc0e1adeeb541363386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026574ef34268e610be33bc0c7b39d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae02e319267158a4a88f6bc8f93342388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed53d788e0b1e8e97a58db5f73542cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0584c885dc47fe7058cc6715269158390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a618bd950ec9649e80844a259f8a4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482565c7d30c9d2e22ca516297703b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db48e1127381c078ef3a0a60d82c64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845032ba661affb72c6b5032e16f8f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd53ca876ccb9f47190e26b2f8d00bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd7263d15a986dcadfbfddd22bd14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71265f769c4cde9cdfc6013b90e59f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6cedebd069d673d410d1c070b4ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917437bd22f8eb52eea26b5ccd1cea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797ff23c2ed8ba20ca0c7eaac9f5c93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e966fd64d8a79fa0fd722e3f4db4fca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19ee836bd97aaf680cc5c4bdcc6e58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d33d2a6236efc95b56b753d59674dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a052688ca560ebe36159936b6e55bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7f942bcec587afa318c15b6056b8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02bfedf24c21516d29155b9921c2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58297007a2748f2e0d6f991ba465fe47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bbe5c3b65755a82d3ea17a0902c55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8f7ae9ee60dd625059def228a39f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14fa6e829bed934ebd8efb385ed9a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281b3f3449e7e567e67d7cdf056e4dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c983485f96d3a5e4ba26a98d275ebb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb95aedef2e8e73c2d9e343bad81be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e22b6af6ad41784d7d47875cb9c1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd104b9eb8a76337e5adf24cff1ba5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1adce365b1d7b514dc8ce4743712c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037450131b967d86e1839ad431150c2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d913a633dafb66c3a7909f3571dfe8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83573c5f3231cc49ea185ae461ba8093419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4be386727d87b5dccaac3bdbb2226420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a08d31f689c6c355651714f6bc890f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ecb3a04be770409ceb5c030e6db47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dcafd1a0ac2e7b8dea0a5c29b5789423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d053d92875cef05c2bdc2ca5feec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf29e325a2f99d09f3884b3e36ababd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234bda7bba22f40f6d5dbddd685322426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde658ad5a48252d1676817da7906e48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e982e24814b3fb187ab1494118143d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95387af36d543774e449cf5a44a65d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0112c9ecab468bf54f64da73f467430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4837eed5ed09883fa2e9934ba5f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8042f532c75b7ad46e186a7eaf6be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034967b922374f7787d98cef04b961c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c07553af34641d8faca529663194a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef5c0a24b34d3073696e10074a9301435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a80a3243a5ede77e667162d56381436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69c8cbf4ca453463f544335109a0df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559d83c346e22580fa60438de7c750e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ffebf4d2b4cdcbe5924047230c87e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00726615171795957da427c7fc6fb51a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219b74629c476e61c43c219a0f0a7b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02757b3a781522c7bb79ac5fac0619eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b68b3efcf14cbc6593e723c43d640443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ee8d732459b612f5d43071bc37586444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525641489bcc94a7cfadaf9bd854ebc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9462ec2c7142fe5ceca6f8a71bb6ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c53d3acbb128878faeccda6dcbd9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670bc1b868e4fcbaf9b8825e47b0d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f869023af248b9df0eb929bb945dddf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fede7b448a330ad413186edf5aa65b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9344a517210cca1d2f835ada2327b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7cefee27ba70bb953b60d7a37bd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e83a836cd287e2a2dbe0cd297c9d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8326a0fc29cba9fc65d3f14bd9ed0c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd649c29365fa7273cee21053781f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da403121fc11bdefc3d31fdd497c7d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232624c40f288b7d6b5306aeb640e00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c07e11f74f04fc36bae9b67f4015a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242379a9e18ec70eb2567ded5961cc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31bb85a7bc64a25385403ef681374a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee49927ba43fe027335416eacce0c52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c53a67b539e81f182de81c6ada09b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb892c9dd3f17de2f4679b51a7d739463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25855735054d04accb8bfb0f81538464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea3c6578d025628508dc74f16e967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907746d6c3a43a7bb253315426e1c22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d0d0a7633ac6c7721a5247e68608467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c46eba8e3974edf217f35588f4f03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de53c87fab4162002ae318283540cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9408895220cd97798a48482281ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad595783e6678515a00ec468fd450471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7375e45511381f3262b9e1ba43c1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f179ca194c413a36b6006a4b0bb336473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121903e738f8cbfc5471447c35add57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb6e902a184b6ec3c832a3cb58b44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b997fe1332d23b819a7d961b39eb4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0ea8e2a487d9b4b8df18f7a7fd6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc1590523074332e6e36e0f9dac15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fba21f02018fc4ce05a313a87751e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff470c5fed997fd20b63f500c67a5d3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58882095a713bfbb5cb7c724a87f45b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef1d0487531ce979b7795e78383ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa3a54fa1c3a981d93f55cf6c9da8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef8b6faed71a4ef316ab5e82355c31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df23be9987e4e096339b3c4c6e601f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475124f29939d846ae418b157914688b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e1d663090e8c04309f7c99b068dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2221ff6d8b8d3c4e66e60d1469f724488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f800df4df416076c708d15a513df6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67368fe2c5171b407b85c2f80bcc092b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d8f6153a5adf31a36a857ad7037e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0cdd9d24c90b23d4f8741965a89c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbde242cf0d335e9df864bfddd949d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ca1b7eeae5107d5f32ed526fe204494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4722debf98411f52b22493d8cb2c74c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3382abf07cf420b5a6b48cb8be765496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dcb189e7901f9e38642cca3bf714c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6314eac4cd36108fc7b4d76e0b6d8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4051c40092c396b67eea13ee345e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9088a09c5564c1aa624df69cbbc7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936045949774cfd2eb74434b31bddbd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b234f64914103418e70e566d37efc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdddc0d2ccc2ebd7a47b42e3401dc55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258494f0cf31aed6b7e458a276a399504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e60bb7d44ffa7f6e66beef6526956c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef350bda8327a31f9f89b712c4f9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f91a2ed063f8393ba3e62171b4e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70760fc9733e90903af65b47308217508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a55322b3511680ace8f693830c4a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c81d99a8ba64feafa28c8a913a7c62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b34df6f9d88ab0f38e3ea1d86d90c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38448a449fbfe22933308d92c43017512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40599582ce2dd5e14e9db5200d44d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7597f981775afa1d7852ed7dc77d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e566265389d89ab1564aa555edb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a04c6b32ba0519813e829065d627b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396abe0a3686587b06dc4dcf4934e8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4fbb59f9b022a3352128ed18cc3b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fd9bacc7ecfa741440143d015a83c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee256a1773f2c77c430c23e30066a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445932f510d0735939f139bb53ed43d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151686db7d4a714507772f7dcdd6f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c2c5ef78baeb6bbe744071604e401523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b5c6f4bb54a65decdcf5424e6a00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e48ce6f0c49360d1138962b7951fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad062cc87c29ba904d83e0c377a7cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84b2de50c97796472dba14ffd496c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac82c6f7720e54aa858b483c25c18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b7d829829735bd7010813f6fc19e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e4bacd5cb12bf61ad8e3c323e0dec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64b25b132b89f4036a04e37053b471531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4f4297a7f54ab1d2e27f079d10754532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de5d994fa27bd983df1c9da78b4904533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bda6a3b3d9878c1e5085e39ff6579e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f0ecdd2c72d9a45dfbb3347cc391d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78885008954abc4a09b6055e0817a7ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a010243e9716cb6d227b5cce1b999537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff079a5584660fac5764b53f51dc782538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c709ef46c672be4850a79c31437e38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cc93f76ef390d6fe9a427c8b10f33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6bdeab15db6027d676e07b5f35303541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249838e52395cb858af1d333a6a62fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7806b8fe9c83e6468c935812188999543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8105dbd11ffc41000edad7e8a919157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229907a5da55f2697578d8bf22019d4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94443ee080443884c5dcb7831cb9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa4200a74196a5965eb4807531f09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf117056efad37cbfdc5e519a97510548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b575835efcafefc4c71acfe20ebbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c36f8253527bd1e58d82065a3fa1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07194d7bb30bae51a2d47819ff005b76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ad5ba21c8d1c97731a2328e20dfb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72342f924242990f0f92945f63286b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1b2596902f522be17894d9c084a16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8f3eb96e01a71472d4a6b25f1cb0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe57a833a572886dec9dcddb6c7fb0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be4690997666d0287cc7abb9f35111557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f98bd26055a37531dec86edc7c29b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f819488f767790f6daa2a96843475559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c84d5aac13288f7deacb49390980560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98016ecc914237667aff4891504d58f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2653fe886e17d4772009ec6cbf4fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b783bf458de99f974e2ed395727a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd2eb4f841da48575d09f8d5921f6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb059e89d9da50515dfa2eee445d0b76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0aea2d3fcdcdae2511aa8aa43bc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e768ce4777168ce14d263ccf8e42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59b5ed75520bfeea3b02d5f79d14f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f153fc9316e6db482c66f7d6d9103c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c303531f408fe804841e2be357e18c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725ffeef99cb1e3fb5d325d4fb94850571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aff99b285cfb9bede9b78a6ca8552572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a671e6b0dcb9a796f236162179ce11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd02183ab770ec213ffeef9791b4bbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb9eac751b50ed0a453d6cff7dcd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d23ecb4966cbecc8bc7a4d76bc6914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643774ac32531a09b3e189793b7a8b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef73e63a60b5908fc738e06374ea56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066716e4c1ce80ed8eecfbc6bc7e6e897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fda74a6c6355cf1bb70192508b60e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a3d47fbba1b9db3ecce1d9731025a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c73ef14db3e2f290a4d12667996d4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fba482e96cbcaa38d74d5048515d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dae7a22ecbb3aa4f25bf810a802ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b571772fad6ca5856d7a6e7dec7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3922aa57b7dcbe08920b2e8a6d12ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24003d757d9fc3a3f08b413a39e7d9f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e5e189843efe83939578f404af96616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86916534bbb32beab459ffbc210206717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884dbf00e9b5e343901dbdede99f1de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50cc85e52963e640bbeb15291493a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbb28b642504489886244c9716128e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb0c91fdcfccb66ced4227320fcf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08b68829ee09bb475e74a91ac138b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa54b35fcb7d22b4cbfa99bea59218023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b9b6d286ee015816c4e8c37896e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecf47f17c047206174328e165f38d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b27723c39b5493e68cba999892a95326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb5efe1c26d4b513df53d3a260555227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2e24de8c60b7365ef5649d71a5d3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b232479c1facbbb28a02f3a3ff6c8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf45cff28fc9b86019b424b8aebc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb416a77577d7b20d3618b4b3b5fd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dac4566ed137dc51433f2b5e65e1f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738df7535c5a950a156435ca7c6c1b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8532d8b632cb5e714ad57cb8f378834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e0f6ae164205cd5af3272dfcfc71435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb90b22bd2e30a9946fbe2792a2cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77b357beccac0276d9a41c5d3c77ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d65db3f2c6034e0aef76910b55fde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c800c829d610e43d57b54556fa96ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce285572399457e7c3c792bd0b0e03540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a170f0990eeb4956b7093de97dc1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45982cce6358712efd7caf7ae07f410442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6ed7b0e56dbdbc518cbeb969f36343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3952badbb8c3b7870b84a4a57c5948544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e515b2471d9b0d9ed4d180682a2666045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f52132e1b7e8a485d1112ba1c3472946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa4a5495560189d8e22e386b221b0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c1513a069245ee71fe2da3bc959048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c6ff5d6dcb044bcac45b13b4fada49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fb99b7342af68ca234e91da1c689550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c593e07047b2d4ae79d6d235714851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9e3770dc0fd6fb40f0e2dbec30d4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c48abe02fc277d1da65ef3154b42853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc21e3d4d59d73f520c6e65fbb783454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c7ba08a0b825ee09adecdc3ad1f0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a4a8e6e1dce3977493e98c757f39b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd7f7545473c8f3f7e5952bbe2f0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8826204504d3888fcd7249a39fb33258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e20eaa602a059736579ecb4801d09459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d2ebff0c1ea6d844c2f1db04fe60b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd4e3e3f385c05f5f6e3e98c2d6ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4c5a58360908e4d6b75e453b1661762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455f3f59a6b37448faccda7431254763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e4dab1b81b0c6f585e9d02de7921a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948a7fb2b981236d6b3f974467a62865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a27a3193171c78014f1548ae0bde366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a1d3db4eb65250bc4aba22adcfb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d77e98160fdde576abfe05a2937d2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221438328aad7c5e2622767d004efe8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1cc0a53d829b0137b87353a18887770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a179f943fb568d07a253fcbe4ed8de671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d32aba2d698f73080015fe8f08a7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf32a4d0a5e61d8301601dc9d68af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a81a633fb14a5520ce9bcc9e25d3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c261febdbe9476a6674ae33484afb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029da203b9199f2a8b8200bbaf3031a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccc373bdab6f409a338db48684e43c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddfd67684e2af62b686ef871c7dd7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f271986e6c5a4c736a42451ba5be079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9b7f680a58a3374ef6fd10ed3b6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2620e158d35dae9806d68661ecd5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d86a08ae86a5e1ee0a579d86c83d4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02434894801a188d8153c9a2e551da9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529d490df8d03cc4c44a452be1dfd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b4674fb8424de50d8c489039dc12085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6f6df69754334ba638193d231ce286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d18d1b21c59ebf90da6f1858079e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5ed0a3592152782ba80746d0caf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec49a2670c348373163c2bf7802138d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46aee120b33e5c4432db68eb2325490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670d3a2bc1166b3c58005e1664db6d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0553cc3204617d29cdcbf4e725637f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f16bac147beefde77c948a5da372993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddb5f8e1148b7a275bee1b4f838b5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d71b25c8850cb742ec79dcc4d23695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e5a3d051ef9cbd0388054f4afc56196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359d673f2fc6cb256070a87136f4fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c3898fdfbcf8d462ddbb5fa9e565498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5ba1a7ffe9b67a6d7bf1040850ce099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd446ddabed42de2752a546ff9bc6b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a64f662cdf7d67336b7ff15a18b4a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60db344ec7b34cc34327d51761c457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e248fec1cf1209c65ebb31442b393103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1960696feaddf4c995fd63ede2f2deb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3d190f1c95a15d7d2bb7e0ec7201a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990e50f0e355c7823d8a97f48c8507106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c51874f7d495e367e762254cc1c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4f2f73ba9bd1a3238aee6b2fa6ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89e584b00e6d3083c912270bcec6e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c2d678b264907ea96a178328f5b20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee797c1afc8ba59b8000931418b55a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e1efc33b2e3d3b5b6b75c1298bef3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d567627842e3d892c78db87ba77cf6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee96f902e0f53bdbf177fb21c3d5003114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686d16952deba687edc3556e551f8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5c68b3f26fd851677fc8c1e5cbbeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d5d330fab623f2c2902cfe2ed1dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d909f2da0016c05fd93358db00ded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373fd8dd32a2bb3f945ef8bea95ba48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974c5464eebc324ca1b39c9b3d07119120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0af76f784ce71f8ef551bb2065257121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c774d0fa330f8aa3ef50ac9dfd2533122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e65e3ab68780cf23e7d63fcaf5f881123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b445726c16c1bd16f4885a091440124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd52bdb3037c4024057f722a1a762125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e877184b4c24578484e27684d5fa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd8ef5291e95f3f1df28043cf9114f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4d69ae42aa6e6dc02a2a03ed48047128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3853fb5e4a673178378203715971129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282c7b531f1e6be346a346f0fa2dd24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb72818ef8541ffafd439db7e01920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c76550af8b3ae7aa96b633771de6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44111a2ba250d84b46d7bec0085ac1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c4eb8e87c3709a2cf436c08c07163134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3728de13a66aa64ef92a9fed3a48ae6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e0a531cf44b52af1047c73769030e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f76f1c47ac5f29dbff6e7eb3e9030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec488286d1d083652dd961a354f475138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bedf0e50e3c4048df380cb1351437139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a74812dcaf0808dc7c1020f4d6dd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8aa2080e17bb669d23286d89f8381141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dcfb3918af13a25a6a6af41b211e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e65e7053a9be096b588c34dc94ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558466ca428461fade8161c859c0a7b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934128e54d2760380a0cf70d5adcb96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ae7df1b89d24f200eacc84216d6ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d1c58d0a788cc65cdad108d31faa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ce344e88a936087c5310f2e465ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eb59b2bf59082f240802393e40d1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c9ba7cc069525792426d4263d943150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237ac26a2acffe7b7a93f767225649151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311bad813dae4e112fd18a11592c378152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a607939babcde35660790ff8bce4d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cea0c32c2a06feee0dbd12eb3b039154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a48c1b674f32d0c41f6b6ac1a7a2f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0e89c8e40d673d9e98663ee866595156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f747fa41786330afe6543219d2aff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e866ee5c10aa97bd223601dd5fab45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371a9902e0d79b2a6ed61c27433c1b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf268e5f590e558f5147cf577a547160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c651252249d731ec917823a145854ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc9dac2ea3dd9063d72810504c1033162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07625df0f97fa327f08f836b425c3e6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f39dc9d4fddde14fc1442141761c49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa359a9bf143c20d5f551d69ff084c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53e5c655f609c520af63af15eed1ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a55231e96e5216a9ac7742d5d1d76f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b642f565af305f38b0343e9258d02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411de0482463ead74a744b53e72e34e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93105c3a5bd02c9fd8ff683c1f67c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a030501f9a7573b8a127d04e7cb6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e0958e70c0275406ffb1bd536dde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747830cf2fc064ecc2bad42e0544041a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce08f671f7e06906cec85b2471778a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10009e5ff76e4d9f0ac24e2f296dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef8d4d0f8d155b0082a470c898b050176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ebc87c3cc32eebce6308cd4febde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91cb909d70610230ce99363dc0cd58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe35c64646b9068d1fecdcd5b7fa46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f46918b2e98bf1a54426f6c69f16d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065db57183db09246bd22e8dd06b748181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2686567fbb95883543d076b0c0d9b60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac4177392d1720f30b776bfb1adbc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652190dc473882a071093979c3bcd63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb517f2dca731308d9bd65ff2360cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e6ec6b9236548f3a35c3b01803c33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4388192864ab3c21d82f0e907b77d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca640be7c122acbfcaf3b0508a5119d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f58ec3b0bdee5f8b674a6ba8e894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9f66354c1ad710e67b1e80fda65b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeaa55dcaec2dceeb21c5cc27a3d10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f78505b779b4081a76817ab16309192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be805213f980317e3c47b90fb7d7bcd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218239710afdc27c04b0dee1626111ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958eebc04621ab74b52502fad018a7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b988f1704af2209e10788e1c4ae856196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5afad1902b50367ed66afbba7af68d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babed37851837420ed74df796ed8a671198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5c4ee39aaaae75f09088cd21464a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fed36abe17fe1a3ef6884e1c7d4f4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ef5436babc8b5556775ad7b47498201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab64cb78420b3ee6c8b852309e274e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6d71d5d21d94ff0f1dff3dedfef1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ccec9d603e9bd07cb86dc5ecf131204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eba727b26998c243ad7839a7a9b83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912471e09bf223b21eae78533136c9de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8ce896ab2a3d20500b6eebb7e5029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef84146f224feebab4bd7b0f79a7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cdb39b9758047a23bb00a8edfd0f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ace9b504f29ed683aa69060293099210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f69411a5961d7888f5788590472044211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d28900c28b388cc737cb16d55a410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b1b247902ded4c4a8619babf792a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa203c26e30c7289f299c38879ed1f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c966acffb19379f628434485825bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc4f60b52a129a980ba9702db1ec4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ed26ec3b2f19b0c3932712ff104ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22b8e65a64ae8a083a320f7c5c95e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f4fcecf63a2c456320483db7c4d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314da1a1591be70ab359773de6e29cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6db89021588a38d81e33b03b133e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be0fc218d78cf6acfe31b645e8182222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31669c0c616504577d371e78f142bc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d99409b4d319ff67dd06c5df43dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13b65af614a60a24986dde56b73c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb27bf1f2da3edd8c3429b7ed172b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8fddadf88b9c4d1bea34cf8be522227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9857b41e83613b4d79c5a9538f02ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072803cd4e385ff465f2ff476e6fab2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d18d31018a04ab1830b3f0b83cb54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851b3f73f23a3c7ccec5d8e2ca779e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312570d80bec9652fb55a110b5df4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad72666f1b98eec6af9b29f8dbb1a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc534276e2463b2024dfc6e03f302302234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b31d890a8a7d429784c76ade01abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eafbd879b9fa66c3c561aec4d394b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789716af591c30cdc29c10ce6960393b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431c990fedcd35d6445b3c14c193951238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632b7424d6b51714b7d34be11f6893239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb998bb9ab6bccfe5dea4ffb653ead2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad516e9064c7029d1c5d744b92bcbe20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d202727f939ee06896c3edb5669f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94537c91db188df2d2879aa3bdc3745b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c87c945b7a73d6207a4a75ee78b986244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b112809f0023160dd5f406499a0d786245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d97476b2319b089b37e0e2df99a0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a650ea9e7736accef4bcfeadad97354247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0e7aa32eb46f01bd123c49d2217d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9afd0abc06189a5936f5e1af1744c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f856d98c8f18c7f51dc426635a563d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869d3c6e0bb619ab5977df68b48d9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3413342f964838eb4d38b8e7a09f18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb083c2cc52214508ee2bb475bd6dc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd626e476b221e32db813a539b7654d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5897bd8ec0af4f6701ceea195e7f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe93511646e69a4d9794db4ab00006256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93008353bd152f6a466cd5b156e16b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322209d3df4065f66a19fd51632291e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742269e1dbfc98a8e0d054d803c4714e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7807d790f645743907a650d8433cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af10a06acc554e1ffe190d02444295261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072aebbf40e80913cbc3f2f73e4f6f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a9e0034ffc512ca025896b5dd07c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daef5779d45f66b2b48c8559b7c32e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d06d96eba6ffc7597fee19012413265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880340f25a47e545aa75f3ec7ae323b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23428adca532e8ca95e3aefa4bf296267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25697ed62b01cd2e2d18f88cd03566a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dccab78622ddfa33995746a62fbbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee771688c2f23827e6f196e5dcf423f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30ecaceb2467817b62cd8eb0f091a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128617b022a8e0a301b1495efe173c09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613765f08b450d853eca8aec52649ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510146d02130207cf69c34b3fa738925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0791b26d24aa0e60a75fa9ead3025d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f30557c627bf8b6f36dd5c5deb62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b004707660002833e10c89519f526277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79bc8bfff78e0062de125de8c89c19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770992b96e6435a06b539c1458a0c1fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afe9a35dc9f770a0d1f11d55f575f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8afb63ec3fa2e452d16bbe7acb7218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc14cf3ca60044d0c8af01bd78e83ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4709b15cac3409bb7476fbde73bb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c2d3c32177159df6a3b9ffc731d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0e9e32f153247fa6c9581cc70a46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e4f159c6eb44d27a59dd1e1e560a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ac64f0d7b17712d6bec20967ed3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fb5d3ec30738e240d602d5b45232a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224840de2d635ab95c6a6307303b669289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff694ade691edc51a6dcea6d0cb603290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04245256f7b2e43f8304f2aba262ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a008f77c0a3a05203a64a99b490b21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcd59fac7e65da4fe2c0cb70bae232293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d12736e061b67d1cdd3ecb527fd6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eedd8c98e81880892ed3aedec7442d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10687b511644ef479869e583564ee1c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c27dd9ea906653f3d43d3fa0b8fc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8b88183bf3ec914f62693f178716d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e157edba61b7dacae7868da35e4b20f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288bdbe86705e4e36c510b999a58bb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edb48778a656229c3bdda217270c26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c7a0d319c8248a1e0ae5774834a4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff638ce5ed3da44a5bb87492c13c9e99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1646f2f03041a207451ecca94a66dac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164a3e103fb1ccdd45d4ceb48dc0ef9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffb9b7fab153c2db6c182673c77b05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134cb559d5f09d59fa8b2439834c00b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838fef2ac8252a3a355b4613009d5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fffb581e2ae2c3fe6b38b14f4feda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b063245064bec85b43ca18472569310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6057a8dd2bba20f6693198108f5b60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a11048005386262492a0cdb3682fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb864e7c91dd92baa05d05c6986fad9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48fddb4e769f402f0ca350f759f8f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d16e705de275659ccfd156aa39ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14ee14ab03c11c548dc5dba895864f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ed23530f02eb12c4c452277d90fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796cba6b4fb54eff024bfff8e878441318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5cb037746f4197e280f339cf27f99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db25bb95d235c57864cda7db2db5fdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e821580a4c69595244fcb5ad7e330321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df437242029d48bf9005e93e4e27fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c6409e6bdad1877327a22e1f1a2f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aadc22ad1f837dc59583544a2f7dd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe86e7c2ffd3c38db94a3df5b84a4c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d40704057bbaf24745dc30fc2513e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f63b07f18f2964504d3c44191d96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87b6ce75fe172940155611208b113328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774934ab18941871d52050f3fcade661329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ffec2f4dfa8a67d1793070ff71328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9ee827b152457e7bc52cd7f013f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38757c35d91fedc8552db82cdebd8d6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153604b37ff0feeb09cba5d51d6fb355333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2756557f7529c931f33e5878b31f11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d2f1c51c547ac719236541c90a51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46686953ee17212b1095d30dc3ee93b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fdaf18efeb4f0acc8c4efa9c9b834337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa276a0f920c4d012026fb22081cd5cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccb4d030f3835bfc9b2f21a443433a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9bc857617e4c10b118e00f66bc0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da45da993f21d06d38bf415d81acb2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b728e36a7182a4d2baa3d23272803342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da6dd3e1cfbb45c323d2922e57fdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6086dab0631252d59159a8845a298c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d6fa9946b1ace3f2c215680efc74d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc085547501cd4b79df2c378986090b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05397236948eb9d418334bf960412e83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44115926483024759a9a8337273da1ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3bbafa48ad450af8db0fb225ee388349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e56907e31bfe45d88b1ba038c604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ee327d641e60a7ae272da0cd5e595351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c696620c179e03bf1232c91a20f1390352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a0dfe9b0d3ef7ed43f78d59031521353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa733f41e9f05be237d7e551b2b8d467354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900357a77d625260579a21533f78006355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e37d0eeb7b19014b296982e00e8be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed9d19311a5b230ea0cea439f80dc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810d5474af443747ef0bcf1b5c67a6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919442a4ba12633d484f42af5e4d86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a11510665d893ff21993e47196de9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3684d973d277318a0d9b2de4910a24b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88739a82aac8aeb19eba84f61aacaba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412551223d46c9e625f679edbde5018363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775097c1dadd1d144dd6cbd37c1f31d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd93b3743a271ab3217d2adb4dfa6f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b556126970010210b8c5bc6a6edf0e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10142827352c7cdefb3b72d4528cd65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500de592c9302917d9946a504a722cd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b6c406f256ec274f6994652a4d259369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ae0f4d28a08de6bb2639296ebc22e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca890f1a4a1ab5a2e80e2489bf1116371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571d5e1fbc31457c22de340a8920720372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78096e4218069a44da86b2946657a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915e4b2fedd99610fdb61e2db571d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe24e2a893a433582fe05713364ba8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683c40208ff4d693ebfa4d3cdd19f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef62df3400b8399b2358f494a358ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0fa7d9d61d1f7e20fbe49c0587978378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde62ba018af927f78cb4062049cd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315b6702cf32195cc8d2138ae474f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bad8ab0468bdb6e97d820ca7cc638381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07390d6017519e1b80e8abcef585c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd71e0d588ecdce810e178872dacc37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca82818c7c1d788eee0e982aa48f952384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f6a28570bd82f50ff5654aa2643f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce797cd23b212ff21dcb62431b94a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7878614da4b9e7a80d211f93080557387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a5341d188f9b4cb6999bee7daada7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a046e1748adce19d6cfbb3e6330aca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363363b9de38eb9eb5db1c361709eb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d9c18281d8511f1024b6fdf25b065391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d926796424bd20aca47f51b08d456392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc497fd0881685eaef7adc0f4b951ddc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a22d04d67fc1fa08b6f729df6710394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963308d05e835146306910c4fc83856395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02822baf381544d18057fb4c281e3e11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85cbd8f0bb4ec3886f622e82fc3f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d070125591c4c1b04014b815d0b17e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8167233aac0eef9d814e31aeefee0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce9e1de61ab639418c8d393a7b8ec1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab77c7b63de3b9240341f47d1ed69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1212dd2991d6b7b6f66e3f0041785e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f778555cbcaa1ed6bc4f5fce3a0b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9174829c9d245ff22be8b28c8abe37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd894b0b39e711b4a6fd3d52903ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b8f032cb390c74ac2899de7cfeb6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098b40da7b26d361843a36bb81f6cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720ac1e8eb1b444ccc8f48a80852f4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825809697ae6207cf548516b43831b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9c8399cd3ea9b23a671ed9191713410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa32ebb341f0fc939423869811cb18d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac75cd8e78f2078d81eb91718da2fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4453064475e76ddb25e7d389bdc208413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb914455fe7328beda2577e0ac099a4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a63b92ecd565c5bec0f6f09c18633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc3a764747e49908c430c9be06782416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6088175506a8b3662eaf3e7f95dc039417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923987d589d3aa39ee005a5576686561418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a5750139f11f6893f8f1f890cb0e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91856daf75e00cabc639a3141c24c7b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22667a683e8aa4392b413c1c4351cac4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac2be1e01fd79797add140a45ba507422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a158a230e51916feae04eba2a209423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470b7d231ce4f2ba3863d25dab699e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993308c448b8684bca321af8b1f7677425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861956bcd7758fa87297d102d85a1a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48970186d448ee99a4ddce81cad36857427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839be108b5fc93cc81f3cbde6bfe744428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da011f8c1e979270c387b20f713a3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683fc1f2489763820cf873dce6a30af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df096a6483f84326a3f51ffc8b38b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa84fed3eeb201510b2a05fe23fd11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56521035fe04fd2fa3b5e3411a74ba71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1db7f41b1b58ff3fd1adaefb90c84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d4b3a0a2795b58f1ff57f043bd68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b59517a1e6fd645e1dadb7e9e476436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711197063b2a8b6cf9e13470ce306e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a89ab52c10356cc01bdf8382c20a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e77c1680b25c9ded5a1f7e30fa63c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e0cb2ad931c4c92b68b79cacc401b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a44f07de762b27ec38e1c0e9e573441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19748f8032033a5dfa1bf21220a74ca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af2d20293e5701daca2e333d4d029443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f4297da33f5ec5082a826c3f86798444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e142e518ac17d83da7c4d33d7576a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e62cbdc7f86543c138ac103ddf9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d82d02048738399a1606b1a6d022c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910658d2578da77f6d889dbaed568a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539df96735f28d8aa4db5673c1ebf69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad20dc7bfa356e11705cc37fcd243d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2efd7933e2a828ce6a7ee16d7afd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f55f9a93c9d434791f4819e276ecf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055b6067a6d05e32f70080308aec868453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454314017ce475df89b129af0a4ca13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd878e1f2c8bf7e2b7f4ec7cbad83a36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d88eb7bdd85a27ab6b86c8a9b0f8f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209bba33365871b82df5bc65fdde5f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee779c55570ab071d8c7873be9502c51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a4a3e43cc693c38ec467c4bbbba28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d39c929674e6e0c86716c57e7f791460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7fe355f8f5c9b50b0e60742ef761461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265555d3201e7f1a66011cd8f5a9c013462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2229ee9c3214fb2c7ce4d9ff80aef2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d53e6f22fde7c4bf5d8cf470c1968b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969d132d5b31bf536794058047209e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1926dca985ce45ce12b6c22e3246770466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924aad085dc557c37d4d128d01e73869467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928118c4f12cbc0d44d14cbb2efeab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b762c8f4f843b95f22fa2afa637f6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec59ec55af393072e979a22be95b41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075bb3a9cadabd4d104e52ac7a6f6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1cd85a60c85b3dc6771195fe31a6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea25a5c725a62423c4b224e5517e9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843afe4bbcd1a4b06b48c99084d8ac1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60f3bb8adae697624c22d3f32f3958475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759d660fe2cf509eb12e201216c831476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fecc2005582fd1c8e4304f3f1a016477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e83b024c9b7c768a0c34712d28e66b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9314ecfd83bfa4e03c958c785470cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79800451cdd270b2562c04e6fd2a68f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37d9021136453c08a0f5bd0f24378481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e0f49fdeeb7274470fa49c718b904482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e460b3261ffc53a5716dbffb4b8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a41d41f55f4e00a5169fe23313fb43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce1b0fca10c21416c9fd30a7fafb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cebdccfaa7073b93ed819893717d5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a615112ec76bb525348c6c9ce82b7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670f3e3b1a2a332188711a6b397fdc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c051226748cc34b2284406b96fd6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075bcb6299b29f2e20cd2958bc8bc1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3f922cfba7d2293129195b64dd238491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5da190fe7a572c6b0daecd3a510fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9291295fcf8a538767042609a50c07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb492104fa6e6ccfdc8185d7c6e1e74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b44c4c550d48b580a7d0f2c08fd8dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f52a52b31983995d3838d74bcd987496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ebd1130a157c2e350ea42c2437759497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20ffa605936e347dcf090aa1eb9ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a447f3be8a178d5aaa7fec9585e9ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790ab2ea6290042f966288f5162e5e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b680d1d410359ebca08550372f9c6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392e65c6237cbb105e5be5c04df6832502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0162bf60780612546a1cf6e577c7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a325f44d41967fb37bc06d721bb78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc26de1b6e8faa305eefe619b7d44c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c356d7dcda254b30f8d97b3db3d0a9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50a733730b3b4df42509997d7f550507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9df75f3e59b93776c4f67b55b0a4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b625468faf24139928e22318ed495509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4141678cf57546e2b86c16c3f982ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7305af5501ec8401f31d5b598c4aea3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bbb5f1ddf620124d41d3964240ed8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92372b49b69ce07856f4159e8177354b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac1ed1e2ad628ed0733c9216c9d19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e179f7274b0037a4474f11c8dc558515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eba6374031256ca944b4bd2562178516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada96cd21062d11896e57b192afd2f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcd49677dabdaa55d98a5de31e24df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4f3ad811282110c4e4516cb92b235519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6fb68e057659d3f13afcd80c36417520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2873edcee4d34c994274f6fb1ab4c2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56a17314260784200cf795db9a813522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e077469b3b82ce2346b718cc27eeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6b86845a62f9b16087651e055d99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80af688c1bd203ddd6f4b4e41f2a56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb3045a0c701a59c33d34baf1f29eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177db01a57ee99e59cefce1ebe02102527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604d999aa932597e433ba98ca7fc618528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bdc0c9e9b3a841e9539f6cfdae0af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e539605450d3a1bd42b58de00ba0546530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2757d55613719ba49da4dadf25530d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd353e9513e9d1eedb2c21aca3b59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd82fa87e8aa710b7a50065a524f457533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c118ffe579dc49aae246fdac75a38c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731ce0b91be0b83a194a77db9891b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb683171684967a18a308b3d7a81629536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc5133a0dc2f4357829acc911f1be1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c619a23bd202eeeaaacf011e74606538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230516bc5dc05ba1aed6a9c8a94bbf5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0956583769bc83494ef9687f4a2f76a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d378d25afdffaeb8bdd7091cd467541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b875fcad1ce81ca11c0bd04fe8d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ce644ccd9deecb9cec2b742479017543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cb7323c52ab6449779cab51efde08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7b42f9996bb065b47a2787d226b1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef259ea87675e578586a1141385c9f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be6ddb3748ebecb84e2b47956aea09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da3c316e3a1c9abe7950ceb403baa1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f2de34cc04a5f982d0423f8492dc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912955b4247e45f1026c9c01e70bccbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c042c8d6fae0d7ffbeb72243c5bae2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4209edb8cb83c0acc08556fbcdcc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b77ab7f5f74c2f248c76e1596603553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024983f7baa078c77480adcd8d0dfd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5dee02f6cc50bb4ed8afcfc90e29d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4421dd693684d6d1205256e80f563556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586e3ab4f53db418f0fb68a943c56a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb3c5efff1e33d993007bd71f3628558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aec9d8fe1cac5180818f781430e84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f0649ffd6345f8759b00781d78f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b7b66aa0ccb5f91a5e5e06334d61c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec757f81aebf15d3a6a1ed53f185879562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad25e2f49acc3fd08a72a9e535ac0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eabf6ec43c6e0e8ec6b9ab56fce98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10272cea205f0fed8ca396ca0820f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aaf1718f8a2d632d8a3b590eba2fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debfb94c8f1239e45a8a1b15eb49415567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb6cd97fac8db333cc27c66cbb86a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28ee4d9b025b4918df1469d40ba5fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da38021c6990cb0fccbff57e1606cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce4d88ab6fc3c4ac00ab3911be12e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6754fb011fa31a61a2e29b22572a5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>