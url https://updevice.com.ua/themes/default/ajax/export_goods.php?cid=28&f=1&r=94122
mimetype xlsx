--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50f415e23098c670f9ee259304e8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70172ab17daf8ecdbd9f5f450112ff82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c413840423ac784875ee8f0613523963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f211d024c99bbfbfc8857d51336894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9658095d2fe6bd0ab48fe41fbaed005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4041359ce22c666ed0aa6fe2088f29b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe49ce3b6b206d485b67487487d0027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578076e7aca5c470aadcecb16c0886778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb86dc985f36d5ce3d5c6c5187cdd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846778bcaddaea2f6dfeff3874f295610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e7d8b2f6fbfdeb98dc34d3e820fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386dfece444fa37f1ca26ecb4c0841f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560b456eb3ea3c22d9a7f3abeaa72913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24af333576d1466b4b207c997d09b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77203540913562191f762ac6f52553f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f9f9905f675d95eb4a48cc0fef0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c277d82ce947d9b9dc549eeccf8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adcbe5706ee325e1cbe413c68c016918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207dcf0550ecb8ff5c58d49e0d765e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e63514eb0872e69d428582c0a892f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46342ca956a49e24b2312640cbe3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60648fc847d6eb4b938616fd06befe2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4131bdbfae66bd38161f85804728323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4cb490b911e05ce1aeb040b55cf3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a94322126196c4dc46b0e13ec676525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a32018e16cd72006a599036e45ac226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fe2b597cbba307d67f2b96cf6804627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24980da32c7c1b3d5e785368ebe90ef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a53fa986345faf8b27406e87b48b3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f358fda4be1daeae8e15fbfc56c2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896bb491411ace7852bd7ff1cc9faff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5267ad24f097af0e919aedd2f89432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092760733174495d30e257242ee989b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4113e527766246556b02ad9d407d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49837356a341c750aa08614cdd61952c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e50c87490caa121f37f10d6cd003b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa4a38a0bcd76079398d8b652f7ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f029a02f191a51ad960f0ac1a6f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f099eecb2992e45e06b7323bf0ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8f2dec98c22de476eba654219e54940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553313251986cad328aed5473b9199141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cdee6f62dc6f5abc3995b8e3c624342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b09e933f0263272b998584b05df443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7e2909e3f19c916b3ccb9223edd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2019394fb264527d80408a2c493be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da90dd095b4bff15d399d5aa96bc5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56160d313f5e47940ff6af4e2df7353347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1f7c8462e0a9969e130bf799f158948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4016ade10d58f9857aabef27bf1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560202cbe4fa88ef334b64587a37635650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6445381d394181c498361153b88a35e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f310ed559a51149363d9ac0836ab1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e79e4ec0b47ec8a876c6cd7c6def53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcb36cb52f6bf25ee5b8b12cc8caeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d6a1e001fd9244800bc86f6bef74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ce5cba2843ac448d24008e4599ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f9ca414dc21181c5ff51d7d8e29957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a5f2c02d1a2c4e727fc7c61dfbe9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917a78c781d1cd0bc81509142cb33559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdec5e28ee84232ff55e9f8917e41f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692a8e62d97ec5fe510b7b141177b3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b878cc4ac7f31866e3a55a3aa2de2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04136f6d02dc200676eecbc4067eef763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec73998a07771ce042192a2c391bc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890d84febf2820ac1f7bcb24b0546e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da21e6abd8df43ad4f05f57a9d92166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db630b55cc112274f08394310679d8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5a440b34d9b2fc820ca0b9944dae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d442d07b46e9b9f4d7bd7421247b73b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5bda361c1b5be32a6b03c79226b6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fda028a03aeb1bcd6e58ab5a3b1fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d946d114edd216df79b6a447d775b5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10800a0248fcbdd8db6fbe98907b1b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2ae1d20823242c8076ba0c57a97b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb092409298812057e74fdce1c4d1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f181963220e3c7b8280c4bcf2a5ec076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607e47e3ec9fd95632a0e83d8832af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694310d1304c7e35c834c504913b44ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483683b7865b49c7bd63a2e165e430e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d892a99c08dd4661ee6138fbe53cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552157d7dc7b775ef5a8d35591758f2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652b8b69c5e492219d9e146c642ca1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ec67c1fae1b2233295367b118edc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac036cd0b02756f3df815c6ca4b9052284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13fb49c8bd8d4efd212b84d9e4110985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2107d8adb167a319c823f39bcfa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25fc70d6b8410c37ceaccf71d8104787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744de30dc68cd1c70d7b19f56202e5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b127031469d96c59ac1ad4231b9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b938e8bfffc339a91c0ce98f97e8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20948a9531503141efc87706fb8392091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9a9408bdfbe4923714468fa29371892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c5152a9835e5e47794ec5a8d1898b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b87ab81eb480fce05e8d3f8418ec594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd518a0ed3b22d82a30a6527c65c474f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bb950b75c8eb889399b3febf037b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958989ebb5ac321d536fca3ef936c8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d700c5af9daa5dce20f1fc0ea64459b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d9145d8f9401fcd9c4427317c7d3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ddfcb8d3b66b316ecbdbad48f50c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40398f286cc0e286cb029ba95dc7c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba405f3570f573e8ec25b7a36246cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d38dfd562cb80084ec2dfb416dcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d9e6fb7bda955b4a4361d188d4b20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b267ecb0ada8f990f3616c67a8e9561105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39a09f310ef7e3acef00b78e2a66e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ae5db53035368401b4c295c10e1a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7d067d7ae15b3c4605f89476572b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15272b85a9ed84c45682a86f23b221bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe77aa1bed0e7c05dbf3658288c8a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c67a948aa4eedbca22553e78d259f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b0e609ae3dd493f228c311c3c63fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e1fb1049a7adfa9e80ef28dc6c2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143d8e6c7605616cadf059aed8f4f0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b471fe64b0ddc3818b7fa4979236c7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae7c36253b05b681938887c32677f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a29f38fd4e74903552afe18f6875a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b1daa0ef4a0253e3bf6d305a3349b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c44d9332cbb052785839deafca3c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281999cba24829891eb4d24692292cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb4bb8adae02f701120bd4fd5d2adf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a52772145490069aeae7f043b0eb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84857ffd3b07270e19ed98d26e77f9be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe25ccf14e2a8ec0f8257c9f961a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74498e50b0ecf1f9567da28bd8820682125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5c84bc3d457941674df0741b644c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539deb2e63007e88b5dfe625253c98a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7086928d01950f7532313cbe72c50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa471310906d4bdad6dcb4eecf93d78d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50364ae97719781274a6dfd31f54c4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d42e2f91e58d2fece2a52308d41fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810919fa0c882bd6f251f999ca82f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623d149d34c05c03bd2e6824dcd0b55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295855e8b720510ed7b1720a9cf09a16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94bd36b4c835adbce0de5f39741935135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047830bf3a7082e7b4565a3b736de50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2c72bf4c423626b468587e39642ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7eddf349b4b6f15e8ab25997cebc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0267252a0934f8ca98c15bbf4d896d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4ae1ea3e071f70f19abb7083c05a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94a13509b4869f19591f6d343d7b16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e11581240761e53603e23ef97bde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa97b21430a0f1182bf303a1165ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082036690dedfd1e13b87e465e12a64e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ecc5325a4c6ca926dba104bac11d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168ba2fbaf3e7316f65b390422ec70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a86781eca37f928b33983ec915e778147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedd833f8f246b1bffa6a70748f467b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6147ebfc5c77f92940caebf1eefe0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f4ed246b883542430f2a98fdb1ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa744957d06ffce4c402cf5158f2609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b143efa12abb4e2488fb3a48ec639ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b74079d67506c458008ef126d6b14d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d19cf365ad2fc532ec34f44ecdec1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9c840e73a523953b2ac8917e9ac6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba12fc9a833308e39917021301d44b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e23434f596e27d8b42ad58373c7afa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698da77d410baf1d2e07ec275ae5e2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a6e7c6027dc62a14d7d32dd4cf4d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c633434050a14f3c64e9e6fdae14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c81981efc982f74a03138140df83e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdb22ff97134eb59c9129f6713128162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a386ceca44dd84bafed01eb30643163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e683f000655f9ed7ced286c90d82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510bfff2176fd8951b34bbb5d78f2c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afe88f8aa145442cd3c23481b224d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f77396a4c1acd8cfb36ac95d7e700d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778636d151e75cb3891bb8746ddc7a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc9f54663fad0ed6ef174753ba93cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dadaa41a96fb255390f6a1df881e17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb44a2cf9e3033100e2c54b8d143ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34859bd38e43333b6ee6e4bd3eb8e4e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f32e7e4bd01a908ea3e13e2f5104fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b63a5bd99d652e988c921a984acb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028622c135e13b4cce229a55d6976f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab04c90a922b89e50dab9ff51e502e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719989842e572278dc1734d4b1c58c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af33748e457f53cb97e656760614584178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebe11b57333f8b9a7dcfc915cd7da6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5e8163a0a8593416ea5a2d6e30571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ffb09508914c213814aee07f4d314181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec076604958384f8596842c62ff1ec0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189abf51618bc7d739b27d0f18e6930d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f3a31a7e83cf286191a54c5c57ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a485edcfa8cc86fc5263496ef70a50b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a364591d791d598605f5ea199a507186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205850e9d0efa73017a065904d5ca41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e911edd8f2c2425c2c7c8b98d072c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c3d155f509af3c7e224ae89fa1e96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b517b6e4a70bea609f05f1bdeb5142190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a59f017a8f4f02005ff0fe9078e73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d43886dbf409636ecb8c802243495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21770c7ef3ddf42f65b53fae42cbca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35146788f7d5c2530465b709ce9ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff6478aec878f95b4ac8bb6eb842c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd3de48f6a09f4f03f44746243c12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ed850a512f9d607da848190a8797197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bd0a2547058019c5d9d0173d5be11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f48da0c21361fa5c83ad0fabffeee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7405193cb492141c097b233b0c5471200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8c1fe64ea3810a9b6e1f2cda7a441201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8288ffea390ae4715151432254f5b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad67d283f6b1089e940aad8c19b78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f7626f0ad3a82ff80f5abcae47f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f87fa932c9a34222d8e3316a223a52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92b6ae2d3290170acfb30ff28c5b64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42886b556bc765d300bb401287ac04ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fc8a97165bb418dce091a5b0a746f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d866a7896e64261354dcc06694f3ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05670bd2a7ca723909236b34adeda675210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c310837915f74c15004bf9ba2184d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57547b1254635555644297bccf8d875d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db7276cef23ad4de91d12b7dbed55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f61cbdd71533477b170ee0565eb3eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b71647c3665aaf48c02c5643a959215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52947cd6b367eb4df11b9fd0f4734ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e6b3cd98bf0db313258169b1b814217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d640db9a5e604f8f0dfa7ef026385218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58168849273615e6238a2fc4b332575b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9e1042604bff65706c645726779f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a98c6e558e574e814b1f1da277e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229129da42059c999324f788bc225ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc90a67607e955f80d19a717386e63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac97e106ef42974a0404fe7f936d20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774b031698cad34142bbdbc256253e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b1de52fe6f5d6b458d085b53fa071226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefa121990f952fd3a21b32fb97ad43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04de111bcd042bc25c72f6abddcbe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082b613006e3f00894379a631553b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8136c3635f9da7b75ec7def2238e30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2a4a9cda730704c60b8df71f44701231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e728bdee723700e7049f800ce1ab10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795eadb4d37f10d69ec7dbae12e4c77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3ba8ff2c6374e8e06c32169dfbbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312d7f0f6b9a38cc593995cb2fbedf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71de8a87530d0b59940f992d9d43a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e38d53df7ba2d75be88d2efac765237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f9da8599b9732b27f9dbc0b9407e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b0a75821eb54c67d0c85b37b39b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8180ae4ee663da4bb0938486c0ef2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5ca5c5c1c481bbafa2f3d55b4b5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d4cc913c339d59739cd6a61038d2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66ec4a31e81dbd7a94f6bd63831ece243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d9ab3a9ae33a01386d5560da5391f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f4793e29d338598d4f8d474a52314245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbf97f759730ca3cb677362165e315246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20504d15a977a98393be6255751b4fe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed48f0e0f0fa3e42856630847b20e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b4568022ad09c80bfdb52ab22753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5a25817bc63e4b35d6e7b0af9f52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2984bf217bee2f691daf92c5dcd947251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d88ce4aa278a84c555f40c4727247252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54270a1c6f2e07583bfaf486c03de0a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d721a89a125cef62593d06d691b105254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a979d1d2edebb591f7d60069963db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323f8bf0ec2d8f9211cad2922fa1f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc8531de6996fe4b3423680805869257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214f668f35eff6b68e7632222c8a7b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532f261130a98de7a8d22cfc6a14d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36625582c385fb2fb224eb016d56a43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6570730714180b3fd8089704ab54936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b606ae1c2757eeed985d37b82873ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d9c286664f417412232f7f3fc3397263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411caaa98ad9fd2eef58f9e13b565578264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26bec9ed93fcbd1d6f1ae6b892e291265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadffcf40086c2fd4843d9fea6766b4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aa38b2efc3bc62f8aeab284ff3889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b916110f7f8057dc74ef28c4ebc72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb89651649b37d387f8b39de36ade3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51f4b9299bce8999403653a921ecc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5f0849a53b9b2476d3ec5e216b78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e2ed9dec5d7699b56e067e755c01e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad7a6e2adce1c9e4c404465dd1d1f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521a79939c85028c7609b456d111290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd279c0683aef3ee5e7151a05f2b19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48ec8a67962476f534be3a06c875b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850380851919c14fab92f41162f5271277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27886f094f47d9de54b2e96ad99981e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa9f9507773b8dc7c0e95da701e2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedafddf26654c7ea86af2c129bc3bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861018b1301e3b577eb6efb93c888ccc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f96b769058be9abca72782837c6bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca190e4b7f6fdf4a5def1e16a4ca2f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480c3017298fc731b3cb07fced8ee3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e219f232567ae96fb191c662d053ee3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bf9e288af81d80b7bf125b72f09e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ed47cc30fdd491c2aabdde2036a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410cb360cde95667dd0d1ecafd5c367288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fab9b67506e9cbd8fb72b194f0e9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0b38ad1f1a7758e42b5496a00f3d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655d170602b4a9d5e9f9a1719ede1b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012530925a9e65f8da3d48488326977292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736010fe9ddbb0cbc935aae6ad5afe1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3be7bae8cc42bfd55b9dfcaeebb7fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193548e030f31b08f23a17ae3adcb78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caf1b643d888a54abd82ad8cc7533f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7dc9f6427417b6bfee1cae472fc51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c97ed5e7d4b3bd639410838f7df9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668852acff559c6db1d98cb7f9b77fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bbed76bcafc5cee8b9ba048c7e139300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a8bed0f3389d775ad53bd98c59b12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7128e274857599a1bc3aeb6ff21187302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a06bc9df0a8581911f17b6d1ce5ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1086f3237c148b92317ff38c3465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937209a27d1aeddaf549ce810eb60d62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb542ae78a16af31b3115e3a2b909cc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3797b011f81c0ab78de2969c376b62e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af69d5f1cf00fd281a2a3a41118aec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25882a02b92337f8d9f1716bb7bbb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e29139a9ded40c50589fc1cf467a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ab805d26d59b22a58c12e20c2257311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dcc794e8caa188fb4b102a5234c31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197616716e8703c17ec4c577a315724313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016660f0c0ecb79d08c105a703ea66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7287e5f08f73fe3adee142943d768315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431933ba17e78776e7885cbd53601b5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea982627b4f7f33d45fcf2d4575ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2f60acc370df058ddf741ed6a8ee4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccbc75ef598be8ce7920879136d1f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab7e183f1162fbfe83a21e76a06ae8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b86532620b5e92526ed5420c5f08e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45d945fa54d8d8fb2c9cfeb47e368322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e66eaca7696e8641bdf8b44bc802a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c770f5eb6953b4ddc14f7ee438fd80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e47457735f471e51bdbafb14e8ede2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c494217abb64c68b11bb30f24b7a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ae59e14e8e3482be62840c3fa967327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0092e7d740579e7fb892262f4cd25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee012b8b8cde4194261b9c7d68ab4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21558655655d4e37102ca3cb3f5b380330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b419341e24667c3b672b6c539ba385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55e71047f14dbb792d7ba75a49659f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c961a41bd9e49acaac452b41818b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a4fe0bd974e61f52085949b9bb1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1648b2cbbc16a41876365f82956bb43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53e65e837787c024092441f9c6e5ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d419318c7060a360ff06655d8b0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0876117f19fc17490ef38b00dfbb3c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec2bb53839f2bd6d7af68db8e9f13a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b9efa937c0c07adebd1ed3bc9bb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7acc929151957eabc14713a91fa2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe44f85dba1571c234c2f4fb605e46c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298e5a9bea2f62b190140e5546736b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc19fb265e4ad0e94f458b384e31ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d2a66837b916eb2fd26d23254513345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297268fa046d1d071ed40a731c3626a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18c01e7c0f5bbd44a8ce203d89bb46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8fb45dbf616a3fc388dcb3a5f8595348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663025683edb35f18745f44b921d8e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f1cc4b41972771dfd50a3bb44ce53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3af3978631f48229652266106e44c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b9a11509b3e80cd45bb89d4de1e19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb89421ea2d65acc50d570d45ebae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc354b6e62a130ae0cd61ab39b048a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c5185dcc688906f789728aa0d151355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023041ab4674b59a1dc2bd9ec086953356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88597606f2434c5f5fac5bd5902578a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c41febb0f187b80abab681f16fda58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068eec9b767fe5d6e7140b10dd2636c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b371569a75fd15d8dc0160f93ccb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dc9bf80258a1bf83544e6cb3ad280361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f0a21e242b1b80bc6f2f014fdb7a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17087632d9ee3ae10091488816e66913363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42b8226811d314ffce7fe504e23f4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e30f678fc28cb26a713505063a1a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9507a25cb2f2db90c0f2d3ea4320b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2fb103d8ae22fa7988e3bb555b373367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ac730ef460f1510bd306ce3406969368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8d599919927731d025c53d759ad5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46429c946322b5cbc76998dfa86aab82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1452f9f6237def35ee77cc652080f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5900c7bf4b9278618b010286c3f66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dce47657b564fd63853145c404d44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba13b90141d172996706f0be73675374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf973c491c1add181d8c7132a28cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916695165e4a7dbee73852c1bbe32ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116826ba4b4b0fc332f6dc7309ed7c39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae222fef0575ca4ea6d6a886cb0d2d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526ea3179df97cbea11d12b4172f6e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371049821c17128c30faaad1a066db1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31508386aec53e0bc2828148641b9437381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be396eba7aae27861843b5d9134313382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfeab7df1ea6d5895e9d908411052383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ccc7c850b04cd33675270c50a74ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a668ea2a426e1ac246288a5a9dfe28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be6ed0a16cfe044d1df951ab02190d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583cebe2c29e3442e3c5e10b72c7fda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce537395a612c67c4fe911bc4416633388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3792fd09454aa9db78e1294e6545c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7d615741ddad326168197ec312857390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15ba8dcc583b0e2a6ec094b040fc4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e902cc49bc39b1d05e456edbde5861392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591a13eef6f5df65e94d88c0f68a87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b464fe472688514b50f8795bcc5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e28fd02987be35ffdb87e74362dc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea24693e6caec154ac15294f87e3f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030372b890f9aebaabe15ba673903e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c9e02870b76a0191ae3999c46da28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632edc12f6e51c49542b7cc9376dd889399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b522200d7312c07999dcb6aef17b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41234cbfd6fe2549dfffcb2bbcac0e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d44f1920c4e0a306907d88ff02de1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6a23826040bfec69fb5c20324366f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f9944cb0e3ad6666ed1e8ca25e239404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e858bc26e5d7fc6bf4117e8407bfd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1f2a13d6b918bfb985090f8b6527406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166b6d16bf68bcf8dd72201e4f2406407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d571872b7fac174a380d66b22f4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a93d849d9634513d42a500ea159a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c774b0543d6ad46ddf0cc0da542f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a44ef51ea22869d8490b5a0b392986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14309afbb919e06b47a3663ac65681412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca386f5829b2ca28fb1eef6ce930260f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db9403786f430d8a281b089a772613414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54976c1f7f6c5851ed5161fd830a739415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887498d8b6bb3f1fa42ce66ac03dd34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d66e1e500c6d6a46e42fe65152df83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54c97011d2a810d0f20a150005109418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191237279f70ef0fa61040ead50aae88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314967ac0051bec4e4d7a3908f2bbcd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fedd1d83986987f921ab2d51d1294c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0359eb6eb5bb09dcfc9a087b14dc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5515b9cac1fe69c116f16a77dd03d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d69446cf669c7d8e861a64f742eb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe0dc1e1fa7c1bc7bf45fb32f4e38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164017a6005af5e11379f71d821f4b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8405278e56c69b77e7ae05425734427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483f28c16cefcf6340976887f31bc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d02884f10517dc40e537357ea95cb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099e7479357056089bb27dac167c681430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf4ed6e7954d5ad67f4f88062b3acc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365478665c522f56dc94be85d4fd878432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6bd4db7da2f3fec246b0e2cfea434433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef5a1e866563edbb26efc2e849d9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140c6f027e218440d39d363e27c951435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed0b9ee25ae032078d8ac9819dc6b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3378f75360fe2cb2766645686af0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b8619c4496a958ee56a2443c3507438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea9adc55adaac3b212a3592e266731439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a418972060e4db873abb615ebe883fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553a663dd97d2731fe5c3d841439c43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eea5de486b70250758ae99e68880c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9c058d3c412e386eb7a69388ebb34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c212424748275bb61724fe9d8f8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283872c38344f5481ce2b7421e428d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d7119a40e9e04f186553898288d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d1956291c229009dc61234e9d3ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355c95b6a5ab3a49cd01d7c97b5c1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f140d191a698fb8fe60c6415897127449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5984b3d5ebed97ff26a49921d5a1d89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f893068b628f87bec8640ab4e187a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d5369e28dccc64cfc9bfd2daf362d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725759e9ab5eba8aec06385213d016453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f852922a552d840b37c623a1a58302454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6826f68c6de3e3d0843aa444ad539ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aa7df341d734ddb9a274a81c3908c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260273eda28b21d10d0b5932b26c960457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69110471cba74a21046dedd4f2df4e4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d2fdd9a6619b1a87f387abbb3489459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814a834265b6e1917a5688e207c053460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160663ccf9ce88125e1aa875a042e88b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd91c20165e92d7fcb7383820afef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81a483a0503a72417835c2d5bcb31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e577b32d5e64db3ad3ab1c666d26931464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a5f70d33b6c68dd11e23f5a22054465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d770cdf17f1bcb18dee0c6d9f17e26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5c982e6d0ea63f67a7d6de91ca4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c153d16745c7452f385798147970b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e935dfc6367e315b801406d06776df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457f81a64c260d1cd62913deaf50dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7465137d93120c4326c944445921c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7b6d23cdce411ff42468ee1a7799e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622744b250ab8a60fab5bb7f7fdd41af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790eaecca3c420fd80a9d5564672aa9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee48246af10f3ef665fec0daf14a870475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d379feeb5fc50308cef70fd5a4ea42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82e5eef86cd5a01980a97744528288477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b4e7a6e3282df05af511b1168ad26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fed540aa0c5a67a92766ef33eb2d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f504fa157b90cc51dcb742120cf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798e8dc4e4531e105360341427170d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462aa4269d6b4356a05d17374a6145f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0efe8f5aa295f6d032c33700b7c5fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b774d5456a136fe5a596c9af38593b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ab2d39635ec628789dbea8536d004485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf8148c7c7567b585b5347c031e1c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb7d58739b09aee0760a30fd57c308487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d04ffa04c7614678cd500da0e518f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08111b75a9ddcaf973fd2fb750689489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f823adee641ec3836452b331ca0de1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ede009092d1afe3d82f9b034465b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d787fcb4be8f780e30e14c8d5390fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907aed97cc69f297fa346a1cd6c2b49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f552a475ea06991a9e6586204ac8a0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35861eb97936acdaba72b235642a4baf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3882fe8a497c1abefb3d0f5ad29dffa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f714759a53253031b0cc81730a5da5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0473edd1c76332d150c0139845162d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211bc8cd08a88b20fefe33e74c765d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947341c4991a974c5cf60e07c6fad37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee52b64e5fdcdc348bb7060a9576a98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf51b46677a536c4ab67dd05861e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec791b6ee9326859d8297413e35ec0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162354937425da1d1ce690e95f4cac9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d9eb45278eea1f14c7b185b5242de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5257e7e4d062365c75c29ea89cc28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6592df902a832b77c68ea497dc0cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c52b88fcea0ec71b4ea0c621c0b13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab523e82aa33e923965ea813afa29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec531c0ba1641628967d008189e18a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cc7110fd68538c83ed447f352d0d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4dc5fee51bd940320aaf8e28a6b8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c15c0fee0030767638de24ca36d948513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd3ca79bb3b490f5bf893d8f6ffb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3942444acf43f193d148f35fb42d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bba95d7bd32a6b36f7bc0623186f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9ee49c03bc5ab8d6d936790f5bfcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab5db944e5eace03f6643c075d83ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be9e64b3d1f3aa5f41cd4b6f48b299519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7225f16ac9aaeca9093fd2ddf8f31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f95e1d107ef421695c1555542d90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d1d414d4d8f5d11b2cc8ffba7ae01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dce3b40d1064a29103362ebdd87f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab651cbb180f313c4d4f3f9d5af24b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254554e81f66c787fb4dfb904e02c0ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cafdcc451d3c6b804b00a32ec0be7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130124a46a37a7605ac9ffe60e601e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1908b38d35735feff30a245f527ee6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4d5613e2513924c9431b7ff902fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09457d5321d90f917e537b166ab66ada530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca28800f882270976803417389def531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2e3af49f38614280c9af42534606b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a99be47a896047a499dabd820de9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804aa18a4ac8cc7b1f85781c9522956534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f625abc46255b45514bda23a8011535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f1bb6b1298a8aa80e5db6c886926536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab96c71a5f8f60bd91de2be378b34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e858a51ab4b838feade01b79a116538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d3a76c24d1aa6e7d38fa15c2a37d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594495741c6995a4105efcd1b9aeaa8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994ac5b349ec1cf035587c47ac785b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc22427fd1daf8cdd5319aec8a5297542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220f58ce95312abda74fcb1aa26dc1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556fe4268f00763377b6747dec90076544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989cb52087dd693a6f45118aca8f79c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6a24bde9699d75d9289cde797045546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3b5e2fb358b2c920cea17c1457f17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c8185db3750f44752f1193b5bbc1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334e57290b2202aac0bf4e7f519c99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e62d52938c34c1c68d93239b26c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943bbaaeee0fa34a3ed74c69ec17159551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564c0daac40d313e4a131e21489bdc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf75ef4d52325bc912e09b0ae819b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59615e65391e94eb7e166e21d27c991f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6531d1c1e02cc1f9f9c9f4904bf224555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b823ad6fd66d223da1fef2815752c0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36822d1c6286c6ad0efd005b3a5dcdb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64d8ce05d5d3938e55609bcf4641b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c775eb9547d26a14558513efce16c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0dc8eec3fd312f5b900bef3c52c00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb333b6485a9883fb44eab42b7ecb47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c39fd5e1bfead371fbd01cdf2b56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd300289c0d624bb747582515fbe394563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b76156c8ecbc632eab24ff0333e92a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb416e1dbab82f034d1980796b749565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced402e0fc1a31edc67c309f17e8ce7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288a018b4971c48ba9d48dad59ff3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a49a7d5746f3c57650dcc29a3a0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066315fa4a6aa1f4f3edd3c863c607bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899ff46ec057e07161605a799a35302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edf5dacc19357514906076e6c5d586571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ae16442ba1144025c68445ac1dae572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5c0178ee85f0eb0eb6d39c560eac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab82ec33aba01edc75c4516f9f7622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda65b300093f6053ab3c5477bf4c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36380ea0024808b20cf9334cff80ceef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afbdbd118146c530bbe3cdf6b519aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abedbd23ef3988376df3fdeb1f667c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34283afb5d2a227399841ec8bd1ce4ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749f32c098504e0f85da05aaa186f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10f6e6443b3bdd94f09064a903c87b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160e36ced5d54063862b64c08fc9d0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ccf840a8dd4001cc91f08c34df94911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413c6a29666deca8f0db6dce0cdfc0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3caea5621857e392ced36abec9cfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2156ce08eb1247aff49caaa173f842714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ada3616e56079e1bcedcfbf6d7979615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c81fc33822d433d98c450aa0a88116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63164325c849acf944384ae2960b455717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbdfdaf4c12562d8be6bef8eeb39a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd0848c9c9a8f7e9519040a75454219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75288030a310c938d5df085cd131d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc06526bfba86cc8f1226a615e3ac8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04000b9723f98c3b8b0a71ff7c88ca0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbd0602ba83182bbb88b468e0b782123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad25e61552b596a451c87ffab32577724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81930c47891942cf48dd8db666a3102a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c6431384429778aa523a74a73476026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca730b8dd917cd8dcf2a42f526edeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2f09503ef465d1f2bbf15b8c83a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8e2894f90ad7a652140a4bc15191b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959a2077ed90840198afd5b90eaafb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b241fd14dc65594ab4778777b5ed731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50e121b64cdaa8d0f6362f227e599932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d2f62bc2fda30fda05e5a1b14c14633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780a37f4832cb81b28b8663791207734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd479f6c43cf2364e4f90cd7138f63c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa12b19a191c549a92d2f9b2a3ff94036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c3b4ac99d67bf200cc681bed8decd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd0d7d465b5757af0cd2a41dcb73fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b115d75814009ade86f25064050bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d355937d5208aa8bab13444d2121ca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1d79d37144f9aa1386b24686a933741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0202f3e192a0c8eeff0d35a395fc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5919fe8a6e6f456b087970ec5b6a7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a028627aec13f13a1fff383b5d04c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b21dcc107bd8f603b4d24c40ca98a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5375cc7846e840dfb76c125759970a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94890e6aa3c531cdc4f4951b572350ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c197c11ad5e6238ebbaf937bca804448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345a872de5ec206355a227c5c0c0bd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01cfaf77cc4eb819ca7f333801053050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d334d876701b6d1b2c696398d397ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7893ed6e0878459f4b9b432b4b3cde652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4a065f181e1471c3a0769a3def99353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50611484d81bce2aff8df176da24d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edb6126420883d50f6cc26ccbd2acf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaafc18abd6dec92700d8ebbe8669df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329639e25b3446f1ec54092bc4d93f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2dc889b5c0d5b863e8c1ada88a6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4216dee639bf0e4aed7ba09f1f667f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ceea1bb4775fb3f98349e324d33e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9fd6d92c4c7e99e92fa809f5e232861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c6a6d4cc742f1b2baf5f8cee3359e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862706c56c7457969631cc170a08b3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a6f6938939c1d4103c17e8e95abd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a0a232d0dfd5fe5a5b85ebeb486f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba41adae6bdebde0de427bbec724566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecc20e510ce5a028e3744f3e99295767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56fca182c5a51f800ffbe2ae39219b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78776226abfba3e83e77108ccabd1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8880843ea1f7f8aa173d3207ed61a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314611e6e0494e4814ba32855b63278871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db25fcbc49f1667a6625ddbe7b7a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676f307bf2af28ebe1a1c8ec760dc0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee8f99e0d6ce1163dda1aabbb422074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24a36bb68356c800e366681b4b31be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7969591f45d513a679e4c6436abbdb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a452f828b246c88f7086e5a6c0e8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425a9172e98ec74a33951b907f4aa6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3072efe5fbd4e9918d75775006fff579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac88a39a9db5eec14c7e8412c16cf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c7b08671d234d1b02a7f4c89481081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54f5ed4e05a7fcce4da1f1d669ca1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8d2d17b8bcb339317307dc4d8d6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82250aab7cfda1bedac043a4bea4f00684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f196bcf2b71a05c69f4133a9f670d3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1219db99a8111e1932f402b464f89f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb2b03e3102411122df698184815bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b35cbffc2d6e7d92063cb54a87d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde259f26ac8c3dcd0a1d139ada2d7c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e9264e69449b56b2b8185deeea6fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb92889c5bc2bd209123f32dd7d26be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d95be8985e6a4d879a2400d0bb81492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8653edb57e82678007bdefc54df7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcc845f6a25d3104ea596a4749605a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887c45f96744c9f84c15d3349d2ee795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8533bcad002710045360a18ba274096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35cba59c7e479cdc3b4368c032497097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201c08b6cbabd3a2b3a9ee89f01da5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180ee9cb04dc9999292898182e6211c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97de193543a6fca447119e0acd0cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee294834e5b3a3825d27e6ec71ba633101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cfb4d4cb9e39be04fb0951f83e31d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca5ee627ce912ccb0cb59166a4c9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf791da23eead47b986db00dbe53ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eeb4c0f43ed18900daf79e53f6196105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c52a63111d037c4d263303c99881106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888c5eda25632b9302af38fb417b12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b6fb86d65b7a9be4a620ee267239108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952df9c9fe4abc2d521a667564b2f0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb461bc83f29e27c02f67d8a6c3f4185110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c3473cab8a007e51812173bb4888b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e2b9f44798cee86e2d4eaf210f51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a2f7ddca56113e44f39e9d3b70cb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d32548e22a6ea6453c434c41b3579114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e677b28975f23fc76fef0c7a524d1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605124d9c670ff650d2831b44093cf63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0674ba47f70e11e06674d0104da2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da038e3a84aedf88520f12c10131546e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38001315d55570f841ffd47164a14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5bd61f91ee6318b8505ca57399e25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a81ed2a801cfb193da104b9f5417121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946481be88f1425ada3c4a5a2d8d725122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a8f19cf02e8f056da6cc005b217a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904a65ff6f93e3b2f426d7dffef32c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5032aba08179d1f0d2e94601e67c7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccec673a303903a138f40ba50a55cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f73b8f1005e6553d5ac06cd59e8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324833744e15ecd80835b8244fe0c34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ffeb6ae1fd41490c2f0cab43d96e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa958a5de609fadbeaaa1c85fb5cc87a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7fe160140c1126d14a8e9cf4193b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abe3b3f37b9522f3a044297dabb95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b292ed89f62edf999813850ea2d11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a91808f262ed1492c3a51e6b55b0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ff374a1e4349deea4e7129901785135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc53d093abbdf6d6c8da474cabb0c61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a85e897b61b1e7dfcfd46481e549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d9e7415e233cb7ad5cd3c83a5f151138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ec5d3fbb0ed3241f726dd02260849139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26665b637ca9ad21c43194d26112fe30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13297275367d7aec8b21aaede8ce81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89130b1e8a4b080547a8d7a27e3f9585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747261c8a777d6a43a9e7cf0b7faeab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470be667c58415085501a4f4f17a19a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84610622db7c68e43f62f353cae4453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f46a8dd268e6623a9cf3381ba6d9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e70a2db5444f2f358baaf1a7b32135147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d067eb99d2bec00dec943737f8d1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e58699c61614758305033dbbd2ad7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24081499309d3bef530111535f44324f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad3c386b43a273b84788f51a2af036151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84491715a6d134da53c7da56a12aee19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e1eb56cc2bd8dc84d57cec1c13b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630d82de372b6f5ef74a36d63787d49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50200b3e5225caae24fc8af90b4317155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff15e38fcca1d18e48b68a5ea4ba14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855ba7563666a7fbec4baf09733eef5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9fd19253026dcf3e8791bb7c71b85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df67426f390fb46e3d9980fa053ff7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f632998c2d95b71bc0ac3078d1c6908160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d720d40e4c3520a90bbfd80d20bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a26b9984d883424f25b03df53cb781162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78c3ace09ebd8c7ecffd147cd57337163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18741042c9e2f6753a86019c99d8c480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c8edc911ad0108b2a78af25b5597b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9862d0eb5cd5884e927f91f611ed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866f637bdf2f1d51b93c3b8f865c8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703f11b2e5c7abb7e5dba63b388dd31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b3dbf653823e81c5cf0cb166ed4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee36c403f2c4ebede5db5e33d0cf84a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e728c8fbe5401ca3fdbc1d5c679ef4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87141b34a77daf28b60d38b8728114d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1694035638736da1cd6441734a14d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db59304f8ad1984fe07353388407aec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca7823f1514034e1c81cc19505d24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ebc9923d2d000c58a10fa10417753176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a2875a70317b34bea00cf3ce1e725177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff036755c8f10a171a0ab29b835e2c53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4dc5e0274f2d436776ca4affdccd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7054a65570d008efb6651df0335a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b4c34381d195799d3d663871fc02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8874c531a364a813aa2243dabb72d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085c5bcf92b663d81823783a0c30418183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc986de91a4790915034b094d39527184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa7c42f8f881e60168859032881069185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debc4086b2c5a12a2cd151a68a6c34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11affd6aeb33ce051416c7386ea3d68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731a175aca42cf2db57bae97874a08b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494da58ccfd3c05a58b862ff08c8a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df60a0d27c407da171d4f906216eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbecac765b933ff574051325a762ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42fab81a8243ec381d1734e270ba36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c74491a408e126890572a6a03927b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814006c1b9c5d9a7e3e5a0af4ea4ec3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bb2bae3446419ab5986ab045f6c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2517fdb49842f26f69886a0aeef4f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73851bfd92807de8ff8bb391e97ca049197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a4680e146144fb466bc43de528dd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b460e797f4b52efa6ff03e3f89765f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fd9b5eb4769599a7cbac7445359d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f860fed288afc0db889c6937a721341201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415c2201d03e039c51e12daf630f11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ceed6846d57fef4fd28c848b9401203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c73ecc059720ed24ce556d3f3c0c3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942757c2bed35d9854e94d7e3125b90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec91a0c1a63c1c3f90eec598f720ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a8ca20763c7832a574d43bc5d6b1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e79ae1c8ab4ffc7f5d3445bc34abf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c815fe08d2cbd247f12391b47f18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6587778da50be32a721b76aeed82b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db993f92762e4b5b7497dbd2ecec23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3cb1e823bba93539084d5f72c513c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b365a96e31610bd926443eecfbd509213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e485f1ebf26351c83e8548ee7b3f6d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed392864f6c13dba9ad905ec220288215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe599a7f0d2f682a7af61d3a73b15e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8f5f2af58fdb905beb4b55b02432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ec675b303a481974c8ecffe506ed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72edaa1d89bb8c97ac581f9f61a805219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b0e361612acc398483aaf849ce9c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e2bc64ced84f908b6618902b3ce51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644af1a31ce05bf24cbe9ad4d29d148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dd258910ddde49c7800f83b0efe00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f129b6c8e2619c3a8e85c90ebf562c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c435a1e8afb59dadfec99b8e8e7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3e87048100dae8fe53d91ec1042c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c339c10d0e6b896e630897e64808e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9840c18b5364c5432e0a16a8f14320228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930a0aefc7a0295620097d48d2ea8b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b187cd5162f7a0952578fd4d36a3fc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d9edc1846ecbc3e00dfa9a2712b2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aeca2d0bcf87721909e0e5492b1ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe1eb001b07dbbdc02228de4ef2977233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901749157177107e77943fde582506b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dcc28c38232a4eb1d6d59430438e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8618c94b73d087aefe045854f81dc42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff1338311918001e413cbbe05714b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749913ce6762fa798f9e3c004a74272d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda9aa61b8e05f01dd3b24bf28d2b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185187a9a8f171f0ca25c83f72dba22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1bcc18079e2e9658c81aa33378d20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3469da23a8420a1ff7028c510c03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561754ac60af0d1167c230987098b3f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbd50160f1d7977f5f18a93746955244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929bd1d139fa496c1dfc040055036cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfa7b95149c1c987eeeba6e61f90df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794785b8a017b4f65958110b9890737247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5027f55be5de05ce72ab785d6ecc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af6be5d1e6a89cfd6d26bd78b84972249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e4659cd698577e8ec5403c429a27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938e51a68382933452bbd08dc238d0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70803eb6d228d59f15d486b5b7ceaff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ce7aa81bf7e8c4abc340ed1ad1676253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d96001b7038f4a1e1b915cfac8965254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8315f4f29e09233b809bc928eb8cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e20957f6bff9b0fc2e8ea77e664d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d3b30de55b6fadba92f575a5cfea6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd0a712b1fd0b73090b16670531c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167b4ff314cddaa8f1e439371546705259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ae5f9b02109ec38ff74faef1cf513260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798fa1fadb573413d803f5c20e69bc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3068723d1e17523a3f17014f75e488262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec9aaaa3d355d0b1c49357bf9ea92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d6cb9940abf520f8217b169cfaf2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf6720c3fafebbb0d6e22ac37c8c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f26faa715304e8062865a9520fce9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b65c95d57bc5e5aa6eecb79d07180267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4d15859899db6010a8c96a2a0772268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debce86027f936bd71cb7997fe891ba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5258974e7d7f0ebd453821e77de0f61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832b06a4d219225047f82191562b84a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93db68a9f4f781f006e159b99a0d77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641c266db24093018a34618c70eb47b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e9ef084ab03b959dd76da19fcd1ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781aeeb3ffcaced375a1e7cbde2255c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48586c59426f9d4aec06b2cdfe161424276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a3b17c901aa495b2def6817b8618277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2c4f2e1734ca9269e5398f540ae3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76d2935d863321b12248d92f8a959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151126652e8084a5367c792e03b3325a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de55efb0b67004750ea84b1c7da306a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2af94939fee7a3e591c35ef8344bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244da135358077fd26d736dd33994c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258f7d78479abf1495fa3456300ef64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e06dbfef3ffc4ccc76379d19e18b3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae717a92c84b27410b3699117654fbb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c46fc197074eca3b2ed4e86665ef8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e757e8165ef31c41ca3ecb2e4de578288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536386bb82179f05779963b558079f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a2c44e3b5663533def7cee781d7de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446004dd7db78773faec561d247e5a34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8fb13e641c5afcfb61fa9820ff5fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169bd49c857365e30687466661a4628293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f49e8ccec7c67a1d627dd331a8592294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda53f348a12d0e71093e1e955ecdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1414dad960085ed1e377ff6b2d63a29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b792a2f3676bcc7911d0f4978cce16b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b871cef45033ec872825ed09b5852b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3142e67d286f6760f295db5f21a2fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f8ee3351ddaa98a2a144d9d05c186300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551b779f4ce403007ec7d250727a0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8f0f8a7a22f9d83a28e247344ccf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d9ef162c9589037b94dbb70180db1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c29c1b136eea7eb43a829327ab01d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ba27606955b9e11882dc86e26c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571408dee126bf22d9324c319526b7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1c0ca985d7846b783acb4581ad9c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef9f210ded52e69841976f9a3031fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b375105b9a2d877fcb79c8b738778309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710c03653fbf94c24cb9aa14907064f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1bd1c484662a92b94204eb59f0ec6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5c48b0f43a39778ebef03edc7415b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c5761c3549d8323ee2ec3bb65a74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e41df18a30fc5d07afb5c49b4a7559314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf564e74164d37d5fcf43facc3390a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dacc123232c8466125d985531ad39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3e111fcc5a7d1906559373eff688317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd276cc9511958b2ff41a8aa18f9d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedd75c7a7a2d7d2e4036e1801ffbb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63155d79f0090680e1e6ff0e939dbc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ec3360194abd4d2ab5677e99de1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804a31c3d266d027a26046d983ed64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e21b36454e65307ba4e5a71816dc08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb91704683aca12b46feb873a04472c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a45b91dea5689390e8e8fd7aeb638325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174682361ac898bc3b497ff21f36c886326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121a9b9442b77270ce27d8a74d847cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03ce9d478863db16409d08b705f5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253249d9ab6bfca1d42947a4303c7167329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a6192425deac4dffc19b7972e9a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f905a940dc53d17465c941491e7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c189fd5838c63ef34c4694b480919332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3857e6486bc3c55416c4a02c7c2f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a799931ef66eefb0afc26eee80aee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9465aad54686e02af18317c0f8a5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a7f0def59658b5c36420c82ce465336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c92f74befe93d3f8afdb97d51ded9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b804060c8c4a8e0c718e5b8f8df6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba6dae78be0d4798297ef7f34c3f07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4309a757e2f008982bddf2fca5b030a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bdc04eecb51eac0985c63b89c2e72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb01a3551147d25e835bc9cf8b0e796342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1458937bda7bd1a2d32a77ebbec3ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e9d8552e0de77fa7ad2fe558f9d62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588f34959e3366a602f1c1994f5897d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e157dadd4a4164e792eeaeea17cfc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1580b85a816393d496ef8e8710799347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b4f6c76a74142e64181e1ab16aafd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0e85e67d8a2c2041c2a96c15217c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff1b2577475c803f0862fa1b335130350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52fc0ab2797a003a6dd770a719b9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07666ff2940667d24ab872c486dbae4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce0d281c7a5ea5003e4ec4667d1bb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c0b543b0506027db565a9809be28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65856e2aeea9bdca309d80c45aa644bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e5114b61ab80d221b75995d7e3df3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fecd91221b4812fdf6eca2a9e73d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82e56259f8e9180de95cf41ae5a7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa4169dfaf966cd45c000bd625a6a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e18c0b0718e2d1f79a3f44c8f62f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a4b59b4ce90faee31bfb8e7dcd60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2eeac6f09bd41d40f158a568f7fd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418f690881b3b845f19286395fdbad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c1660cc18502070d122b4f0cd948364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360eb1a64c6b96eaa988725f9fa4881365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0297e9f8b5765766549a1dcc807bd82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c2cd03f30d708ae7180290067b60e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856e11e29f9c6f46b931298c407a20f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8daf544881b10e340536dcee506875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df87289086698742b4ef8c080d655370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e5857ef951bc2e80a3e8c71ba8199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5562d7cf249cd14ec724258c6b2760372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88de49fdf6842daa14e3f6bad28744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc660f7e4fc3e60640d88f6d6229752374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ef1d3f45d8099cd887c9b187b062e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668f641ac03cec43ab613cf7f0571aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b3b16f2d21e7aad040b578ab32ce7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fbb840a6c0c7ed1f2376dcd846d1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b19592ef77a3fe8fa0b4a6149dae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e372843fdbc12876ff0dbbcf974bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366d2b2aec6c71615b36ad02a34148c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b77a635cb29169487e0f20c9ce683382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0a785ad3cfebe0dd14ce43df0bf0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55deb74bb88c3b31c460a4113992cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b88871e7b1ee67ae971a898fd9372385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310189f9e7708907eebc082cd463c3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0fa95fe78879e23e5748a1e670d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0c599d4b5d7aeb7545b7751159ba2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a62290a9c81cdb484124700b98884389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabf526a3488e6ea0c074dc40c0bab9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f5dc6610e74b4ddfa319b1a1ded7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2955a38937e8c9263726d03907353d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7bd4e7750aa6b841f10703dde55ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f904a185c2095efcafff6c72e4e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23f1c3f73c61fe6f7401e5b36fe28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495be71e22aef438585bfd80388d48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62bd75ec1cdf2545c18878d22dc63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc157a23594b47d12199e47984b5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5ae9c9b5628f00f7a5221477b55f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec04fe89198e578edce42b27434f653400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b554dea1c61fca813b4e1bf427e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df6f889d645bd6cec22817b5422e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e39b7d8fe21ee7e361c5a4145c03b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a3fb264dd5d95adfe1e41e91e65d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e541a8d57dcbe0e2eb55a97ca7f7cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c026387265403301c074fdb653151406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f5dd3d692df7596cb27c62380e2d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c033a41cc59e4c2db316aa5c01c9fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3de55416c24bad68b360c8eccb33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab52dcff08c9bb25a21de926b7fda4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f43e2d5ef7bbaaac18c79274e9238411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0d657ba8fa023333a0c36aa31133412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5a31ad70dce6dab8f86d37bc9f1bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f88b6847f8dac8d25041423924f62e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d037490a205d4efe1c281c5d5f8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b357115a7fc1e8c93dfc419eebf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138432765daf60cebaaca32c7f90be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8386bb91008abbb9ab651d4ad25f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c0edfae1891fbdf24076fd049dbe1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726283e370211dee9c1202c453163f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907057cb093b44b3e4ca4c2e2ed9fe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be61c9e823db1d0a816dcb38c1f265422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df8e9d42288f23a084081c6f6d598423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206dade63ccfdf313395250b43903e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136854cd11ffecf7a63f4ebb088ec0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee37935f4d66e959a570cbaabd3b120426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd60bf98a3ae423fe5f135a89cb278427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc41f36c839e7acef6d3a4b0dacb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d530f99fd17b6d9a0dca72d4e57e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05972053ddfb6111f1c09135c3cac77f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e1bae75c341a9486abb0426686ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9065a78d13ee29e18397450a450a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b21ea44f0a4967e2d24e7d32750143433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6641ad4846112202a4ab41d8dd09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f8bb1dc30f715177ca709d7174097435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33969b2f489e2d84b254f67d313e027436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe9d913bdf967fdc5c5d1c637e6a51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e95a3df4e50b578b692946683b973a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84a2276061ea14eb9276f5ca14671e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8ffaff10024779d83cabeff170b46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87629794c041990deb55f2f3013db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eff8c40ddadff690c88ac419953896442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb61c389e3bcf77ba1d52dadf63c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d41564be44db6024a298779c94fd16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e5c25c41abc71bb482e67eddc6e68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d1e6447aa2f2e66caff1155883e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143cb7e167580f9237bf0827dbe1fd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04e36d2e21da667ad78e2567d5e94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b78d6b00739825a5234c7ae65ae58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedf2dbe19a1ba652e8b0c295062653450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173581ded54945d8b605fdccc2265da9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e86f4c27967e2f4af8aa944ebaf9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a97626bc585c29ebb2c65ae843c081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c1775c6bea1216b9bf487fd36ceba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3bbb6930511adc29715022b57de74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20a03a9c93de0ed26e55289cf93cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba3bcc8a433a2fbfd72850bf0177e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731de6b78b2736a6dcfead3c85843b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fe4c0e3d2b3a4a69efa1de8180670459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e2a9cc01d3bf42bdcbc8a7181cc8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4e548a683f803b43b3b3743440282461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300244a5ad0db93b84bcb4f8e1a061f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ce84c1f6678f69e66f154c01ca7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dfc0a7618e53077ebf65e123bbd49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e588534a42458362e540a104d6c28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50739c0b01276cef461940d4532c17f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3ca11c666eefc1b30f5193c694c23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9ad894d273728d29a1254b28fd363468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e5afff56a58636e5929024456fe66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04659ba17b87e5d2b48a5d6ae49b3f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffb8c2a8ad65ee7fda433fc2edea82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb997385cf4a34ad0e53c7848f873f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b321c3eb40640120a17ac98569044473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97da2b473a4f46b5ba10d31df3c940474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378f5cbfc794edd2fc91a2944c25c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f6353a1e82607a18af42f5d259129476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb72b14adb9b994579c7e9c3bb3e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb47723959f06536547cfe309035216478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bcc9a6806b31b7b14431902cb65e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f2d878ac88ef78366ba84fce454c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9aaaceb64453ad080018cf6b2cac3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ae8ffa365d974a913cdf508d44d17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc111c8a93fd833848de260a4d1337e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5bc82830e4cf8aa4d9040281b3d82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62965711661c1c1d0a11292ec1bb6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733f9db67cff5acd01cdcc6b2972bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d1efe8f30ab4394e4b01329327dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea001c574210622167deb7623b8240488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961848a22fb8345aa3de0d26abe71e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c447a2d1587512a10e525b956e8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf699178976cddfd2b75a65e46a84747491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fbc88cd967b7a490ba768225f2774492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c8ad02a39535a6cd264e089ff744493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3339469532b59d48a977d6f8ca902bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbd7088909779233b196568b36e80d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361fd9bdcd500e211c7c9e09f57b646496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717e75dbe30365effaf280ee39f1df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d82fb2ea1595751c87afed679831498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114fd04770ef998ab7d7f780483ed0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75688fb150dbc4da641363aa2210a71b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d82216e314c4411c84768b9d1209501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2b668108e934dde384fdc7c7570b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f2083b03ee985ea9fd8ac4f9578e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3111c188e59ce4edcfe63ecc196195504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518405cf6eeb0245bfa9fe51fc29986505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac407545029dcef9deb2b2069adc7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe153fb2370174971e3c2cdac7d35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b1bebe7bb719a01d2d5731e826f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cfee5c03bdfff3a69df50a1dc66ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03497bc98445da35b7a7e9326471240510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fae8fdf388a61cc7bf79da82065289511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f9af60168cc29e009d10fe3fced4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa5b7fd9c983a85bb742c16d4cba3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f1a8bc2359efbff2445e76a60951514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab7be4804999cb027dc303a6e3667515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f9cbd2962795afbe495d9854d80e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3026b2f28e7cb170a71a705decd8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9804502a7a31d71419071b6ec0b976a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca47da37735f805fd18caca89fac5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b95aad634ce49df75cc8f6298c99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157cfe5e9e8bbc81ba41530216840bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d125b062e3cd1cfe0aa5b29755f6d62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd01ff803829dcb1a4f781204c1cc44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf730f91e09861569ce6024e430501524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a5793031d63c67afbf2c62b6bc52c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a167fdd7ec7cd49b207ebe45a3cbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8796eaac903f3d6591db47bb48ffcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c13a3828cc81226fab7749bdafe37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309e75b8d56ead0ae6c75336f57085d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8b35b119e867e5e1721d194afd6d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb37528cc5c621185be2ebf8c8773531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcea4aaaf3c386f58a333341110facc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da88a890e5521038cf402db4d973d71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdbf8ff9736d22134ef4bec41fb15a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e3af4fda65e30a25db5beb387eb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdbd9ea2ada3f9e624d9dc28c1a7b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ee1bf69fce268bbb740a831e093be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d583050e0c689ac4dbc867b3959626538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0246769ca6bf3541c9f748027a8ce7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011732a3537a02b22743cf7182cb9bfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894c48e1bf559f79aace53a1baad4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2872bb1fd5f06fab43924e9d83800f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba023348778f927ffe85ebe5cfe32a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d441cb3c1731fa2d4a5492d3b984c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36be63dde18a28a83f2311240a187c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06707780ceec056e1638cebda14cec9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277809013c50090047d106fb88964a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06d4f05b2028d2ed9699c024711c6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e159e65ec6fc4b2f53ed186b5098612549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669d57fba87b0c182bb6e844f9c339550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884a3de275a4ceefd99e6b075f4f521551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdcc18ec7f10a6b34d3277898ce53d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766153b46c207fdad917a077c01490fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974fedcb1b29edf1b8da6f926905576554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a551cbe86e4d5284e1ab453431b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e6863eee2d61a6f722aa6c706f1f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db41a8b759ab9a39d27e731ac3a7e4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ef87e9c83d5b49ace7aec12e272d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d5a324c0badb0f01104aec56ac37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d17a35dc6e29fb03142902d6dee1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b19d1e9af481877a2df3ce8c6df75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9c08c00122e071e51e3330c66c81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1176a7248e46aa66b943e10f0ba1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bacd0f80b5bba37d42eecbb425b7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fde0bb16f2f7a3e550652bbae0f94b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d59176fa07813c65122f6ec8a0eea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c99afe92be647da8a525e8b9a6662567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28e40901236ad74cd4114aa98e1dbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd7d96ac6da8a8475fa95d1230aa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b1f7c1127972ccbee26bb0557e616570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaccbff40db9d654cff1c62226c4426571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a0c4767b0ac9e2935958c63ea2f1572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>