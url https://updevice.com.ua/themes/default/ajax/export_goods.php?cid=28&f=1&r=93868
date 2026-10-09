--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7254d21d7747409d86c4c97cd7ea5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab07f2cae92001a02d904bd43eedc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb284595518ff6a65535dc2c66a52383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ce9982ff382d11215f6299c3560b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589474c217eca69ffbcd0ea344705f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a8b0d26b76337822c00523e531b8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82dbbde8a5721a2638a216b1397d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500aa3f266fd39d518bed411a078b6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80480e866d5de7947cd27e5a22476599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d46e43804b04ce83bee80588631fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cbe74de069c2d842db0c5fb09653e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff2dc10175a535ad7bfb5a69334bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d659a3f288dde6fa9d25a3c7a1d75ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab312d75a45e8ee471bb022ed6ce1d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ed649abcb39188e7d7b1a760c3c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f62ba4dafb3f4328985fc552e9c30016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d4b8c9cf3390a49b8b7386347a58917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b6f6555209039afd40c9b89d08c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb42f7f1467af8a17cace9374d442019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7906e435398863ff668b59295f03d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d8416e253747aad2f31ad7a2b62121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892de4e8baa427c331effa9cbb1259722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373b9b89cb3796c81e2078bfa3e2e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1136077f57c5103f2c94ea4fb50f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2192e11d154574c64e0c46b2047ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16b4850405ac0c7bcc887c917cc84226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cefd3afa3292f68c13f1ab2b2cbeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d556b5c220e51896d12497e96ebda1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043a2fd1893ce2c07984fbfa3d685ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc8ae214e0f324472323b9c13447130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6110c68623484f859cb397f21c3d4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b78341c6aa99a95da0484dfadcb1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865baff6e36d3721a0b19d1a1b3328733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f31db6120240520d527fe9fddfd5a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2e5786f745a72c87d2eeac1eea6e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa4454baa68da78cea29a1852d18036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf72e70aab68bdc841ea4c7612d26b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fbb4d49c9bd30dabc853f2d479d3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdd89ae3e6a41af8678353da5f2edd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24424c3563fd22867ef678126fa86db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18c4822c19e18cf4beb60fae83eaf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be7fe0f76dbe23ed5e72bf9422032942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ca35b353354492a67f031d1683fae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f36704ec7c4c0101da46f3c66731144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1ed9b0f44ef44f1d420d15dd5c3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55f706ddc844e6eb0561e0806a0e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f1fb1663e8312e1b46cbd07412eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9846732b4059faddeb92c02139c67f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544926c5a8f58a3ef4f7b06d13806c0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91f293e2dc0d50c04fb07517888fc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c277c4c51f030d1c7c0d7320df8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52376dfcad7873b3479cf14ec6d7285a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e542332fe177cb11ac5965df8ba353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772abf550b0c253734cd4f688b149baa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe8009edd8f45d55dee5f8a9d15a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8057050acf3a13b520814ad1be708456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9b2ded0b95e448f37daedeaf95ad257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0196729f10ef98cd2cfab0cf7b518658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68988feab1d5ba057b4b5b0f25b3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4614e07e2620f2f444ff111e597ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2036c34c9d4c913b036eb55d6d0ca661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b8d91ca9bebd36d05c80223e84ca962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b00db82e2ca21d77fee407ff3445b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f10176ef8fc154395e7197dc09d25364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb79079ee8af90b383436a2fcbba6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee36c065d6312762d8b59cf716bf2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae0bd33597329cfd236e805f2b387767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21541199cf71b683c07dedb0057fef9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de38a15f8e7a6ae198da95597d7d2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162fcf1378dbba606c750b41c5c41e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e04242e137fe30129c741581ed16271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce302ab5e518f13585e19201709e59672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2c53d653819d467ee93a7e6ff26473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4e4c6612eac90df1d9dd30ba4618a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc49fad73f16fd53ef3ec2e507232a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c789a08ecb13488545ae5ec1161fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d45cd8df01ebc3fe0610fc7574f5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6053b85e8bcebe64e106d92fe4fa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b390ad442de4da2045ac1fa8329c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c570f6587dd72585a01c8d2d3445a9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf5b0ecbd8716f5c6339ee8beb75981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc00ae07f27078bc26a8aedc3a63f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61763f4f3922f2062445c014872163d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02c207e0f090ed254cefae2131ab9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153906c256466146298535179f6f6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6d6a9193c44c1848c813042a8206486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7da97755470ceabf341b604769719a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167ab2fd5d516a49be50e1595d8c2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37020a1c4a2a8bca6405f1c560313c6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e4517613474df7a08d0e3c194cb5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c66b2b456d35bd20216de5f7b01e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d45d9d6db4fdce7fdae85ff1caa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3cb71997c16504b09a070dd336af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e4e7a2ddf390945a4883af5853e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e60b0641a60755554bc9a88b20ef295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63722b477d4a6853e8aa26cd4566b0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df6a86f07cedd73dfaf0f4d0269d5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc48a5d695eda7715087ff84b19792998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc24faa05cca963c88701b7680e4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376d8f51c99ebde14ab307949f74f9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108945cae38c0d6877b7c357c1e23c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89db2d0b63dad9869e0510bf548e98d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c229a3d1ed4f8359e45363387462f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f20bce16ec462232e9d6e3b80aa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44f5e497af326798ca0f5857388741105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cf9c80dffe28545dbf5d6fe9dfdd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6e34ca4d04481010ef24fad7aab26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f60a1e8b613f49ba4a7ee0dcff8ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389a06bdf095066963ecddb824119d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d8c79d1b3aa9629707af94129a29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947287b2cd325f3d37c9b1971a15a741111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16ef05372ff3019b8b2861e7a0839b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365828e38fc72236cf8debef5c811a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdc4c2bdf2032107a9e9275a2e479a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a65a140c0c9baafec8e18143871d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d69a52ef41d18fa58998717134239116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d59c4a4e8d24ee28c4c24910c8f403117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcf5e1ceafd2c7c461aaf187d2ab6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f15dd346dd2b7cf1148f30091fe28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c2d98f0974ec2b191e83adb59ecbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e58447095f476f3be743a86b72fec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2bfbae3dc86ee7516cc9e6e03bf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a583975a4dd9a029848106e9625229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7008285394ebc438c1d5e1a3a5d21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9277259d7629c4059e991e31c75378125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a84342de14132f2fff8a5fd6b3eab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bf48256113bdaac9c7cf6bf468883127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c85cadb96af2b13d51796bad3930128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ea9919dfbd03bb051ebb7af9be3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96540bdbf417d56ac0f58bea026b1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9cb6031c92670c3fa186db19d51f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac8553ee2ba502d53578fe326e659132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424728ae78882a83ea64850f873942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a56b4284a26f8ad4c1de822bc4114134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0acf639cccaae3bf247f86e2700267135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba4f86c31a84599c115ddbc448ffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23459100638c2919b35c7aa68d02a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0244e2c7e27960664a6effc3df97b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173fd611d57e1a6a5b30b629f7e29c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93993a278da38a6b1ffa85f0eaae88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b0f99dc19f6619ebe6315414a966e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58d18e041849df335aa4bef114399c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9ad0f24712622fa591d484e7cbba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042e4fb2089370fb334f376ab3595c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a453623fa0aea0baca08da0570428d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee5b5ca03a70fcd0b2b9a3785366c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb51bd80d6a697743ac67e9180468e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1269b14f79db39b022d598666ae03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd4cb12a7d0e0eb6788ee0923819c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33daa38aed4335f824a34dca1873274150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece627ce7238cf844c0abea24f7ef0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678275a1fe4b8d64011fe950c09a16b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f367ad8e1bc6a64e7ee226fd872f7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c270b7d5ebd1c5a0433e45201d954a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51334b4302e12ebe3b350bed2d4a0add155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e42eea146db8ffff32e733a0e6e9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06832020a2ec49e6c0471eb56917535157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213400d2c1c5750db2dc4a6a7891522f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088c1048b615435039c468e6a21695159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75732259efc5df52b96c11f9c36de3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed321afecd2d2b7d1b84b35b882a17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2e9acc458744e5a6c089415930d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5d7344b133b029b3aafc11261d7c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76bc3c3adb30d329325509ae579cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30a14fca0bbce9d0f034eaf407f6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed0635598a3603e2bf206d523f9925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac976b71f478014c2b800601a4e13e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb7405c619cff5390788a7ebd0c2d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803344afeb19e7247f16f1482bec4d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062674a319e31392591030195590de3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d022ec99775c016b74eea73fec08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791942148fb26e4cdce6aea7e1a9c529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d187e08b7959127c7264b967dded20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c160e152e61fe4c2c1cf50ad96e9222174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153eff365b36bb48101418be3662b36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecac8a7ca09aad143881c8dad8f641d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef35e4e4feb44fbc296634af4946ed8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d13ed0552473fb52e6e7d4449e63fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd760a62ba6dcb504795a95005f26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892a63f30203a4aef1b981bed15739d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475ed582f25fe3bff4067aea179cd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50423b33a7d68c0a0aeeed00a29ee1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5092c6f61ea45ac6ebed318ddfb3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ac65d91f6edc56622e6a8ecfd4144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652287b1c14e4d63a15236b88b78d8a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e428de4279eb3d696c50e29cfbb8d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9690f213f5a1166570da096428b48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97c08e7abec3e307fcdde8d1791f80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9524dd91a876430f8b4b42e23b12f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550d7a82a0635e6ad27a8d14fb3b5d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45d952489928151ae509d4dc91b02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94c3c5e250ae33cf3a1e525a33c526192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7236084efabae6047ad18f03b0a286f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d121ae53335e0d2799f46b8b23e862194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534858e764b4c5943f6d7aa9e0ffb19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937de7280f601c61743e38d6fa2f8eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13870a19b1b6fffcedaf7d825717671c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b1367916743271d83f891af59264e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f735936e34263fad1379f8a45e6e17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa300b81fc9f19bb8a73ab803a7768200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445ca5e443f8dcbcb8a93ea3845cbab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684b015653537d8d706d83ca6f04f46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5fba2fc38d4071e33aceb209f7ad6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a74bdeb2223c1ee4824d8ff4108399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3c5c022b7558d24d6902b771420f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7401009345738ec46be98eda347fa2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc4a2fd788bdf993bf612c03553600207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab948ffe8b5db19bc40b9d88237b1c6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e237c73d84fc27422af5a24728592c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e60f69f70104f917656858215e7ebe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e465dfb9adb30b29691419cf3574737211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7aead07896c96b290dab605c25adb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dacace2e248818d7146f3c6bbdd1b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91250bf2dd5b43380ac6de563fe21440214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b247be01f8647c76b5498c379d4a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b1d826faf40f03144af0c7626dac0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c027cf3185a7e3125a97a38bbe62a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee549b4ff32c6ebfaad034fcb4faf9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe683909cc2bb698c4985734c6558b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebc232e49e812f9c4121f1d789128e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d05d020c4268a54dd3c40fdcfd482221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54c8f3431160d29a64ea497dee89b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca783e47295bbdf26ce5c325de71c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ffa0874531f399f6c38848eed09f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03351b29697407a2921b66b9ec2ca457225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbf90e2e7046cbdae5098a6f28357e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1feabb798e0d8e27c0a11f08d0986a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d747e6713ed9d2ba73022c45b5c0e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601d2ffeac64a477d2aec63b2c9043229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122d69812ba17de7cb2df33d8d6598230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32584fc829e07b699f04f390b4e263231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d7eae323f0dbe15cd53fe8d8e8c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d698355c61be327178d33725cae3eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a35a050c004b7e103dc9661b30c0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ae07a88f8da63ab50c15bf14a55b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1afa92a2c482604f472dd4003f8a25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c9742cd82fa4623d00864a8026470237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ea2b4fa2bb34315b6f76bceec1d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3787b44483724444cc3e0606ad3cd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d8fed8a057c2376f7a787c162d895240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e2b11796b7a40671e2a59b6a73b4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693a0aae1f6dfa654e7836b15c1255242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd282bc913012d70b7f501de896b7839243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91bf166f97777a5e4549b4c417565244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75424e1204c9de5f4c531604eea5da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ff06a9c3eb2244264e9b82800cf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9732076d99f57eca122cf2da07d861247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b239aabed95ccbf43c73f3f601cc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7dd14917b43d38c40ec798c94be77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7e964752cecf1642ca79bc3088c34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f1d5a5da253b1d5711922630af9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fefd36be37d9d273f04270d5cd538252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4237ecb242687d287f71ab6aaad1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c41211f55ffcb6f3ea1148e8c2542e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29acd4bffffd1cf7bfad9b7e944d6ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536120fb4c175717954cddee33ac453f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d666dd3e1c2eaf583419d2038016a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f469e22eb35d2104e0eda7cdaae9233258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d98ff36ee5f8c3bbe6efe22e19a864259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6ced27738603db858d0d783c3a0db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4445cb20dda81308ba0271ee793c886261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f581f0f91b9b7640529d756a620481262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fec8e892ec92ce5c6708fc2b7f360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c11072d3eda0debc2267952e75ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d19d5875712e147ef16337b41b6a04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5c440215c36d691aeef6ce6fbdd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957482b765470776e208647f34ab52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8def0b2ac3a4b811999276bc4a217b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d75e9f17d05a0dd4539ec9cf6afe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac99f445ab944b977e1254c0db97991270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ace8092fb894932ed81c3cf7dd7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ccf315f945350621ca0972c5e4f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3558db7ac0a2f5488e8fceda94b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4151b3c08c3a7fd8803f4c61a4fe3a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3038f5b93af4f9aef6d8ccd430b207275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2701c948f58feac90443ae5418c46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0378d0df2c94fab965ba4801d5835aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306b264aea5a76ec01f3204371a2351278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5146c6e0048b81ab2b093822d39e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f62c7e9c460cb362c092da66a48b80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bf1f62de5a90c1bf7fab667618eb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca100e9dffc31c15f11c1407b442389282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfde22299d8732d7eb05692a4e3af8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ffcbdcb217fa6f452825c7647f1df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3abd32138b3ad3b27b4cdd392a608285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c3175226c65049403117c4cd8050286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fcd365afc3870246e1b1aba9d544f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98cfdf8fdadbeb1eda765ce3ad07a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1e6607e156207645755f23b95f6c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695d12347b376413fc9a641d1e3b131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590bdde0b32184c38474b8724adfa13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea137761e04a9a9fd2e8f203bff597292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf90ab6bedc544d564400431073a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f96a7686fc40ea7a5cd6eb27eeae20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b07f08bff55ecb1aa36937db61604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff077359c5cb9807171c5ccc023bec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c54063a9255ca04174c8b304227d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35015d5fef0fad399ff2bb9f24e73c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc01e4c0a4cb9920836999982e76b05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9d33e9a52ae562fb0492daf120e23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a862f6ae2976b56d355c0f46320289301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56c6bca6a2afc4fad8d60b89bbc80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597c208e095c54301653b37b542fc70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbfb2a987c9dfbb9e19acac8fb42b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613570438646698cd73d8c623256b930305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5413f4b0cf333ae05b1837bcc394306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab96f959fcbc542ba923d740e0bdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fbaeae3286819406e3dcb0363a59b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a5d9e8053bc5e9d9a29cd3fe2c74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd50c2d7784d9068dfb00f63001378310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ecf5b33ef27bb72e51c602e1c86e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab48f86ec7dfb59f4931b22bb018ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dcc385bb119615805de14ede17a6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb4fe8fb53d4862a49c80e0b96074314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4388f0e5a81e6b20ee943e7060ffe53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4f783b2553592d77c05b40002f777316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf681ffdebf5ffbe5ce89d0c4124ba50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af837f8334128f21c68bb0f97c74e964318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4959805b089291754722d08fb5df368319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a05938eebb75f133987ba5f76ae95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0b4a4704fd7956dfc83358920844f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d13ff978a328fe757a95eb9827609322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb68387cf98e503863ad80e5a20a989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d659f747b9cc0f9b82264e3b0a35e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b39d3fc93b3b8cfc5cd294761a8eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9356783fd09af43e9dc634d203eca94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18a4ead981e3cbaae7f868e52d6d42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca5023db14a0de17ce371f970f9ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e6dda3547a1cd34b1db1271e0ee93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5d740926f6fcda67853e3c9ea5a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6c159aae384e4ec0831e32a135d29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff4c19506f66dd4f5b0d83dee1b88b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b21135fc30c4f99f4d04a8dfde819333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1805683d46e7e81e519b7babddd568c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28291c49119073dc076b67dce72a96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389090801aabf6ae96d3ba43c5b88809336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a6378bf68bde4109c60cd00d166be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105851c5096704b5d5d8e4cbdef4d2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892e43e93bba9a2f36abec70067c91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b70747c50de57bbcba3b122ba2e443340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cadd15c523323c0bcec1162e29bcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdef26116d4d2361e07b4e61fbd16e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741961ea0b2203504fa6e9ac649592c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e1758f34f2134067d8f75b4d25fba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bfe269ccd9d29a0bdfab2046d4596345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa94fe0ca57862c77870d672c52143d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410a3c19372ba214a6dcd45f4c2bc01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816794502033e165a0b58b6ffb796a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d463c58ea637e1ac21df4455971e7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7d837118ed484d36a1307a4dd49f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726a6cc08356f4cfcb42f2d3278009351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844c97ff787604dbdb1b7292b08afd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847442383259ac8d23a4940dcc599972353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed20f25f161974a05a1dd88b7de77a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fcf06a30d9fd24afd53dcfe89565d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c28d55d8fd8f64fda5d1bf85500f4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292763da592f9b3dfce06d4f6bfa49e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24add7a0fc94d5a45cbf682b93203b5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10d12a9e03c318ad30dc35c503323359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116eb0f8c25fab4ed40136f42515482360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb8f453dc45c9c855092597453c94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c716570de390ea59e3e8c24211b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2340f451d26bd284e54aba481f0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9995ce2833f7b67c46ade819f09aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5b2d060c4a20ae572f833426454d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea3918c7d97b5d0878e999114b6b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207c950f58d95617ae0f05736e407be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caaa57d3918f623bc3250e88ed620b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995371840924949b7588eb07fe4ac85a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c93d10d82c7ffb5aaf40e55f055bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c4bfbe4e81e7066c184644eb1f886371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c78d0d237d3ceabbc5cdf5fe38786c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2a0706e6db81b75852f314b14b7df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb2665fcc7017ea93b0ce080dee7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542fffa9b96d860d09d0084ac323d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49b480c30d5508a5451f67444a80a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4369125adbaea8b7029166fc1353e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812d948c6b73e2f7037dcabf02cb378378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc625f7c9783650f22e08e3b746ddced379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf4a185262963fa049a0a8aa438d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a409e53d7160d45cfdba33582aa5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5c1432affc5b3756cf800d7868a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9455b04c50dcc8f4b801df2d6c698b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a4e2959537bda82f597cc3d2ffab2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e2a56d88f42f8425d8649e757cfa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccefd4b8c6fdd4abb69ccd581462a91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da5e556cc25e8aebc102e5e077fe07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588b6355589288bab3abfc7ec1a989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e512df268ff6a8eecb1dc27fe55040389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acd3acdf282c362c8ec0835ae338e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba2d0e505a2957048a392357998c8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c50a8a24caf99267d22d802e39806392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e5219eb2381e2c8bfc675c0f494d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c5d089f99d0ef9cf9e0dfa4b478c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648c9d110394c15043e7516bfdcf89a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572a7dd3b387c31f351216a5a854d12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ece3a7adf24c87501a1b3266de386397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f09e7af73ba2308a0e51766fcedc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abc46b3730f82bd8dad8f93bd6aadc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac821755bc097e0d5bc74b39025a11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd385f9252cef81fa875f0c08221aee7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad337648b74e3d697b6b6b8480cae726402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae954c4c7ec4c9fe8d24ff1162b2f92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a5606f33d3a3f4b7e90d51b15ed1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93313d652653e6d511c0633d39bfed2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321eb680212fbd329576b15603977bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48d4900bb2dd8abe049976340f466f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88bf57a173c9b412b16c111de8ac65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a5212cebee976af34203e63342bbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dab2ab5bd6a80a5fc28aef96ebcb41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec39a65a51202bea1a50b972aaff59a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142466e6e85c012a6832fedc786fd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185b25a580764ba56f77e242d2c3c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf93c6dcce6fac4d6ef6b2f61e31bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78908bf588431db95a5b7fd2b27c7ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064364e6c528a7f33eccb43b5dce83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235880e5d225c386e76e4b858c1dea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1caffdbcd5f363acad4a9576303921418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbae34f47cf4027ab11adaf7d73b197419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e24168beb524b24f404efc4130ac9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3334f1c85729573b5170c68ac49c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712c56413a82a530896d2a17755181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99223a6c6cdab34714de88aebccc033b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2719e4b4fd38668bf4311f51fa02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3053be6f13950e3c6bf2b441bcca74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2fc487a3b6281c7c2b06a93fd4242426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6890587f2a42a45ac08fb97b5ffa8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7b0ccc4d0a1745a0bc9b9f8d82ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b349dabd417f7d56fa9c793fc014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed53794364281aaeb440a32371ed1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719f06368a84bb3bc0778490a11a1ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4048aabf18cb8247a6b54484537de7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71577f6ef3b19770baf5b998449fc315433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ad285e23cae00ef91e9dd32efa5dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03ee9b03a7ed3002bcdbb1a1fcc39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39588586dfa268ceb66d05e635364b08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8526d037a27de2ead33f245042b54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd64e01374d4c34c446c582ff6e5ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b669d61cbdbee7eb4d4ccab6b31e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4583c7f28dbe635775f1e4a7f9afc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509a4eaefcdff8b1348048fda7f482441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe72db42af140488b63d31bcc220aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b7b9d929cd90b507c89de7760549443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be24d5dd9d96427cc18ecd442a9dcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9baf8a24e937634ba46e3f2299ae6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ef8c109b449796fda03262d1642d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5118256f1b74cf807596e5054a363447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bc906a954d331541cbe29437dc80e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a60cdacbc7365fd2555ae1740d5ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6d6805a59a2c961d49914a9c7acdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee56aa2b290623abcd5ef23a892f68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c172693def73cc225d310239bbe3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b640f41b777a0754e4c945f1a04e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c9305d4d54d78ef96f076ff31cd8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d07888f1ea60cbe1d7ecc17cb47f39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fda16a0bcd84df05de2491adb6068456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee7611643fe973c6bec35022da5da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2598a62f3a4bd211056182949e37c2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c038388132825c23459e2400e590d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7ecf77c9d034630586278e4a12504460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711259741a362f5fcf0003451fd1ad7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820fafb73a48f396dcc63a4f5d7c4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c318a10e419300a2ab161b9e794d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1daf3234a18eec4b73f01e9818d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e93207de714e39a294d6345b66b42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943537bc0d1a6858eb7bf44959c284466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d83b45d4cea0875deab7eb838f9b0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ea6bcf711066d40aabf7b2c252a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a8cf18b6dcc1260e348f326471ed8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5bd729978a0a105a6c6e32596f82e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9ddfa8f38a050f861754d86ecd1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcdc8ed47cb9d16dbdccb99fe4c774472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df054cff80484731ccd0c15f57195ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b468f8dee22584f8e1dcba8c61c6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab7f957bf0798c838e3f3b12dbef5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd5692ebe2960ed7e931554c828e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b1d2f68733d2fb873525c1abd2a49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20099884710d94f4e0693084d66f07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a5cc8675f54493305aae6d291432479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10abc7182a223a849d6784f59b21fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a69497f3da794074508c5b6a23b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066457d5bc35ce4bbd9e0420d656b04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabb9fb854b756932c0468691d207fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f8cba0a06f9a9602ddf1b054a3e82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f910b16f2dacec24fd27d8d26c93b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3063c12f6079e7b42db0474bcecca9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1cb86839b08bebf2c02869978a2ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff0692ea1f6bd9a948688a33068d9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53ff489f20f99035cd6673c132a6b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925795fb12eacbf537363bf422f30e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128826fa39067571069421e993b781491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6370ba84518cf05aefac456dd9730b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3755e850c735fc9f877fd6bcc6874493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c9171c2abfe9cfbaad8ad2b7d1c79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf32919597eb87a8f893c295f970b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7400bc3bc5a4c1011183d46b8299496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20bbfb1d6c53ae97bab4f4d1798204497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe5c57dce7ee71571759b68d974ee3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b414866847fbe73302f728b5a9e80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146277a8391db38889048511b0b297b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaa49dd3cc3c7ebef73bad1c9190e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdf3ba70f3e33e286068b42387e127502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159eedd8392c6764e6fa0e6dc5ffefa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bc884fd401870dc431402d70cb703504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf72f749b0558b2f015078e58b8c495505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d4f7f255d041b6f42e61bc703c3bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634f0890ce0f00336c0f1510640711a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3d9536dfa3ce4450ff9a204f4aa4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2562f8c9b53a0bad6ce27372d850509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974d7f06f181a6b00a7acab50386c67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90790ef0216c20c8134f704b2d6810511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811bde1c315a11ce949e924a087a1ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb65d1b466fe907a0932be3a09918fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec768e190132e1d33eacb175b1109cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b6028b39c1aad4a076088c0007362515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a9f67eb773f9828b16ce5cfa4234d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266232a961e9436c7f27f0cd432f6d11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3e7d2c521dbaffb6fc87bd966450a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cac68a33c28cb63f6e4b652aa7c1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3d17b20c279b5a802756c0fe4f4f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6da5f9b84f1605a3df44f3355ddd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acfeddabbb91d9ab678c62e0eb24df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca73a24fb27b745266b2e52924b207523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a96558646da244a5f6b52c6669bfa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec4a47eaf32f71c93c2ae9dfc143e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236dbdc7aaf8796940335ab5de7f579526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa18538197b7add9f9c865e61241d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a184e176d03f30290ce3657122486a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bff0110212d121871736b0032d520529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c204cd21ac7f6a614f51599880c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e033ef5d5ce134a7d9ce6897483d1b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef292adc407de29a6c7c2494edfc81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bc4f50aa574e667710a5f9b9325b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b240f107aa5adae3c31906055322534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe8670da4c158477ac21c03018b5fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a8109da6e5829d6e9a281f2cdc13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9096a08744d7ab3283ac5eda10152b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9388335159505591d6f173bfb05fa8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818745d5cedf17dccd2660afb3e100539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf04ef0affe7230251027530e28fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12f6b690e92c989501095c02b898b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d881776b9a30a3899bc7e7e2d939e4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77414cd92f22cac03c06ec801a7e1cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ba449a737b7647ec725ca431a093544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a3d3255f93ef8a2c1c3338a838b82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad135eb66c7bfb2cb2b1fb4df662fdc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0750c558805470e8e25554000dce02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340435c44a4d39e429eaff706137d711548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77181c0f1391d901116726f7c6278549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ab7461f92eff31ab3a3b23582fe43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932abf86e5f6eb14e069eefcb1e522f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd509bc9a92b5342969ffbeeeb8ffb68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb539e8b41d860c50f3a4d0fea7e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995604db25d3fb777cbf5de79bc9d00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801038b432a654b7c36f2c8a1ed8576d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b8e57d355031a58908e262c71e19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8efff052b65c2ac2d476d718338792557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bda5052b5d94fccae737935b045c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1718aa82885279a9c55caf3aad4941559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860eabca9a728fafcb49ab97efe6d1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d8091da7e552e2f4f10aa21f0136561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c3d3876902bd14d1b082575ad7d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06104edb56b04ce4adb122ae804635a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1977b4e1882b45178203305d5ba7e27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc733c5fd091aae9137e4f82f09e73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abebabf45cff059a9647d86f4b59259566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ad8e15e6c63c85094de4a6cdb3fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b144a8a1ee6961f77f24d9c027c9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548bc608970d70cc57b52359cee3d69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ea24d7cb433abbae3548a07888dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7db4e325af794ffd10c5b5ac304bc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e7622cb28551521205cb58ee4911572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b97f9382f8470fcc1ed69107b77f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56493e75018cdc1fcd491a8ede58ae892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdb213f732c980854e39bcd296bd513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d4e6bde48ea026772ae8ea09e9014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e097d8ff805b51b4783955ac3cf1cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033ab74173d7eb162514b0f56b7c1eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e00c85bb5c4d9a9637513c0ef28887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dc877185ea6691ca81e93aa0892b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79bfd4f7c29e54136a3f168ef32ee99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd1baab9c0504ea46d7ab7195fec610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde5c9f7644851ce6fd84b86c3999d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feecb3762f995b804fa5b265107160512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740402b9793021d8d0ccab191924d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6235f79d1dfdd5dbf453f165b873cae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db8db11ca3d3c21ee776de68c7132215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef050efa3a6ad72cd9a2717a218da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc7c3db145750496e9802d600fe8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efedaf11ec50075173828b94508a1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2bdbcd12fefa82382623758a3629c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2b9d67190516036d8a59a14873f9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd558e87cc96d33c28a6fbf16593c5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4635e9898ea7e9dd50387f43442a8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51645d339ad10090c2911c1a1689df6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869c4f6b28101cc6a5039b0b6f807124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9632a49406b6de5cad5b4dbabda90d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ce38693068109e3d6e01c42133aa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47113dfc94452d13ecf4469a0e28d66427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a23e130d67ae59953f3df0211b6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8433ce2c16d2b32adb6e9810d39c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208297b98c7e8e07595cc954ecb6f81e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40575c7a34d62d047c4e6f7034068ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c70f2c30ea383b6ea3dfe446fe80ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ec1ba192fa3f7ff89c85e768af8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cf697c792f4680dffc1f2fa65302834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a767c4614b886032c0a091cc4b617f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e360cf9148a69ee9078ec7eb42df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a37f67ec6ee60904614d1ee66bcaaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d114568fe674c65437a76e0f865638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f28bb77f40dfb5961052dad4570639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681d66906a494a9830c03c0a6db829040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552cb77cf333bca8b78258969221f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de433bd03ef8b70874becfeee66f6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed280e307193ba75c0f0169b1ad7b0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8271e82babbee86d9f6b35c0a6c3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbfe96b6c499664beb0ad7ce9f03ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a80d28ff91cf339f152e51247ef90546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bdc389fb6460ef8a20b865b51fc0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749e1795bb9f91244b27e66de2a22448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe57ead91b3fb9b4280f7eb0e934f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4abae627ede594973e37465948cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ede953063673633a69ebd532566551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee8847adc8248c7a4552e2e8e59ef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab6f02bcd1beb92c4e2c0c9b6138453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f1ca656c57d885611aa28c4fd64654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c275ae2a231a1e87e14800690174355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459f5e7cc2d1d1b27c0b41e2ed0dc1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757fedd73631362148da82a32549a1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabfb8183a1a0ee1c10392a538c66fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b00050fb3efe4f1c576205b1840259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e17a9583e968bd3499955ee4770f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fdbcd3344199c3dfb9de83893893a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36671db2db10219b58550ae48ff940f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dbd05927ea10fbb4e2f6c57226b7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2224574443f2534b7c1edb412044efb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33581c15f570d1b985ac4a336aa8dc2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1021b885355a725ca8b66959ce9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b6db4cb1103387aa247525eb69cc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb47490d65e84c88c224e3fd13afc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc3b7952a34b02da2d4c03019352c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927d8ee2b28271b89631b9989754c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd9282f7db4b85335d8d9af9319a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8835ce58975475bd74494424169772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edac4b0e810b02ff92b78a5156e55a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894f7737dca76c04b2ac10465d632cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8ca9dfd48764175b22821300749a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016f19d0e8c5ee56999fa1ec9c4645a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29a11377442278ef5c5dbadcd87d2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a281bfc35f950f84b2313044bfcb0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01834d46cf79b6273a06712e9582430279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621aa629f54b4904410f0dc16f66a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0223007d2aa09f661e98fb8781424e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5a7011662d35230aa861d8e7fefb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598797d22f8691e8dc0538d23d2e8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26fa840819f562730ae4ec63bb66e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe86fd87776e61742c31d4b4ad6f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1bf1aa3414fa00852f88016a600e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c778e40b98e3ef43cedde45bab103387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15d9392f3b40be995da877c90033688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41c7a21525319baba1294cf0749a1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d856e46ac237e153a8c63c4ef761f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0a973622078df13507717575891e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850b8002cb114fe80c7e377f8eb75b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30539ad1ff291301ae878c0249d48b9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80ab9e11f8a111d78b1baa24210bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900165179fdea47a9b64fe278272a19295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555cd0f588f601506fd60a57dfce07196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d4d1193f5080ab060cc3933bbab2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d882a921885556bbdd710e921063098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c45111e916f63a0771d62a9eb8c4f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c31c652465916f76bd139104746701100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee91912b02e44d43ab2409bb8e82d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7907391e436e1d042ae9b307db82f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd47a992e79f8f80782696bc724442103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304f24fb93cdf7bfafb41fb4891931e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b268182677dc20d0f2b192fae3ae222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69166429511f3f7dcac811d5ce84999b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a2231d1815d79a0cbd0313979f97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdaedc9a0b7998f8ebd63971c282b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98f951662df2b245ca8a72a5b0d3c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb05deb66610e67687713dda2664151110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf799acb894db03e8a244562edec29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548dbdf3d8d199323e2281598a13ba8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397106c4add1386f73ddf2277cbe9c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665445f4d88a8b01fcbe93cca9e7e1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9039af6925a9638c966a3484241a39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d93a2fac28b465748d9c50d34ed57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e430c2264082d42120cf908b25f025117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5206ab9cffbdfb95ffec956d8d89a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf648f2abacfc7474f49fc4e57fff73e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efbe79c29b5f36e73cbc01d2fca602120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0b9ff5a48163f1a265ed811f14726121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a073bf7524fc994e561996a401ee71c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee56353e367765ef31f6e77509c41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191577214157e99d2ca5460fb94f323a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824888403a2c9f661c7b7dc16f40ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ab3546f98e01babdfa61922ed25a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674b9fddb7d518dcc93ba1bcf4bd566127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a7858c01658bd648599e9deb08d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081270fe2fc6419c32cb2a2f0b4dd109129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec13b1a40d68a301238052a008fbdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2961362ab52f733ce1c49c3343484131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa131a06098ccd54897d50f4a8d78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbaa08083a155d4c74ff30b964f230133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2a989440de6961aaf8f992cc8a10a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d55e417e7ab360fe2ca6cbe064a085135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19680efc670a31f3f2b51ab19d3bb526136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9d49bfd8b8d5bf616dbf4d3f76a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b942878f8aaf29eb514d8a0de2070138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa76377de6adfed40e9b4a91a53dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c3cc95ad731421bfe0fa0f9361385140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236ec95633db4c1435e10f4893019c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ec1e01874345a61a08ae26de73742142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f7d3919e4f28a35af959e623d132143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425319d118a66f0310c7a0e057a5d29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49a0226b76b47025c2d94bb789d2a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72243e0e1b3ceda926b88835383b963146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada6885daba06bd1afdeb2aaa43c766147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f16a1eaf37636a122923b029c9012148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306912d3eb610136dc02c89ac3e0f1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57653da3c930cd153647eca85376ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fb1b317c5af847529150237fd357d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041051c3333960cc6bddbb954a8c2a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a764ca98f14baf38bdc071afbf33d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d650ee5292d61d24cab608d1091e6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f290e2ac8379e836ac24c3ccec551155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa7918fb971aad3fc165161311c04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d610439822a46b2a17f824520169a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f237315ed3be7532846dc8cf9663e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5648427469e34e68bbacd2487ac68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e7309da54eb7aa369aadbfb1777d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf935260836b0eec0c3057092d2a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719a1b83bb039e19c9e628bd3e0334162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab5a4f4afb31d666e9b3ff80368ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444199f4adf282bff93eeb054be602be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065d4786062748f1794438a9b6222f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2b60043946fcd6646b446971910d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af0d01ab175fc076aa5880d1a64d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1ac06f7f6acca1a51a34f4e8a0cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5efaf3608fabb3a7b47ce76afacd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453880ba29288b73bc9baae9e9715f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b49de319f338ab989eabed637e4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661d61790c0e261594a235a279c1323172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495559f31b4a643bbbabb21a699d45e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c31203124fc364a9c4b5968a13563b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496627e75d6960f9c605beb96a3be0bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e18559b6793440334679a86a9cbfa6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe803825649657b0c7d7b6e0f979b75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012cf00db9b1dcc910e27a580351cb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0de9836b5cad658a96f2a3eba9ea5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8135b98656fe7240c249d0adb1d70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc978af9792b73e80d45cde828a01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b534b9faf9822650e8c727811a290182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4937be79098bdf128b3be3384e041183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f1ec1cd02f37aba946144abba1a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863609c0992bbb0ce3204de67c6bfb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19d917e524cbd18c01a4b4f1cdb56b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0194262bbd608550ca62d46d7951300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7a140fc1fe67cbbab37487d20f10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843fd9c198b4698ad6432e1b0b2b2f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a9b46f0bb14238346e1e5a156a2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c72191a1ab3be1f4408fb8b1edb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0c0417882338763a5c6aa0284813192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a99dd6e2f91c34b47778af89dac28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9cdaba18a6e970fa5ea0dc15cda9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e117631d0c6a32d529b0f967a3100195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d6e984778dc082add1b0ced9d6a7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b43d2fd93ab5246e4a14933bf1fa7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4e62062e8f8851c8e92a8b0cff1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc72bf21632c6b22808cad32b599c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df557ea8746c8aa2be904efa88adb18c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0508bdd33e66a8b5e1bddbf61e88c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565c2da04380c5ec278c8bc432fead202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6ea50e47c9479b5a2608c7eb93426203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb52e2d2601625e9829fe25d9f863a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d1a96a0814234b328f2505e1622b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02fdd1eff6e8413459d0941d3c8160206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a34612fd65150542a465a26b13b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c7243b07d1577a975b296b170c06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea155a56239b6c0c479bb77594b585209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fc189935eb290fde7721c0d36db6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72110bacd9093091949522da62f9fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2079225426c3f0ef1400ba8e02e4822212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ac4d8ca91ee470ca7cd0e766de8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a07e83a9c991d1d92799763abd686f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271077715f485f4c47d90175a0c0bf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc906e6d04d9510cd32d757f001ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8bd912b2756c7d6936e21b40c7190217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c03a523a872fb70d2d3a5a8291a04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480db62e215176fb6e2e89ff22ca15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e784e96ba3c8cde44206e124cf799c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36ba8d6c3a09bf2dbe7bf1cc52118221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ffbe72365d92b645b2ac1c627269222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea57040beaf9d5744aec6901599f49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758410fcad3160d64f19ae88bc503f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609d9483fd3beb58a307bc1df073195225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c32b2739de8df98295f51a6ad3e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938367406d179d04fb5b0a8c4d1b842227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4da6b73e711dcb6cbcb99817464475228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dc8beb75d40bbaec6ff5adfcf0499229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df976029337a7ee9fe8dcc27df0fce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046210769359b0594e0788030e2e65c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9187670e67e35af8a7a1588a223093232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784037aed7bfa8e8b6ddd2622e2ddfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcbff6e31c0a998b33fa7d1b5c1be3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6bf43fc76e15f0926c8c6fb8c72e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33ced03d98bdf1c90d043824400b81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5973babea13b4948d25061dae9b46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b92c5e7f1e6953b6791c593b47e50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcd3f15fcb615684e8a5f857026fad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7234c98a89bcb677cdebbb3143c63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f98d77f3eb35ca2d498f59e738bbc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6941c18f92e17b9a0077eff1c9f702242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094989dc292a1bf81624b3634894df0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de04178cb366d3226d985605cdbec0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f8f3c519fe6c35813946972494a66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747bb7249cc8ca3826400f22fa3f2ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae654ad0b9fc17b2e88367ed587a62b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c04f0976f9fc09996982b84ab7d44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a888cb14c322fd19c0140aaf258695249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5af2f1ebd1d83d52de137642b1ec1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f65da97fb7d034c2925d3854b3ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6091977786b7398ec80a1a6bfc8ba13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7060a97dcb9a1c83d5d2046d4a54a12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bfdbee5df366e5d424d13ef1c8d68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b00cdffc29174f9d53503be24b9e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6bf588343b55c659a79c33b93d405256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c948249e9202cef6a128606f31fe18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2727d4ec18c5a0dc631cf8e7ecfdeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2cf504a7b972ca5adcef30597f9cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cebe1068663ca04a43a05946003c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543a5d2b8d9f1b6af24f66073b2a57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5180f5262a7ce050ad1ea2fa3f9db2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5288574c6807cbd4d3c738727983f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921876ba06e388f96fd8c18ba5bcf83a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa5313c50f52cb5ca5d1f2f65882b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2dbd96d33df9f556a6fe6e90ab4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7603946066d229d95f5fa05b910fff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d6e913f96b7a4c311b45f10772298268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527fd0aa7c18b965f37598df5a7196269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b894f702ad9edba86e5c63431eb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2136c85b324cca658c0ab45e5bdd1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b72b65a0cd0ddd26fac13ec708e5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f8b2137ef0e28965582664308205f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9965acfcb55c45ff880093d6e160c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03d31af64c270615fc4b542f1a946275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718da9fda9c74d0b8e23f063f8f11b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e49cc7a0bd597cc001b470a402e4a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91a1d656830b309b5eae6171d0173278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d58b2ae8b97c7ec45c099d462dbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6682b0b0d79d4c37b9be43af4b3d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2bf969a658480fb7e0e5f78cc8c0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7226ae3e6aa92eb646d145ac3775d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c114aadab7414e806ec3ad7444f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2502261fc135c714193da39c82103284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a256df887422e4ca3c09efca88d34c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0479fce088501e589cfd734f72d4848286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32f90bb7c0266d2a4df92f018a009287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5583138e5dc6d295090b3cb82844f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ed869147311cafc9e49459206c5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac81a5086bc3fd49178ea9ea1d31e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceebe5c5a96479b02f2d56bfc60bbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8e94e55b7a0306487c3bd203c6d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87640e2bb5aed8336eb91b1da5d50b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc765f2542daf5e4d3accfc4ecface294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487082483e4968842e92199040657e42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbb4a776bef4f1e62b0052a18a0366296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd83e8d9e8131af88bd85054d1cfb9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b064fe1c3925dc8a7833c5700e6028298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff971a1fc53b165db37f669d6ca2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265be612eb52aca40bf34adbed01044300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba071fadfe9ec4cb4c6409edf734ef1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d424ca5c6af78ff5910f293a7deffb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e38208cde0abba6565bfb91e1d0dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1f09cf123c1236cc29df48445667304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f87a969104eb8b5d4b5cc9067c134d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c7eb404d2993d4a475e2cfdeb6e4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cab867c9fb728defa90add90ae44dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f479312a00bb7db1a3bbaa1066c5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e62b87c5c17f54d11b5ef56b1295309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885bc060ecdbed3ba9c1fc79274271310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044d787b722f9410235b437607c5f06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323a97f01538b442ff93b6a5a6370c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473f8f8f3aa2bd1c7926c24634af03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d644c0a00340bf3bf76c170447763d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd634f96fc6bffb314d6332284eff74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bdf9e7bd59b3a839278b8ca144e0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd456c34dda899d9eacdbee4c9053c25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223391d730980197b635614ee6a69df5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee5358f94db61fd516c3e8dbddedf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7e4546e67f6f13d7dab0782be99dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d9328fb423e8d8d5c7e4fb11a5c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f882cb54ee19273075753f6f324f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101bd8deb0547e2fb2fd057feee17e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d010553982dbbecdf4c398e3de9d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc94c191c37a501c33d541c582ff9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fe1e4717b3032f55679972d468b38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce655f6d417259ce6c9cd139a7db7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2785f0dc775c297884b8ab3e559d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd5827fc50abd6562de630c4ba31e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adef3266a37bcff866755906ec807c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a158215bf06fb3dc26d5158a3dc105331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff187bf658515d88a0e914442f30946332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fca6ad5a8685ecb8fe67a15452391333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c3a400de4028604ff51abce749d07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a20060de607f267f1e205e5a34a97e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367575c7de93e85610672fb9b002219336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bc4b60823b160ba76d030b75dc158337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fafe3f13223f7fc9aa21d424f130a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906845e355910ca1a98c284ee40847d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44696a0af127db02a053c258f36d2fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519883437f68f016102f3c8073d17b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed6b17cff06a210d055732ae834b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6646fa8fcec22a476b810d9120abd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ac96f5710fda4d8220e8fa6308618344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358bb505bea23d912caecd06131f8a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c9fddf4db618ece2b632f07b7334c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510dcba8b51e24345cd744137e4f5b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70836ea8dc2a65e3e33740b4fb75f99b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc17562f9006b1714ddd06a34c39f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc7768fdb80baf22b5d27b8e4afab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc3c8618ec772518ef1bdf25635e63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1b1f7ccb98913a0cd4700a7e48064352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb02fcd5aca82216af1d6b756786c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670131bd5050a050b8260fbb4fcd58d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b473dd30d6483c936d8e10a41d7be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb23dcad7bd53b39771aa0b8c6a911356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7053963bdddbc3ffa585fd391e1fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad583f7716fc9e9e77cc519e1d6a4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d458844523aeee8b6bdc532cf9997359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ba531b9bccc31f732a753aa03f769360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e60ccca9e1a7f6c263ea587df47fef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b904475eb563fccf748a7196a6b3f48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7379f986bd007602bb7c385425fa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70672da8a96a86b9ffb140dad55cfcc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c8ca7130ad1254563c37a75bd2ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2546005ac396d54858eb323b51150366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d6443d3f797239e44e31d3ee69bb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d429b53cad9ca96131e193f121f31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56cbf538fef2bea8a5b7b4fe2446d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d85c57f9967d8d94a20cf0e74e577370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee1952fde1bf9ba99f7568115d475c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bae8c374b98c149844ab3477182c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0889a26044e71502cf1c9d2bf2e00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dc246735f9e0116fe45ffaf741ef5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda028976dbfa02694d01f9820e186375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952203ddff268d5421e54afa2a5e2e7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a80f4c59ff0f3a34a056679ce3165377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf052218c7431b3c2d641d12e95b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11468d60f7a6b93e31ba2bd301c6da95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d7e89a67531ffaed79daa5747657380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af6c8d1457df2b728dc7362422910381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5a368f5c127ee6f1622a60c0614b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237647f891388723553c74252df128c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c18cdfea60bdcbef77f20c5f4c09f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b490390f508edb0ec0b96a4db16e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cac6b62c0040336620dab68ac7fe5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3de0af3d41a4de9b5a1a3c9415022387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad968126627f850232b14476ce78b4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecc9b01b9642f11e567fc616fb4237389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6674beebcb4a9f25bdb7439103c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68f3c7fdb9156ab302e57d33160106391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262c1299bd2b9853c7e185c7ef6ff1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f00ad5791fbac84503ec54ffa06d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b1f8101203fc167c9ab27bc2ced8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4326972dc33618d90e1dc611aaee3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce480acaf1728e248bb5ffbb81b6133396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e93bcac296c0a0f80bfb73c9a804397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638bb610c79972ad54fdfffca3817f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b759d5892c50fbd3ef1126f26c1d5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d395ff68bf45c9941fc07992d0c601400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab54e74c7c54b5ab8a23f34cdcc8f2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564077a4246fd94f9db9578c2d279027402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b09d588138fa22d295b7293beac1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b90302623b70715bb0c5a9b162c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36458641223d0fbc2bcf6d41ad56e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365932fd199cbda165924deef46cfbdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ebe0875e058598a2710effdb92788407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf51f65030e533fdd42a7eb31d859ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629983eec2742c696dff4d7c507123b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f4b9d8e281b7f9b69379a754c00d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa3fbd7708d7f2893c09d321215c43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78aaabde5068d3c35112d7128ece87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81589ce80339960f3b3a84ce0e7407f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc413ac4bb42b1a88dd8857e70f1567e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330bc1f98e421b22a4252b1bf1bf79d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d20b17bda3bf75ae1760eb4b32c7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e28af593bdfe1a719a846365b18c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d4d7de2f892f426389f45c6687a62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93627765ad80cfc4fffa73aec4ff5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca9dffdd33fd2f13771bb14120c3eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0e0b4a0fe463c93a19b6ceffab1c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbb508585f26b371ffee7a475093ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c695584045157601e8282c39e6228423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31272eb364e74c6506fcb989442f527424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77276bb314844adaf714f5478184d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d55f90d95c07436646177d717c0e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ab0549f696ebed7344cfdde2bb231427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0627030c03bddfbb7fb38cab93e362428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076b6d9f6a7c89156c6a1991bf74cc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f681df1ceca4e72c23cee01f791a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de807f5ede3a71493f4f0bd9de6e29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85c35036c16c68de43186705462120432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79055f6df9780cb43445b1225aad3193433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4147e95bce8222c5d0c5d7b677ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3d13d60bd7b91d1853fb6743f4534435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d2d021877bc1ba027b1a16f4adbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a4669ffd7fca91e3f0cfbe1ee4ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789e1a66b5f70ba53597c353a229cf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914930009882300404f81ea2a34508d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696012608a8958bf0a11a65ca083d316440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706e8526edc9e24761c602863d62484441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a491760de1b7207fa2823c44bfc19a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d26a0db275054fb65da41195647809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ebd51f2cd2ef06f52a2c2705d0da0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78c52fb2cad4c37e1c2be614c9f3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be666f07e1f5252dc258d919a8becf46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdfc830ef82f98ce3fad31c8dbe7bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737327328b5c2a5db4cff2d8876494d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e3ea893219c43294fa96fe155be88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7c2eb321210edc86078f8f5e8ef23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6c572a394f14eedab761fa68b6a89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00813a7483a02c1c970c19dc22c996452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f25199afd720e82f5f963160d2be1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5e14e66a3c02af8ffdd341138841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508586e48663eea77dbc7a51c132794455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23a7ac16e17bf2f14df0691245c1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e179a94684a01bb1af9590f61aaa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a63914b7ef750b52e8b364354656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e0a0797a1765162f625402cbe464459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0d43af82aa55695f5d8e631520786460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d1599f8e6b24163d1db410119185e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b1572dad2aa5b4f2569934128fec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d543a5e042043c1b5b51cc19d2433d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4950858a1b44f2faaf73a698f22a3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57912154cbdf5220d5a026d6992202d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622029e692409fc6ade57b7414a63b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75588778053fd89001f7635a73ec90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce144be852b114a7c63ad777f2224f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36c574e914c9a9e8c56a83b3308586469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430cbb92fae0eb98cb102831baeffcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2661a1db8245f5f0d7b89012fb2d8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b1c209071057c355971308c5f4cde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193a28405965ab838c04b905123b68a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e487f6d8c33cae12766447b1f32d2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f893b59508dfd35bbd1b870397fc9b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b39bf79ee12d6c53cb9d126b4f0e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c1f9035e746a8fc4e43f7d43d8ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055858331c0d907d7d5d96222eac026478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667a876dc00d23edf4cfae1a54b34a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da47cc92c34957f73f2bdfed229d7c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f70a224199116d42f7fde5c2e0daaf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc07bb74a8e0284de0075e00f03a06a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efc31ed05ab574e3fd7b2a3c5d91e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd7aad41276aa2838736dc738310da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2560166abc280b28173256f042171f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1cdda7f2a29137c8d5d6d818dcff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd1948db719308fc6cc1e5390647d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ca521ced3e085efd8153999e512e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9c21679281f9485c61dfff88324fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79d393da2fc266bdfeab6b033de9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042cc0bcbe4052a8c8f9bdd51538e1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44256dfc0f4bec3841fd575cd1d431492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca97a21e7972baacb430d9e56936a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a1157eee6512c31f4a93ec2dd8c8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a0dc2228fa1e6852631e3aa4ae315495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28979f640447ab0aaf52407766ae9ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a1303061feb5fec31cba4c77177da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b049dd6c87fc0620bb903b235b0a23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678312794e9f00aca1eb542ea09e2925499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0778a46ae3d89bb6b985e516d03ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4fc1ba14f7eab35554090df22fc29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5347b492959d11877d078f265e86f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd82dcf56b137adebfb492bd89e360503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248344c31adcb6f3667c913c6ee4649504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d9c153ec39c7b69171afa7239d6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281db3870c075cdb0aeda1c57cecbfb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f592f1d7ca0174f77e0df2122eba9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b6e29835f608ddcb2fecfc5d7092508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fdd9c5b5c9ab69126b2826c481049509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099518c799ff98f5cb36176ced946d67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f009723a11991f3d4e9f88088ee30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae82177c2846ea87d755cf55f2431512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68091a3ff44c916cce05ced3a27c1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030044d8ad5a0503cbcdfd4622192632514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89816224b8c6053894afd6f39a71fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c817e09aa73b73eac22e22eaf01b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655d21b9907dcd265b77861a8ed5435517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607723f7368626c81f6e729ba0e63e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bebd3748636a5183e785eff6aa147b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af45088e22941a13525bef9ee67d4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9391759b4f121084f4a435b9d1716a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee286505baff9fca736c5852fed1284522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e870cfd61ef036ec3b1a6b6c2b49a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78466cc6f25516da165e3099d1e315524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420be23839e07d4a4f3562db7ae67bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5c7206bea75ac81be86ee9a9c571526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e920b770bdd0507961d2f989fd8ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848659b174cbf127774bdde68798404d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a90ed1f8402eaa45ee45fc879086529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273a8b8a685305fca54a221fddd4075530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7494584ead63f7aed9aa740e8a6a86f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216eb1845c49ed00b95e78f216957f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c0885deda1c6a51b92b9daeda1a2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b625f52bf91c63f54b828310df2df0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131bd09b8b7b3b75c42ce70482164da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e021c16408c24276b5f2522762905536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed888c81937a7eab1ec05c39c9e4afc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60f016f3d673aeadacd07991054e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f218026a86d393df89c892a420e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa23e022789fa873513dd28c04fa20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb34964003054f648274d45639b6d46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe38fa573dbda7430856aa1a668ee5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765611e7370b51125b7b12453832cad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff141f17e495ab1c238203bc0b538f30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe29309dad93a93a1d056a892fe1d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a664141ad7c0a8974047cd46a6a1dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803bc5ae2b01f6dc7c2eaa0c7dcc931547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3bd69c64ab4527170db1d9e7a625548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfbf1350d799c11ac3ff768d2c8f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae66036899d37ee1d08c5e3bbedbeb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942f57b4889139c2c31068531414995551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646bbf8afc69c0751290ed638d1ffb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b05a28d901fe6c023b0beffaed8c27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a992d92d96e3dc8f54e1bb89ed5521554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729d713e954aadc2d57b4c5b7988c20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad37d899b9603f469a0d67624d55f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a325753ea755caaba244fc9e16dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb37f3f96d89c30757fa51b8247b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99a4bad56124c27a37b152f50bcd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a061a813dd9f6b6a6df1ecf08dc7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789009270823d4be4b4034b921f5aec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b7ae3d079f1e3c959b2655986f4a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7e755d1b64bda5b12aa718e36f7c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d15af8c7d163ec27b081288fcc2ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a221df6e24b1dac1df41000b935cab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d450319848c4b822b85d0cd6f03b8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9127ee9dfe068aaaf4a6dc6f827cad3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6cc3002a922e1efbdf334a002de3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d76633008df42a0c55fe91094e330569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89199934872d57699d2dd27b62dd5cf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09ecef7a6f6ce3a07c08c38f250c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629529cdd1f8cc25e26c37b4607e02f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>