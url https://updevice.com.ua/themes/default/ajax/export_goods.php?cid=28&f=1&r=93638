--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c88b9a464b82aec697f9d7356f0eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d127bd0e4ee265f50668bb7963b7302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e398c9d5d6ba355a07e514e7646e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20608876c6bcd39b83ac9354be480864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd29167d5c8029af5a2661af1a1a0595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292e0d27fb33d1d6daae1dccaa182656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3c8f8ec1c98e324193d9acd0932167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039786bfbaa529f05a4b681f3f8f0f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa701757bab3d5fba23bcec0f1a7a0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299801bbf3d12a6067f3d380ae181d5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d7fbf618a101fb7e3d1128e616edf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b37a1a34c878bb3509f130966f9eec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb706a584df2b82eab37ebcd2097d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34f327d7ff81689837e7acf2f9eb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb1a1b2bfbcecce6b75054f220543c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be274a8db2d82c3d675c35af1421e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f920383f5251dc9e94c11af49e28c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2220f0bff009cbfe2068dc5f71db2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0545cd9a7c3cf050b34dede3ced1e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea294c2fad3e05ff82041a1f63e2c8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729e25f0ed3410655c156c61c89c38121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eedd813e3f8af4766499d933eefb3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84fa3ecd73d89c0afa754147fd67523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e9818e27b0bb10d77dde4440e19924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a4d2430e752d9ead24f79cbd5208425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab569c72f2bf0942727a9c7d6041d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af642e70715c444019bc6afb4609eb3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fcc68c639a4233785a5207f7fa98228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5605048560ed9a2978271615685fbc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6ae609eb5acea16c301326d249f0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82a1c29a17374ab0045570934bd55331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad0ac23486676336a432f6f02ce13132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a9542d11bfa9ba2d9dbb495f717f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333274910a03b6db66afeadc0b65ca0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f691458aebd4ee473bad4b6c5fd9eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff568c6b92766e59a29cc231d229f1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f9fd6dbb3a39a3755dc308091c16d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193643b85ed2f5c30da0613da71885038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5cc763a1e9f803c04501fe1b9b62f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e137a47e8de062a05194d01d7d63d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc7e0a8a1faf087718fe1c01bc306041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0ed19d515019f9053790184d26a5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef024dd924895d1738cdf4144668eb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e1a2976d396e410d7712f8dd141e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df879318421e5554a9253ad7ef4a44c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197fbe6928c15981f01d75fc8216ab346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f16f5fb932ee92f4b74747830cf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cd793c54b052bc11d6e784869b4df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1804a68a2f3bb62d54bdf40f004549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36550d470c2c4f40dd3749e7f081950550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be33224fbb25861351a991683f3f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf5396fabafd943d764434258c3f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d649561a9f21c854ef6e444ef7f85753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e5e153b737e895c271d771ca1a2f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96665ca3e14b74c6ee7c6119718d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bef722b0b277468e2296ea1fbfd3ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98df50f2fa9e53846fc811140def357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b21a94cf51aa4e290277d7a8ae44e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6772bcc007c46fc5e5fd449cee8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876f856d909d6da5b7e6679d3eec34260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7806d521a559f092b9eec3777d4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912016c75b047793b899f1f5ec54fed162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e789b59e12cd8dad7a23b5d60227963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9931eff102c609119b5eabf7193f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa762c862510f34c9d5e3af9132567b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ff715b8d011f26a0067c5971ea5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1acd1790171b101001d435b76664267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2b1a5b2531a498345461bfa0c2fcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6b88d3493577b1b725a9bf25b79c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e8562bb3e7f9ce819ed4f453f4fe570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d23cecc2d81bbbf513c0666c879d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc10b238e3a63af765c6c51fd4d1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ebccf178e5a3da77c1812bcf4dbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144161ee6762860562275dd73dcb73fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f2296f5a18a711c51c6fff096215075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e241e0cdd14fcea8d1de102ca42492b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45edf5a948c15d91e1fdc5833cc7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d367e9d6b8e1db13b183e59d07b032678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607de8bc7445452680968388825e8aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96c39e897cf3dcb54f9e301e7cae080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beffbc4c82c5f2176bc3fcec961c9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c054deda92d4377664c0d9560f7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf25fddf3e0fbca7d08a0f9418fb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff83e03d3f87bbd82f3a48a760c73b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f174c52bee1a49fea841c8f98e0f53b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee057d78572485338409a326b6f58b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f1e62a6c0a0fd9e1bd2d1958e1c4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea51254cd2e1ac9d4aa415efaeb4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628d47acde132b08e0cc22903f8398989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ba6961798c12987a8c9139f6df6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e40c53a9c27dadd370da17174e6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f9fa0952e56e5a884804ec242246592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c6cbae961dec8a08c8a160abe468293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbdf18b2ef535fc5b47292515911b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbaf73ba6b9e77f0b62fc026a2bb2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e715c50a8fd3893a774c8f1403c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04baf9029fa89a7ec3f4fdfe46ba29c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b918d954c475c17caa3119a49c9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476817f5d6b3aab54f46a6f7780fde099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ced3025310b4afd7e5f0e0c97e9bc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160958330c8a175d5b4a65f19dd3d51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5209b4d8924d65d98e8e3cdbb5c960102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d5bf1c5d187230bdeacd34f7c110e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f14b1ec3794f85f157e3e29070983104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d537e4c43660bb47554e43d21151cfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711863ee9e03627b9d3135604462438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b229457ac5aa71fa5479e52b1349ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5acbd06cfd434b23af230e50dc1ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec7b399fa9c7923670768a7ca0a244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7c0b4b428f79c9c8a06570bb1b4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046e251d48ff76f16f20f9c8b216a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3698595727eacecefb83c9f64529df6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb499f3443cc0f6cf5fdf6853e8bd3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c2e86a62f9bee1e3afd654abbbb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1296127b191059f62febfbd0969ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9281238795174ccb5591ad11ac988116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db2aed9bd09ccd4769cdfcbf9623f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ac97aaee7429f623bbfd10d8f30b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb06b53b11db22df1965492b344fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a16dfc2a53d6ab5e3b389365bda4c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530ee3aa31a893b71fa00795319a81f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58010dd8cf3cea0bda3d2e1774d7c678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b92f495a5ed209854669e1a254209a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88c4a70c7e7a2891b7d0ce6ae83d35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2445df9b970194f76b2530d75a96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30417a51356ca9affea4c7dd04165a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac41b35c1fdd9cd4862fb497f0e41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94ea3f1d2b21c848042e4d399cad9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2d143fe0480b44f3728e6105a42cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d1b840193034e7c9b4848b995f95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6017e0b64681b65073b8a8c109b135131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df55cc027098d729f0483775cc98de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d55a972f059464a1de776ae4901e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8530f6a31dfcbd0f00ed7faa1bdbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6eafa48ea82e310f1b5278b2f934135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72988f8c926ff6790b9da3a1b686b972136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e7c29db97c817f9f900df85b592c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397175824084478388be61a2b5768d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ae48cbebb49836031ae7f3263c550139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674351a83573819f040ec83dd572f7b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d019f1c86a690d647137cbae12f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3806f95bbf0957120bfba83fedfc70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca8b6f857f7ae7218546f3aaf8a492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211deded8866e557904de2892844cd43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75b8a453a4b77128d1e7a933e6284145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53997a96a1ad5d00eb64881a40d4bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bccb8266760e3df6dda0dcff2d557e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f647b3c6254c3ae6676f1cf253b1d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8db1a5ee25ce3e7dbd3edd5917932149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67846e16ba40110dd90c2484e4b3e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524451c9ca333890e879480db179bea9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbfdf5e98e3bd07e56687815626a2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3c5c48be838e0b7324c5e81f5acdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ab68daeb3fdff0a810b462b23f40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb023b8f6bb527a4fefb16c90f03eaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426adaf64f3e4fb16628c969fe3ec9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63bdadd66745d13de580ec58d9d681157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75a0d190646c8a6f783ed2eca930ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93e76a2c5d12df87f5d2ea4c413af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a1405b193dcf668508d2de5fa5d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a7f8d215260438fe56062404d75d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08293b7d8d33a958e875766e38234d56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383dfbd78ecdb9b6a3b7c6f371f125b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa2ea45d60fbc4a727e23f3448433b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59abac202f9c8357fc240d56620e6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81c92af8236ec3bb4b3d83929133c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6a8e942dc79fb1376147220eefd6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78a8df1271b3f60316afdbbafb5159168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e5e2dbffd64b2ed8226bd8ddf39c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3c140d5a9d937f39077e6d7d8af5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff070701342c86a60213b87364d96a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23a4ffdd8f2eebc92355832e47fb57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c735c0c05bc396c26a893d1af5f2f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a391a8edc1658aa3d8f7ddf3e288174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e499bb2b0f7aafad582f00df5df424175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de68dcbd22fd4506d66b75ad6ac4b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c810d786c26313e58da2fd540baab6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d115ff510a5759d4a6b39867dcfb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3fe9bc3851a49c56bb8ec2018ef45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb28110b8769ac69856cb91a61e48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae1358bcb49782a41e29538aeb125181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a210d77b30a0fb2049fc8759e8d25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9803b28adecbd39aea0d6e71970c3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5ec909562c4ca3391a9f9cc4e209184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920962451d977a5bd238e9bf23439f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022961502261084e158ea5b843060ffd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad66f1721084cf1baa0a03284e0ff22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd553f315ea5c1e06660d30937bb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0d6a982c6b2a435f5f697eecfc140189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f25c80370f2243ddcb5ab294f9ad44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e2b8a9f77a77f004be2e55c3b0b9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b184d40caa064a78fdfead9da4909192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f9b0e77a0e7e0176526d6445a277193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f225c5d9743d0d2b2d9eb87c7507194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa308ffa4db2dae15ea4600c5d5699c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe32f9998c88865321a036d15ad257196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863579c865b27c38f3666e93cefcc60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c1284a57bbc832138b4e75f901270198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ed76b6307ef6f47804f0cdb27a98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66202b02ed803b9c1b27572dfe41c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc1a6d2a78a9d8d400d29a89481886201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcdadb32b75adcf82e0384d47ac1d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da290b0acf94708c2ca82bb76e9559b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def90e5e2e2fa285f54ebb5d1ac39374204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c66b82da6caded6d07009fe5822b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd1f49a94bc640b54dcee2f418498d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3bf5fe697d6f3255211a01a429e31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bde6e15371342167f6f81e29241a24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b570039256c67cd7d2198de0e8684209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da505fff439ca98063bb1fa6a44bd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1330d6630f37eeca8b437a57f90533211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba631adb05129659040853db327eb434212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1cc550ea988f8a3159ced8583d2e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb77239a3e85c8cd74625be7529d32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e62349c48202ea8a996272f70817b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307cea46181c577df42c65ec89119da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076de2fe6d458b70ba9e427075af296217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161c7b1e0119ae710fafdf9ac95a430218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7241e9e5ab361e01b916d47efd841219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059e5cad6974a1ef20a66b586cead1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc66c3c457d1f10751779cfecae1be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b9692ab0388fcb68eaf2218cf62f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcaefdc0a44e33b879512106bbdbff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e55e2c760541647cda8b52334d9f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681985da10e0db39cab2b9d74bc6ab4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1998ff6c78c20ffcd1589ead26b3038226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505c79da6c5d861abfd622a8e88616227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a8162ade834ab2c44d6b9f91a9de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb80972ebe8697ced7fcd279e3689e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8a20c7b88acb62b7d3ff8312c13a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353838dedfe26dd584b1eee5b1f169e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12574a6819c090281425bc1eb1ec0fb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac278482cf50be0900d4c222f90eed4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d062135747a9086615436715f71436234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be062bd2b6f9653d9d61e6c00db7f1ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d773360f0d4361216f5adb3aaf1dc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e94a802e9b058fb63a48eca3254d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eeebffea967c3417a4b64b0f7bed2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7018d65bc29dfe32f41be03c4f85c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4eccc4683c61424ed1957dd6aa4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac256a7c427f53661e186804361f652241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012557bef996c877128fea011dc6bac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd78dbe0d7609d8036c64fcd53a9d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043ec4d8da953824f606a4c02db0748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bc5553d94a6a4ae330766e8bcf9e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a846d1c92c27c2334ec1a29d1cc118246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39062cc4c8cc1252430cf366d166bfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb3ac112b0d9f4477602c2f8ec98b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5b27337c1faa30180296efe51a33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc46cd311c813de1beca9a5d8fb56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33ae81e36d1f027ac2e45a1f2791b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545e848b6b254245b21ffd8d8b9000252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57797f77f42019c64fd9e16dc120c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb2759f369745b123b4577d6b8c202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4d21faf56c37c9f9b337b6005f50f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2853352cf010abcf4e2070444865e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd34d992d5e46aecddc20b0c5c614257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e48309aa044af890ad3320a5a6afe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03f109aee6368042c79562c2c4cbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39337c6318c6454e5fc2c5b14d07a05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8094a0c0f3fd66651fbefa371104e3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9ea2eb4d0f045b042979f1200854262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997fc281d0c913e8b7ddff95bc884ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c845aa5f4c65969660569b360769b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011680c85fc1c7870183f99a8a608551265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db4364fda2187e32a0709fcd83b20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c41cc0b4eab8589dd8e5bb3ad7f613267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab75670899d84b2c396883a615d6407268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b2b4b8cf2636ae95cca506883d7d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbdc8c7d5ebabd0d97f7a40f1f301d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45631f133ab29c6763fbbba5edee4125271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df85f8db1fa775348c0bf2ec6dac35d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a32fe1724a40680a0ac189f5ac184273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90a70426fa7636d482acf7e6160fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdf9b47629e8c93bb5d36060cafde2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f721708336af8c8bdbe5513a795d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366afc169803f1cfcdc0dd62624a552277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724482a3314562a63be463b97410c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d6cd5fe6ce1de6bd450d3b1ea7c74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d9b0001996208fa1e3f4e08a547e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bfb02ce68ab516a648ae681049bb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f0dec67e8f7f2b92506f3a27948a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9827c748b85a8ccfda8bc54d29d487283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58e2afd0e2f0025b118cdd06b741e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf0dd0c46449c32c7475e950798e84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b1b92200c29ffc7c54d53d528a5a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce506c54e8bbe8634dcea4311927cec5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa5d26253391ebbafda4d537b1b40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e50530150aa35fcc3dc68bec080c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5184671498b245b439de9dcee2d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e8ac2940ad966dfd5a984f71bd5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06ca61e6d3becf1670b6c1fc79914292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3685a240ad6f6757fb0e1a76c7634293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03406b37eace00ecf3d95cfcbbefa41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c7088f13d428be5c6c123c2c78ba0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd336a13728da3db859a74ddbc0c216c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1eb5f2c7be836cf726157c83bc7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728c0af7733152f3d2ffc21b2c8fcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569940b8f24e1c0f68add04e05c32d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6cbec870258e07762282baf17fe2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2635b0041cb0a10211dbc284cd15fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5342bf33ef955217192e425d7dc6ded302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21333cb8f5aa978eedc80ce14a74ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a4445e7351d0c1e9fc3e018ccddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb712d3c539038d072c3ab5f060811305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899399b81bfc0122cbdf82fc91869de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bfb0b4e5ec4fc1b1d20e88a0af9ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303ce2f6d97d1a0baa195d8c493756308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a00d7d81f3d2387c0a290e707bf840309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c92f52072c629b16b0004b5b3eccd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721335a6e6798e0f415e8faa72d274f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fd9d59fea4b8a111421e24901b7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda676d8b81308b142683c7d7fa3012313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836799f8ce63cd315b09e71813e0eaa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984378b4d0c9d05dd4462c7d1274f9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9021d2e6aa9e01fe649bd9f298e0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef423608c4ff82104b4c11714756a18a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739288e506c2c6d3c63a4156ce6300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf335baab288bfc937787fb73da9f71e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b01516224e36c2eb03575aaba74da6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8bfb216704d7660e4c179461f138321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e1918d15b0f379ce2b7e8a1b47f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f8f67717c5b46696ca5064db7eb52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7aa568290f61af5bd002e6bbda639324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0086a9271112b67552848dad989ace9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bec8917169401d8a663a1194b3542326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e87fb38e75c1447825bccc6410fe0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9caf9f68f0aaa379d3646875cc99f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae7f77b09edefc2e493f0085df3ebb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01cb1f8603733eb5b64683f9a25a02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a986ef5b26dea9a603626db0721cdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa83dbb5e259d60618fe55fa0dd9775332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9805262a6809bb506bcf1d4b90b0d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa30f1d9e0e3f3f25a4085bf53328cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af1077bd22c13695ba65a881b83759335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ea7b6b5d866cb38b65a697fe68b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370fb54fb94a4de50817ac1dbd48dfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbc09bd246cfc97dc2a8c1a8e68f06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3b03673279ae42117649de2cf98b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31006da9dec034624a0a4d423680645340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b6f87e43a688ea284cc4127732095341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00738242a478a8b597e542e8a3004014342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108ae922d186e7d879fd23fff696517343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44134b7f59ecfccbec10e864b02b2562344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfa65a903449a7bdf75368a23ff9b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82fd46b5c8b3c5638cd5d8fe04cf97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03c768684ace437eb15f052b2402c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653915b993c33d24a101538d9078f48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d9a66ef65808bb7a71e760063458349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159901deb9cf25edd3eac2ee0931a3ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178fd8f10e59c08e758ed3da8344607351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269bbd7cc68b9a9d8cb0248f0ae569c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b5e8af1b46b1b455cce0dc84118c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f8c9589018a85292809c114b04888354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4ad7ec7ab694c27ca978d695b34b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d36e18708b3717219839ad0feca73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca3f7c9e7356d12fa16c0c726e6a4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec352264ec99dbf6db037e852ca4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5fecf8b3d593d392b409c3d30299359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb6afca9d20307b34c018bf029aef1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adcee8f0278337b7773b86676d2a85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930703c7fe40b9d92eb1431770b4930362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa10b0427c0997d0041e7f3ab582d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173fd596f21fbe67130260ec8fa5e2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ed6e82f0687eb82e4210e4125321365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a5bc645fd71e3e2c11f97869bf610366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418c768cf402d5c6e7d8447109939c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf7ddc14220d39b6829200de244f30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d772e7822538f1765b457a4e7a444369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80245b2f437aaaf8278e956070315cae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7e472172661468a31699e421dd3b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893d97d6fa3d871020d7968d4d89ddd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f26e71ec424f2ff68d48bff5b907f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a4257b88848f95643d62d9f23d521374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836dcba01f619d33ed427c1ab7375e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf37cec69da7934cb596a566350ea5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc52ed129ba406f83c586cae7b1248377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e70b77f10f746c441ba67fc85b0a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753672fb8d6608f9bf8d458474b0a573379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64a47dbf492d764dfc6e4cebd40fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a344ee43682c99d9359475a309d10e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a52748d99fc23805b285bd36a0f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62864155bfe3b07bc9156e43e47e3cab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d9cf5ae207a402786cb6eb2eed72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff2fc5c6bc2abacd42343cad4fffc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a13d7e342f0f447d67ff26960c4d3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05c1ee9dd668a3ec50abf055672893387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cca3d9e6b2b6af77043b3a2c9baad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a3511e6f3150650292ace5fc3e3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ca9d8f5070931e0c19f1e3a7022c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7738d904bcf69e4132fa88387758e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd25d3f2f18a99b82afa982d3930f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364312d86ce19294725e30a51b73d8a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b7717f609052385abfe463a89dd59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08a36caee73a20a3f33b4c4a061035395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9008353e318eefb2ac0dd56a026ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9415e4d43c0ea00664105c8c97d1ca9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8cefbcaef2e99e272383c8c0fa31f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c926f881d40763e01f34a5885c10654399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc415ffc3ce57e3232eff7517565db2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a68ce88eedefa7e52bca986a6af3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca45ed54c3cab03f8f10ebd841447c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1d2c5132c1395bb4a81b01c5c986403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc3e50f25308927b685cc44dd3685a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597c05bd9ba16de9a5d4c6f2a5f05f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e587e66ee5e15d55faabf9c06314c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40372075cfd32eb7e624a7bcbe96cce9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5ae0403fcbb4bffc1382cd076aebc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291248c8c3af8bcd03e30ba875bf67f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678e8225a449eee060e0fd7c56798f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d7fec2347c761ec7b496ede58026411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50395d4c6d9fdc4e4fc335ba65cb85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0158dfde748717b09077926cda65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429f2c21aabee509d749e08130ecef3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e56532aac2ac3b2c4cd1c6c0bac5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a89aaa51f4f6972cde2e33d700588416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7335a771bb65d222eaffd351c41c9ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b8277e600ca91944d1bfb8224a051418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2763a0b87e904cc2090990455b2b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e145a9568b779458de14b28032bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa0c4de47b7087f40b680e609003b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff14578a61242f7005bac96479cd2c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3d88e0d7ee72186c1d4ca22e0d2ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208483c810494006cdf3ff71404c946a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333f2aca212b476cbf54dbac51f76a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33681fa725a4ecbfd65d0073df333176426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bd06d93178b18fa5e384960d5e62e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df871982d37d8e7d85a9950a3732d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32730bcc8f4cf711f2228abbbf9b7b96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece472af448c274d016d8735c0c57ca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc90305f4aec3165de2b8b6c44bf97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927c59c41f8ce0480007da37dbb2c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3553cd567f3fffae979298265eb6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fabb423e312fcc41c42c67b2611174434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae075afee7f44284da7f2fb633e28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5d27cc8dd9874adae71f7ea1c0ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3763756f10891d6c97042462f221cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e770ae8cd3e603ae26d623aa0695a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e024a8c5b48074d7d3b5b2ea1ab1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa507b4b7586f7cea7d07adefce0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46474545bd003062e1add2da8194c4e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191410848bfe0177690cedfb7eae47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aff91573d429366b54f6f9f2959773443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4832f85783aeb693e49af1c404233444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defff3f3b4b578c1a218209d172d2150445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d569034d2324b2aa423eaa9d803d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30f898318e1b2fef831cf837623ed5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72785422f8c050c0c26b9e5dcd58ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862e9a2036f4aad76ca3dbed410479449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc7e08b5bd42d51ec3dc02dd852639450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363fcb8d622f30941f66b9a48674e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21375663903a652780cc4d29aca5d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c89666bfcdda55bdd06e3fd655190453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcde2d103a9a3a1a81e369a2e5cafb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb57d38d08c9fdb3eef1f281b7b1e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5f107d469432e229cc47464e66c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502503d48224b60138c2d33bf15aad69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fdfec064c9e97efb34709a8a56474458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e18ac37a68feb78b05efac9b9e31ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d578b09beaced272633d69c48d2cd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c73c0d64cc22ec9c13a15ab1e4c20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53082293b4cf9ea354d1f83e3c021539462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d60e985063163f8db70728b0df58f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c5d406bddbfd3a71f98866ad123fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e1abd673e1e65c0a8830e5076406465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5547567c5875cfd3d11f1a964909a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9997fd8db2ca1ba247fe52b9fbf3eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bff140cf34c1aa2a9fb7c9eee0b8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e103e951bca91e79a79b0b93d6e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b036ee667a131279915dc3a08c765d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192112e4f2713f53eccaeb4e210314471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd67600d5ea64b37698747a2c14a1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a5efc0b0c0faa03df5e2b3ff548f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914702bc8abdc8463a00191fe939215474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2bfcc5fc600eabdcafbd0eb4def0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1abb304502def0667faf04ad1d93e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d694d1fd544c3a24776eb8923f034c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656c158245bc246c7191501bece4f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a55af381d660b24d1d686962d023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754b90270382d864d8d1769e02e642480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a3b4ad18d45976de9e35fca988e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72469d5f4cdf3c679f888ecb48f451d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159f9817bf4e8bd86b84010312c769483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ffe81cb40120b10ec6c7855fc4007484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c8087d7fdf347ff565b9b715cf610485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd173bf824375a09aeb13bc7e66dbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea79a6dd20887623afd062299bd1fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734dc1fd7ee0e592e59fc028dcec036488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e23ff21bc8bd2970c3f25bf5a86ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53162024bce3781679a459fc25353e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e58397295b1ac941d048e91d3def491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cbd502fd4f78dbcb776d9139c7127492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a5a95e65b2c024370d6cab85bab66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1f83ff3b35ef1d64cc10525a83b0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb5ca6ad08e82954a523e3f07da6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b452473f9ac7f4a292f981195216e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2aee7ae9cae923d7d7e923962e51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d5d781d30dde6a518786e3efecafd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a862298d7ccff0ba383423905d14b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50047901607b1b467d19d18a0f88bc8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689bffda9c36b4956ab4dce8881d386501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2387dd3e559e5045329dea5a1f4e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb976f1b849a597d55800a05b2f8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad162645178df27454e72db974b9ca0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33ceb2b82d3c7252d7fbf98b594741505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3813f8b6ed644a1f41570f7858b09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fd953aa9d8659a78d0af62bccfe58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999280132dd494c67e3dd469fa775f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11cc488207a622cec8d569a95fe280509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3931f475ecd2b0d1c54139e503f1dc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5f7697153ebb0c375ebacd646f0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496fa32069eb5e027fe7fcef4b8de13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2597782cd401f7203523bd14e5c69d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8b64ace57a4cb4734e77e02fbaff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5400b63096f0b43d4aaf6ebdf1a71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506323023092b7b1f6efa4703a8b599516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957bd5beb947abfc806da4195472818517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f74eae6d51f8a5e968ac2ed069b86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1361aaf4512cdc78a2e6553816f729519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c38098902a9a1dca5c2ffb70655979520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c423d51e92518180cc65174f73e9558521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72733244b5ba54dd5ffddcab4713df7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb30ec7d0707422158913d45abccf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845cf82924514dd8a9d823863d1b9ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d17e2915f82ac665cdd31584d9bad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565c9639448009fe91c752d0dd1633526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162289c2318e4deeeb71656ee644e62a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7a888b79eefbe82ed3434b26f042528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5271bacfb6e7e681722c2b333df39f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b39f6d8d4934011f2f9533f7ca2f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e482608c476073844d9fc315cd6d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ac719d5f6dadf3f50fd8a471bfb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5814d82c54fe12c1a1441a004bbe88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef8a503f42a0df974d916dbe012047534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8369ca9471cb726ce68c3b2a15a709535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974771d30eeea8d67230c4d2fdfc66a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c5a0327be629fb427be4bf203038537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f61102d5e10add097e22d138cafc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a079b97413bd0f2683d5f41d7ff256a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d257c1b6202a78872796c8ff7bea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978fea1d3dab310125e561e0de29314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656100421ecc54c53441c8d69cdd4782542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528f2c59e8f563046f7acae5d6c5195543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fab5e4f6e9a829d40f6cf832c97b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8b642ed5b342fbe878135ad49ba5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644daa7d6779f381b7b14e19970a84d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d2353d9af41d47c0da199bfb3f28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ecb3b5a3b8223809bd8f62755541548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f137757f1c393b195be091f79b350b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb618c11388d324442ad5b00030899550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7046042dbf895b61acf5085f8ac22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca5fc0e49bcb4e511530eca4e6282e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310445813ac727e632caaa9d753e7d03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a6b10e4689205e3d06a267f3f52a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d420409e043154c8d7b442b0feb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0dc061a9f854de27fa81ac182feb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235cbc78e89e6407bf2e54c1743e662557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07240b6c302b8dc29c8973ad11ac19ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc963fa122a222df523bb108a047f58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25414423010e9383e72d081c30e34a03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606c2866908682cf1f9c938b1764c21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4e916f68e8e12abbd4b56f532de3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dbb3025dc7bc3cd0df8971f8e3645563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10878fa3002fc667cbe48f8db2798564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9dc58df0e16a864031f894bbbf8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147f8febeb96a1110568d177b9308f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162395fafd7705577778faa65ca697c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d668c49847fa32d2b48ce4afbfbd42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccf2b09471112fc5ea87bd7e18d82d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7387cd70c294407d1073d523fbefc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f31d62862f4e4ffcfceefd9aeb8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527accc51f4b48fec267efa07cf898e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399228ec93226c28de31602558caa761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad8eb20afb298edc6d35fb9abfc4c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb88fcc5d5813b76b790fe506ec0f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c1f38e7c4f6c7c36e432c8e2861b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc98a6a137ca457e17ad894645c5125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea3ebdfdf94322b52a41e44e3456ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada393d27a4b4a4be1a62b5d7ea9739e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc60920b4098a28acf0f2456c4bc6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4429376ce0b97ffc1ab6655c3f0ced9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b33d9da38c63e2223ee54db1a4db610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475887eda81cd0c129f5f2e180469e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a3454ca9ea92bdfb5d618139bbb5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd3b7aea55df5c370fe31ce992751713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763678fb68ff3c4893bd4058887977d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d4d5b52f3bd76427cc56485edd57a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf845129af47823eba9a0b93d6206d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46ab0e9d9fcdb2bf68bd39b12c15917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd159ac8474e00ebd2ec9a34f3fcd3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642ec89be9058c7cc3c981c8a676cad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f60714f500b4df6e1d358d1dfc77c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ec2d615db3dea8cabdacb66869d7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6558b7ecf4d921d10944c1e7ca86222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d744cde2fa9df7273a28f84bc515e5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd06270359ad4b5b2f37a0a2b6e88424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d18aae2eb1667b50a7c1c3b12de5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9064e7964d653e9b83438c53ca97226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f32b91307dc79579760e88146557c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaacedd8e76c2e829eaf5afdb2eea4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37206d8bef1aa0b484bb1ac1ef0ec01a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd62bfba174defe4cdc32fe0e3c36e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5d3b2eb32871c524acff864696ae731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1e3bbda849c60b8716c01c05398532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f6c74abc41c8a42c959e65599e04733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368fc2e911e632c0c8a47a6d791e3cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dffc8f398af746fe9dafa7f2cd95c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6928e52301ed1ae9da19ecd785c7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8ec2bcd3a31a9fcc428cb43aa51d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f78e46690e06b2c0dc4cae0f9ae138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040bcb1031d6f32948817398ff10d1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe7319c3e4021f227335b2e1ebedb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7e63c3e461fbb5e7bf07dcda8465341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c6b51d27ac706c19ab71121b5044342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22227d982151904a74806170d9fd60cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbfd9eaa0d078422be6a0803efd58944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d7e14435474a051e10f586f4715af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e812b7a00fea34698def2e8382f1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dd8a3934202f724d20ddf067fc93347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154976e6900630337c974c4606685f8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db42d5dd68ff143ac971ee499a80049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427f58bfaa4d5352578d954ad590b3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e417c224b84e5a311e679f23f853951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd8c5c803d355b2e9c3ea69791340852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bef60773b2e09b53913d31606eed853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ff087784f8df879f914287de26c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f72e619b318f5eaf9a6a1b81e7dcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d972c7a2903dc0d85d86e811a9ad34056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766eaadbb07ec54fa733d86bb7fa19e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a52aa2cd1cf8aefa35176e663e5ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd04330024855f8e6fb2bfe7600c4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6dfdb3ba4888d407dcb9820d870fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006773a61a6c1b36220e9193e61f73961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3ec3a6a156c6d99b70b2730e978962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5343f079463f1e2bdc54367ac803663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a6dcae389c51992f77f77bdb3f2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f508b35fd392ab1fa2a26ff50a8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead34fe887c7d027ad9259db5cad048566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294cdf126fddcc320e0aeaf0d95570a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c573cd8e35106f33e9385cf484abb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edd0c96f54f80951195394979adf1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed60b2c1ef54781a0ada7de6a6cf3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781116d9f28f7081e8742c3fc4896d9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca59e6141336bd6f19d00878707070472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b20a6f955dbd325bea8c4c636a85d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966bfdccd9c2a1a57cc5ae687435d0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23911da974847a4f57e2dcaca7e9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83375ebdc8c4b272edc02d9196e86176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db2bca3f41bfc8b641a5aff2b3308477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89296713b6607599a448b8f89598862c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee714bb851367660caba8f90a2c2ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a141ea26ce47f2ab4319642e55b90f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03652601a1577d60a3aa19f750deac481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb97549032fccf828b95b42f82ed2f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a18729a9ff7af9350cf4c197949e9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d3cb647be3443e96a8722b473e1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be938b0c137700e051e9df9a09a8fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f7d4a948f71342f6e7fa6147da6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07024ef0596aa168a6988ffdb97c4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f5c9438bc97d44ebc06428c43713b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb848ae0081e08e07fad6ef8ed468ebb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a6f9be9bb70314a958f5401449ba290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec05162a99868d86fce9a5db1920a5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502a98c189180901272038515b2a8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b79f7fb5ae31307c9dc2bc32f731f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c8edef1e4b52027cb15b7d5edbf7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9b9a83b0309d53cafa85c8006bdbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9da0a31bf0959d965ed76c972e2ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c8cab1f4f3cc7154a9d37079cd56097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb04b9bafcd9cb6b36ed5cd7d60ee8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6b1c66d1d17e1c6ec65d932d3ca6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dbf93d22fd9e82529b1c714296fd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14951486cc1c125e1449f14d7659f137101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ac5810cff4c6d5ed66f298142be5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768530f631576af79ace9e79b0b9b51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a625c5f266087a04df638036dc97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88315e4cf9a4eed068ff049e166d6d8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea549bd61c4c965d787b4e01b2f650106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74db5e8efabbfba2c1fc6b72450b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efaa02f76a0ccc8a5c2338ca6be5ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2fa80026ae10a0b4d1d9695fe5062109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117cd07490042275645ff4e25bb5c5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd13645dee47c5e8a1c16cb5a7cb096111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78325e00b7572b9a21cb0b0a730fab32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea6625b97fdafa28af68ca476ff1df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b9063ddfef5d16b0c9843c98beb6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef8e8b69c2803487f931f3eef3de84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795b8a4206544feb8b42d5b59fb4ca8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd9dde6afa88b7480dfd2fc8bc2d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c608b6f7acbb0bd20a043c0a837fd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6abcdff481109a6d72fdefcc1d1cfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5aea7044a32a3ef892f6402cbf4e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ff9d14e78a61989dfb9f267deffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35f781a029107b2a82d611de61a445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df779ab6e3e290c852afa1881bcc499b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eb073ac20808c57af9e0ee70ffa1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec078c8d0a339199a6ae4bdeb73d4df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a85e6675ca30de6688e0e92c04f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5310d0d2c01bbf9915d1be27dcae5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4e8ffd6341dd307c8594e6c42cc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae52bdfa6bbd697fc15b84ae3a837129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6955c79eb1d9445711cde3e5b5301c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e1d938673ae91fd7df451ae32f25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676912c38d68a92573597d9b979ba6d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe799e1347e0502928589eac0aec2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dcde3f7af487034de1bd9ada78482134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25736a75cf92a2ac0909e09660a28d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca89335323be2a2a62880e1f99a18c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5659c96a4418d0196b7a046bbe5aa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ed5acee0ce78298c9d39d9b9f86b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded1466e41d2cdf400083d6f2b5695139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e6fde4415696920427431fe8d2106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec41ea2a13b12859bedc11601068e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1728fbbb53c94e6c13ed92c7a9bb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319d80d2404821de5d06c0e9aea1896143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2863d1c285c39fb399e44385efaa2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96422645ee3a5c08a2bab0600bfffbb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbad22b3eb48777739daf80d5cd13e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ecbe018553fd95a577fcd1444cb63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac89ffc98e7e98841b5b82de9cd2521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8152a9b53c28aa33f6abdd4d6ec72cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe8c28b75318855eead82af53cce1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e92af26b9ed3978130d7b6cc0066fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7995318211d542ce7576e4f9ef1e119152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87060cea04a817b2442e691d90085f99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2217f41d684acae9e59b5f29f5c8f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ccf864e7a4a3e3427a298dfae57d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19dc8cc546e7fc5c6bb9fc5dd660d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f88dbb5d778d6d39e6fb88b67f250b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0df01af40bbeaa4672711b9aebe2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb7189af7b909a88042e56670d8ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc76bc1b97fc062d34e4ac0d0db2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7e1c351bc1dac41e6be4c038635d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06111a482e8cded324068e94a97f3d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b03c01706e7ff8ce0b5b1992c85b2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66340626f8e1066e8b07cc1851d3ea32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae725301e3d477592d0cd72beba08885165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c8223af158c60f05e6cac6dc84302166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799faa7d1fa7ee496e5801046a8b0c0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1159896c93921d71b99864d80ea020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e07dd692cfac76237f8fd564c745169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f51094297fe6ea3cf81b856e26adfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a363f916f8666276b0b58c91f8e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304ff064f70a1ea3c5b09a2fdacecd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5a4688611109727712da59c76c6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750e5e4fc85fc36e17028f711073f93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf527ec666ed41a9d5f1ed68daa39ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9b7d1aedaaefc44fed054fc94923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e94c56a64b08e269e30e939e54b7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5559323be42b7bcc4d51528b91b9aa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0580aa7cbcc9a217d433ea3fca63d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458b314bb2512b89144ac7feaeaf13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a0c101c601d30eb7fdb1db87e1856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394712989bf8d2ae390ba386582e3ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799302f0498c371967fabd7b6ed6b2cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b58efe2b8a62b1c01377ab7be2f117184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545a522c78a318b15a3c041bce7aa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929f26543b2d5e6ade41894d7e3421186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6568cf1a159b361f2d972486731e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c45fb013fc1034a8750a80ca090b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5816aae75a1a1b40e97fcdf600b68b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df78a8c87c6817d9b4b87fe531ef83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891d7dcc9838283949a1cfc92a9e428191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0681154543034b4008270c6642d0495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15d9698ebcc73f6a3d601d808ab870193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d37d061e6251c17b24fc2898f1a50d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5774df11b84ae04b6901d4f6e2eb8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b6f44543804e216840c8ef83915cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162fefe8105b672bb67bbd54410f87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f24c6b18021ba02023da7635ce591198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f070dd55f163f024c7c278e5847e492199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b706dd4ed3458d5c541c75b714ccaf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375975d02898d4916c30b0864a74c85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66219dc371d96ec6184335882a3a00e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d49270b4d02df673c282a84246bb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b08e05e39d7b42ee705fe8329c87b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f60c8fa3c5619216a551de89477c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd6239f5458a3f87f21e9f850a2d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b914469a35fc9a3d436fb38386b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd36488814c01ac4818f216d740f10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524efd3f7ff3aaf0f486301e6738f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54564b13c02af65056f1e91e18f2d78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef927746cb4c5f3e3be8887316d19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8d68ab3e65bfde88cbee201541308212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0667825e4b0f64631b9d5eaa3dce9f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3363d0362896818860a9c174d2a0f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3cf7ad654d8580380aaa2d78ff25c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf28d5aae12ed6ebc2da2faa31852a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f1bde647377aa0d7041a8ca9db475217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d65e6123def1469fd08dc49ddef7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a23038024cfc95737324bb302a39e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3cd4601c2b0006754430d710231fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ebcb2cf9e18c2f08597d2065d55c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9bb023de4f1f81a2c5d1455e6fa4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461fbaa9503795b516d41fc7855700c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053d247781657a9fdd6823dd83f17a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e135aec0ad796f7e11dcbd781098225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c498b152d20e7da87749679f7b94bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11c43a81b99da281c5654387e152ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993685b17a1bf2fb395bb84942f6dfb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887820db130b3261f908e7ec9b1b915e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5947d4512b31a40ba98d5232be054230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3587c63f52d3895652cf53aff4516231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81534ecb0d779040bf3db8edb021b1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f1265995e01d71f27f67a00028c97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032b6da9cc1758572efe75ea81963d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec8df13448966be71282523b83302a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e85510fca7a7cfa0498f0adb3ffa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b9f81e5b073121c97ad81481fa1c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba834ca0e876b9ef6fc599ae1318d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbb59866ea54b4e6eb4b9a9b9d2361239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052554188bf42ac49d66cff2d2a7d39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e0414828f9e79cc66645e3be842c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075614bc78a1539216c16aa71b00374b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1335dbaa26748d12cf1abe3b72b0ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aeea3a8147a654c5233739c3c163d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fa5872adae7f57be318013377a137245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e63fce15f32e5eba3c834d0f5b8aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf8e500736526c2eb8749e237b313247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d638d439371b0be5939172521f84c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80d88af7e25f12e8234e827c19d3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7416d9226108c1e8719a103771552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264f2dc15890e1cf36a26df33fe300b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44648052a9a78dba4945c9d5b5de2eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073bd0fd4a40113e87b2034bfe1cd16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbc65b1071b926f60c1ea98378b6ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14025c0eed7e60510dca29e0c32fb363255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf38f2bd4274a70c33dfe4e50eb3d0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def57f6b0312f95b8d313ed1adbb5960257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b25b2a5d962fe55d4fc79eb08e93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3970a65889cd78300e57ecebfeca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45301f3eea7e5951c67482c7cac4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4c8c8a9578e3defdb1149299ac99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f924715ac447aa1244c267e17073dbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4526dd727c5c99fb6598a019af2b8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbfa261e14abf4c38404a7e5a9d254264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8c938d4680d8aac5bc73efff49b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e372f524235252f456fb5166a2395266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e189063a55c7ba08376697c5593f89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17391451783460af300e0b140d60b5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed05b090ce232b59e2d123ae9a5400269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f784f656d1d963c87b7622b65f5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02cd52f5a956c02631b0b7f1e56390271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a183d2ef06a0f15ca12962f8157f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fe113ac590569dad43bf011cd7e97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e05c4979d49f4f44d894781351ebc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220f7776a10da17a1c77d487b7f4b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb70b1d9072155d7d814b2af04ccc52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5898c208a61a9547a25b75b8fb92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11d8ceb02689aba0c0bb3fec0114b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd630194e52fe74861415082232f6ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48849b19bd2e6c578c0c2e31da31a664280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec0e9078830b5d25b14776b9e0f93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4167fba97972e3fb51201379a23402d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df2fd1cfbab4321ba1fe23215eebae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b447324c2472d8aaf9729c567f48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951fab12971a08018d2d7fa0baf0a10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9f0a7b017c596ac581f246095df6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75a49ea2fc7309ad5da4846f3283f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bc34b0bf9ccdb9077b9a7819d0194288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf2e451f7738b4338a3b1b1d41a731289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb7858d1bb8f14d8348d0049017d0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ac09593d7838a611e1947e3fc4c2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f784c1f07ab2d3a20ae2293858a8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ccd11abae7cb3c8e5052e49fcae3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e710a65cac8d2ea2e49cf0f5eb7dba9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab7202cf8d06d820d3a104095bdeb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db006df66a3d3dc0916f71d9138a6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e0f00c1eaafa3191b0a7cd401620297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f203fdcd3b6ff34785e425858631f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945da1f9d8cdf9d129c399a6858ac3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d2daed22b73e004d99ba8df6979e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6571b5afaed805c7b877f9174c32a9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2b4729644c85909846f85b3fc2ea2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b827468d0f4d70cf2f63a38012c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7142046d6735d556d1a387787e2d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2361114a2fa7e2789a174d7bc198a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17a088064cea1202713e3b2a3cf98c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fce3e71fe7e1480ed172a7af28d0e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3794644d431abf4f1864564e912673308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba60aceba17d86cd17dc9f0bf2e2fd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1c2da34d771382d69f4a7b86fbe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26727cf84ed811e6f6ba55d33996fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453e1d25c150a668fa567edf442eb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b77b058b90b6a6123c4d0e4d037f85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071e2791fea86c1c709f9f05a836a5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c757aa40ddc234b240116519136c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab749761739fbeb0c4840598dfea8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189f74defa05424ea64e243d1471fbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d8639bc68d8fbdfafa8fb75007e69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012241f18fb9b42c50e503fdb07dbcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ea33ee773ff6c27b12115af243974320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d96bc6b0ca0752ad1784d88ce94f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea17a1edb2a36d9e66812802afa4b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22321358faa43c5cc682e47009beac9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b95f33f17823c70a6a74599642396324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d6291c78de900078d96c8e37e38ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d218eca5102be2a217c995729156326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a4a3157bce0d1b59ea494af62ba77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bdcc8d41f7a6195f049cad38e222a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa5f510324eb31bffb168405d3bfd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c207bb5e3de44226ba640afd9fba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ad6e6b7270d42167cb2b67f4c8f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d157876f16acc9a11802023817bbde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f2df2fbf6840347fc29f591c63f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd414d9850d4d5f7e023e527f8ec57f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ae324ba76fc04091733fd91401807335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828e56445b26b5a548d7356217ab45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e5cb6f08df3716ef6fa624456706e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc15cc9dcb4c9cabaf163832494e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b075404c6cb9d06b1c42bcc1890a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7eac3a033c87b81ff54b5e6c01003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce515b00bae01faa6b3db95878f7bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c809067efaf09a14e734e091c1c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e899e6176bb3444ce1be530f8143c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf0d6c3518bfbcc752ea9dd583b41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da213f9b1bfac48825bb932a01ab614345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971819c342f6528368bd631a9c59a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5be2c075c487d3ad076a1de7d699347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46e0edeb6bc5a94b6551ca1215462348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6b697dd529aa379e914cd132baace349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082a0333c1d31ee15f6596f6a651b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b60d3581a5d3f8f5e604ad9123960351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ac372f3b69b74fbfafc0179eeddd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed96307ab58fd743e815e1375c6dd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfa377c616fcb60b7b4fc3ef77161d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905411b65905252dd77ecc919cb26d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61318878f23876d4fbe7078fb5c34e56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421975f4f4c44739d88bd0286917c021357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d308fdccb6f065a83cbe6824bf30b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d159c7521e89b5cda4437f9fe4f454359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a53dc3d439214883476ed0b0bd246c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca2b3e42d915f8411253c8337db8b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb541efbb92b36806bd702d72f315ddd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fdd7666568be0ee9a255d4813ec92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7d8329a0667404d824c0281f863d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e7912134797aaa69cf619bcf77b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47df5f08735ccd0ecdf02bd82073d43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e978cd35b329d7c9db16c8dd07a351367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da72094433616dc2e7d8c4213ed264368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a42a1fc0d17834ccbe2c725ebbbaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9ff0a72ca63cf48704ee11bfe255370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730519d605360d17493f43382856b38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0678cb11bd277e98aebd546951976372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08cd61eabc004676d2c597b552a720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e4bae18899ebc949647f42d327ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a8afb9fd67ab5319937fe5542f81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0386e2d30f2e352f6aa372994bfd60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968e00850d40e7957cdaab942426b46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2718ad71dd556ef27e79ad7a958d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8a3f3d870dd762f64958fa39a65fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c617e0ad9877d9ecec1c42364f6576380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd62d14986a7c449f6b14bdd03e98a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217c0ba0eee55f196ae23abe0832681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c5acee0189db22422fb9f47ed422383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f35e732a2ee9dca8ffc785f21e5ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de4aa779d26ce62dbb86e2c89b838385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed34b296919a8a893b0b4fdeab68498386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950aa75c8545d4106ae7193456cc07e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80924ae9d991c30244b245f6408a3912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153974ffe007364f7b6ecd8879a4811d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c474c6ef00d643610ebd01fa990d03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f0bd091210f425b593389cc548560391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01ef44beeeb7c42a189ce9a8b73437392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd81504c9fb0689df174f4cfaafd804393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1612672b2e9cbfcce9d5b1d79c30b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080d830cb8b4bffd1ca76a185f9b98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f72705204a982bf8ff066cce2d844396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19442502338f0091fea2f076065dc3a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1868cdb4c1a23717031350188c31f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c308be5109046c4db8624d07909848399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5168a8303ef6b75b482055acb0aad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532aa1be29484a8692c9301398631b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1cd453405c8f6b7a02fc1671f2e05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cb73a96666c4ba003306cad101efd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d68de8b6f117e75282751a4906f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b952c57fc900841ae48f24c5b7a211405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe3d237016458ba9d0009867046854406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab2ab386a3f8145710b12272c60bce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8eae5d1ea3bdef0415378411f8904408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb27e8f082d819173d2104a23a695ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e3e62ec71a259ef88d1cb46a41c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028bce0b78aa6f3cef8cf537e5cf117411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b6ee1188f374a6adeb60d4debabc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e63cf9187020d72f37ff47af40cd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d7141ca31281415fd6a097b79586a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6150e62a280c3835c6c7a6e317beba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475326e1a6915cdca980502723d9d83a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12501f6967fd795913a58aea7c0adc24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b8a858f40b454ed19319e9800f9d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a0ab007593660286a71777dd7d98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86331c2558202c79a6008adde6852535420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714dcf8274e59bc0cda5991abd89c24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d368d3402d056ab662cbc0fabb1aa7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb54a53cd35c960e3d3b835a8a3c236423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47997f59a746cfcbb16e36b8a4b5a05b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756332cd651e06bd9f5d6fc3b98743e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1a22f5e85a4aff42c37d9d9805890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab3aa8e968494edd4d8ddfde3c7840427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb215272a28cf7df510574d875bcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a33e99a72ec49e697cf09663c7a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af378e6b92d3abe10c9d06d08fd7d3b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44a89755a5d42395ca0a4acb39fd55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4fba273d24e8f1ac4055c5634c771432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb928f104029f2c35ecb0e32cff6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c19378c05a573e6d8bf150d1fca3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ddb4965139f473bb24fb20bd1f98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317bbf8f394519dcd3cfc0eacfc8048436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39b5b46aed5599a374bd18c5b00b50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdd3110f6d37a8f4ed005b2922ad3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fea82cd3205eeb788f2ef62de6b86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650644f7ce73a3747c83402f19baa0f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e744428cf19a42a9cc98321f7a58d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c2cc808db2a567bb7bf34d462dba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c995b7a4c1bd06ee8df599560a9fa6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e12ad65e5a46a11a2111e037defe9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4ed09fcf21081c6897952544681b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86948f447ccc3ce436b69f043f56b5d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3256073b4ce80738ce6cff6636ec7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aacbfd8c151cfeace0050f7939615448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01105c9df47d3c1285088f8aea5585b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9717afd69372bbe6a4536e3d132c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc0c398fac91795d7c34bed9131e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42cfaafe55fde6ae73fd3c30a3480c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df59209dcbe3ed8c87d5702e371d2d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1116fb4ec3f465af46f619a3802109c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f00cfd4d7c5aaa0e0db1e54cdf6ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf5c28b24497fb3d6275ce5d8ce31c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36486baf1aa76224d6d23d8aa02881457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dff05b9c1719c553b8f90a22c31e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7628c44644901f42c2729855d74afbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88399eadc6ed0831c8968429637f1d03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9281fc4c4de44ed07cd5fd9a7f788461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb474c7e4d5df185383c710568062e55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5698b00a056a243b257338697124463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772cd5d33463bba56562ee5940183f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2c80940f4a259816f7d0ade4253af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e51912f760bbf1903868f7a110947466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b874a66174afe792590e5905740c0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b609ae60f734a4aa25bce75df750a82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1968f28f8d4698e11528e5016bb2e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d300b50e92ef570c12851077318976470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6da3620840c9cd2ff723335138251471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6b4d2c79739072559212a6ac08556472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c9600ec3da9f75c7036a43b7f1ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d9ed8d4d82f29408f236604eda86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14e579ce260b4e69d84ee475ddbc46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aa9d30185636846ea5f1261dde07d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70e526f73ceb2e0e8856e4588646b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d02f645ce56bf9515acdb10a24fd21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9169a19aa2800b8e624116cb109d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf15c1a1f8fe5bba9a13487c6e02d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0f645631f0ec54c4e58ed576ebf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f8137c410f694d06f3286c676e27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a5c6ac6c5577ff35781de4eea1c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b457a74f952c2cfb672b82ecdc2e84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3ba7d4f18f6f76c16eaf17ff5158485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e754383f6b89da7da3e384197dbb547486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7644d7c8ac82d919cecf0ceebf3d0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b62ed0caaeea969a86e959efe607488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700624eda2fccfec66c532a8e7720c67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf20c17dc147a52714009fcf929c27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e3b097d5ec4f35b8f9805b66a7016491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0eeb8ae103318835359e17f49b17a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7d512206c276f7e8e1efc5055637f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf6390063934f23bc0160b1927a446494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab454e4a962d58187379d47e8a9b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e25586a9b7923048f8dcba1ab4c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df79c379a11f52b5299ab3224e78fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e58f8dad239a383ae92b2b8a2a46d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd4cd2380c60bd54e581c2351c652a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6f341be4a23c5fc87aa1640bc5a8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a65c738444965c4a36dcbd41415cb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b580184cb2f9ad49c295f179b7db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f03823f08556a6f400aaaae6038a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdae82a4e25c36b54cda92f9fe9b6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2232ae5c17e889864928332be4d038505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67ee977cad4c4eb6730bdeae487096506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84258aa5e1f56242628d9ed788cfa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fe92d1a18b6cb1cd23eac2c80caa7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050679665cabd5c204f74e35e607c31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a482ea7c137d9f12630824c79304a98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5f24fab5f459d33f782ddf2aa649511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c2c84ba5fb432f737620279a7a6fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432c4ea1bfd661a03f8a243e661b94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a062bf41f43256a9ba379d4be44d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06d7e262923db1f77cd3d8eae1d464515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2455be257293134432b001d109af1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238460f2400214ba61d0c2ec029bdf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741da9290db0d60a5fd2151ecf3c900c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b81af24336d9cbcbc727825a934f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e25b0f3c95aa4c8552f63bc8998b1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2623de695b6638f9db45b249cc464521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ab9062c14fc45af97fcdf6119ba21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd23935922bf28f43a1d225f20e0b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5099047ca6bcfa257da75bf2c2190d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f58f1aa2692c57352c04c5cbd5d543525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711d055a412be0273e2b9f3e48548e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c808761b3bc7cc71cc5a00a8d6e1c08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d194bd12f6301475b807f9bb33c17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cca9a1b7c5206fdd4eec324cbe19de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfe4630ba57341c197baf640933231530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdebfb4b83ca57c5e586897f18c5bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7fa4645aceceb4abbed1d9a4cc51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d233bb192a14390d23c310d95754a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a25cb33ded6db543413b15ca60ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66e707baafdd21658578fe18cdb87d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383370beefadfdb4673012e53967c53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f19fcadbe918c20eeb362cc5edd03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166babddfa268754f0c8b3306e1b587538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd128b1761497e0dbaaf633184af1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86404ab1015cf2c9c66a1068453a6e34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419e21ccac93d9d405c24c6fb00cf0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b13270b370f2c5a6ca942e7cf7621542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228589705877ef1bd6baca4506133eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0bfdee96ce094e7b310cbdf27b6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b18910132a8afe36e1742af5f97d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c071fc72cb02343d17ba04ab45b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49ee8cdcc48f18811db9a526172ddb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31302bc00dd38a901596298dd731a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a490f936c230bfd38b82815a224667549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c560ea53d4e236591b623f09e7a8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917a649f46a6e5084bac2acaf0be8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee059a8154640bce1b210b405fb2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5d976d17c02908b0b2f4dd3a82ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69896f3d87c1b081c84706d8ed83d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573de98a51d8e39899bea96516397f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c541df885a3e1f822d2198c2554a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe13b6951b9b721258116bbbe4d737557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253935f7c20657ab92dddc9f6709f8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760391a8d962d473591579035ca7b994559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9725335d3a8eba69fd7a6e01d22c1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e81bada38e2f67fe9f5dfacdcfeb01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ec62eb558cb3ddb3be766d2b34d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b339da214b304201b43949025081e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c286e1a8386599acf8e68ec297a0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346b12ed584feba7dd94f6e498920c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107099dd790f76f1691635a1be3401566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a937034899282c958159631c2f0254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90462cb7b1d7a1db15f4395c3ea04f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba6e27c9530bd3af600413cdeeb371569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e3f89fbf45c00946de6c27a9d389b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d4c80f3fafa23048fbcc6900a0e5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8cd16a76d33b1e4d83a6626bea57572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>