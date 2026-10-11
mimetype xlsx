--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8680037fda71cca7d428eb3ce852e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e550bf6211e8ed189c7ad0598ec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2cfb61c9c6613959e16b4a89d50983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369712fb1023c3ac02eae220d0e3bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227710d9a0965002c88bb6c309cfe2045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61054d043fca32e4f7c2c281c7abadf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fdf409b9d3d7c1e42426c58949da77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699eaf89b6239946e9d640d8acb18ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f6f2e3a817176f48e7584b935e3f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d070d343680d9465f7b7ab07531110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e72dc0006b34761ab0612783ee71411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afe792d9fe07016ef6a1f34ec1e1cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb04384431fe3ab9051243736e1de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56fbce3a2948f1c4bec7f2603a9c6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965feb606cad0d0b150a515901df68d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466284d38528aa34154833858899bb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a862eb6f0ac52755c11c20e69d52417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7d86beb4da3494718e0c4d0fd1a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4ff877a2afc815eaded902f87c2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdfe440cba674e8f6410d67a56e2ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0412d376b870b04e56e5c825ebdbe821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94feaa1a5d3921ebfecbe595a3d2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7af9c889352cf01dcc88f6367531f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8e541f36e672150d8c9072edca98624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89320be2ff371a4aac3409d721680525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e96d41f04d7c2caa17555966bc6a5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d85797a8fa4a0516365a89018e5ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d83a5f87b7f12290df0f24c1292a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55df82d793717c84937bea7df917e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b5c8bbbfca9fa6aec1295af77388a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ca0c09acaae4733fca2d2b411fe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f02a9f2e34af5d08aecb0b28577d6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea189a4858f1778ac3971846e200933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39836b7631ba79316afd8d3270847734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e92d2465a6f7918a4fae0f0dbd12d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d672a0a044efcfe2c5c1c0be5ab1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534dd950375b5dd4e6ea68d53ef5fad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef122ec8fc0d9b0273eeca31da2c5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3ac922a6d2f12151ff54e0665c9c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb05d1f6466f654ef0dcf69f178047040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fd29968ba75781e51c38e1bf492741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e1d905149325b81577639cf82c39142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ccbac02e4f1a62bc2c8259e12bcf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c6950d5c3c49c813b742a0969cdb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caae1fa307522dd51100a558a3d502445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87029100b9585db957455a4f366a085a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3298fbcfe350b3c2c2154a80419d7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83409ba6fdaa11a8c7c1cafe4fa76848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009376d2b4fdf5f4e03973173e8287849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737cda54b629a060e495c141a0b72050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac531fd5df86ced3ce5fd062018a98351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbd20ca5321434a81afa9ba66f9e5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab822e086e3e4d5fa536156903be5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2756ad324a1e8dd9fa6685a1ee34b0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9df8ca0098e13456cee4ba9ed6a6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f373db3db6d88c939237096b1969c9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add97a97c5b2b271d8d34f7a52dc5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea139fb14175f4fb64d46d3dd618a12458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46fe1f236c978912ea876ee228c7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe8919eb25775f927252873c0011c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cb1b58ffe257afb45b74e33c978161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77357fe6f0f2da74dc33cd1a88b1e21862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5f3d615e1409f8c294a21dd1916063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1467ee2e81324d1abbbe68fe76d3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95654db191db8267708658157b6f8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c3015e9c3f5f9b44ed56326be2d6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133be5257dc7f306c2fb0ec89e96579667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158436005cbf25b117447789c46402468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c648c913f74764eee5e68c17be3df769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e6d1800c3f659f66cac282505f17370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f31dc4ce2b7257313172d608da9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab46550b72f0c7cbb04f6499536bc9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ced03f42348d775c1b1c7901542873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c86139d4ffd557658cdb34fc528a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5164d1de0c66cd71860597e5a4a333175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00be4361f2e4b60fe986d201d0d1cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b278f60270b8b56f53fce855352a9e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f06afd5551320ddd357f7358d82778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144bdd89d75d0abd11d9c5ea5a631f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab914252c5045996c3a789f7f2ca943080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a43e07fa7e922e9af84c8395fb651a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883726267b149ba4f438b0b1707b41d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ce45c66250b681cc640c92706c3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529a52624a3df6fc11231caaf48256c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af52671496844d160508d6c483908a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ffc5e421478ca7c825f263484c7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c371bc3815439882ba0310b98433df887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1865e8e320d2d54f4ca7b67f900e1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9931c7023b6463aed57e3b35cd9d20489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b6ec51e8a2c0d50f480185bfbea790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba3246f3ccab8d060d1de43b5683791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31393da3b35ba61721c582d5fe1969692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f06d407ab458c058a26694828ad4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090136cf5bf7ada6333c9027a8704f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5fbb423d26b63bafe4b65b6fa04e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c14aa8d1271aba540a9dc5ecc54296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab59320824f240ad8ac749e6d4726097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b24beca82dce26403d82f5634953798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52c8a7d69292962d0a37871ef6a1e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947bd77cd760e6de1e7a05991e51d92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653af554a25200ea2bd15c6db612903d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ad1c2d169078fddabd004770ce2ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84288107f0b0c97df451c6d332f2914103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faaa0f98da60135397d9a22d84d775104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f62645f1fa51ef8f02ef1b8e408c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914594cdff7aa84ae6d3791560598c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef5f1bb77d0ef22568f6368a7703e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb09fb9d6cc92e049963cd9652985b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a559a39851cf1da53ee2af980b9402109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72123531233d2f5ce13df0fac8f59012110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490780291ad83a7511b31be2d0734fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce8197872a16e403827316d8e81de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffed67c67037304030b116ddd5b241113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c23558f5b6b504001f7f1fa15c7dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76779da1ef1ff91d41a54ef4f2f6dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06cb2e18cf77c1cf634d46496edcb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f847cfa6cbc1920026732d87123f7ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d920e664cc4c59dad728b90b4cfb96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652037871bf0d1ff4d0b5ce545676327119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d642e59defd5b16567075217f164120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808ae9184261fb18fddf4c5c0b46f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f87ecd3d269216bfb4a5bcd730bcf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1d8b254aab2787925d4a1d8ecb05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf40a5294903339bf27b2b30e1f0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df914ebdc1f3166e9fbbe2294ff7d59f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021b05838a1de6355b8dd4a3d96ee75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b9e63b000b971256e75a1566aa0c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49befae18e25427ebe0ec3cff449a299128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413475169e7cda5b0470d004fef00af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd08dd20149b7ac2b8eef2f62f31b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afb1abc8848ee302e3739403cef890131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d772d6c8d58312689c49f50b3e1d86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b53ad3fa0d182c123c77eece682e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44880cae80394fd5e3eb928d3b119ffc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d3c523fc9f0a29ef94a2cc3f6ee0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e3e697674680286e600cbd5d7fbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f531c36e29a42e25a54197abdb7d7d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d301cd73a0f86b1a40c03485218875138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70000ea3ab3135eba05871953fbd328139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363140739ac7403ad2c08ba16193f62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2836910b7a16b725eb96fd57a016b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff7736bf2857ed8fac64f390dae65b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99c2ffc86ee40d54b2c54d4cb5706143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e66ea8a64b76c96ed66c38c35d08a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eee24ab506ae523e77b92050f1e8ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084b16b5e0354ce7c323dbcf68eb25c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa4fa896af66b1904231c07ccae15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac75dc3daf7accab20368e47040db82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d64bee34a9a79ef8311c64c4055f03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781efa3e727b47e88c6cb2e1e4e1520150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b4e3fcbf07bd6e58fb15949bae5dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded39404857b6e349698a63ff656dd51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17387e5736901ce333154a78a9e734d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9275d2f4da8f2476e947c4a7ce4122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385577d44058c00194c6fdefaf56fb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f4a2910d881cbf9156c377c80a0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5bde7c10f38d1152c55969f5493f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b1ff9d18b78df55bf509273e0cf01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a056ed96271092cfd963ad1d104ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a09f3921d47e590b5f70df1b707a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2c52ae63c8bae3150b6b0229b21c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551d436d7e9cae42f686afa90178b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b3862d99b3e3779e038bf3ecc9e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b4b9a8dcc5db5339ccdf1cf11495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d72d10c4c0b795c6ebc0caf7d9e24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc82de5be75699ddf8f8d1bdc9c5579166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349430a6c454999c679206af6de9f7aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97eb86b8cc3774891b632c63a4761168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b8fa7550d0feb38bf16020f445a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aaae120f48f1808a4fff0d5d00138170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6abb81273dfa6040a946b4fd582149171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171db24b702fe38ac02d15925b84b89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e902aeb3cd5140fcc66c691025b73c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414366764ab8fb97980ef8726ebe2f06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6172d45845403ad2d4969190ac4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1cd0075a2b6287405d71cfbcca094176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73012162495074e6dae1137baff4b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba3d199d3f2fac8cc8bbfa5470f95c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a907abd57cb933d03ad40044db1194179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0148877da68773dd99682d1d23dca61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13acef0a9d9cea3b8b70a57a0d2d15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c948d536517f58b1e940aeeb81384b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6e67396af8decc1c0cbc8e00c225183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559c3ded3b4b01ac7abd860a0638443184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95fac48a9cc9cbe38fe6c9b8d7e4d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac49258ae315a53c281ee5c2ce0f90d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac1df93e9ad5517fe77b9506edb920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd119daef4c9d1e955b5a51942bbee3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa0ba5527b4eb8c079e979ae482baf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774905b81eddad4406ed8b1da516761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87f9a53c169e24627fc99c733471c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f810cd0930df58c4a2516f6f18c2c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc092c3e09c1219fb64d15d9ad16afa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617b8e53a138e4776719a5b5c5961e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bbe5aa50e5e688955f1dd6e46930a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd8d4c39270acd08f3b95bbd7413d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec9681eeae50a3a5dd116362e46ef2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a5e03a904e16a9ba9b181680c2a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ca36b796eb4d58354c8d0747d914199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5fa1af9ad7e6b2a6ef604dab96bb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d6e9cae1430e5af6a16af9aec6ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7acc50ff574e24a43397e742d92cb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954ec34b9071ae34bbf0e32cc089501203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92a79ffb0dbaeff92aef06a5592a79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fd29f1dfe5ad272756cdf248c3b0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6c53b055e534a73d247ac3dc95f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c608bceed3c0b1c20f5d3780daf4df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e45d40fa41e10c8f1befcad91f709e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d8b6f162df9424dc5cbc4db58b332209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d8aa2a06ef9697576d99424da88d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386fe496d9881f6c7206d55cc324e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0508ed85d5e9564f350794b11232212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc37e7105bb9ace69edf799674fc98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ae7772e65462f63ea9771a6d412c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90429d176f33eada7116f7819f61404215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef8da32ede65d1ab09211c6db44ef4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc140980bafa5c2b66844978c2f1ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8a027ecb1b62492f2b9a003a415d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdd06d2fc6b884aed076594f37ccc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008be57c7dbe6ad55a18df86b219740220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768afdaabb0a623ff326a08e3e14839221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a6db57911972a901706253031b12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaa9c4e6aa57ab2908e68a3dc6f3c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76ebd93b9c732a0d3ffcf8472dc4d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191706a8d5b8bef6ba7d7e9f1e4e77d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df6a5bf00cfb35c6130304f6866b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d989fad095383b19796e29d6ac4f38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8f41dced2e60f59e45252121a9bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307cdf84d48f91e29498c8273df8c2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f24113efbb6d7fee3c4508f891418230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed3ae772ab519f3bd5c2697b6e1825231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40224e040a02647fbe5392d1619d4553232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2529bbfec8b60dbe96f54626e5c75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d8eb76db514beb28f18a7acb574b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3d79603c57596c382bf1b1a94ceb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242797afd7b72a1d7180abe79d5341236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f98561be29e538ec9ffd06f1eb6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb760f795567508d8cab134f989d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c2a93ad68cbdd82f1d148219c51b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ded234588fa8e4e2271f50f6ceb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d58c2da20ca31cc8bb2fa2b0b3d28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc41a00590538b7b093c1614623682e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb4a5b36867e55206b4590d7c9530243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff6e7d2a58911c5695ecd8a888867e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259a2e243835bd002ea5233e2cdf80b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e77d3f8207136756ee188d4c1e188246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80081efcd916dbdc2203e96a40beef58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870dfed2fe42d66210764d1a24a632c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0181bb12455963e99517f3d4815731249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051709030938dd0164b633af80f1c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8d9445389583c686208f9727cd70f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1597342eda6824b238b544fe86d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43266888292c702dbd420e0fa9cb56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2352aa612bde16c5418d9250b84fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2cd7abfc51ec87321abdfe52dd04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c791545d4f0611ebe8dc9c9e1549d2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c7e6acfe71601e3d8d9ca44b054b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fece7bde1a9483a52f5a02ebd6d57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f97ceee1ec5b33cde5f0cbfcd1ccc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b3c086507b57c1bfe296f3b13f5c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936238b477130e2dafe1d6693bcb5a2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58a44a5ad66a23c160ff3c2a02174262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f627274eac45da0b3f519e63a97b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43130e87ec8aab7b76a3187ac280a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb4b95460cb50b00dd82aa574c38d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451beb6860769c056ce8f0ad8fa78b06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4dcedebfe44926e2bee402736ac2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db28cee9ab646895b777bf7ff7e23d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8626bb8d3032bff503721831f3ab3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84203c51041da2d848b54b18ae7dc71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a617bb5b969470d9153a63f947edb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee73f36a428d2c86a46236e323899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58d1792d55728ed8311f36f1de4d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1324bd9888597c79e6c4f65e0604a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d0e45860b088b7891a42d95ee2a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be228000c32af0859cb5ad76cb3d06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ecc020f099ba4e477760a00bae80f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0fc387d5a19c2c361a2ae312c8b14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e5b1fed77ff58b3dba7088946bb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4f63f1cf8bfac718921dbbabf428280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f57019f8c0dab42728688b5350a93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68a2169150f15ef0dcc511730877b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ead4d71e5dd4f4b09141791c77704283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8bceebf501972e0198c548508bf01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c98cc12f9163dd74244c2ed23ca9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e32981a6cb0579fc8ed8ebd2ac4270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39d1b10dca722780d7cc802c9070d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63a54ecdbec4d3f1e18fe870d2d430288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514d2e0b563c6298d26d3d8ad627870289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9667676dd4509a8ec3db115405179290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d5c8d6a2fe8ada1a486c7c43c15ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e7f40937294b6903d0a02fe57722292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d44bc166a5588eb37a5fcfce9f772293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b85ae8b299f27d8463e54ae4ede3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2658114b8ca8a4fd09b4c87710ead295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2b3e4e58db1a460e1937afd770f60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f6840c9e3e5f46edf6ec9ddfa8e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581119d4e0e726bc1894afcf728e4e40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea91416a7cf5eb6454f61c36363b63f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0b19c4e70d478091b75d0eafa4e00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11670391b471ffb5862956451d991cf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0168dce01610f68280dcd05314c5c3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5d7f9d88ce6d032dad44eddd18c5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67be6477c780315531f618d9dcfbd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da414b11c0f0377345a320fdd8ff6e7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ec8716f4692f0b68d62926f79519306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905fecd975fc97971f1b84adf740b40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9ff518939eb2ebae8060614898127308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8838bb6c0fba90e7b294d4af83a834f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce80f0e297754d5327ed297ba7fe02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f5c11af4e0106ad71bd2ae1cc0b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dac51c24579bcf4228b3c1feebaa25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe5f43fabb6759deac297d78fd17fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691bb6e0a30553efaf62ada3ea3398314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc342a6bcb7d43d64fed15b1c78456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aeae8ab90ef04e42799a8b7e8eb5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f8aebfa2612879b3bbc01927309a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f14827bd153f28a0a0b064e8dbe54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa74bd510d6171327256e99672bcf5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fdafbec10bb844626f1057b20850e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee8a20429e2aebf23e697f3c6d11af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e8f8225511c8aef64056e20e4d31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761beef3842b1bbd9374477e29519a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556ab41a995fc4e1d315d8daf0c2b4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb045c3f502467af7a91491600d4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc393e63f35a63c54747b36f93c09c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d287b73febc64c83338b0eef0822b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7ddd4ff82a072a1d77e7c7ca5b0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272c2363c8241058d483e3eaa5c5929329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363ba2add042eb49195c3ef9685bb74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873851c7c682a173264a6565283ebada331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e62b7f56d5252b01a8e141479fd645332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3e201992d9bc525a172c0a194987a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7762ddeb3d77d77b5bd733025999d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddb855b0a1ae0e85145dbf4f7be6f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8db2c796b3a54fa06b8999c5ea9cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4416435510619bff3e16f95728a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508100ca4018382f6b26d16ed6435a49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8208855c5b72e982a0a48cc4042a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11757b3cc2f039ef512daa05b627e05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df040e663b31f0304a41acc0ee01806341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a827d3792bc988dbf8df6ff72419b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4031280673f1a31f7c51389c3d987343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79243c9f16af40a8e42c119f8ace7438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a585592694431d5ea03bfcbb13001345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec25d010f7ad17c47b91f18af06ac6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5f5f4f0dd4468ecb1c621d7a0d39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93c4030360e483a9dcff76e56e1d3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70513d7099391dac3c8bb950d799df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ce3cbb80a6e6f823181f25eb80ee0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec08095bef57e9c082c50888a211ab5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f28eba5782f421eba4ff9973ada4ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0999386add8fa6ad3050aaf986b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91f6cc04ffe6ea6c3fc956514b943a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074023e4a71405099a6dcdfa717531355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b6f8662f0c20dc622de22baeb33a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd9ad05749b0f7a52ad153c6d7150357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52f12210fc3147dbd21aed1905572d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e994cd4b2f520d58acf921cbff51cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50dbd35a4cd3f31bd32b605bf6654f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0b5d9e8c815da6d76728854752a70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa21165bcb4a7829467001e762d43f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891485e2fbd8c9af5ff05969c06d795363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0ff62573965bb84d1da3d2e74e3ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf0801a632c40707a1e9ed53734da3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee0d8f4c788c111efad891199f8a3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c98381cd0228a5f660f3262a8ad4b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd1d8325395dd84d693c0bf998005368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2296a958118ea2ec5b7a3506b06bce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c44e8608492118d1203ca740c50d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1577c727c784ac7c8d7fd01d269ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b9b6a1a66df6a55e4893086bdb25e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b42b8da410672245a2c9fdc14abb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5231f49377c9e7cc12fffa81f09d51f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe58eb483002719e5bc14cbbdd37c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798579522c19f9398fa9a97dd297d31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebeeef8e8ba58b599955836af88fbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743487c15576cbd7eee432c97c2c95de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26dc4013ca46aa140f936f09b2b34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c3b93478bbeb87cc6fef6c7e20d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbb8fc96c4491513a548bab62173d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaf2d6d7b0121cf66f805149295bf5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b1f39b1ed1148720b8ea37d606c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e43b0c7877ac115903f05ffa89526384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6655e9fe53049bc7d6102d2a760be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810140d875ba5f2c109c1a117512133386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbeb9d7ddd691a107b5c4c0384d3ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb391306abd2c7dafce639dc8103fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f39bd9f45af776893a34b03cd7b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976786f362fc095211d3b915012ef6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57633549d8de396bf24ef83d739deb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57665950f244cec42b641734a0d3379392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e384045855adb2b73f4f7c6eeb398393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a98d1a41af036fdb799d9fd9680109394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c25c80d1a257262c4ef1b75978a681395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d7229168b2ae4136ec42f0551cf23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b44a4042c5c940225995db17db960f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f9400bf6e5350b78b5cb45d122e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a7f9ba39f1e7e3e69983ee368a787399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a9235cd07346d99bcb5b9b5abdaec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d69d289aad60b90a78dbe54695fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfd84bbabdd409b6e4404787442fb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2703d9789a4ae775ca783f9fe7b45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbdecab1625e57531a5bba0b9f9844404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b86396f4779d8fb74d46401bb8245405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1899acef1f25e7b10ff20b4c50d52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6d716ba84f39f4900fb2f06251802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d967600e6bd3833b7c97be2310d4387408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974548ed03042aa4edbda6f0dd012262409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a00603f2a6e56492e7ea74346dd2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bcbb5eaa54a4952df02b84c05d963411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990df3c370e66996451657564b3208c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a143ec7bde1c7ebeb4a54cfa336f66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fa6e205a7c8360423a749eb089aae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf95c01ef9bc53f99fed2bdee6d798415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df4a9dde8fff1c9e6a44c628014e15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9b32b62b9ee7073bb49d3c40d3933417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96362c7811a33f59ff5641c7cf3f7b60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6c5cb2ae675f4d042484fa00221f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92540cba876a71f159753896682a60fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15084821e64bd58525b23d5357a9d74b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea68627e3781868f5112a8904d01b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbcfa12911de73e6f5fa5d5917ed6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919ff3001533e8c49ae8a4087e9f566424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4007143ea331ce464eac1f59c961e27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2ec44b1d9b7785deb7db47745ef9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1e41c998ba96cfa312b4e667e2e56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866550f2f554b57af2f97abe5f72fb80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57827038676a5e49a86967a4e0f43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0ae80d8144255a03ea4500474c1fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c459f85cdfef09b3ee0e86adf8ed4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280640ef2b7d35394350e0892919d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cddf08421c4fe9f9acc77533225a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a217497addca7c1104e4d2d8a8737434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e855a2582f56d139bf50cd60547571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a9e0d1fa93958bcc2deb59697189b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677acc0c6c041dd3d3849f3ca1e0bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db9144411c5a3eacfd16ee9480fb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d0cec33ed4beb59e95f83e0a1924439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c97c2ef61548d24a7a872c55f0b30f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e4740df9049886fe29241bf81aed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e60f7aec03318eca4c156d44af0040442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d0471683ba0ece97374a17408a1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3520d3441a8c1da07af379d306ce6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe31b1b6870ebe4760cadb8811e01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd556497d62d5254bd315880be152446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a71f15942c3f56be07b682ece1c05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf1c4fccccbbf18a2e7e8ecbc03a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5380a0cffa8998ae8f2940d3f6e26f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722a68806f3c83368c966d38a2e3ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4491c854c22a3e459da3ced0f44886451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad3e8c56f29b7d3faab656fc2230f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb485c7b46e65750abcde603b7696d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40be793e6dd94966a0105d970395b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d3a0c369a776d9190b37e08f32c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4938ea231f27a1c97343cc1b1a80f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc93fd365fadf7aa8ce3fe79355ebf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f551a5b35b80e745986dfa0978f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afaa6197bec27b1b7c2d9954189aad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dca5aab0aa1e0757ab944eed204b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814a8e7ec7beb023f45163ce1d29d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff95a58b5cc02b47cf414f5c1c089d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9ea61d724e1512a461ba22e980d14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85899c7077ebfe3c8229e30a31eedc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecb88427a011ee32dfb08a5273567465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d7f1b39410f79150c83525a3ac2b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518cfe982779c6b0d1cc5e719cd5135467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cd90bbd5df555d4161dd0f48f733e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0869c9027ad7aafe89aec1211e144469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775b201d0bab5f6d8e5aa1f4e93914470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f74b6de1eacf1c33a6954d5fb6927471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b5943fa35362fe3233c5c5a495f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23813800ea2630351c1f70a066c45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac045f43248d4d78e3b9cc86711bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d95df4ff6a2f3a26954144476df7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d2707d6bb826f553ceb83676d782c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196fe0c74723cf1d1c6f56323964fbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00cf4aba351ccf7e36af91b4113e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfdc29590ac4975024ecd41d2cf758479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b916bb50d893d41ddbce71b29869c4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1591864672f85b3f40fc9b94f951f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea83a40ba17caa687e9a9aee8eb9e51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa7c1b354365bf07c8e4c5edeaddef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dedbb80797f4eb9257b396c9f7698484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47979f4ddfb0fc4c2371772503536b42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a791d1ad5248a91812c38fec7612486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c85f217dac65c358557c83eac0258487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b0396ed0f4c8b3a3f58e0557f6db4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaa9dd22b82a7932058200a7e4dac3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb15cf134a8c88fd34af663fc3a2b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f44b9ebcbe40b6017576018e523a1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d243f14337b36d8d49f0846229e5d41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e6dc92e5265200f4c67667353abd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712da3e081c3e23d1873969a5bfdf0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a31e96ea3278d7634074335be73fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7900c21583bf0456e666884cc82a4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcaa15b563a80bc1e01557467df6fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9faa8a10187d40b0734c2f6e5efb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057f4b28cac05ba6908c019f8910f2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2576324e2c4e8da991a21c18b706500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51e653823cc764bc73b1e168fd5d0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3b8192008559c6d396a7963e0154502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ce62620a354b7b79311f5402a54cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a852c0e921fd22e327440747306d9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f93fa3576ca08d51c7e772063125505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2d951a7e748ccf48d96653b417ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d5eb01f881abd2167c6ccfe07676507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b0f3c38056221c78ed16989a98640508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bab2e61ef739f3b1d272e3b5181f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ec6240527121f1ba2642e27257ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae90f8358ba7c0e6085fb18fac5df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58af41bb879bc0bb66710541c948c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c51348b6747a8297a5a8edbc136a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a28f0252e61ccbaac2f5d398f720514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10adce2a051fa824fc298b481717d2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e03812cd0c87945ad0287ccf4476516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b0cba506ed98ed75cd9d08422e901517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6438518f105144c441d1f400ae5e1d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced633e81940fe1ce37d9bfe91264a06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c48ca53e75a5c4a3b0c73f1d322a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc201814d75ff0ca77805b10a2fe6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91924f6287bf8752e93e3a895af08af5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adffffd3980e0a49ac5ccd3a496c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6cc569e1f29981cd55f4ced1d4ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d859e3f4e4d078955766e3598cb5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a80859cc2bcc6cedc3fe4a62e5ad10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448fa99e99d1df60fe92c1bff458054527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9382a3443227870c9d1f5825b2624b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1654eff96e40ddf7e0b24e12224ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b37aae43d062dbba9624744db5d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5306b6e74ce020feb84c98644f131f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f9747bcb38e679aa718a5f7420f43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda12ae3a1186b9d4a45102ab68e6067533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc750bbc66789eeeee2e66b4e64d05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb47f7230c01d10883f6bf2a0af19c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42520737f47c9989cd84c8c39d0de2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415544c25c90d1bfbe0060e3033371f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9cba16f51c71fde13c97cd524410b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a7e0f45b964a61e84333eb01aa7ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134a81b27922f23c6826f9f405b616540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d2f427804ff1816bc53206012dc31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c413d2865f077154b553c90c18f72ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87c6e9c873a6799e9e887b9179436543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44628cbc5ae0cc2fc1bcc6cc4fba02b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc138d2e9e449fc12a8a8b519c71aa71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581fa021deda934b0e72ab8d6d5af14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5598394cfba4c7e372dbc7a8c72175547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c405cd3a8bd94f43963d058e6a0295548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed9ad0741262bc8fadc2e7fb8881a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee81240fe66e474833c220f1bcc73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f144060e0f75bfdbaa8a39a36a59cee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824853bba066152b7f04ec5c0e884ade552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eea666653313c3cb854783df390a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48492f24340fa5d0e11c436f0bf85fe1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50928932030377360b7cd8dba857fe3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39034c1f22d7e94a1e285fb19e63b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f373bcbb795da2625b2190300cd2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83f2b9c2a8afa61d14976e9c03214558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e711735a0a69bc02f3bd90da3a47a00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775e13ecd13acf23551e03a72301e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eac5886d7f2e3d28ad067d999c590561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4262f9db8e98cd0dd0adafba00214562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91036347b6f7a7e355447dd1b448a23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36884b52e71a6069167518f436ec6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ed62e7d222296a0c1181b9ed6795f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c01b3f9526506a6f6f90041c76a49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e84e21188fd981d18590295a6668567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c32a93cc62660a18ba6c21c0335738568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc442407d56112f10ea643a09283f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961046af32bc33581717c9e41cd665d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed339846b5dd218654f69246a0dca9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6c2d9c2e507ebc9f54b78a9596320572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0454f59a779c6f4138eb5f02847c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc0597a916c7bb680bd9aba004bc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c233d9eb0f9b4774f7ef1d786f9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bec3259961556849b3ab32846356a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357ee3e35755852a7cdc87ce09b26845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd72a85ed8829ee62df691b49d5225a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7b85226c1cd1cabf87a12a9186197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59cd28904e159af297e22c526d3c6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ce4548e5f25513d0c61aa1f5c91cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd528d4440461e26aec2835e209097b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588d3b9472e2e1a049a84a4e4a1a1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbfa5647fab226ef4dc513aca2472b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a59d36e13967915b3dedc6a9772313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3d727fb45f6d04b8a962b6d6210c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1e27fd2bd4a6aedd47334b2ee93715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d6030ab75b658c5621b411ee1ed916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c94caf9037c399c84a004ab2e5e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f92bb36d74449670f9a2dfbbe853618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06294f14a6f422f66c52009d05bb9bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca4e33fb22086457a1ad516d5345a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452214fe9584f6d41e823b5c734de91d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de410db8c772ba9fd2296ac2edabf92f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d0898485e7ade2f92df0c25ccce523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b024a77038f3a85c6aeab4f7bc43e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b77bb006f506fad8772c79e7d92d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8136a58fca44295ed09ad8adedd1ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46348a6e698e75b9937e902f77d7b8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becb5ead6ccd8b84e8ecf444e6355a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75842dbde9cf3636452a20b329d57529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1a89c8b6eb4e73feb906a115241b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31379005d846efdf92eee979a76f9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd8204e1bad8305d9fadb60bf0e4e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972b19617ebfdd1990d05602c20df3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a8dfbd0869a13a0dc6c63907dcf7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f3de1cbdda0cbfe95c53e2b0a5e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4b1964bbc56f4a51727b26528559336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d7aef4c56488f5fb2692fde4d7e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aadf359d940e775578e30ce554396238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc856c51f0f1ee51fb17cb3751351339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6c5cb0b33f17d3a9fa5314d5a33640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291faaa695202de68d08102e1df9f3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97999de4a4d05659f3fbffbf9c19b1dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768628b7c501f7c03bc6f1e930522d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff420bc3814849c0b2909ab3e95aab444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867965085f9d08f35e516989158b39545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcc5ee8588333ea71089fa0716eded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab2ff65caa85e48f66f5e7e3dc5bcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fece9bec02394ebbeb6d1805aa04248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75e72f7f4f0268560dfcca77c1c4c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89fdab9c2fdbbe2487d9214b624eef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf14c11e664d7cf16af0e372f8160051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83848b0d76a6fbdf92dd162c929b8ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc540371cb139fa2efeeef6e5a9c497f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a864b6e15c53c7d2d2ca1de70bbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948652a85a043e6be5950d4ee7c3e7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0cfd3301a2dd06c4dd0661d039a3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de14a2adb8b180232280eac6f797e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d3904a0fdfacba9aeb46ee65851358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738597286db69f343ec3e2d742eef559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24a6be6e5660be57feb5a45dfe53260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae6441a9b7985553175220fa10418261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d7d56ad089f23bf2907da2796b89362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff60d1b36b804299de772387f9591b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282db621be6d2adb54eb860b74df7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464bc6f78c87c2cb5a78d206beea7ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cee5f0871f239b9e86b972c4ac5a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320405f34757482c58651f99d8ced7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b71cb6c938cecbd85eb4376f919e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0013f4de7e32b27cf5a7f7caf47be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69ab41285f1245a85102d3963eab5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64dc9f55e0a5d5a1bd911afec17ecc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fb2a41eac315c134e4bcf3acf633f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2746d39a26bb40a0b894f4b63e3ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd4c0dc2143a72110d450c91cd8fe974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd004a16ebc9928da3c489b8589c2fc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb4f5da55d1cc61f60294bb7a572d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c37c8a0f5d722b06439e1d294180e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd0b840ec90fa8a3c47dda15cf08478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e90571e70194255f09a655586f0e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da1a27a99abc3b4ceef3c50fef0e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9db51714e7e6249644f4bbd4618e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c60faf690a90f8f5a7465f3048f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614019f7d8b39e1f344eab8bf0030f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60317be48bf2b2d09aeb85b101419ba184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbdcedddec1dbca9900bc8cd13410385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503eb36e619c5a9908a0d39229b3ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fa945a8ebefe4ddcc7ba25a65bc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a541b2a1783fb4454769e8ca2aa26a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c86b591a843e668bc9cfb4cc15a9f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfefc6fe54748f33a2e899656fbf7af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4c55cd2bbe135f974f946c4c060cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e93c7746d901ad38b8619e3e9042c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691bdd4ff3a6b005dc4e55a38ebea5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f8d12ad78a4fcb4b14474543803194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ab9bdb2fd652a9c3c14c10e95083295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf995b742e4c9df41fe081752dda9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5641d8c1e225a9534ed060c12bc1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a7d9c034367580c8fe6dc4fd0ad498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922faffe169b24576958b0e5124632bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd32c8e7dafef4586d012520f0fcc78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f3661904e0a1d37cecdc43a166a73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d743e623711ab111ec821457c8b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffba700d29e31399bc8c73f9165488e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da19974b86e12686cad15514fb3094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c748e7563509ba31aa28610362b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6fe5c884338fbb075aacb6d4ef34b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6cfa7995314f8f68828dc86b13da8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52998b59a41023d9c0d39c3b69fbabba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daec2aa984ec5d522026c97360e39b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2365bc083c8cd323d2eca5f028d18c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918507720c4c9504b8f33965c78e8ee5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb7bfe16902081f3201cf7f0dbcff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4668ef8cd0c1be59957cb3fcd640b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87575b2c34f80474cef6c4d48d5ea7c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1debfc9034103f11d4ac05f5dc6b229115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77da580ab9869cfea8e89db1b5c8f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada5d7e47bbfa00d1657fac1ac6a3c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935370f976092f450a18ea7d6ef3d766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db6c211e11111f265ebe281ac506d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcea1a2a4972b1322d2097824154458120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde54c4002edecb71c31655cbfd57baf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d510a22c66a22d89bc12e7569929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104fb8232f665b23785bc348fc659ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7164b8b9aed6037d7718aa419cf939124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f106ed699d03c46f022cee413b440125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ca84622890bcc91a00daa6cdfa34a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beabe7ccfd52eb7151df9802606bbca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144493146aa330772487f90763a240128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16379729b5ea55a38e5dbefbf2029adb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e3c8bf19f80875289faf83d8fcfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7de7ffa3fa2a381643f61172b022db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768a247cffbcf736b0dc5b63beca1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74613d3ad97136fd2eddea5f8ecfbb4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e451a0498c14803425f5e52b5f128f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ddd6a206d308ec59d41ba456cbbc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c8fa131de2d3bfe2bbfce9bff64c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df764b564a008b534ffb28cc94c5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54613b1712d7d887ffc924e9289892138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535fe7f79bf58cf5887b3311d6204c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07507bbb224deeab35730c2dbe5b4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe235f369205f01cc7a69fd8f4545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3011ffa0d8b6ce1f4ecbe3adbf8593142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ce89d9a4c4f47478f848293a42f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136442ca0df456828f703723f79d9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb47841263cff41ee3f5f55881756d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a78ecb9dbd868b7cbc667516ae7c40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a44b9f410d0e4da79177937b96602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cec6c168a22bc90c031517f936e0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ae6a515c5f1133cf9e002546e7e82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ff6c8d6fb8490b285f9d4b1c65bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e5b13999f85cdca4d8af302ae72d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384fc4264d7f1fec6e8c996b07b4f52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2c1e90b091a5790a003e6cb353c3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ca37b741a697f4b2fa97eccd3512d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08aa172242553a7365e411c4da4bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901160847a62fc1b662a95d5c551845156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ea44a6cbd50a05ad9a445a4d089a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c688ca3f7146e8ccac3d7f255347158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c3097313468ebe6c2c7f28904466e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d5cbf2915f67d130e251b912a8c06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b9759bfdcdda1627adc5108e248a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd87441a8a6a35c05a2c625f45ce9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff54926f11d89a32eb0e64a65fb9104163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498d390bcb315c3e93dc6d30321cc66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91b18004a1ae73a139bdf02da8b778165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43e070e99807326093bab21906a385166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e12bb1dac052f5de53d203bfcf5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39e6e78f441edb7021a28db406f503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57571eaf41be950c58f79ef020532cb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf015a5b6000ac57423e411a822e933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b52faa065ae02018d93e997789d40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea36b00e960b58b4edb9f775e5267c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10293e3a8fa564b05ecb3c8d18bb1d8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6114f252f61861d972ca7642c8aa3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954db51eacc9087d274c368e0fad3add175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9663e4db86ffa5ec8ceac05b621fe9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07085d4e18f18c8a99a5ac4e5ca9d520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffcdf79ef35323f025db7a4598f330178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac939e58033e32b81cc6fbb959ee018179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd48e0fd2cbedf7a19dc10c941cfc4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e567b867f619885ef18a9ba982983181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe38cd8b65f1babe1d726a766abb8e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a954f093dbe329e4ea1807a4d4b8cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b76973242fa486dacbc56024c5f03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bdc5fe5fb6539440cd883a1e007cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb225bb6ccbcd856473e37e3c1ca328186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5633a8787f1f32889663e9af67bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5008e2c3b8a317dff95c1263bdef1f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd6ddd5d04c01f2a55bda0cc99f1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc742278c5a99e3c6793718e0e518190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb4cf4ddc9f9326ec5f5cab14bcd92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb680ac7c57ad9ef9a5b240ba3a04ff6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022ce703316693de1db0eb8119cb531193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219013dad9e217a590947b23078604194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1671ac8ffdbd94e8f72f03237a6182c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c33df7d06f56fd0ffe5659b9f49b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f2d8e978824805dfd2c6e5619d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dda4eacc9bcf50a7a2a26341c95e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cecb143c1d7d83ad308e1f14e37669199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c69152f297dece350772d401cbbedf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7339e02721370cf52c0f0f171991ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5126d2b67226a38066291e54602e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0126d339350fdd6f1bdf4bed6fa24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b1392f7fe91755d0ce04a9d2a8a4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9f1f2c7901455b4e2ef7d7cf1eb90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55101bf5d5fde3ddde7cdf90de505206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12486b3ddce4d7dbf8080903e2e2a896207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce25e4824845dd5f195b88a596b04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99713aea2cc6cdec9fa7467c2c3d6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f633362512b6f826dcb3d08fd85e7e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb16d6ef87a97efc3a253f25b251f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ca55f5706948fc22a2291b608bb5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77605b3160f0b1f62892da8f27d8ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a437dc68b914a4694fbe72ee5ddc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b6a43f234384e41d5cf24ec9bf422215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a33eaefa260803c220b6cfb7e30df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd0950bfe27b81a165bf0466b655df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b5b087d93048b602af8b61921787b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c86afe088b8cd02f35ebf9403476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e81452c8acb08c672724b3eed658c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357abe7fdc212c37153294667309dae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9501ee9b4d46580ffd8f659fc7936d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41248cda33efa2023b86084ff5502ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8df385e3f16612b42eb2570b6eadb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815178866315d230eab7735113b1c0de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6949718c6e3d231088a214c42e0b3ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465c954f0e7eb40f400f28239fc1ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd98530756fa884bc4292228a8745228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf18dbe4f420eb0222c0be9f79f0db5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89989c2eaa1f1afd66121004a5bda123230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b139ab16939e06db16542be5d60422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b8d891a542cc2c22981a9afad9911232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab1122773e6a2322a144696e689251233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043393a58f80be5cc89931d9833b99fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2fe689c63615ad064326211ed2d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa7638d24ad491e3bf72d83f15bda9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28bac4f5f663d8df05d6f7aecbbf87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122f6aa521759a058dc5c15da612d28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de59ae6a068152e7752b6db7e74572239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97922d743e6129873bea5bf93ba1ffac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1c401b4374e8f49181c54df5940e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c10263383f504c1a57b490a64ec828242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fe5fd39f974770ff3296e773ee6d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa35eff04489f1c030d1b8a3a6d042244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abf4443f2802cf5e2d355e16de8ec5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dbd158d4cceceee7d12c6038f2bae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e56a38bebd952bfa7a61d677645c59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e530e54b68188b7051f426f4973e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363bcf602c17d9b834fe36fe510197c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832680422791988334f5639a5d07110250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff01dc97b010f56bf39a1873e8fe3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c695bc66d23689fbd02d5363f5ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cba4e1c92f18649c88880db9d2d6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad79da47e53fd86531220fad84affbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab740b50f7042facc14472f4e8c87dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0fc03ace05267d7769a9dc4898c9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a65a918e4ea387d1fddb68aca7492257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091af592a1887dd06ac481f579a8eb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3079c396b29bc5bccbcc2750cdc97b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b01634c9afe59f658ae9c40c4e68c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223c091b53ceb4eff36ff91e4412bbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c430da9325e6fb6928c8e6c4f284bed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd8e7c9842cbc96a9ede82909601a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c1c0331da69c1b6d27d7f91c4a0ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dc63876153fc6f182c86506162e40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d39708da0352111c8e0767ea0b41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e93b8c4097752047b116602d026af9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25999ab4cb101af0801a1ddd0027b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb27067574932ba810efb880b9bac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b6a848f3cdeaf1e7014681e18c4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f245e056240eab07a0abd5aad91e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89c0197576b86201a2e1671c239b5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee4ac260d2e9ee50c4bab80627e515273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f5a6e3f770aa0b8a2758cf4fb64e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0995fa3a2f1cf34b677330d9c5e09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec454a26aa778158fabea037c67c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830f129ab55beac90ba0299442103b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e2c367bfafe0f7962b3e00e2d7d85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad2f6d7578315054476c7efe1170a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae40a55ae3f1c134fab8ee268de9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb216fa9f0db3da8908cdfe1ac0789281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c28cc493682c22851fa28183d7b7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3262fa5fd9d1d3d8a4a2eedcaeddba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ff849336824660ceb8ad74f7f12be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997342609b1ba2138a4fae80623e7b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdee14df81ef4c19ea59dc36c61499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59b4ae4222b30efdcdef3037cac70e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced18bf39e3816f5315a4176392535288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c84f548f94b6463b29d10f060f5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977c901d6a0d474b8e4bb740fed7748290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4d962407971d3e5e896a2ce8e297291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948729753db693a80006d5877a25bf5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2ff30c1cfc9f299e69e88acec34b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5077fbe1d8eda03374f9f19fc103de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a734cddce06f7cec483de4ed062cc73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fb6beca1639faccc4fbee014de777296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365f6cfd837a9c3a4aa122a781f3098297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deaa33ede830a982464b820bbd19bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d36cff84609d8b801250526bd5c0fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338810cf34c50a62cbe03c9c4a8bc9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dfb9f413a810def481a27e51a8b14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227625066c2ccf771c43c39819b492302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4edcd62b5ea138c327cad70325068f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b3d5d9ed10a6aaa4bf9620715cb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d892251080384e3bb1ddc20f5a9f807305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb159ec252d6fe642877252b586cedc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9a8b10ed65565551179eb19121e87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa81108b6727a01835b3467628711d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c357d9bfc51fc6c8c8753cf9bf4380309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ef9b001936d2ca219500ec366cc06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66a8eb45b3195ea57c61b5c7a2c6a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36186190a87cefdffa40934b690d308c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e342d71893f162de62e875a1c652d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cdb66df884d6f85e2617145f0c361314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41a9dc0c0794189b92f28e42028f9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd3b44847c07df8644272b9a498d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763a929a8f769e60f25fbabd85bf88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96267d3a76388d6220c5c5ca12523a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf815b587b3ef3b643ec7d7f15ce3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88272e271904306efaf901ef8143a929320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cd91c682f2ba5d101e132b3906d08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac9d4e1356aaeb09bc5ec0c264320f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dce321b6ea1b5fa09928513a13884323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109742788d5c46dca4be68bdf2b141e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d74064fe24df01e9ecdaa224d4417325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80acd044d3b4b6e073a1eae9880ad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f4078179fdb7b5d5e81067d2de50c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cfe04634aa3f26d5ac6442bde124d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f946cbc227a6cea26f253b1e9449b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f2f3c609f3509c6ac86a37a3b7efb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594725de323b3e30c2ba2f7604ee036f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1586a0208fb419332a642051f3704c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847196a3081fd8d85b4e70b0d11d118333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d4e6e0bda3db14eb783bfcf08a45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e127ece27b81fadc155b177d37d599335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c55044c9592aa41ebccaab6ae83a4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9776d0ce69139a899159267aa3083f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8bbf06c8f8ece51c58e1de3c480bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f139fd876c62c58124173abff6ee6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06640bb4f2c72f77039e142693c00f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85399efe468a6ce814de9c479bfd2d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdbd8b4ad9f0944c56b848b376e439342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3802d28e0893212502e00b2bd21b718343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64563f038a4c824f160027affa2f1b00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b38f281832b17909bdce4cd4d59f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f38ba5cd04f795ef48885cf1de343346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979348520adbcf8ea9620dcb3ab640e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2224919dc171d1829ebc172248961c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8c7e4467468f6389f0dcddb24e0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7179e89a32507455d1d18c5b2bf431350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff978c531ced118df95dc2153b2f1d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472366e235942825495a34f0da0fb9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a648d266a30d72d3d0224f5aa598353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8787aab074f4171ac7c5d386a32a74e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb1c567ef3e18bec7f7c94fb6da74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd862da1029c9ec4b2f8b071ca6ff4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07c2c16ac038e2baad448152eae19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300404bd39442be294795d07945e774358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b588962b867f79e2c8c2e62317bf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f6679abb770a42b4237926ea9444360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28c259f3491805fd645c4e279e5cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc814d742b571f1008bdd175690a3f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c215eea4e89964949c33539bdc87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc434e9731ea50a9b715460835aed2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e4105fc5bc6b983b8d88919320c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c3a6c34afdb34826a9ed443effb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b696b81ce0c2fb00b381b18d05e00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108692ce360ee23893759573f0a67f70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a49cd2d9c2cb0e287de79de98e93e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b4bd66c8bb6bd313ae119f0e853e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ccb5d82995db4704dc90a30da352a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b4c3be5138cf58379c137d44b67f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1c189fa033e6275e29a2b7dc1eff9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68a165af99102012c1b9a879a9b7cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7babcdcc6efdb135c9a1c79571f64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b12b1e83fc6b5f61d2a0fa3d1f26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ccfffe8b83ab44e12196d27e4ae8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52e31897456275da0415a25c7d557b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30affe448fe3f9de09369276c70c809379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c9a04faa95d63842c1de5a44b6c82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ece9999e7a2edf6fc751a439dc0cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768f78413fc3895974501142aa1c1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519fa8c45095f7ed09880becbf67d25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbc20d192f50328fd4972a10ef0b0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec906b586ce0a7a949571c1d75bbbdcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098018b58b30d1a9e7c9556700c96cdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924c3230131f7ca971524ac1496bd86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f337f9aaf8ee7d9f473a63889bb73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe3f89560e5b779d4ce26a2708ae6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b2d30c4ca883d239ecef7ac5323fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fbe8c3e924821a0b4752af4074b2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec027761756af62ac08ea2e63bba01c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eae41275e996c007bbeb2a3a3a7c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5275874cba1f56cb04c8223f3731796394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b5fc17c593eabfae0daad3921f354395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b64c6825ef5e6c1847a9ce70d831e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09681d3412d3856f1b0937f2dab66859397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e43a59ec221ed1859caccca711f13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac262cbac85db3589294f2920b08a1f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be027da1b0bd51e6ad7dde55efe2e24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e97cfff163c438907dc9f6d7aa9a5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982a54356aa2bba75c4227fa5c29f06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959330f59bb7d867f054f54c3879793403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236290be7cba20fdad913ceccd315b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d346679f5c4fe175bcf1e011f03eca7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da3f634a9e4d1a4d25d10de3970160406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c09d1ba40b261f83691dd40d7040407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2fe265c40a6f4269365bc754885a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb963a86b6c54fdb02f2adde553058f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c08a98659d4c39bf160d541715e41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d857c8c0750885f6a81e2cf8c9ad18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c111012c02e045ca31739b1a466b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d07e544240dfdf9364865f54dc6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef78d3209db3341f430c1e19fc04d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d862d096ab6939fb7aecebd8394d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2e6aea46503d2f2cc989e2afba6c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd384825e7c91bc7a594906b2dff94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47befd6d01f98930cf0573a73da3adc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc4214c096cd3baf29cb8d01fbf19b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0c5e25744c9c5399adf0b39347f20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8e9ae5afc2631ed2a83787c6e4e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d8a052c555223da9319876b877bfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95b4c26c1c1d346f99bfaa2f947e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e80c7035a11e64ee8298a5a91d8ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99542bf3c9014aeb9b65a09af7b20e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f9b5d440305ba2cd4fa13c3d6723426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eb46091cfcfe3690c5a5aae5e2001427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a233eb0f4a20d2469db6128c2739c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd876929d57bb0b13dba92e84018388429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d3f509fa4645d2624486767159b2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f94427207f229c68dfee53fd7a724431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2068811b7627b0b77fda0e10985276d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addff109ed12d71403b77d1d540a5d57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7db6910655e080b8268d990b013f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744b5d71136707b1cec4f4b2b488d85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4fcadc425037406a800cb97361b6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c482d138e6b94b74b856dda94970ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d1ce5016382a17ea9f0c8f27453f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629dcde7649d733abfe1600e531250439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d403af601f3e4326e7972a6c9e698440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f62fcb4d19e257211a999335e2a58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac621fcbbc05fd2d57ced1e32a6b776442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ecfbdc972c64011e654eb3f9acb23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06742263453c17982c167c0d255e5388444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a181b727ca02ed79f0a5b178a1a747445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adcd981e6dbd9159aa9c3c2fd77702446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0dfa218e9a735842d6e7677866082447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b11e4785a15a2e75b08f75d235d38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d968f3fbeaf0040b4607741a92aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa2fbef357ed425604ca02a6bcecd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03e7726d1e2b7d8eeec73d7e3fb38a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092a07f99c8d24bfb16a00cf3ea3e82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1cb278f4a8d65a39621fc37a554a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc064b3ea55ae4bdcc511b8911504d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9f8a7230519f01da33aa31d347734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b73853f06ac0d7f30cc724379adc3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34458a825fa4601f2db8790064d3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555ff75f252d9eff3b9b560f7c3e92d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f7229c080d99e0e4740189a8b5249459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6952224e143d971b040783dee8c4bbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b53dbb96dfbfd04a8a8871434c843461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95c99d508496c615681c04a59f22d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c8c3eccc20987aad7b8cd29dfc888463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1014e1f3a3535569b0df2e0ddd8ac6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c508a4649c866ad7b599e0d693693f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4539e5ca14949d107e8b85ecd81152466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac06e09003ca7dc4b4e107cefe416d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91352c9deb5ed0ea10bb6f87941a78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9543839b48c762fe1b7d8f091e767469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd84718322b9d6b6570acbe202677470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3926ccea1d9965a338601d35d326d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6727dc5a159b0e452d1c75cb86683b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392356063c20b60ec05afb5fa788d445473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c211eea441317c0bd5afa3033247474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba80bf9aaa90927b92e5e6f941be8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc5cb0a6d2cb6df986b3ec5e7dc0bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295300518b7666014f85d388cff1cb2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dcdc6d9efdda39d9b377d69accf63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdcce97841333ec5352560d81b84e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d94a38bea0c551a7c1fcad72de38bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdadb0444c034835c181d435749f48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96e1fba25cc7c8726023237237bfd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66673205a615e0a4e67f8861047e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ced9126737076cf4185437245a7490484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf78c76a7d0faa311f8862862b1f848485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93c4f6e012e124143770fe71e7e850486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313cd24e8920517d01d683214641a87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b557d0ee4efe7f66ef8c87cf5477e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f3b7db32b3ac7506e20e5484b6d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e0dd0129f650c0f59495af6c57cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc325ae5918efb0b2efdca00a2808dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013efab6c2eb4ef7a0d943e8726552c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fa4cfe3b9a14d12971fe6dada27ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cecc3df0b7e2e90c4ba2734359420d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4003ab27d0583e0dc88bc2278e0c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aec218c352342c036a09a0a7c99bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa6ee319fa15015dab06b1196fac7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f873b301cf5561976d7f6ea04c620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e74c4c7b88e1ed61ff8727d9469ec0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1161489e383729aa468278dd867e478500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc980652754d786564d75bbc8fef904501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279be2a94667e90a889b0e120f1950b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea8791f07c5cfcf13569ba7edc6b06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048543416fc7f3e1fb7bb54c14d05e16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66960432b52e919895c9788b77465ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d23ef46770d4b17773256dd362d21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b01b20161f8e39e77af3e959a4646f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c9d61d17fa6c2df68794f3cdf5f4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f988c6a5df7900ee2415d6f32ba99a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3bff9cb92fe1a6aae633bcc006bbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9190b86d306cc7612f29309aa084a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9584a84e4e104e3e82c981c00058c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d764ff6cadd4fa41f32af5826c922c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b3c86f6bacc8b0b60e9f594fbeab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462707115393c149cabaeb1abaa059515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae77e076b705f4422b5bc6c2fdfda3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce05fcdde993d930ce28e0420d9f62b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae6c2d53c86294d0f67a40286c2db4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b79ded0361f6ba0f8b54e622990c3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590241a2b49dc6dc98dbc6b5dab783a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd878a6df5b0ec5282421a8b9da3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5ab72cd0c7f007fa6954a71dd0837522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304fa12cebd537978ae08203fe263b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a2ab5e4d2813d1709b82e3cf4b7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19d84a24766f5551006048e6efa3db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a9d39b64aee6c6e94a1e428f927f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290515ce9a6f1fd8e4ce8f4cd1382d01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1862f614ce454f7117e4ee94a090d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53469a5fc35629ba8ff56997b7cf8db8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d29d2db1213a55b6a7a09ce3fce25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9219b816e4022e19c127006ef90e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd72fb8b11eaefd86d9fa6c8dad463532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a897df461704469d59baa8d003f42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086f6f0742fc07f01c3fc493350170534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e967eb86e7e82ce16dbb64c82a185b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bcf282a7a175ce57f55ee54091f7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e45f8b7d8e1f7f500684227e72a2a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de5bfb02621f06939bdcc3bd885a15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b523395afc52d8f6e964081ed2f389539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c557d5a2a20e3a663bb0d168ef311c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28337916bbb860ec1250c4a4aa8ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b93ad3086d1d37fdbf9a75739ca5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee92ee38e73600a692502bc2c72874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3bce6412fad74def4d2f869ff83ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6f81d1b161407465af70d51ed91b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2465639066f4200407a67b8c1d0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87da24ef1588125dfafc1ef14069c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0f7584b1160d3ff79d941ad8872cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35511bd52f645cb500343a8d7c489c30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0a8fa47b7e564276d2f119f96987550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed4df0a0b167e545c9bdfd61b17dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f469b2f1111b066e24faf4628f30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7f505bd953c8c41da6ccaa1419c30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f30358be6e9cf8eda608b0bd20b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3eba57179cd27ffcc6780ee26f9e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765efdd64527264046bcd7b1f7d5249556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a96d2c761e17632746f6ceae09d479557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762e078e0ae566f2f8e3c10d70baa33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578928dde9cb7adbeb0f13ca7d4f5da5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a97d2635aa9fb37efb676a1d84c30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f479b4a91afeff513c5bbba176e5033561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aed9a607b3a17fc5eaaea6c0bf3bec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40481cf5d181bfc58264d0476e4b60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664077cf7a325b4aa5b6972b8d3f946564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e56629b16c69839c3fc6885da45103565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d46fb0970d15da2d61a263798bf4c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1676fc4f27d37f94a3039c3988ac5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c5847618443212f0b801a5e5c62e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705f14565fb825cbff96005d8a870e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942be1c95371710e35b64e08d422753570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce931dcba16aca4001ebded28ce0616571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2344cc4d725de40dac75a7df041506572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>