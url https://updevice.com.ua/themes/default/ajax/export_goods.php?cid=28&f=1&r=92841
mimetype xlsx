--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7edfaf250e367b481945bbb8480d961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e48c388acedc32cfea1ae9003623e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf20cb6e0db20a92ef0951580c141f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4fa17018dccd4430dab7ca128ccfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e00bc38b0428b29e64fe2409f2a165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e17dc1aec72c8dda7eeb22a035d7176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9feca47469846427f125b3b5f9283f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3ab1733627e335400b2066cfb2808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f755a95ec30b5fabfc2c17fedde749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e54447776fe8de29edbf041c6296610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6991ca48d6218d556096a55f95d7d1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd459f2b5563986989bf484666d59ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f382019cd3f894d39c3478df2fe51213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d3dee29a05f04530a25e6721036f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd710724f02967dc7094ca1a632f56815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204075bd2bd9a493ac4fe1a2aa1c126f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe10f97e8ed0c5bbc5e8150bfe6c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd491d5e79aa47c0cd484fa2206e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709170d71f51561d70004cdf687b4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d638dc2bb7ebd138cbc06a27e4639020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a997e829a00336ee6cdf5c38d415c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd773d95ec1501abdfbb08e878b5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ea3d850cf246a39ea4eda426ae3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bd4938c4af647c18df976b467912a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dead9f722769edc8e36fbed92109e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012575c9c02e85ccdd74123b0fa8b6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d789ca1500d80bc94d7411aaf5a03327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe241f4153d8717bf9e7a33df861228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfdaabbd4f1d3e6d6bf193770bb72d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303504c836da608cf43450022d46ba1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6646913321c63a0448cd4512f03ca631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828888475ebaec80a77150f40a7a65532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ed4817bb7362d6ceadca6ff56d54033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba1dd4c8faf4766a43580aad1aee1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405b52dc194c80877c4861254c73c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c1f5c4b6a2d3404a0b444c4e672136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f385a912e50a12ca4b20138ffcd536d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc009aafc007d57e30ebb92ca8630638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d552b177c8f87d642189f98bae48d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171c3c0c95a175c73e7b317a4ff59b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fdb227e294c2437a11089df04453541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e369156e8d00226f2145d0ead3e0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2890425c6365bc50b842d8ec8de3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05d794bbb5df5fc30c9c8dc11ea3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4f9add8d947cc80791518f487284545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87bdd5a6e790c744dedb9eff4c80c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5c1c4a55fdb859d6461a1841d88f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef58a275f1aa5ff56325c182ca46148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2241a882c04acd3b2e713dae8be55549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b646492596fe0333ad1a28bfa1a32f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c750e686b64d9e9d47ec38dda23a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da22bb46172f6e393ebd0f3e49c7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa80dedf5de70532c12aee08faac9f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e777d65289d2ccc27774e8925e7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407e3a2f350905a90f71ad8fe527e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d98daafea6cdddd2fabc7cc4ece856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d3f9a618f9d4b30569c42aec19d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4011bc0f986762f2a6eb6babe51ece58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa6d3e9b1b277833459f6766f4842059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc524a945f7c2f2b434166d49666eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce3730f040b5c92efee4d50c370e2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c007f0632ed47eae5ef497caae9c40662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca002ef8d28f880567cec222d3d464463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6cda5bbbc4501e0c6deeb83003dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360a5e16a5664fb4f2c75aa5f08f91b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0964863cc6572fb43bfd4065093c4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e22278a368a2942ebd4058c13bab267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e808212c78be5c613f93da510195968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df7f05eef282fffb2f441d688291869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0555cb95f8e3169b505d76b3fc8f49970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca587b7cf9c80661f0545da57ca37ffc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08323d3bffa33edcda91e60bb1c8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e35de835c29367bf9867aabf3c1c9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95dc53f9cb8ed40150ffde60db70674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f8171bf3b16d57742c7044cd62ddd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57b4b47ed7847b825d99aea223269576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e444ef8677684b02897e3bcd2ea499a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c5ee9206c30069353be9a7203e44378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376652f4c2d3e90f7a73ad761bf7222679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b420883aafdb162750050550b8a3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c5c04610c1d31b3b38e1b78e9819281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d90e822f5c4a17837473aaf5fcc44882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89097b799d68b3d8f5776b4619204b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17149e48e3328a71db7548563f2c9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1e4d0395dec53a578532aca4a1f4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ae8e67f59b7bb39e8f25d9d2990986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abffbc3230a449f2189a7e9827d164487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2b2d920f299043956cbcfe30c6f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e160fb9ae96a87cf68e3f568de137489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced83b7fccaf50af42fe0bb19841a93990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a7e5d168220f3836b015d5847a22591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7cd64d42698973d38e8fa32e994da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537e88370f1cd4f46ec3c7e9d88c6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01fda86ff648200118a3762e403e9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137079cd8563a838e8dc0313aaa6946d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c91db5e541c365e1af967754bfadb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2862191179f8686414ef983abd454597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242fb07449b289518bc68a0d32c583398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d8323712a53e4ddde2edc25d8b9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f1f2466414e749aaeba415a78ca6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3127b562bd05e164e4f9cbb098eb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af390d39a4ac82102123c4f4858ae4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e4d3abb0d230d34b04d9dd5654d47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d695cd2dda30824017a84c493981104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff50105e7cf8d75e8fc483eb28074105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c4deae3da9abdb88dce5bd68f228d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4079ef8fee75e7b1619a6254628196107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71cc3c0939f5b58bdebe8f9b5881da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4eca898e34f8c852749967c9da0ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f84496eb7750e5e3bfb3a7d3d58d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6ca60b3454f3f7b88c347c3febe3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42b88ca615da4dffdb049983b71ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f60e53a78dae51e907c9c424917126113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d92020778aae4a4a8f37dd2e6c8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1fda70bce287b8480a1641499873b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3172c4068dd2ea6a6de32bb65fab5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c2f9c40d75bd1d965497b2579fd73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4653f01589fe6859d41d7dd3d209e6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a033831d61c5967b6e54a328a0133d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb3a1f7a990223efed48131b98431120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d67553d72436272bb0aad6bd7bf39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921807bf8264e9d29ce628e4d64f75f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059c9ee353bacea72e089a3521e3b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0da553b17721ad6e3325df8c94b89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd889f1ce442cf4d0b5cf3281baaf9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d53c785f439d4dbd24b8e890a917c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b21a789bc2019b3b7850b14a1de270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10ea40fa09abdb1881c6c13f690438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d289bc50056fc5795fcca9eee04168129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403047ce262ca08b84587315a416d31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba25710cdb26b55fb39e55cb893cef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0275395c5741c367aff53b353ef96a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bdce6681fa7ee6b562ea0238d405d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c145b96a2b6fd57cf2e98eba04a62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409b21e182b959685847b53d22a60e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e36ec2a54d087bd2f37168256e6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203f12c5ed0e7ba617224219ecd7bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99616083a5d1762c51b3491a9310b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de1a0601f7272612783ce1fa5ce493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dcaea3161fdc2d3c307f0134223bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569453ee24b397c82547addac35a1bb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65aa85ca979ca02e77aa2afa7414e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98bba4951fcc9d15992edd8be81f4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ff6a63f8d8109b59e16fbdc9599bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f0e540f77e0dde1e52215007a7e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268cd11accf57697718f41851eb8a37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2732e28dec63445a21e273027a2b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52129367141c5614e7c9955da0dbeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456939ea71f6b333359d88f04baf292149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a24665b165b3a9ad0f6e57220a5263150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c090e4e14776ab4e247d836aa1b6df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b0b3a7c2be0cf1c3ff5be3019699e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d021abff229ba8075549049c2677153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8923a249305988023c9d9cf4c68814154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b52eff42b70517218c473bc2b069b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb809437d368d064d3831034e93f479156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e280d605e01a13c9e263c6af7516949157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fdcd77f2bfc02cca83e9db120c54d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26c9fce60c18470b3dc8dd14a73d0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a009def7518f8675df5121b8ac390160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57454cdaf9876e5500d2dd917c1d66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27590b060fd8e1f120f83006ab7cad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b319ad0276f129a4d523256ac2075163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab0b71e106926e2b7b117afdfd391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a810c7d17d68934d00a4512638624e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a3680e4d06d46ce4d93be97ee386a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f54a8a442d5ab5e2d811de3474ddd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e078d569581d510fc50b1c33e4db31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c44591a209a4339b022d55946a64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b87457fcf3ac3ec74328b1e0172875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee705d3ade66ec11f49b161f91095f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253247a9fbfa25632eeb385a25bdf416172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e4d024927fa6174b27577efc12df1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f105b85ea3d4e92da8f174b12c138c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e256459fa424a3b0e075689d3c8dbf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc2b73a29c602fdef9a5e609eba83c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2dfc796f4ce37f1ad5ae10ea57af5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a5f2f307459c3a4b2361d71086d96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f4b64bfca137a7a67f021f039d24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed1f21e769f46ae1a1c493c131b726180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f699e5047b44ff9e8ed18a3d3264181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926db6636a447fa992c607e9c61841a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cbb7546323737f6634fcd4cda827a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65ae342a803b6294b91873407b31e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60128ebaca846339d2f1904666d6c32c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e26d0a378e875f68c6c9eb0f9b2642186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62420ae566b1e8ce2006fb5476a054d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900e4737fbb043ee1b219d33e72112188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a65c6cefd6bf0151ba756553b7b83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be349b4a2ed3b850f830fd3952b7cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd0ce92685bbeec3aea70c3e36a28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dac8636adf616a9252b8d7cc75958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a0ff945f40e291c37fae9f0bc923c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e3c6bc4078aaa2dcb31ac1de5051194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef4c172fc772d6f55a72c263988a1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fedd89bdefed3db878bb9e028f8d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e05901660ebddef6a1d62b99adc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c815e97de799310c99fb2388f7e32b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8cbaa64a8af76adc706c71f3f5f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06679a89f8f1ae282e7adb682c04067200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad17d7bee5056b5f929e92ea4035bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b60c7464d2e84ea96aacc1062d5df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfedd2af0a2dcb341b389f63769809c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a3e8eb9bc4e9663f6664d848570e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c72910690e8179bf248682af9a602205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83558930a376f669f3b864cea030660206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2c67239b3a32f9e3f04641f7d2f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3042dfd712257f787e47537af7db0b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef80466f309d50d03f8656dfe15a99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb01201c1e70c237040061ff8984058210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650202db36050e263a3b808ef0826993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d480fbcc4b6c7c4b9fb8c2f72b9f93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924777e6766fe4265364c91f878051a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5faf04b34aeca513043b09c84561c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0886e8f2a730471c17480e76a7ae5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0b343a662e7f34607baff9298c516216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e2a711bd133cb6d7bebae80ee043b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d2ec80473a7898759c46faa73973c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc35ca4ab41adc99679a50d5a71b9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4d1be7071934c1c9c88f2708d5ce7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29883a222d2d59f22175547d112288221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8fc7bca1407bed04ba3cbebf1bd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db6b7a9b97b5ca72e2f7809062d77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e313e0964628502ba626c07368111224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843f1f72d6b4592fedc8a9b22dda69a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a880212c846ab44263cb6086a5042226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44596f59bb53dddb3a1f0462d352a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbeb94cafa70e4acf5d1481dccc669228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15906d5d14e8c815836dfc3f18c2877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce541f8167d8d3f125e5594f26e263230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908123d030e78c19f9137bce8a012958231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a9a3d784c6bdb95090c51b7db9b23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b33cab3e795a83c4e6dfad554e072233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace3ce6600b400beb28f6869ebf726234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c8aaa1fdcceb478cf37f32481d711235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d8941393b9ac67b6a0b987d5efbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d065f142d2b81e01ba60d58b36c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bfb3b12bedec206888aa541a79f94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c3ef1ff0591643b62e48956416bad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37491603d7ca1419a92a537a0d531f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5412a455ff70bcd06a1e03e92c5d3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa58ba4edccbcbc40b54334586afda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5f45d0b6c81f9f677a7f3732ab93e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360ae0e3b599f0640cfbe0647400e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251b7c6feb4158a6a7d85a05f9b78f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b0e3b67cc04b400e34dafe6ac697c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0501b118254e8a86a63a7759cbc1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7784fdc2527c310ba8b7bae3e026e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de719fec809798a03b3c5d8f3f9e25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac692bd73f55202ada97e7e388e56754250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbbf0b60355c8c5eab43e2b145071a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee29b09719f22433f4fbf59567ac1e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60ef74393254596b7b9466e38b5243253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0306e147e9904f9aa0962734d5c252254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708d1ddf9660a74a4b9635e4372d274255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134725add28aba88dd25b9f5ac8838256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7beacfa84a7fe4665eb81de05177ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e702fb84734d2ebcfd021c45bf3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe62b1f84bb467a292685bd382ca35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df1e07d039b857c7bd4e8eb40459e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcb966abf685c181fd5fc34fcd4623261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeed1a6bfa360b24cd094b95369fd27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1e15cdc6d5eb854c707a16993bbba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fcc1bc9cf13ca3fd44b1efed381c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59359f8b65b032cf787d8df81340be2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bb8d21215b8c3ea82feff67bbd057266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a056aa0650cb78549e6b4a014a8f49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d142edce18d3574abf73117091b26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35352066b57abad00dec98d978766b6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04540ce587aeb5d567545a61d669407270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766acb9b40585f3c00f6012ae69740bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96457239f90a8bd09c91e14da6b792ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16eda3834e7b6b72f77d0f44f02a84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e89d081212388d4e721e443bcfb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7932ab9a7249209777f6431eb7cf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13969c145d5e801c6a03692d5f2945f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f0e100b47efbfaf770a4bee42d33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbbbe2420da6e06f5c0609e583f263278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de714b08736b013e97323098e56401279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e887a10b5bd98c61ef13e68d2840e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd7fd7b9287519232f036dd341ca0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b82f67f3b3857c8533a8cc5d1a7bfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f3cdbd4aefd79d7d67080acb718b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a419a2baf765013a238b5e54a41d95c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f84d4d9f66f99af21b8d18564b13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32c922d60a662d1f52b0e86064294286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc94f283ee0c8f21ddcddda7a15dc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8075593bf014874d84f83f3ab3706288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627dcc8443c6b907366cdafd12e6238289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab657a2d3eedf432622fc72b50ccc458290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a60d71c57076ab54a7bbb59432db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5efdeca928903280f793c32af4e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7d661c6cbc6de9a70cb7e9f32cb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b872ec1ead5b16bd4314081460f837294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf78f0fae82a1d5b985b19af31b4f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575b4b74d093a2a8664bbcc160b2d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17531a40d54a8dc58995241c8b2d34a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773a437de68fcc670a7550054233060298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87fe23aa5af104553c19458f4025e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2b2f7428115a7dadbbc68736025d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6d5351511a986459c47465ae376dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991354ad93249fe0a1951c364df7577302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d0f2db13250254b01ce3395fedbd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4b005b933b8e116169f6f3cb2f233304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73fde6a78705c2b472f66471eef5f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db0992b88b9248ff692ee9610be516306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13982f4eb380010ae8bc3318e4606735307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f7e3cf53c93f970f2f8cb1f36fbff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa9d21e9721192c7841585b7b6302a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727093558883d48932cbfa292406232310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899242e24234fcf42cfa548ebb0a89f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4bd6625b37fa5f301c9a9a8b5336c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b90f3063a527adcb6f8d33ab7ff5d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54948a22389743f4b4c929d18995361314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cdf3e2982677e0b771c8ecdfbb51c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61221e05c3d661e399fe0e60e2d5c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aeb36d7616759f4a10ad41145b6e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e3160746c58a7209fd4b3ced5932318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea43cd54187c5679adb5d6db88011319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca3a4dc96650e230a568903d5a4e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e3d7835673d9f8d4be5c121a22da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afed0db8ad63040963621180b586ce5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277506b397ff769a63a1c42d54fecb3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93e4708bdd5e437f9b79eab834c618324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3672578cbd7387d6b59afad60486325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b77a611a2b7330407e45f0c6f554c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8f3dee4afdb4e84f5cabbec9f73c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144b54bacc8e5d20791f2c845c2798328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e7c48be10efc99c9dbd6ac356d578329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d536192ccfee783673f55cade49c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d85d7616cee86043af7d264b4969f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59077d889fc6773bf300b1d77621e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a152a4677b8eb785551b6780be26d88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2847f3b2a336977a56999acbf11a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d903fe0b483631c5b0d3f47b545944d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd21fa7cec9cd70d3b3f6091b5f2f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f32421e2c7569fa7e00d858e5682d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1faac88722b5290fdc1da2f27b8151338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0d4a61ee60d0ee268879113c8b7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81aa80979e611a5125b8ce3624440d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2ae253630878f55e073f7d5d312b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab806d1cae09452917b637055026c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b12d464fc47744f0d95cecd0e14f9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a34c56cb2c801aa96fbc9dc00e8517344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ea4b446338700f65f5019833ff7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeec6cf92f4810ba818542300dd62f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e733b21a043c4c46004090a2f3a76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f64d1df1acb524264e122ba25022f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896650f9edebe4a2bbdf475f07622c68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d75943721d4c9141b79c18a925d73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500457f6d0ec9f1b131929673bd164b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3c45630c85d32ffa90b000a56cba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68afdfd47dc65dc98550fb3d1c9095353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea31e42aedf53138efc3e7b421bc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c3ef65bfe8ddf9af71e24dc8e5dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870cfe2ac29038760347cbee14be7c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1938f7959d4ce7bf62aa5a90428d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d6140f9e03c7f542add2c6baf7c90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5c8cdfc8d6764f7b2df09f1648565359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c8a489c361884a7c040bf2265ad8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a79e2c015ab42fe4db05926a538f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271021abd9f50d8bb054a483cd5e02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff011a79692384ab0d23838283d44aa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772119a858c0a54a74fd3e36943f65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8057e151b8986ae1fb61849b2e2363e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab607911701728aa5921b26f4c5bbf78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a70c1dc49e9da2863bf9365248f60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474370a0354542ce827d7eb407ca236c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f21b11c4181f57031931663ef0877369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7ff45f2cfbb04e71d8fb4f69ddca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ffc279f9cb4187e3187d2c21bb97b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74cec98ca69da3ff4d83060ba102fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea8a8de32a103000183a4ad07e641373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac75760a91dd62f450f8fb440319a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1da52b5203151be13627a2b919edc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b74e2fcca08226066e1652835ea76b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b37743964bff55270b0c31ef30f4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f49ae186ea933f9afaba3a314082378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40a63afa8ab944e973152532121e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c40ebc9b178955e76648fa4ed6f5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f298305a95ad5451143891dda47458381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8482225eaf7074d45cda5e01dc313382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93ea8c024267e1c21a112e3ed03a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ad8321a06d13fcba49977fad741d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eda2092513d2bcd3161d60932273f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145712906394d65ef10f7efef61850b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a77b88f5037395f0f7232c3df27575387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5e888e33531deb72ef8b549cf1d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7143186261b5aba553c53d2976d0cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d16bda6585d3389c95d970529d3883390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031fd263fd4b71375baf3d6a6878c66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19e632744a599d5a353d2d2b098b69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec8e0652995fcb43f9a02e0eae684f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3b6bf7b72d609b84c8b85f543f492394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965ca3ea46d7e3339b35706c134f5de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8830d1a217cf48a45b3dc4876e98f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc4d6d563b294fa3ff8a811e32f6e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e0581d87ab4b59ca3c3c4c0812f44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419fd442037a150cba1a380154ce355399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f1f30a1be9d660887a67436c6cc93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fcd2ef628ae1e8bd75fa428715fed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4015d4d5d59bb669d08f27cc45880402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c72613c02e48b5a06f721471e27fa0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb1bb5563424350b0e55ab97701fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0da33df4ef2aab088aaa9b1ef9435f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f6b29e6b7ce3375d251e352ae62ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a646086fae6d3a01da9bbf560544e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21d3299fbd13c714b7ef1b4c9512bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed57cd62d88c3d63541666b36c97451409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2391aa580e04fdee38de434d093733410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458c641e735cf486de672a769f85da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd852a6a0d54590950c8e792bc93f6fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a80c8f3aea46ef1f6081c89a560c5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385dd2ed42af79e8c4a06e112e153e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab998515f943c42680994c343927118415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da12ed0389301a48b73f095510aa5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c92d5de6e310c8c8eedcf44dd4bc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34fcf835cea063fb93a0bd40c1f67a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e12e4b8b2ff3b9c5d853fdbd9a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249149ac70e718d2ac88f7d38670c47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a9342d53aa7b4a7e4298a389eb69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390382dd32c9aa5c56139bd1444e19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f10890ecf66de3089cbb10d109df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a725d81c2612cd46dece3a75a2e6a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f692ef1630fa53354afa225dd1cbf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc49a5e3d52c94e79853f9020ce720426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc3d66c5e4a1ea6ee0c7aec51674f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8ee9bf555861a77267db60ddbe1ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96d5f4874d012e5f04435e0757c68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385d4737c22f4003431c59ec7c4ef50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b9c498dd2be27fed8b3227f1ade24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7250b67d3a752c454b0f9221ff88e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55594bb0958d170e1dfd08229199324433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5cc30e43e45ec80e61eebf8562499434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdeae30a32bb2a9b846d1cf4db1693435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57905e8afd300f58637d15bba1aea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a11fe8f5c59f45b56524d1736faac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4bc80deb3b883367702a1a4626900438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3875029057ddb179fde360e64337269439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073f54cbded27d4603bc5732308ff5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3489504fa94f57f29b7fe52962f92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b775834ee42919108778f97c65d1fd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c92e8944406a43a176e65a1bdbb33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b52e0d8f0f88032b3db390cfca13d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f52bc0e8e6f902139feeb77e2af6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8b008e90607d77ca97b318198da50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5e0eedcf58111ea1f295a56dcdc71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664895415ace3b60e59339db2a5ff83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef906078c55f312379c100011d6b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f597bcc1dd27ce003429cd3d5bab0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac582597766c38a260d8e3adb995404a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c5dd82b66f60ac10ae90de0f7ae0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c28018b08111acf60c52c59d22bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3122d242376e6accca074dfcb7618454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113cab24fca9fcce93a19760cb55ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b6d687f914d5c3defe85b6bce799456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9804913b3b3a1030496b0d174715a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56933ff68c7e23827ea81509f3920adf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773f512405ae393d4f011898d89edf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ee5c64350e9e144244e9fc05eed5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb1bd4465b885900b1a50c510ef229461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b5b80e59f3c6e0671d5c7f8df3c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef882db6ec501c503aad0c968c702463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a8311dbd35d2ae5a6377a4cd0883464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbfa16a6553366555608e762c450a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778faad02419de27dc46fc301a86b3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a048b51744f93fc02a8fa67e5c512467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df201870d71baa7fd2279da3aa4c26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70f8613663188957572247fbd8eaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba5894597d10063afa0550321b0df3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763223c7f02e63cf961b6cf879dd6def471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309de9351f668c10b66031d300725f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbe6429c7d56acde43eb39a66d4dea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93c0b54bb79832acadc70aca3451d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000daf766abcf930e9a24cfd2b9a8609475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc3f19d8fc77ad8161bd21e6fe1e08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44c87fd535907e6d22d15ad62c95a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792e793a122d70325668c719bd2c8b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2c7ecec1af514a02cf7175ba0c3e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513158bbf71b6ccf69495e8a2dc0e496480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578eac6b1601998b78b77bcd410fcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71991ae7654028c7afa676802d9d0fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b66a58ea70813ed15d50c3635585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6696e325a9d69a8e2131f3f545b8a53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f203ef30134fcbed2af4aa6b935b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c045da28863bc2358180adb6d6ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5f96eb09fc11d3877ed3b8468f57b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d00893e48728ba2484735b537279a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a85bae1917b2c0351cbd72fbb1944489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ece2ba18417c1c60a7dca0122d2be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4630e0c37e9da8104b1745aa37d3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778274c14667919951afc2fb6027567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1e336607d9882e4aacfed91ee810493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbdc088554befd42b51bbed12e0ddb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf9121b7b155e2be41a741f51995f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace837ba07272380a5041567e2c4ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b4272b4fd36a41951ee4abd5173ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d7b2b74c3f65d8ab297a60b46ec5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07382d6baf414e6af5a1395e50763c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48942c973cf938d8c3c9410f2f511500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13160e0b08b3baf23d7a36a688291fde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e8f4873bb067946cb5022c852c162502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da999622770e5991e7ae03774f2d182503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4afcc11f588cc9141f6fdcba400c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eb142f1d77dca61a63783abb45c2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631520ecaab0d4aa92c1c64e8c7809506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdab1502f0865d4ff35a4980f469754507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f155e20cd9e822b30cb7fea2a5de2df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0553682481aeec33a4cfb0dd24cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b38a6b6d0320338b3b30f03c4251510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f97fc9b844428538c3ae6808c4f98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797d5c3dd8a3ad2eba19b5e7638387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cd93e266679812397082a09755da6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03634a3ea7cf0521dfa5012ea5f2a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31a8d029bd8b270b61d958495b508d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a355f6e4fc9c54407e9af30edc2afc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485551fc2e3f6c83839083adf14fe65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb13d8425eb1b1c831c1bea7b509026518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e820138ee86700468cce318f5ba991519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22db57dfbb251f36b299b9aa687835c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88abee1cad1bd400767a7cd814e1050521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17379ad6350dcbf70172f5053425374a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc03915f236efd7aff7bbaedcf84205523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d3138f88dcbe158c8b696d9c6f61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37438eb2c65e6983255f0eadf2373a82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9e9e98c8d5b2e56ea9cf0f6df3698526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3805d89110e4090c54c12c0df95e49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb575b65cae2173813fcd71e2a106dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ed762e9f4a7c7d3621bf4a82bc4c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678d46b8a94a6c74345691f2358aa5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109bcdbca2a8da3c8622e8d2fd7089a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116693a723384a85ff20aedb38688d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ef10ca9ec03ad148a8f353e4fa336533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78649b75618ab40e80995c3c908e744e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc823a3edc9f864b7c7e6ec297b790535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a0f7e3f0d5450543c34f47f84f60f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82556b084cab462b48d53c87a9461ff8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6243df84094431a25b5ede0b03e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b70826e2f1094579fb2c4739a2568f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0f888d04fe34d8e812effcd76296540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94014be06667139ae634f716e16ed773541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3e68bfb79c61bc481e20650271e98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b641ad0a81ccec7198bcb788639ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fcfcc83309683da728f1e2467053c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b232b45e622d1744c1305eb7e61f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438085022138317693e1454e85aba69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16062b00c7c8bb9e97a06ffaa591f56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc185fd0992605061d6fbb6983b703548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7341b4514faa8bb671db269def6e2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbdddb8b1baffca1b4cac8783fa637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2a1756b351622593dd3899c21466551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df9d8731abee8a120c272da0a67ff2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f0d18e2b7501aef502903fd579a1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440a01b26ae1462a083154737f1e4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cfc37deb7628b33f515d28a2e3272555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961577f42b998cf19b512ac7b07d7f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5133d558c0c50486c69658649152cd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35381f08a9c73f6f9763e989d998dd0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb026e21c5f9d4da9b72b85efdde74c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0cac27182b8c876abd5681a87d17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba03285077023be9a7d6609296114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48296565c39dc001c5ac87420041f57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4ec5353f272248062bde65425d615563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f944f893a051d257d9d4db837908ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479ad883a95c21f70a0a5cc4320a873565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fdeaef3bb02b2fd6d18070e1e4d67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05facd60eef37343679ba9ee1c336905567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12a4b0d340cb062d15238775a7975568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb94228eb8bd7e6379c61c9f7d7e69b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f63af77b21b4068e38cb7a701cba4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3e564a47ea25e14ff31d344858221571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f1110ca46395fe1ec6975b9fe167572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46919f0fef8fb54327cfd14acf49f3471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a23849feea3be78214dcd0e781d152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e3e8426a9bdc20af3ed04250bf4613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803614df3672d6aafc45fc378d04476e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c616dfc0d8d230ef4131b2bc78aa3065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba08ac233b51f5844ff472ac8af4a936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737d0c883d592b34dd106a65dd14d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fef0bdabd25effd0b9c8490ed5e4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfbf673a430750e21b619f87641a999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b7b94b9634da060ea9281cd17c1e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c4d440f84f3e57bc2cb267b82870c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeb450d5d5e8edb17ad0b703e9abdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021498abefaa9a1a662fa2d04664044713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85ce396b038b1f2e6a2b465ce2e7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e735abdbf8712b4edd851aa0c80597815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce325ba24accd436e9be3b778c406416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be986ec1be1db87cfff097bc40fe3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c29723242fb884fab1c635582a28718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721fbf48bd1e61a0e86f522ec6379ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc64c8f7dfef24c4d34b8ac3b772be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167b3e5f262835a1e12c1e6cc68a60e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5eca139c5ea5da67b2854e4191ade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8e10541c0520ceb93c588c1d6d62b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656e7e529a5fcda52b78af7f508645b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a46bcbe339f6b7ce81ac7e12318d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bbee34feb4c972c6b17b626dc312226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403ab92323b8aac6b96a85cfa5c65b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622426c8c157a14ccc76747f3711391428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35617d298115d372f320a837a5558c1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f4f6994049572fbd5a47ffb87d7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923e7c27cbe7503141dd3e79e441ea531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a9f9f74aebec572111d95aba1802e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdb66321076d8cbf7849157ac2f03d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac7cbef4ab6c956291433fd2c05f8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c1ddc74ec71cd628a11df0773b48d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e6c359c704faa0ce55ab9c0dc7cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e848c2210f7fb9bdfee301ece7c9e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef990c6faf2bb97c8a02993af1a1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf7ac4ac08d335441aac3afd7dac2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcd4b482218e919e94158af252aa4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf140b67cc663b8a9381c0fafbb49cca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee2145d785438f6eb89761e058cfe942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f695d907cc82ad46a1637adfc5f27143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96102393a8167055a29d0f50699301644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabba06b8ff7ab8ec2c2c066c606af945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6cdd94df0a3762268e7e1d029558c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0550a6ebd317698ff30e102ac1e4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736154adb738c058d116c7b7fd9cf7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec436eec8a9ec4f92f061c6b8a53fa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80601e1c4b9d67b0383d0d545a3ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b05cd258609c0d40f4657ea2f80f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3fcadbd8dc6629d7120fee6532ba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b058e86592046e3cd2ed184d313d35c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd68883ee63ed2ea62953ce801149054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a422d2ba21db35d3e94453db27a667355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b7cf1bc2d0506f2665a07fe045c6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb476128aef6ab832addffb9900165c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe28f171f67820357af20f90420fe158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018fdb07e4be78ff59b3e150d54a2c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883af91b275e21f96cc79ae536389d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ee4e290f14f1228eefc03703faf6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64113afe5431f346e824ceb98802e5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2d6d97c3ad8ff986b42f2ba746fee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c337252658403fe2d0e37cbe15aa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a517da1c7c1ee0b88a8b12f2fd9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281d3514026538df51bb730a4024e6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047860080597ad8dd689048d953288c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541696dea254e54764ee3f4e4044ccc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3ca59447b54bbe280813dd4bcb41469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0bc7e436b769607080f088c30c4c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739667f51fbfb95241e8cf84b675db8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2032d7176101a564f3f506d3b45dfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f44d4b9045c892638ef1f248d528e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e33fb19ea7b0fda1f1ad4e236ce4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bc3424f24c48a0b844898f326c8c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94aa666e711bab4766d51211421e8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631a2c6c3476319a24519b4c4c9a1ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8986f49469211a7d12788ae4e2606678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b284cb70587a86cf4fd91865a9cdd9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d9d277f1bff80c0365fa8df7c8d9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5fb9822f86d6db1a7368a139655681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ab2ecd300fd9825bc026a15b4ee9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079493fa3f30492a74f993cb52432ef183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4870bd0bfeee92a1aa4faabbcacdad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8509d9c59bcd2936511151f90e9ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d6d2094bbb659c1f4677fd602910986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e44c682b3ee2f18418b6704cb34e7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96019b3b012541c74157565b410eb44f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cbcb955fdeb6591a91515f9e9ec0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c489e1a9e4766087fa0894eb1f0e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733713f13a993c486d59516e05e9102891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9866d7900e221d35867afdf526524a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541ca5d87fccaa14567f25d40c01c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d7d2b57aa86b526b4733091c512f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed29ee78a18256089e6d5447ce15f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3d3e69a4f9429bd4e73be2e55123696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29caf15cee20493ba6027ab5ee1042597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbe47902a0e1bf65a3510a191f222e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b405535c64dfc01408655afce1073799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563879c712a3ba815a8a310295804d90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879aa2b412c865aedd438d425ff2aa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310935ae37e3a56ab3485097b67612f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf79e458c94c812a57dfa68ed32df1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b02b7580e6b7460528805bc9a02845104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed3cc3244ac50f390c96ff1cee42d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dc8ce387bc77f4bb9f00045f48f78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f3ad5aabf13f931ae1c83d03a5c7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401b47312c9ff92854e3faec5590129108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab56fde5724ac2aed13a894255639109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b1ad4638751e2ac23b7bdde74cf55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433e7e9494a3e8649dfd270e2edd5bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8a109c13cd84a149e06e5177c44aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb7602aea5ac11afa28bfa6ac87b27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef04bf35f0d33cf8d3a1c66fb59e403114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf22bec33ca38ac1da24f659f4d188115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3f58fa06bc861282d9fd9c2084d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5841d0aad8b5a04dd14079472aed46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c54ca7127c14b0c39f7ee94b27efcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9695d0c7fab09ba6c221083a1fd6d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef071fc87c7f890425c25bda01699120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109648b69effec98cd69b94f31652c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216baf63c0c53d64e6e6e4a5afee3a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffb73edda86e9b0be453e80a1b89e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59e122b1e63641c958745f83e61e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0f1cfa888491c4d2c7f165e5f81fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc819e085b4297b811a9273227b7970b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377276ed9af053734a7235ab7330832127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f6486a97d374996a2c7fe10459490128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9b0f24841339694593dd218edb05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c65ed094fba32360ab6f05cfcb4b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3af42f55137cb1b3bb085ec2449e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277317d53b4f4ed0c8c4aebb65cd12e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbb4928c65f3be11e2ab338a363078133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdca271557d25fad5579ac5750e1960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab48b1cceb76aecc6543cf5cdfbebb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c7d4e8c8073007ac39bae111fb526136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f9bef9857d4370a5856315c92851a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95c7e4e5cea4dc0f73b776379d9851138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff3308268c3171284a1bdf07e5d8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d10b99c27d523b637559684fbf8ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cefdd402a055dc24946ecd75be21bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc2a64a23b75706246fe542cabff89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95966474ead8c5997190fa2c276572e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87874a16c3d975c4dfaca1a77c093020144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3c8a696a289dedd5432b1d43d68e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe8fde79ed6afd6d2068a6be2162e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee82d4cc74f48a23dceea98efb1d3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147afd557dcde5be78a4e6c2aafb82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae926b3701e303573e0b83e65da133e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dddb53b1537ef53c8c74b73336b476150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae7d97a370f6c95f7d99d8f621923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbb05dd4bbebc31ba7c638564882d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41b9f633e888068838902d68b173c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01931e208f2066dd743fb37e1241e58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100bcf8050c287840d3899daa15810b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74b2743e4f7850fcd8a54db7053f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac4ceec8758c5c04d670f543c023d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da781f12bdc03bec3e684bccb76ccf7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa1380175c02714ae3662b0bbb750d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68f81e36a5370695697dca9b04c931160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc36bbcf57c8fd962d577413127776161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e73c39b1f47cd0137adec6c2da7e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fa1fda1aff51e3e4de12263b489d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebfbcb28a0a84942a791b0c437a894164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe95115de04181f78a78909a52fe8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6de0480b538bf915bc44390b67025166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a520d452f6d147198cbfb29d5280167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfce8cd58c2fd21ff2c6a6babc6bf5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572307eba47fdcf6b68c7a2582ce3280169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc92be20a0d86f0c3f10f496fd083e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7876e93bbdc09eb77915f4df91c75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16aee41bd336c2f56cd0453a041531172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dee4cb26985ff9ffa395938fb1269173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be44975bc6aca98ec5fd0ee317e9696174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85c5c8c7723e75e895254edbdbc8aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c8884653d6175ac07b2e78582179176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a30c6366339bee9cc37a3a8bb0ef1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8a27396c2685e31365deb28e65562178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ba911c50842779a33f6f693810ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99cd3d75a821fadb7fcdc2f7811dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e4aa997658f7758cd6beef47aace6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8237d2b262880e6d20c88dfdafe4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83240bf6e36118a76e7973490b3181183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065d677fde752a5628f76c06cc49b43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2dd4675b9da32dbf495f099cf67a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3cf002d5c5f4f73e373a4b81eccda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43a33a5707561d701b62b06948dfc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ceb8c41a535ac66607ab5ca59595188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1220311cc7d12bf3326803e076573189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62506c22651fb003fb78d0fd7198861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680989c78f2446a9a0ff4196ab09b3ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2df8f46c99fe25585eb0bf085903e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853868dac4ca00c528c0018dc47e58c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e843d2e7b98b9c470d630cf12d37b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d191d3bb11ec964417b6309d6860b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c544df0c90b6613c7a4806ee63027f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072894c41f5aa083ce34cbbbb56bae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ccb86b4044cd8982ea4de66385e0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e99df48f15db773aa2ba947999c8c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a8f7553232e58663f48f975d222d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c76259fd2a8951555f85906bed542f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23474632e5907eeb8bc305a587333d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff942d8e03c2f197b64af2f70b94f2b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01360819ac734e44fca4a679e850b622204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4c5c98edc823f9276ae6395c8849205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c1ffbe4bedafe71fd9f6c7940706206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307446cad1e8d1a880c53866f4d635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b65958d02f1617e25eff19abc046208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357bb88913962440b0820d9e5b63cd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a484409ccdd08e87891e0a18ff62f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b863e3ddd7dee39a26fba2548637b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac948ad97cab1f783ed7533a9e9e4536212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060233e81e6980a561311222ef341f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed193d49b007420e65dd938da5b1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505c917a3214153449cb78edda2979215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660c28add734798871020a79c5cb78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8a4cea7da9128fdf5db9f151da06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ced430609e53af7bd0d64948c8990218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60d88c902655adfa8a1dfb02a67f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6903f6bc059c910f935256977e9a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa03a3ac6a6c9d89c65512bef54f705221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514afeb85edce0f7173c702293280235222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f4c116553e27abdc965cb1856cd90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a017f041e2cf5579ebb1e0e3106a2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c7615fb16709948b27b34cc7d906b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d67137f2d9532a5d80d32e6804d802226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a01e615e43c1087d1bc35e4c05b80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9394b13ce0817079d96e557ca61d6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c00bfec267dea2000ab51da393bbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e142552d91a76564c47565c9d63b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78811de6c8bd08ceb380fe7b6464e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6628391533a23bd6d2ebf43af0683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17537f3686e2c86836bce72d545e738233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203e01cd1b9f25a54a39e37f05418f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb20820472d5e67f33e09ea58ef0f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7fde01278e53ace22c91193d179a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974187ea07bf92c94a1debb9c73aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbd0b21520af5b571623149d4025cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c206a70268ec63828edd27900ac7ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c68694b3edbba90525e6504850f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdafc64eec25e8ee0b08bc046f699d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6c53857849e96c40fee9ada5b99ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17eaf6e4e80ffad62e7eef07e764f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f6588ac72ace31972873b7e41edb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2532e48aabce8f798795bc14137b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354fa31d683ecbc7d3f4845767d8aef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb169ddb5664379ef2375552223d05c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e8e288f5d31f0ebfa2ab322e6c6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212b2a49ee0757262edce5b4274cf43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393931cbea7f0b8092d36aa433a5a0db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499a174356c8d660eaf61adcae684de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393898146348cb7420a566c56aab84f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71446f941a4c2a4a048d820d69c234253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dfa3033d40d9224ef293806fee860254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae6100ee9a3759459b7a2a5733ed6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c6bf4ebab3f224882b49223c60d49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a26fd5fe77316badde062cd43d9f39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fbc535e4ebd1771c1a7945b88996c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d2f047e11f176284f27855fd58ffe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4d917e503fca711a1908bd896921f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da9004114c150840672a18f06e5023261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95905524f859f1886b854a6bf0a2df70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c806636bee8931520e1516949ae5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb82a47799cdc2337b15f3e1d381f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926098b5c1008927dfb59def86c89f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440430317cbd6a28733b5d95bb6a8620266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb349db91c25524027f0ad72c48388267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230c282f5ee1d6869f640256b12fe6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc11e8ea0c13db2ae9065de4f22d46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942254a0857d9dc29399b4b7c582fbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293fb4789717948f269f98c84148577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd56963aeb8e100e8687c2c2aa01d23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763eef3893e9aa7f429d6b2be656ddc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fbea775d2767dae02d9721469727274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bb23251d6579a0ff54218d8f65109275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130ffb029ca1fbd8f5feb930c1985f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536ad571534d192a229b8ea8f5af69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f4dd58f76ca3e8c8f45e58b274a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df74a40cd9637b6ec2411ba3d140b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90762c3eb6a77de2eacc4ab54725732b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c3f5b1f18c3cbcdcbf20aab0debf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229abe9c2297113cbf06bfc78efa6d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e73db13121e8f706ab6c915019b38f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb0384d34b24dc3da5ec14662b31a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775185d6ea63b517f8f0028b3f9c76b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd747655787559678f4690f467ac7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747273a91b075a9c996b97d6e55dbb10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d3a16bebfc986cadaa5d9b5479f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721d308288a9be18f5d4dac883b6cd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d494621ba824c6445e290df199851290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2673b036eafc0e1b52ad4e7af0e53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d4564582ae1e535ef466ec11e1583292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70bd9a2c2283fe0dfda5cec02ddbc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900c095e5efc9530e9bfc2b29abe090294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2a358197feecbcc56e088033a6892295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aad424776a2bc8ffcbcb1c0c1cfef3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04f9bde139b96bb6f478891b25fcc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f295f30054f347a6b42901ac46d6267298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8aa37cba27ffc261358f5d3c8bfca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5177efd98461020fc7c96563b378300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffc3078b5a658ff4a91498f3cfe516301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf96119463312c735aa3df3509593d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf516cdad631b757c1dcfd5efa4d6a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f341c33f63602ca2ebe15a860d0aa0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598efc6b4f906a0a7ca18efa5faefe2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc465a9050e85ccb2a74e8922c457b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7578e780b7a5e46de67a1ac41135405307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282ca40a79ecad62093a1b4c02d2869308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78813fd18d2899f647a3f52d3b580462309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d5e96880cd2f1e4884d3be5155547310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a6932b921b78a4464e6d1b0667164311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c8436e9ae62f64f57537a76ec85bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198d0ef15567f0c54f3d3976c120fdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54710e3976fc1d391257f3d5f54510c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e109294c15869b22073b92729446d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a95016acf35ccac914c4d83378aa4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad3e26f64b3647276dc9986c132f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a26957e7c28e5482a5302aed53569318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258aaba64ec1bd61217dea251b55fe7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca742ce35fa2263f97f938e59053b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300095406ae3bb53802f80b328420fab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8d7c06936e04496e4b19b41aee642322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d560d7e7d7a851ba72f79d45e990cc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda28b17d6ec1c76e5e5dcefe726fb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53595b4806a46dcfcaa61c304f13456325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b584d45b9715ef346cb526eb48f15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec20537e688bea47842abe23f018e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1347ecb8c84d866890a61d1992703328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec657a33bd00e128c1b6d3efec2404e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bdca9c8d986990581dd0aa58d0ae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786d0af4c5a3321b7cb6ffb7742fdd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248611df84fd39f97ff589439c80de2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f9a102d9ac0face0e53955d57752333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f3fc422a112efe3cf0d230a5de6fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec347720df033478a2d2ef91d85aec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb67f0fda6ad1f8b715166dc2e0ab0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94aefe4cc8001418a3c13fcd2c2a8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f975422f7be3ac896d99d39a013b0ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcf27c26f913bcaeb4687745009571339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b93d19f2c3eb4b7af958e79b143df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd6fe6e8bb459f22753aba4536a0dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718195b580a7580f43980d691c5770342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c954181324c39087de9cccc697b30fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b8bdb3fad6563d2b56ac2181cb7c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db10114159970e6e3061349c75f1f70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882856faa8c982b32f6b63c29c1a9d68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87d8fe69cb704533ad929c00f4107a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe30f6a28327ad30603352561c68678348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce6ef3d3075232889630f838e1cfde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bba1932a391566386fcee1886a585350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f540b2c408d73686ba7fbdd7ae87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c1203618a70e5d0ad54c776d3a9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b16b002582c2bce292f3d0fb88cf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff841f40c306f4487d45478070334d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78937bacd121db212a26406f7e41b267355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eadb28424836ed8bde9cd55f2ab28a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c17133e8c2785368ccf25edac67ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9cfd89be5ccf4d806b2abd1142f9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da498a7711ed018db199082fca7ecb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe464ae716fa7de90f519b1f0e869dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178fe230728dd8473cd7642037ae95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ec59a726ddded22afee5b36717d93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8560f5239db17ea70df6abd7a2f31f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105dc2ea6487552f5aeaea5fff1e9a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8babba352437c72765cbb82d0788365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd69d21c3db18ed967a293b4abb007366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de2dd0e52fcaa5c5e2ec22fa91d54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945321238dfd6bae9d7ce59184ed8603368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4729406da1b7ff52c6481db962bef0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863d44afb892a3fa05ca6a6a3df73f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591adbe4697a0d9832c80413d971499371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a4bec29dd6e5a9dcbd885bc9b98b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52570a4630989d26675e19f995f9058e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ef44c62e4a92540d5592857cd0970374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d05a08bdbea4104e2434b5c7ef340375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc514b03e3770002c0cae348df095376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8353b4e60b8f9b30adb31899bca05c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bc74b46f40e6314b4ec13775c07d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0fed64c175500a98bb95a8019a287379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7836a49f06652b9047bdfbaa25cf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf4233371e790b680766ca4d9f2c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f32edfdc3f609388c1e4077892590e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ae1681a951ca846d4aea6de3f806383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de67249e76a462cce2520fcdf1dbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1606ab4c69467b0c3f33fdeee0306385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261e00540cd7c1bf62ed9fe712b705386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad812c632c37c927394f070a9007705387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c7a92a072420ab4ee3f82319d388388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04789dae1869c44acd3904dfcaeb80a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb766b045dd31805f640b4af163e90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7b1fff161b44d13d9c140b71e69ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b390bd347fc7529692c34b5dc30ad5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8515c1b625a3f0332c2855170b8462393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c70d6b5611bfc6cf4bd1666906f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7ab82ebfd00ce0a7ba46c343f6f79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f237b669e1a3ec3d329b83a354d97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b3d3cf44100a492a38823849de938397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e615823d2881c1ebea637263ed17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af3231716126e0584c2282f6b93629399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44948c31f830db68dec482ca68939db1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98cc22a6a7e6d4bd23d9d772c21e1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e7c07a82e1896a01b19d6f50e9c3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810c05c17488a81f2eee7be95bc0a01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e06da8c287456380f2873268088e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e231d4ac137491514a33ed27f904cf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7992b4031fdb8b95b221db7bd6b2fcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ab7acef22eb67b439910fd59aec92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f9efe91ae31851f5595720041fc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97cfa069c96aa04f9892f9e52af44a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c70385c03f2636e8cdcbafdbf9dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7d4ed62a07efaa2a62c5d67b0e274411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70036c8f8f178bf8598c301f6964eb6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a1367d44b2933904b5c7562165e58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d2fbc90be82541bc66fc367a3ed2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856663ba036ff2b25666157f44462908415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa464a4b3ed4c16bf0b25ed6532e757416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a71152104521d2f99482a175f221d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b42e1fd80f45aa3ac4bc150836c66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d23b5cbbfa2ae581624699de499b02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2061bda7ed547c812b8d3050cfe0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55c58f0e0abace9b7f5fa264669b8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94166625338e52341061f5b0f4297684422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30640fa33f06d9fd1a824c24b1438478423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8016449038ec401b32d870180689f6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e3b77b1514502eeddd58781e4c23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b2d9fbf8cd820b08d3bc3c4ecc546426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b3c080afdf4b4e76e69e7a359f4f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf184e4485004c223e8db6ddfd66407428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c81742a5c3cd96b18f21ab96da03b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197356bf4e73480e21e933168dc0420e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19393aac9bdecb87a226730d3cb120431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da50f98898e72371c8d317588899bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca063b0f04eeaf716558df083daac3c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca6dfd110594501040c1cbf0260a36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e93f40668bc216a2fd3c55d6254507435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc2309c164afba39604430966d2e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc27959a7d6c00d752064311fceeb54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1286797a881d73c68cd4a17d7af245438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91299125baa103ca81997270393ce6a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac3aa7c4f761104ac3e36f7073438a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef036de5c842ef40b869bc9273c728441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38b0f52eda4e85a2b5316cf85149c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c7d427fe6856dd8ef1b2059aea589443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562dcc443aac7877f4a0b174c3d29b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ea0b68dd31bf58aa39f247388c1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd853014956a4faca9cfbeb3ca34c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb4d4191ef7ab8d1bad446dc6903c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e8767d5b6eb542195017bd12601cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cdd6696684fb9928f4883264ff7d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff268e771d37096f7eef7a85311fe5ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380c9e5a3b989c806babf78ac65ea68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419694fc9d895394d1046c64b6045b1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4a545850730ce072935feb088e9a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8192b5bf8125c9114ef8245d1fd83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad84014b8267703e8588b7442eda49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fce502a643e28d0c5ef8850dcf9a80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e93a7e01ccfb37f4ed2b66d4ab4ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbd0b6d0d9e78c277630ab6412bd24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef8ec62a74d8f6518b705b55e3342459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f55b35bd48cc37fa3302c0780579460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a99d3e3cab3f398902a4ac2ab06b01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aacebb31134c092ddf9b85ced09f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc26c54d4596bbbe8f0dbcb3e34ade6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c67877ef99f9eaa05126da0845144464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b4c2c48c5e080ea169d574954fc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fe9e49786439909c786503f0fc2c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd0a2dfa67809939802492a5a3f6e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29a9b72bb5505e08d6ec2eb91579b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422f249efbb9dc704a5a042947dfee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56854793cf130720f8a8a0f09d5f0014470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab899adb8ffe3766e240412fb7af14a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb721d8556ba8bdc3d88afd91dfd829e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339331212bffc9cd2e46ab98712c8a2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d5e27118cfbe522efe9bf733bcf1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339893c6feed9db59efbe00024f68a67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc4f057a79ba0df6549b75069f7f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadea0e150d2595242a8ce5908141ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b87f954c6d3d5bba9b86caba1a40c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca6daae8d515fcfba3dc701aeaaf3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86762361dd4fe5045654fcfbcadb6daf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35adf77f924cd54d181e0df4f2d66c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aac3c435c08dac04b7a123608b76c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8909b1e81ad9a284f1ff0a38bcd30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbbefb7cd25edcf034a6ddaeae4f75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d72328acb7e4a5a82ffaf528b4277d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e72f9aba3a18a92fc28a952e8a535486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2fab4b88759ae5d59a16a4009d4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b16dd6863ba4d9d94bb6568a755284488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2be259bffb0205842e0d310a01864489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabfbc26907ae9a14e87b7474adb5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d4377f44d8e63aabe42948dba9962491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05145e11c31b371e8b334325016fdc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a81f3e5ef4cb61d66c62a3be93d9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807710c92646a8a22906a51df2c0814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b95b5d4c1f0a0addc2168600b62a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdfa8d49c06019e47cb540d32bece1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40cc42eee13ddd9361d9bcafafb6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad108c6abea9790c01604f096e7219498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98b5e431e8e9137f1e4123eed5742499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1dbb61acada3448ce9fcf7f9087cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984554c781c485a588db8ce4d8d49076501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469ae6eb369cc70174c9c9ab25be54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e110291816590a22aa0e5793b5f5cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310eaffad412667f14c9ab26ae141f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf9d42156a2d66285925f9c4055bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7186c7f7c8d556e3ce0443ffe2c79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fdaa09dbab5e8a9fbc7219ea1e264507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b742a5612599439936ce821806b9872508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af412fc1b6f58eb4181dc2f15a00b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f43764330e9b599cd22892d20c369510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342892b68138380992df134364cba1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c248bbed5249024a88d205bbe4ee28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8ec89b0a5b25a8b179fbeec20c96c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80037d92e43846c53a1ca11170603d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404717f91cfaa5b025ee2a4fb30052e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d81874822031bc5c779f7df3fc09f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233441afe2785593c2b299fb9285b23d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f5408a17369901ca1f5774ed7ea9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd8c97cbe6eafb2feaced7f6171c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee951fed12736cb7887989a8429fb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb7243f0dfc411f6872193cd10aed6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39678709d227f84655f2c5d2970a0e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c02a8cdcff32313389638858132a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caae2dbd52945ecfb327878f848288524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55ab53dd85f16db3fe06d8fc2126bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836dd4b93d7de9870c0ce06c779e722526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a65d82747323d10accc26b3cb7f75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd706d0438cf68361b3f607ed251b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66777d3142f78137a05f477ee11d2304529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67061b30def7e4143aee5bee47b420530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7abccaa8dc2fac3b9444743d7d49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c503bc81835ac73347b08cf6c7903532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c5b4735f18642a4e8f78de08ce14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0136aa573faea7b5a424ddd51f7df5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee959800e377c9bc5374669e7bd13bd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97806a54661a4793f3aef46599d20f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9b34d6d3e6566bb1e4d31bd8212bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5440106d2e55e1bd584d43518c4b81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf2629d55b06e871eec92e0042fbb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55063c7615fe58a4ee8e7be67d52c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c998d72e101d9862fbc182df8c10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08501123a5196342e7386a604a0f70e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcc884dea9df5dc6d54f715134eae5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eeed93037d51028d7ac6e93dc4e21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677e90fab494cf159ff0be30ed2ba8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd0cd26bc1fdc734a2f7bdac76e591546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcc2dc952589cd25c0c7a269ed49fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68586a7323b7d3fea54c7a9d7dfd70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4ea2ed43e1192bf7a765a16921a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1e12a2425e83362dd4771f2fe6cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3582af9d815ae22e869c7146d1017e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8c2b38b2c0b1554ca7ac57c39630552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc20081486fbf74e0feffd4f9531d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a6752da2407ad547e14ca4bf4c33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f35dfdfab6caa672cfcc4c0e06cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31064ff0c4f8ce6e406457b595b7769a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d40fc68a738c8ce4d4ea32d98870557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3feb0cbd3117b81945debb23b567558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d886962ed1eb4f4a9fc8b08aa492339559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c95a63c7883db9476fb4c097087f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc9d31e02ec23fb4c6fa0a61d2bbf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ac9803816af90b9d14f00ebfcf22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5421db938d0d25c770c334625f5cc57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f2268b4d3e269e65c8cc647598ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62a370fb021264125bff8c8616f9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4e6874d48ffd695040a1fb1d2a21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fa180cc6143906ffee9c80a90999f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c90a9f11b7d13c2aa719f8f1fdbfc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cde2e585fe9a69a14dad30dfc7225569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9967f8383a980b4e64daedcdf95544570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db336f1b245ab6c22c09dcc7bc0132571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ea3afd365aa8c8b88b9fd316a5f5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>