--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beaf2b996f4ee4278b5014e9b054ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6400f70065f833175a875d449db4132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad3a9019f6c5f5b601a4d378b4c503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df176420b26605689b36079824f49a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13952f4f5e61a18fa1b82712497495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ad58826275fd6dc52814d28f8b5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3840d4a2a492a08c82a7cd07bddfb1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803b54d3360545f2ab947a522ce33558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db7e0d838799752a1ea84c396d07d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5db2bf59aa76c67610689cd9ea7af110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f62eb8dbe91290ba755ff0379d73b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3f9d79818fc1a170062ea531904c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f22dc0d924f68c17bede4559099c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a0bcf95fa5cd232c4cf940f1ea99714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5d1310be2a8a0bf145d57ab2ca6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a8f612e73950371d198fe8188612216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f3d0062962e66d6be4bed6b6f169917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2f21d599c16de6353f2ce7153fffa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee22f763e87196f82204f1b7b2e487219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059e7704cc26b6f0098e5de71b866420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68a9ff63c02d6a637826efd030abb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa092c78e17f3eafc65c731a89617f2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21248626b344e2d5afc1adeafea28a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fae7f43b41e89528126888b1c406d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c336df3b25c5309089857de8229794225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8e73136fc2aa5b2c6e6b6664b54d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ec1b7fd23a0593951158ea62241c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d3a7f9a3efde8090482987a228e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc3991da527ba82aef2006eef021af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dcbe369a1acc633c16ac6e0550b2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae09b7791c0d5e5ec580666aada0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b6470b09bb44ad5a9d2e5b2985a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c9e7c04324f8a8ce70979e13131f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb1e0ab816f5a4d30050e48665b2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a907dd5baaff01e0a45e6c361549435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210497a1ee17d41b3d6320cfb001cb7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee547a267ab0ca0684576b158dabc73f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0693415a120e30c3f232ef04707fef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1bcdb667e9f2c3d5921f9469946a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304c16c01665d6981564d542165f63540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc6440a0ee634f5c8f18170e1e647441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb30bcde31f0591f0d8f06e7048f03642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a8eceec8e3986a200d7211d8cf1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c955ad6695e01c5d9f3ea94f6ae944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58acd2ec1b1e2558c368b98ee1831a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342973f1adf0514c2e5a3e279c19959646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709590f1406f917e147361387317e87147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120e953661d56e963fb8ef010dd3f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a611854d70f04e9100021bbab52105e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceab9dbf4a276b9a266c438eda616a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3456dfa2d5827fff070a24bfb184a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f97ebf6dc74f91ba4fedf1242e9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c320bdc2bb11cf93fd5cadd2f2e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7917428ceb8dde77397fe7cc28b4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50341ee4d49ea4ccbd2a3a9d4856f7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d6aefcbe7e0727821ec33aa4f730456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9773146bc78122ade14ec39f6dc252957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710fa1c976f1d2190a2d198b37ec5b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867824801b0013c4df31dced163246d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2aa377f5a4297932e6f288a295df760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513244092efe8b63fbb81ae7d951897161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66056521239a2a44129da5a020fc813a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b29a6c738e28c0c2d708808b9ae4b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3fe3263ad9e8a978ac1f81ec7c3e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575279981baf50fdc9895a6024bbccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9cf98dd125806ebbbcb3ab56a43666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c9d42bb4809d8a2f23ea11a906e7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760204d6e4e75d68870c4836d81d15068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cd2f457fe6d82bc71eb6d6af7b2f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86070f24bc94f5253d03e88849560370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4994b58e7e32514aefcfb56fe5fcfb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b74f6c05c19ad31dbe2210914b15b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a48b9cf010de1f13de428daf54c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a42a0c4817c470c040b081c2ae00a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6414aa391cfc4dad08e68e0e3a22ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36972dc15b286e98ea86b03b049d9e9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597128f7bc270c6deefdf50b2bdb9abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a2e004e24acf046dbff3a88563a9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0972987079cb69404a4fbe0480acea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df3c52f4c920dd9764e4256afba62180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f1a68eef610d63c1ae61f7c6988f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75396547fd28521aa7c31900fb94626882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc213537b2fd2a3c9f06f9e5e5e6cd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f45057267c4732920c33ce9f074484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b74e9acfb168c59d25f28de42ae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d3fead2c95fd3e6349515ef64e38686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c88f670977b668f58870ed836c3c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60da74f80f4c445017058b8b3d85ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9544fb44d1bf3946abe29e3ef1ed98089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eef21cddfb131f27a7a10b01b14d7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53d5b597501d8a49c1f339f90be3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cb9b4cccb8d10185e32d2ed74963592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d17bc21307409e56fdcafd26636793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e378bb29cddb67b87ab2d64b7528d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b57bc6fb1def6ef2ef32e0b9d1229295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93ec8566a3e75f4abef624c2d699e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da07bcb9d2623bce73d89382a7efd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bfe3b91fdd0c87919777da2f1492998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a59f6f2326e4484151144338906aa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d13483f3be69b559b14f649d4f87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54156cde10671610ce016cf7b03f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124b5bc3591406bf1ce7a55cc525d9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6bf81da6e62efe993e8e3a7edd050103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03051776a11fccd39e453102bfe86d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028943050de5340a703f4d0892cee868105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd72bffa381e78562307d36c6c685ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32235b8b1af54a0b6389842b2b93494107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991920fd068b5c35567b97bf14869380108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a16e13e79221414dbe0cd04075f67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d688d545c26bd529bb0778945d05d31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bd0fc5d9d86930774b7d69a2eee02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a197f99148e9205571ea0c29b6be038112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a1c410dedaf542cf041caf3c4a38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126b615ac25597d2ef645a0a0cec46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d631ac68a72999592c0f06c96822115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940af1a9c5ab459f0bc39d1b04b706e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660ae03a7d497bc5908b6bc76e84dd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3eaefda647c6594b34a777a3ca40b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7ffbea200e12f3c1b938544f2c67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84b0a61f0013a37190ddea8f986a4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78759a2515e9281f592517571a59fa9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8191b4eba555a7fb30924b07b8b7bc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967debd6bdbf831d47492b2054832940123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321b4962d41c1c0feb6c49222ec6db6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66692d10107cd59ab4f3eee73a13702125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391a15ee007952a047e73f3eaed6a4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7e392ec1fa60db1e7ae0293dcce45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2298383ec56925ff182e421cb994f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33961cc3915b313402c24eac7f9ea99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a56acc4c62c8a15ba3051d1bf024d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed5b6af0312567b05a9e8f8f3fad07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dab33299789213f585345a50b0159132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79bca684da54411640cc62ab70ae55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25198b0afbbf3a09a483bb1ebf9470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad0462b415fbf61fddb20c54356cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f515eb3d9a770be8bdedaa21a1641136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d46ce2eac52441fd32e4b79cc0fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dbec85758cfaab0ec11d93330b32d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4c4fc665ceb9f76b7583f3f3ae69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e10731aff60f79c173eb47776ee4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfcc67d6d2ee1bde0782f292bd17be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8e0d1f4a9f8df43797892ef90ea3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e971179e6bc6767e6035c94669b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a87216d20f84f753c6414e5942b2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d5aed6ccb7b0fb8572ad5471aeeb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e170cd58f62b4be22fb57417dbb04a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfc59a4884b51d32710365388a1e87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c275c053c8ccf587f6cbcd54319721148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d4f7e1508d87432e3b82174af293149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048cdeb5168aa3266f736acbe1cbac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc6691f1ee417e2f63f468b85ec5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2db1d5bf527efe1266b9631fd1421152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78c808bf136c3851e2d0c8dc77afa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcb870874c23c7ca616bfdad014b6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fde626dbebb286e665da23663b68f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72231b0434e3112eca46da28284ca17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483880643ed7e65b96e97a3778d5c59a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23eea61ddfaf67f7b1c6e8b85468fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ece828ab64848b6b0ed7fdae4fcee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fed5a1fedf5db36f15a97f49453a3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3a53da73ce7f4aec37b8b8f85259161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dd8c981d3cba18a590f194feec360162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51731eb19143047878f08f84169c560163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5ca52329269e91118a189f6feea0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe879d289f0fc7c126621d3ba6f78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7be5bdf78c2d61cdbcec3b1576012166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4c20a370f0be0dd9bd736b4ddd859167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a9b79a10c8e024b14393dfbcd5c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ffb20bf00ce6b77db2ca042416e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae1ca903a14d8ea13f704d0e9d3d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8479e6001df4bcb178c89863b259937171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711beb951ce8e20b667831d50b46dc95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e749e6d92b08bbe2ee956a867324d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc108ae9e5be1c59f7abe16ec5e08490174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f1be39b32dd196001ef472dd17b21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff3627fbb26ab9e3160a320c0ce34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30c6b7769d899f1cb0158b3a3399c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c821538f042e2362d9a63590ad4ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb2fe4736feddc0380f9e5aa3c6d58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902c76be842395744835cf62f06fd64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6894d247ab5f25ab6a5c8d24f0ae0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381428f8841888356f392cbd4c78d48c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd794c3eac66ce92249d6dee8fe412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae6e3cc9cdd9da7ff77c64da939526184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798724884acd0f6dc95dab91bf4442185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ae7481ad808d951dcf767bb0e84ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdc3df8e2ef99c88b20cf94e2b102f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad968c11be20bb37b3b40b7e3b9c806a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d5fb88e21c60c2ab45b126028a8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3c86c69ae1e18e9193ef459866c79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204bac3f735c80f9054e8a5bf343750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72907b3f73847bf73becd12d7d2ed45a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3370f72046bc2054bb334eb64733fd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d654ffb1fdeed32d4f65ac6e07c620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e0bce45def5040608b2e0d88af88a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef15e34bb37efb5841282b5fbb22e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac1a177ada8003560f1c05277f470d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864f90c5b3e2977a84f087a7239eee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6a66692fde4d27d82cf5dd4a3a544199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dcc1b3b4bf482aea6feb23e1d879a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca7fc0792f90b812e62fe258296bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f294fa9918635ffe5c187298908f429202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea863bd3dd8fb67d4e30519bdfa034203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1611ed2432d9b3e65cf9031520f91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ce342f503ab17e60dff3c2f7b47e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50946f31636ad3f1fab01fa5755d62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac220b2f1e10a084435500bb37dbb0c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4537b4e126a939e45762651d6f3358208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461864a4ea6cb1101bb87dc911a0465209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52514e4915c2971237ee112ef3fb87c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f728b1d6025b3a48031c21e18a56d91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3f9f3277f8e3c8f3afc3b8f39489212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb917a19b367171ed7ee28890e76fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce93c9719d8ca4c818de023c037f300214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3466b4e757082016c651aa87e42b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adebfb4df044e1123011743ba46bb24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dd37b6d2500b0667ff03991dce81b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355313d39ff626c1b48d29cd5eca3ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00890b1f7a9b4c712d2afde8360e3c1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7af953f27d2361ff477440570fff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb81fe2bd6b2020a1121ad7e06a82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c9afd48bbf11ecd584196a6a0f75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103ce6b2e5b08964a7639fc95b3d482223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43cc8e60f29761736537300020fc8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2f68c1541c438598f8a599cb61f75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a05cf6ffbfc74a7edb9145649f48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b68d2e62f65b3f1a03e15d1596ed36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc48dbe1b93327a6f1b16a67df8f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96263cb6e34857dd31b708736f9f94a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8133af74886c4d1e2a7ad5e6c6cf78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a748f0802003f03fb41ab02aed99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a705f43c947d2a3a24fc768e0a22924232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f7d7af528f7049353cd847cda5310233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca079cb1201b69a0a81450a116cdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9748d98e2ef43808128bcfd2ddc4629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d292a8467272401ec023bb4048990236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90f4be4f2e570c1cb39648b74d9da4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c83b91a87b4c26f26ce10c5171b526238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ba721ab782be6e0e8ced55d2e7e17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d86c38ee8feaf92013b74cf18229240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e58b2245e88d54c6364544501e5b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b222c7240b25ce69831349bb559e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc06d00461f335eaa601c5604a26ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3dfbf4982725c30196eed546a38e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc620f7007ffd2d386badca97f6d62a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e5e3317656a1c178666411d6ed569246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca043c2e4b885d4b9efb20f72858eb16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c8015e4a6bc76ed1cbf29054bf483248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ebe26f3018e1d2f30c815685af340249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80b6b09f6a095f5dbc6c21cb2e121a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab430d3b481a7be6e616a1de62baef83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804189e56bfb79d9198cbae41aaff9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b5d06f9bca8b81cac19df7b65d8ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7472036529fd2fcabf1cfbd0e9352254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13cb338d5f676395f4e796324bf969255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaa645044b86fe4fc55a750f6150ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008e69e6a09287ac2ae1626bc02012257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fccc3d4493ee3b0172fbb36887c45f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12104addcd9fd085c99fa9cd5b6bebca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788360d7e2886af4b658ca6ba55d2bef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8967d772f8531192ae4db47c0ccd6d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb730aa77dc9c6ad77d765d455f526262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61b9d13ac1eaa8fc460635d13a5054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe7acc3970988cd10172862ccf0bd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1da86cae92bcfe5c8c6f8665a5d43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b5a79bd4858ba21957bea211cabb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35ef5e726af556962067935fff49f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974e24e1d4af09a31f8568db16f85b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4add341d79c428fe325b593b15095269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2418b58ad4e125380c1fa2cd530ee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32135c9c45696a937d69a771a48607d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610f109ab302853d163be17ceb1e484272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e4e6411bc9cc2ac001f46e6460a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4265fbe6d0f75a3d96157f36728d71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd05c6294d6ffd6f0fb8f6dffa248ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a482ba5ce9296e759cc21fd828337276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33755632a165f3d7d6230f2ed7f71ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462946b92b366e6eb820de75a2e415f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd0bd78be3a301eadb47d8acf029f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893cff9d646e946920c159ffdb65b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89ee433f7d0d6ca4410c6f1ce2db26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced71409ca08151d7d3ffd46377dc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a79c71a3ad7bd8c0473973b907239283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f990ee9936ea707bd86bf9e54f5a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674af0b11fe64cc2388a3f010a597ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbad1a59021a0ed675b2d39cc5a555286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fee4e08d951397c25f98f1ebd1ac4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60009123a744fd6d6a40118536bb3059288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a0c50000cc99105a126463b256f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ae1e4eeee91b10a8c05dc02a4e45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096afc5a63c79c61b92cbbf9a6dfcf50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75e19b1e3df820ad52a6291d634550292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ffdce1f1dc984678cc41e66fcab7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731faba6732ad3cbf42956cd3394cb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea640b896f290d9209cd256d590aa4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e5c565f7f2cd60e8d3fbf7455271c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa658e60e7b011562c898f4cff0837db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316230c07dcb4f1cfb74464113fb5b6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d00cc009e45a66749007b8c5a66f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53452f96d57ed1ed5dbf70930ea029f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a2ac26bbaf7f7cad5713815c006f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fdcd0e48d83b5a61c67e7bfd34f8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de2badd2ae7510ee32da48632ac4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d080b31a4f15a88ded388be5fe24ed9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc2ed85ab161cceeb87e66fa30435a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390b977ee47437b996dfbccab114ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2648e32453389b66d94793fdb67f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969882277322bc1893258b19e4977f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f9d7617d893c4fda6687766451e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054df2ccb81960e418f0fcca3b7a73e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596671ff4971f26af91a2a0eb80138b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d4834236332b694d4ccabb7901268312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f984310989b8a5da01d9fbb201f037c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9f0927242c08451304b6f3476982314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889949214a178eeed93013bf1d3f12a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de96270c76c2960fae1f4e7bf7fb4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fad6d864b939419c2730204ec90c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469f46da3ca69d307b11429a40f09b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c398adfac7e2ff7c970d861819fe0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64786cfe276be0591c5949e18ba420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc86d590269e9e1eccc60e6c41cf0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee271b32639fa23661fa2a373fc4390322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2420fbffe93f0efbc94d29a03545323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa34bdccffdb328495d1687012439324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b6e86faa9f2d0d76aacb9cddf01c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0218fa03fc04138841894dac6f93ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a98b5dc3845304f10a8de954a9fa20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a1afa3f81dca2a36535c64bdb9a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e6441feaeb9a844e4e884cd0b2b91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a48431ddf8c0d68ed529fa1d6959330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558bb2f001c217f4f6ff5a785c7628331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef51c40333bd95f78257652fb199b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38730739c767d25976b8a43253e91953333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a2b2cc0fe17dea353fdb8a4d5b37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379be9885562733db09d88867d418b44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b16ef6678cec8833be5ea554f9d8c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4404a92345bb767c3040afe88179337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042d732172e34d3b673a8a418308c51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc8485bb821e66ee8a6a8fcff2cc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031b632c1d00a9fc699e39807fefc29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e854773728a944c1f20595a94c2ff3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b4c05cb43603a48586de5c1efe0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06eaa2158d64681cd9d85de425dba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b84190e1f4e0cba07261667244149344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f899374f4e4b208aba87766f7b7989345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95796c378d6075dcfd83260f38b709a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a79528491c2d02273b7649c8b638347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e459dec3c5eef2125ec39cbe957a6a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0a4ef676b956f226847c3db6253aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd0f64fda8d781e39cd7b4c88ee263350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75891ea83d592bc164fdf44da94a3ade351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc59371e065c38731dc0aa3975564352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5cbccad17832ad6067a2abd300072353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e0f6c14ac35c995af7ed67613b94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b710c7b37034fe211edf8a20e2d0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2bbf34241a39fe653c26537c3927356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8466b3d5f0958a12a242fb4e8a0a7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f485145a90a33a20164421f8e461358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc018034f0bfab2dc37c2c0fed72a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d358934119c5dbe2446127709e1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195c3eca035ef61ecee16d87335af6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dc183b085e85f2378183317449a87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64efda1d68c7d4d04eb124792be363363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ecf1d22d69f8461184c112d2d962364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96137e26e9ceb66f0b7824dbd9e49c08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bffc2a2f4369adfab539e24adc11c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e9e506af301b1c646d95e7ac71e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab9cb09c4acb86aa8a534148df80e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04a487f7d9a4ef54d3658b0a74f94e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396bb3ae4baf9e0d30f57c98b78f545370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b9eb6c24616e762f65614dc02a27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab436c8379fda9b5881e64d178e974b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a341a95d33cdcd9d11f12ad4ccf6f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582fd7bbd1d1b0210fc6e6a19490d26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc7dedd1bfa33d6b8d1565b9e7655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5575847d6f641ee64e9b002a418af6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856510cb9e71b621589e0ec8486dc65d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d37a71a91ae9fee33db19f5f0e315378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81358793026104914833c013ff82d9ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a7346068b90c33fa4d401fc0a225380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acf704f99c029c41d7a7bb2ad25a0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b117eeda8e5a9130e7e91984e2521382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8b67b45ae298ecc0373074a7036c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b70fe2d60e9392907ee3a10609f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c976bb53fb584ed2fad5971a8ac1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb08809c387840495165b4b6bb529ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd2056af6b5c33f8cab4caa1f2f8a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e1a8464864bdcbd429f3868fb610e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641937a5737c4bfa6836f06739ed71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58fb746adf9705b104946583c07c1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc047ad84901fc3bb8033571cb25c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc4784fdbfdf9507d456777ced8d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dad7d20ac7b1dc42586d7de3831e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949a898f343c33ab09a6ede9af4fca9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df757ea30efb56c14690f70f4d63e89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a7c8f27169a3b985b4f130113f398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4700afc90d1ddc4bc1ab61dcf7e00d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958e2574cbbecefd97bfbbee08c1e89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162bf08eadb177220d95532dd60edf3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26186c3505f88c60fae36c332d708190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7ff3e070007b99a42e40a25cb755a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c9f7932b039107160914ff9b2013402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c8ac3a7fb041127b5def66d50237e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee5013c3392990c62c334212090678404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f883dae307eeb0242a16b9f43393405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0809127b37e82dde5dd1e03f37971406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49116e6c07027c896d1953b01dea7127407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9c9e6a3f6a0e6fccecd3af00844d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14f024c61ce0d2cddf3e165cea844c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0515215808fdc5148601ca5ef0a47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fff80ed9ae2b5e589577720314b14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc05ffc645bf8473bc9c83d8fa8a26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33806e8bcf11efa3e3becb8978363e93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65544761f8747a7eeb926fc24afbcf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12ab0024fac57e4e93b1ae4857dde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ce7c213d12bc51322e1893876eaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb78045c6f9f3b072422c000cab5bd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a726e95efe9889ded437dc329a0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621391c700d2cb76410fd88f7f8c728419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f0aa34d72bb70da435ed25363975420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2dbd66be42c3163ec37d55e69aade421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776d0fb3e6cfba6eb262092d75d4dd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440bc3ec9404afb55b4732bcc89519423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d447f3b6500138c94121beeeee157c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478258a8ecc0af9037bfb2df967d4691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d865f1d1f801ccbc9f400d067829407426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b919b6a9107af6bdc750375331e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114c38e13f51a5ebeeda8ce58877cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd34f463cf28e6136cc0a54aac77b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37610f8e6fef28a0a673874f2d897396430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4a3629e0ab8efc7c27a1495f8b09e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042fdc81fa0b36c64e2d79568f7439e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b24769cf3fcd8e45002abae2d794ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ff118c16589f9a272cc3d4c0b50ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c28d61f518eb40b9ab6f1f74be2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8690d2695a9a91789c307c4e1c4c36a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674959547a119bfd8c19aefad31c6175437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af819533634cb44b5f115083e5de1e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdde4357be300106cfbf9cee72fbd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f03e98f67d4a55a871130b099be473440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688ff5afb45050762a4c88c3c3bd41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a35a45fea74d3bf7be0061d298ca60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6a4373729ef2f6ac1d3e84c4186d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd26349e0ba688ae4eba159d321adb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab2faf0642a5ca4715f1ef3b05d550445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1135ea940f6b5fde1365cf2f26e29a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3f33b232c154019ad27f4f2a62fb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f215a619dc8a23b9a75a3870c94e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c9dc77378685effed40b4194290a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f797b2b1e658ef4342a218db7bc3f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d82a2ad2c3c6e0d72756c13544bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617d4bca16582ee107216e8971af87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faaf58e336ba169b703e2bf0b6c04a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513097085c878fadd7c140f9097aa811454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d148c0d1e6bc96719affe5943370f12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3131136500825f281189e7f179956c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd587649a7df07700a30621238dee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a793742ebbd3a7bbb6256e3a3e2ab2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33bf4596dc6c3aa418a0002fedb84f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee384a81d6de5a9e5758e977751de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad677b57b6392cf5e93f1dda44882fdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df359597d76edbe0462903108292c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd737e647c379fb82fa126189cc08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb98ade4dda5089dd0f526f381043464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2556fa2052e2498bf78fb0126e1ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de6cf7e3b521ab4e5b5506941f991d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606926c154f5dc301d88621ed1af3c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0cb63d6e09f94a56671150a65e394468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfda26001eaeb4fa9bf229cf44fbaa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508e72a7716c25901517f378ff15ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78b3057700a6c5270ca23e8900a0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceee8f13a5ca78a8f528378bb1efa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f46743a25a205c2cc103bd4735776473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19890e4706256e6763bc3a5fef612001474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22d3c2300fd50e9ce4e77defe9dc15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c28c1edf926526d5a1d157a94b203476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6ee6c98476306d93239d2595231e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6d77b89efecd2f64f93a8271d5570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cef1a1a76af1a15549a796acfc5f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de53de16eadbbce035fe3891c8c4ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1781b0f8a9b62ae6d60c2aface3d665481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca066e12326928a139fa0a52b7b6aa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47393c5759eb1ecf0f28e85b9e97e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0fccaddd24f26d4889d20fb55ae76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba3b9a0b004b6d02c25172962e238485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d4cf8b3e50c9e6c87d7764d956f14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831936be76ce665be12a1c1475e1255487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc511bd08b4e6332bc530898c76d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81825d3296b0b07c8a8aa5e823c7cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf40792c32d073525d4af7e312da235490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16174456cc3d17b1382ec5164345bfe0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d666e3e8554d4f8c327c58317fcd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854264acd01f919e4de46f9d5aa61de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139412d06f9d0c4313a73825636a60f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7cf086b55554e1d3c93b49b718141495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf0dce7fef3d253b767896d74e72f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cc95d8261b2b0f5fca7ee15b47044497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89be77218e8221942ed218fb74588ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c1f660aad53f93e3f6364ac43d9b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56907e7aa6839abcb9cc1b2322a2b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347ce81793c8a2b23904b6a4ea8495d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad709d4df4bac238a86b73e4ae780a10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804056180d2178f2d50265f2e31cfdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa69289b1961da84817fbbde972124504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0197a4510b0c8be086bb1d2e7f72d94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a118ebbefd365999571704ce1c38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be8a691742d0e304d7c09eb608a0a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f16f4694594b11e3609eb728a3267508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888452d5a89cc55936e8125f8f1140b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159407c100527655bed0256a45f192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6862548e6f7b37f2f2c6ca75ac6f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0fa32b695fd2b5d771aa6d9c8964512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b860aef38799e93548067a14c795218513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390efab1276ae99813d33c54a6ca14f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dbc9d24dfd2be56e460bdc620cc54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7b01da48adb60ceddb12d3e31bb95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0823dcdfb972f865d12341d6b5c13e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705dab6a727ed6ef32aed05bfcb76ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c3e43e0ec9e9311ca59cba7de1568519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b694b61004d0def3488780243b6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f68151f18baae49aa5dd879d402b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f0339c62839e0addb76b67617f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b32d6a5f33c55fbe7eaa9beb8561a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a4efe7ba6150187f32ee99a05e8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a99c12f26ffbd1da2ee44702ac94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0ffeaaf4df5cebac6575cfa01d201526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e220a6fc54a5141f72430c6efaa630527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d344466e77e1224bc856a149bf5541528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d8d57ae26ef2dc313c427580e5c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e95c8e24b897935140b1f27174d48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0475556846a2d56f87cc063e35729d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe0e008e6fa1fb76651a68f83a620532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0573efd8926227fd7800beae04ada533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cba88fdd70bf16c719aef595d7a11f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf160afa5dcb57d65891c4ab642ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a643ee44057fe5475b8ab8f94ef2264536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3882847f89e3436b703dc05fbb0b1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a992c52ef5e27a78eca9b667152151538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adbe1ef342bfae448d563b45e9523c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950eae23c2ce8ebf6d308e4451873c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53c604e9b25ad363edd4bc2be0e5ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cdb8b54c3ccee72dda230119acbb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8781ac50a5357f06e221f3b0cd48117543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6d9d8a097aa2e75da47c1a9798070544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aaa3965df7ada4719f7eff5f32b4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf7f9fb85956bd51cd5365e280516546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f449a43a2ffa3e634d055876837d74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb0747c105b0ad0033956e22a29224548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f93dc43680ed2ab37ba7310c47fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd6cbf782da3e008b99718edc1751550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a0b2816800d28012898f40c308b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834752117ac3b7778d2041d236d89b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267c3831621a5ccc9e26454ea8970b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4fa92f6adde80bef9a4ed4d5d51ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45ef59399826885d2b1bae85ef320555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cdeb0c92cf2ae9414946c2c9d9a90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2e591e7b2d876ef55c362f3cf9bb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec2c1bd6ecb5c8dca2e3b8198ca79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6c10b979c5529d1a5f988923b53c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b4e4a9196fe5832f22c207d56cb83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdac4f1c90341c3a7f1eb839e62b134561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620433e1fb60aa378dbdc4a37d6d24d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96884070bb72d33c0768ef2f8838b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1afcd05f915fc7c2140de93adc77c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169950717b5db7d18c4ee8b36b848fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f158901a5365d7889b94f7b023e2c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0bdab00c60b223da622e0b4ceb47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bb7a0056e27a4fa5520c25e5dd582568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cb621906f94a9ad5e83b6cbc6d4a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba42677c742444523eb40ea78ca143570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a39915c1b122fd37c9d0bc1d9f051571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5622e912dd1e9d39a6869d1ddcf7d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70f04259c1f778b7da9ff81e21ecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e879f15f57758282e23d626eedb562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eed63c9ab7e8293f8f6134b7154d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb5694638d2e510e0ee546370cccf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c0cff5e25eb2d5ab7d74f59bf8b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e3c4c309c9c084df98aa8f77611726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213257b15bf92fb90d7ace18ed6f54527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836708bbca3526686956debc2559527e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8dc247711f1855d3aa057123bf789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec775b4428ffb95c586ac3e2415bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fd7bd0aa17d5aa628343be4957ee411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc7dc2841c631ca2f912249c5dbb8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a75c4a55e342d59f6cb7bd04017bbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b36c75683f8d4862804af7305003914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeba86e6079e3717138089e94df91515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545939f3762dc59b40a82b3dcaa3277916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4521dad96f4bd5b1b1ed760d954f6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5537aacc0a525b82481c07c440434e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854dab21c009e8b9fd78d0be14f61d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dae515b7b9888839467b7bf1aeba7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c03f6584b604072792bc44d6e48621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e6491c07b7df3dc0a778153f693a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742170ed1fe238352a9efc0c7b4f4bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec8c3e1455310e242a09198489b0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c8db79af67c8efa16ec44d08044725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999399ca769cf57cfe3134d2c4ff3b3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424eb15f3651692336db6cc776e0a5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891ab852b1abcb211084d8cf3a604428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd06157051bac3f2b1b0ec501333429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c87ecec71c8fa2064e63a7abf4a4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e846b5a236b744d4696c99323b33f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b265753f155590d05c1af1c8b563b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ede39105e01d15839f3da4d65901233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7192ea6c1e4c7f621dbba492700f0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb6075d313b6d86b15c2d506e2917835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7611245a1c34ba99308f113172b7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2a519f311ae7a6855414ce8b2b5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a9d2b2733d210af9b3068b3e3256338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897bc0f905cef693b94d2983e6a8c4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352a0cf70c21ea38d242ca1e199db5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b14f38f013e809e920e8d617dfa76941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b48aee59f7375e3c34359525630c9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947b98dce07e61ba512a13ca933aca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d90fd1c42ddd9c95df6c29647135a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b284cba1f8efc8ad09219a03dca745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc22d2d0e70022a826a2aeca4829d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098057a4a0a4dfd5f3395a4286f9bb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bff19eaf9b2ed403fed425d2466ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca3bf651c5d1871072f98396cadc0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e629f2bf66bf12766f3a29cd6be9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b677173ccdce3b507b75bf721af3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d65d1afd4d6c84480ebbcda2fbcb7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db77c33bcf2d07f3cb0295481196d6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81bba13167ef865346042b094060a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ba796bc4fff297249a5a3ccd09fc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c40c55f1af8c5fec32d6252ffb9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e1ae0c3c23a68994100dd917d758f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b46395601e7da2f67709aba4afd99358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f1075915c9141d9d76d374fff394b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ac1cf9fe2854ada4ed710ba08c8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731b4bf5c143637595d9f194a58b6bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf203ad964e7880014e48b5eb1e0f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b2f77f16d89307e66a60628b72f6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3518402c189ccc9d8584a96a17ebd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead455b7cc3cd46fbc4b9c06d71cb5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f1334f1f3c9022914cc5ac51620c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785bd4723935ab2c76e2f79aa1e745267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96804854fd30dbeeaa580fe4640fc04368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166093221ad9564ed9e86b12884cd6d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084c0598a4183fc76288dd152a0e8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d46dbf933482abc3234aa1bc324b8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c99f3cf8546b76560b19f1d0d9d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c74525f9fa4d13ab36aee3466796f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b14da0ae6fda42520afc7ab59cfe1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6a0ee98991f115c9f1fe9bf9757275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac972e2b9dc150ab3e7cb0376506185776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30caa1f9167eb27ccda60e07df16fa077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08823a0ebae7bae3a7a64ef78eaffa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94112f5be5126ae640d408dd84ccdb0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055131815ec359dd7a0569a4d43847e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2edb32ac8730788966c45a864d3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eb4ae19f2cef42b1bb1997c6e00b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940043bc4c7839e9eafc07e80d31c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ccaf3d3cfca2145577e0022b7ee3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e824d4d0913efe2e1da365606ccc8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20e2b1665dfe0c7247d8971a6bce7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5eb8624e0fe48912a1c053989b12587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3cc99f32b1929ced931274df21ed488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674239e2f97b325f06a57ba243f287e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693583ea055bb5c68a9a67d66be08ac890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea9f9c3aadc4923c9d15c28ee5c1e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d1bc42e85e0b8bed8febe7d63a60592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c350ddf0af2af7b2a2afbdfe98252593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dbf57586d567f2a24c996c106b83d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a42c627c81c9591bec5f4d50412895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb0c64dd2d50485d01e4969fd462396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b645bb1c29a9859f97f5cd1562cbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c7f301c2a7a7c74563ebf73d035e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a28ac2624edb50729a6624844b86899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a34be2d03bfafbb061251cc2ff3cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116fe8e769bc608bcd9d4864db8837a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c78d223a881063d4b9cf842601bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff3b760fbd878e41264a27450e61d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150ee9f278357c70acc4ac38acc59f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00113ca94d8e3b4db2bd52b9e006deb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280bfca2ba372c69f26490fffc80aa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5325a4e60429a67b5f6f1d1aa861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525564993edbfe6a22311fbfaa583a70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbb07eb5f0b641a48e9a30fdfbbc57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30657aeb3618ec96b138403120bb6c63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05071e208b39aca4fbd5380708a5c38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37b4af65a930908af868a5983fb8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1e31e1cc928f6a8c361990a049288113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9189e92a9a94c00fe08afc38e1da612114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2e78d2e6aca839695973dac0de963115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ab9f04909c88e7dbdc2b4ab62b85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705847d4ddcb18a71a847ac66d89993117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef5f0fb0b2b626793b952fc83934d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d5fbf7c68c8cf5fed439c8052d7b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e60d66ae14981eef5e03fb90d52b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35106d39f470581ca5c25fb1c901330b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4532fe0a040895f136e690aa5d9347122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff29754d6a52a7fbfe30d358c162b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c0a3183a34473a55fc89e5795d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c035431e97b83f3ae278c151b1f5d51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430622606a15d80f37ba9fd4938279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1153560462fb3d452f8766d9c74a30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa01c2863559e079315bdb8a1029d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efc666031ec0d47293cab6ce2c6f04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111b6a5b12cc91455ed7afcc0d7b7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2f1344ba87cb73e3fd37fada67a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a8a68309c132d18235a3ffed2c04f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61da5b82405a454752cf108cd22cde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c94c4f04a54bb2cbed2254fea617d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca873aa76efed551201f2d24b06c4827135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eeca4295a5d4a971ecd0182fb20ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c50b5788e7b01d81a5ef51bb97c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bd171294beff5b84d452f8e5470f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada89012c5ff437ba3a5a7c013f3d42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f2ca953e9376f15de89dd0e531c65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fe851400bb443f916d4b3ed44ebe7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b024cffec6f1ce3f083f51cf5fdbd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4cab4ae8a0d8b8de713b098d5acb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee930ba53ae512c239103f2f68cd30d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd42779af620efad068b0dcae1ed1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000d5361d0fb8b2559b91372e1648b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73059cc90d7c23fbe719cdf1c649367f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e531a47ff216784b7ab4b380428328148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd45c72832547188e826fd410d29b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3078773b0896443c4cd706c4b8ea8df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7800ee96be42de4d5fd29c5372ef32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8ae3c73263efcb965cd96f0b02834152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2b02b06025bdcd11765e91bae775153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452f4cff2e39165d380e7e9e3f4a871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2869fd1f26e8e62f6d01e70abfd06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd8f6dfad43a4cb3288234add20914156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94f726b01b5b6a301fa2e0ccb6bd54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a326e81deb5e1379e71cf56d02164158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ac3ccf4fa34ea3d6e01dc60a1600159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ed9fb273048ea9a2a03823f97b6a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9bf970a24be9a79dafcad9008575b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e3b32accdc476f6f30f3b14d06baf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caf853ee1ec4084099b9d9ad8c65fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb67592ff3f2c44b505f7e6412e74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c89471460800c15df029a08fbd992165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554619284baa7c026d70567167317e44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3bbb500601ba3a5d69b88b0c6ef5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4786e88805a96ac6bb6160067a1a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc896b1a91fdac7e067205a2619fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b27b5b751069bd75e7b6888fd04c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44680a3c0a7644b13dd62b1031cd89d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b298f7420459a897c2cbc302cd98ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aef9b8b40b7b08444904c5b878f33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f82955e14b223b3655c9ed43bb15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb80a04b7e0a09d778d4809f212114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227cd363fd8455592da85b2952ee0af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4d9880ab87f476549b5abe60d959177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16d807869237916b1cc349290968b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca4d2278811e2911a700c4a7a52a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f195d9c7103d3bf820dd91e5d54fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40531078ec08682fd795172d8dff2607181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2885411c3811a08f324578fdfab5c48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702310c4cbab2e85ced319c11e812231183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe67be4b51dab314afcda1e8f08e02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b86281abd5ae1d1099137702bc480e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d04a2da2477d281b649e844ea29968186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f528f3e99dcdb9be293ac3bb65462f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d2ab99d3a15e1fa4e2c44ed912c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd3c42cbec83114d963c4abc12e38c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150b15f44843d6f741a0bc975f0737e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c748b7e402295bc907bc657a5daea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7bf3807e3e62a8632020f4b152e8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486ea1d6feb45f06b33cd704a0967c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61025e27d38786ee3ae8cff91f87da02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960fbbf335dc66ebb91d38abac33216195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe03a108414ada8724dbcf3cf4c79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4996aad9b6943b407d055ce4bf4de98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd935a10e476d8896470024d0d9129a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30839525cc9aba750bb4b7b17484b41f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76789dd67e1efc3bab11ba0ef92801eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb369f80af6095da78284b20b1b171b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a9526f627f58a514776489610a5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e77a172608d3ff9af46a968e9dbf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dbfab305b16cbe6a5aec6a3c019c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c854dc5c43ec512c7950b0522f2fa9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953af1d0417c175b3eed03deae34cde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d4affb666c0356e1794629583a80b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249760297e2fc7d7b9d9736ae7584bec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9da07e54763bb49eeee4fe3771500209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a11985b6e52868cd7094bfde9c116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c267180d3243b99e511431751fa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf92bb22a1bf828250589fed48a4908212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0967232f43c83d710beea7ab85022213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c280dc3f0d370158b09381136ac5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073ad133fd46f0aec418f69a90482b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4832cb365c4028aa94956d1e00ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf08a32a11bd11d1ee399cb6f9cb3ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be1816382860876190b9f10b589915218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb231423a2a96ecb999fe57494c4c95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0b8679ce111cf20a33e661c0d47e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15346b97e1c6718e85ba5f15725a7c28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf17f331985d706d1cc7ccb63a64c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657cd644c5f526ecce0dd7330e1c33a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d4f7a167e561de0aa6c30ae091c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0edada28a91d441cdc87cd9f92c5a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eba7f8e5f3f2ea483c740ca46d6048226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd70376398d18bda74bcb829a57c19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbb6f1dc46fdb353d282f28119fdb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3762bfc09fc85602982592acfb963229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a8206fccb7329315120039d9a8f1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a3a6e4f83b24fdb6ddbd70c308cee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfad1f62f698641653aedf6ee267126232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ce288475496ddcb4c6153b50155b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c176f6296df7cd70e2e4fb147b39606234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999b5b88393ca9b5e3bcefadef2150f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73eb1bcc91206b461bb70c4483844236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f03aba93b366f60b66ea5989445c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b66891bfc318641333eabfd14f89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15494513967668fa9f38a91d881d4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9d53f4d10cbbc27dea00a30b9cd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bfa93fb88a53860ef6f3cd03bb898241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711523333900b06702878dead91124fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5af28b7c6b0657ffa12653a03c374243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c240534aa9e67e875d2cba8d213ab0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31e757416b27a66a65de6a62d931e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaecd998af3e9a3666d82d2d579c3af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01be73448ae8535f9415d1a5e151e99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81a141155023dd32ce9440a9cf814248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db160c4c7e4efc7bab7465d1c44e3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814241746651ea864590283ffd8adf2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc899ff6679636cef07c779cf9f7f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267b889c08b400e5d72e903c42c045252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4481a379108eb96c2fa0f464dca43a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e8e282cdfe15ea0c43f493ad70bb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca391be33e93f5bd09cd3d08e0dee8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455289187cf86368bd8735f15e077a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793b3b3ce589d4107647c2c683ed36b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660749809abf55e0f63bf6e77304a27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfdccff121ba0591e5790e8c45a56e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54849168cfdc270cb0f1e3ea728b6a24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa707dd1207f0b1c128c9f5fa5b6ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f816582cae30294b4a31d3436b7835262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f060dc8ee6b1b93189f3ce6b97b60d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6085ae73547fe3024d0b0ce8302798264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd8ddb790c026d1040663c7d13c42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30f2e49e505e91f44db56a0c27821d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b1269f0aff97a9ed4f75e40c534ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f72dbbffcb8c4f34c1a6836b7178268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0526c8bb35994243e0cb885c04f9eb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d79bc48679359b1e01d27f002dc27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd70dcd48dd7d2162ea804447dcbdef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a938c0452aaeb25b70f2d7a67a54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676559b86eaace576e91aaf5794323ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f8ad3d84aee69dd667b05c2ed57b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6307cac7958e32a552e970f81198275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53683756249ffda4efa071f2ae0543ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17278c6994caac33d058093b4330badc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a296b8cc75c2891b20bfc6d1a43294278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4aba78535e1099c788d6b6a9dd2c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dde82849e1b8f0114177d13b1d92f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5148548f893b8c537de5ac7f3fefca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9382a5f49c4e82242d2a2ebf86ffc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234b6fd060fe23e7541de29df7d03f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ea4c2aa91a91cf23cac8cb8732961284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70ac121b9591d2dd47a180a8f39d73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aa2b97bd2f4ae0d1346e2dab95af5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30690799bad53ae306a3bf81668ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9afe18bcb565aaa354aa7601b122b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d309c8ece16f2c5d7c5ba1b0196a47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e2ab93318019e46802d8c60356c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f16a0e22c9a0e8d77761edda00d0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1c5c853d62273df7bac3ed9907a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a0fd38f842ba3d118c37bcf0171a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b90fc5015b20e94fc90119f245550e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede2b2147696be5514cfd0a949eb6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97675a645d414b8a77093bb5c639d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41894a9fefd003101361c95cb807427297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5844731e1e033e083b6b4db9a1c69e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8186c1c3131f4f2db44f84c4ba37fec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54ca5fa6cc81362aca0d76b6130ec2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af27dd9ee3adcd54c7df127bf70d02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0ac2570d0401c6c6489422131b0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea30815ed8ae7f7e4619880ada67c9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be6dcae233d24d004dd9ea7236621e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97701dc619a7590038c6bdcf5ac50c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd7baf6485448db83ee16e4402bf4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67916db74ebeace5e75f397dc9480a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a53213cd0696b2e3df9c57ec067e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5cf2d5dca35996907bdac2e6d50cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5bdaa2cb77f1c1a846880273de1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a2c8f457c9f222add815399a4251b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827802e18589fe60cfe7517324fa551f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a9876eccf0f397d00bfe1e88fb51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fca46ab4bd41e63c4370cf6b825bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fcccb3c43be775081993ff5e6963315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085077b2151f52fb6e266302fdeedd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0cfcd838cb7361a6d7f75cf554bae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37b4b0377dad9b70c0fa467a14f865318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aec73a2b040ca5dcd859b5352906c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd510d0d86a38aee8d432811064e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4825aaee8bbc9714b123af69398c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2976c741919d5c73f3eb12f0b31652c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32771b74854193107895a82ae4a21a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1307459d58a4cb73e8b2af096c621ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c1a52b3007bd345a983037956145325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b2a4b4e450d24f27bd63c97150cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f5893d63c904a425d08d1dd769b1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbadf84862fb658e5c0faef1933507a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f81a6665b3a9da4908be366ff266f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d4e18f37b97bba189d100726065a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2178219db771bbb5d1d731a7ecc1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b715f81d6e26a1c262e551ee6299332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518119413103bce5c197f97a6f134b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f6697daf62d5ee931aeb67f60e17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3644872bd2f238742eae0fd0a9aea1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320ad44e292d4b79acfb03949207a21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da7e65fdd6745489aaa339d47a2116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e0256a76c9b520641e2e996400cab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abedd1a40b5b0c9e9ad8773713aa35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4002e57ffac1a1a40b88f00e8137340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab27be7322309803395b547af0a94b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f70092f627265d1fd076c5e70147342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec13b507e7ed035f336fd37c918aed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89884c9ed573febacffd2e28f6a333344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05509efc476c206e9bcc0f2fa17636345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ac692cc743c362af1d8c55332dcd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e6765d452ad0cb8d613a87073af41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d86580f8d81a3cc8db2dc6dc2d3b7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562ca3bb8b1244f72ce24cbf080f20c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c494aea83d4b2607967b6c20af66d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a9c8226627f0ff15860f0d56db8e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e94436e6ac656d0575c11d65c191352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91509a8d195e521ec79d654645a679353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65617eadd1e6ae819b681f7694f1b72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377390abf2c2a6cc56fed1e4fc3aa0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50d111ecb8a4c7e28eeb2ed2dc4622356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5383812638f16897a6af057b2384e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa36e2443fbd9c7dd2b3592dbd427c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac72db7826eaa05b2df192639c36f8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e0dfd9fc79a6c21279790b202806360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5ebed488c650f034cfdc47cbc2f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf6657e9b64becfb998bb09cff7852362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814226a6a2a002d64b73b9d7222578f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bf1f7d57fdaf651b5a0a93f346025364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998e8366364130f0614e0e970bdf03d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da0ebd1af9304a96b240ecfe3df2eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009366b8d1ca4fdc11a1ca22005c538367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeb60571b5c882c96f599081885e08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead56495cda7f85280c23ea20e5ada83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863275e9dee15a666e4bfe554cb4701370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686772c454d089aa367686b16ff877d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40b3da38c78ed9f788d13acdfd3c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1226353f19d9b162ba44d736250ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b3dbe6e2caa05cfd643ec946932f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853487f6217430b60d66f6acc2f7811375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be381c62c3c66d0c02a35c0951c6bb6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2c84a7e3817834ac0719d83039a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dc8371af21fc330fbc14c6b90809f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d7cf81884b699f82fbb1b07c18764379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e407b3c2925dc87c172ad153237387c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ad6f8b18e8b284a2b5acda9f630e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619340163185ca85d158d5bfa1230e02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd49aa2b71ddb85a58de011bbea6c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1aa54e82d4dfe61df09b8a523d7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7bc88624df26c096770130c483cab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb816665922445943594f26b7dc53aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee7327369dea6e48e142e43da2ddbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209b9dcd2c0d55fe2ebf7d94b4920b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931418fafce50dcc05d4c8518fa2451389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf56618536130e69fe9b68263126c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b810d64b838caa8730be51e1459c02d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571daff2801b136a02dd32381cc2356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb8a4e3acac309de7d9b276ecaee7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f314aff56e5dcadbdcf88f430e9dba1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c6dccb0ccc001f531f9fd90fff46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5e61f5a00ff5af0a337d9f2e1cdf9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e03f7f1240e633268aef2d339477397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291bd945adac535b3625afce69708ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f6a93454dbf672a6ee4006e1135d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f3d45aab7cfd6e8f57d9a5496629400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc374e90bd7420940b2be323772b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25508781c3cdb09760f2061f930df7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb9bc26c907848d587411832016f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed804a6a416e68553d6b5fcc54b621404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aaca9b575278f0264160f3dc32ff2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e351fde6679d3ce62f4519e3d3c8b79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa269c96a1471c435d4fc5b4a78cf53a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6bcdfdcd2f162fb34759556d2a737408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b394060cbdd2540a07286b059e0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3fba90310456f6d7aeef00cd41b01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f25f1709b5aa36087a4629fd48dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af938f163f2aa5f5fc21878aa2715d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa86b303810655a8874ce21eabf0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c459f6de78c498c3d1b42a646a7562b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7d89b7641b4d52ad8cfedeae2497c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc792e33f70cdd34d54a13cbf477f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b9dc7353c0ba43c4892c56367fe3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c317bc423a315ca7a596cc348581418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f4e6ff95efd998b176c3bab148f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ea5ca4eceb4ab5f231e8434090fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01592e9f6d8a0d7c6eda876c6dc1a856421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7a684cf726726ad7d6cf60f89aba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af48d661870f899bd20fc183527c18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8562b08c7aa50709d404a86ecba5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0712de344a9a9a14476a3ec547a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22212469f291a80b0b59a4c30dd08f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3bd6177dddb35861283433aab0e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17db61a34dfd9d53bf1167739027e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e047e89c42d204d80961f936a7c9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad51aecb84993cc30d28fccf5bfbca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a646770df3605aa79090d3b05d1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aa4ddaf1708ff44192e6ed69238d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522e50b109deca4706a2088c18e5aa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fccd6c0bf76af0f05069b381a734e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94bfe24f69b2289f1edcfdad11f05b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e2d046f07a8f64a88eed85dee4b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc10071b4a0e8f4b7e7a5114a5f8214437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07733cd53ed1b3e78546e884a82200438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8d9d37d6cf4c9e4003a22bde055c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b20f60261aeb72b2ee84bb75001b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbad391c1d100d6445ddb54ff807b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e18ec84b2d14d0d02d25dbbc27a92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4d2d9c9e97ccf10c56eb1607dd8d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5082ae8806a798c96e32d217691c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036dd05bfa1c14a1762941c37c4d92e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154a8b022b42d9bb0faf97cc86110aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ffaf88da377a797066c01ae7c1f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59eacc035aea41172842c36f19c73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865dc540b7c57cb86b7f00833e78fc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02976b4818b9386feec5c99ccdca512450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4299ec5f8735a37ced02b01e29f8486451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac2d1d851eebe66dab44e61c039e79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f5439410a5a68079ab10988e0ec90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ddf5af0f5e9b082c903421562eff9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33925873bc3437d124df7326000fe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468c1fd553967cd85e8c6defa8c41e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24fabe287f68bac2b0dbdd37325bde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43d265e48662b83851c16c671d994458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877b6345af22c6c600c8d0911966cd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b398d8ac37138fc08500638814dbca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37237e4ef30e29cd64e070730a5b2cab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52746274bf692c983359e7d085622de1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86d4dd140f18348550b71718a65339463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bcde8cd0937c11f8e89a7b53c9483464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cf0db0b5a7f6f8055ef6b70f99d94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad4efeb8318b6c7f5f452f194ac35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a8db1e402c19f019ed39a674ee8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f9b0d6f6aa45dcd060e5fa1f97b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef56817ba8d609c1a4c142354707d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9664a49c808e3cc3a28976845be8e77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d80fc69f3249f21d13b885133d0c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c9e3d4f7527bb92b57644d905fa4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c41b13264866bba248fefaea06738473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201b4c00dce4a02939f743ffdfc862d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139b0f7b4491955a063a3e0c414a563475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257ff179ecad580ff89eafc83d2303f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc6151105a65eb26d7480d3ef4dac8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96685113c45bf101e43d5cfe090b355478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafcd18f9891168579d032df7effe55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f8ad4e56bfbf568534ae957fd39fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0870f1e8bc5e3abb3231b824dd4d7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967c0ed64f1e403efff1217a3c93e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dbb4a29eee03eab526e5e1304b934483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826302c34b3245e50be59af1303645f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9ed04df825b81cbca1553e034abc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95c6c87eb43f8029655dd6e047aafb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a81285bf926d05501f65f18425b29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ce7051f1d9e2919071a0a645b5a19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69d8e456a41b3df9bc0c0b09afc399489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee809e76b93f49aceb04f797eb3bd8f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323c170faff73bfff212efba4539161491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ba86ab71df565c94121d54e00ad55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d06c8b6d06a6221aca96d0d858e64a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c95d280d5abc0cb0ab02011837ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb242f25ee9d4b38470f8e6399c835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c3f7b3e63b14dc7148a8cecb0a8ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664878603ad620cfae750fd669058d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5ee4c807ca0b4eaa896666a0c09c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ad18498fa9f1e6e1abbb6fb7d40a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571e4518a228d3e053bbab6a7827a58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f928c11ce3398504b68d00895fab450501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b939c92ef3fb422034eb0c25b10a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af995d1bda1115ce65b716c8bdf5388503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5594d426726ffdb9184d0a8f9681b9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce024b9e5277252d73c10772f0e02370505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3bc3eb4980c3c65fb9f38c6bc5886506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52a1254858b11a65dfe3761a8b1da3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c9ff57f0a7c98c3fed853423ef88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d689e84f6eea95cd0c1b03a65d200509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710181cbb2054f25fdce788e9bce2f5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685cf8ce9d66e720ac9ea26ef7b5875511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a6567e1f2bfefaf5b1c4185ae8dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f783bf517ec6a5615f0fd5e6a318513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a84db6bf0076b3280dffb079d95409514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902546951096f14b9eb58ff4edb4bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24230bf0d99f9cc3b398a8a26ec48be1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a54e2898624b849f5ed72780e8b40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7694a34c58793a0fc24d5ef18ebd4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ffc80a487cb72957e4eb0cf3c6cbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaec521b010f3f3d128ab8b0796bba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2450c3042afa7f73971106eb463b63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb0c43f1d7b4cb76a107186453655f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe36056eba39a734d07502a40f3c3e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4a82f7da14cdd629ddf5d2cf29e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd1ada87d55624643c6830d3a15dd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e776d93fc340ac44d704edaba4f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07863f6704a80de73c5e933d89b0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e69479315e3db1811bcd1eaba59158528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52954738807bd417fc0be7f624dcd169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65cb54f03def3f6e8a9c12de3ec7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f884155445396fd8acb768c0854d89f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b9185afd08ce99cc09d48e8bcf093532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b184b61a136a380b696e6a04c9ecc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e98ab6963bb9e29a2674ee0d38e151534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91702814ada80de2cd179ca075bd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c1cd737f4a943afecd9b06672023536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d3c9e47bd166cff14e63808a1adc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e850bb280c9c5eecfb45f6d09e90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bd9c950817badc3b6cd5dfd58df9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa609b37e32a92f8c00e6ad920ea1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554804d305fdef3ca1c03cb80a377eb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5c77715f9d34af1459b407fa2ddcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0cd8112212c6ff1c27f0e566390e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d48756053c0367685698179a9d2596544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ae7b1182159a64d16ffeb4bc68a5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dcd8bdf51b4e392eebd738d228f3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14592acaae96a74167da5fe050f8eec2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f644461a7ec5fd1960b52f290697a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fcc3d91f9c9862de58303a669b52f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017efa75f913e0647fa9d94acf7063fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9454772f365225ea7acae00b373bbf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f093b5e5c5f223663e675e1a0dab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e60432e773e908ed3d2d6329d433553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13662171a36337719bc8ce9fad096451554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e82190137657dada1240ce72d28dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0501a1ab50f074f1e4e9e628957e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681634203f722dca00c8e8778690e96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9ad79ea3c77c9e3cadf243583158558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ee3f0732309657b1c7e06c6c4a03e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b47e8152b3dfde8736ef7882c931e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1fc86c98e098db4826e30b492c37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3734b7bada120e1931e79dc8368d52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bbe63c96e7bd0cf3d725a17d3145a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16296232959ea2d2e968a39eca9df3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b0c382d8cfb7972f00c2ac8fa79a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c1c162b30faeecd123551b6ff6c8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b2a3f7f0f3d8d2c95c7d2010a4fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e8008244aae0e543b7d092eac988d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe723ede79058933006873df4e48e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ddfc7696a6df3c952ad6ea7be612570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ef9931de6d1fb3922d2cb497cd5c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cac43a0748c0e4c3bd7b04bbedc1e3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>