--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179a49c14cb7fdd66e5df763aa521701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175595b1ce7723e0298c20987f58e1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5fc051d077657507d41b190b7f0be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2de70a72b0969439d97c281f725cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d5a5ff9488a49bf72a0c99cddccfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7740d5efee3ef715d284386a7da5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239641f948a23ee2bb96679e2de0727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a9cb4619dcaf4002df8a0b8b7caed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9a11c01b3fc38221380343f136d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f33fc9ab0584364cbd02f1271005d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b5cd0b111b718c31a4f35d177f6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d4ed611aba2f5d6d9b01d726dfab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4864ca2c91360aa1ad555b953161f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fbb32e7cf715bd00ac3bcc5a877a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cd9c0ebe61a626357489425d8d29f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c62c226ed0e9f3d5edf409ad0ca87216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b093c5a250ba3e5db570d65f534a7d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e99c3591ef7f61022b0ea86cf947218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e08fc733c94500628513dcec5c4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e81d5deef46d2c8a7b3d9663fb64920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b3b917b3721e330562cab30c761a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd01c7fc923a4b03a427649f7975a5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b1a983c9bba32c029d1fbb4d9cf2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880a3afe389b90657fd1c4d3479d4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f11b294086456d2d5fbfdabf010acf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97f7e011a215b6aab8f8679372c7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447a5d78fbc2f5500d0f2715b9341127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc35c906b8d768282761c85a3dc2ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175a9f683928ca30f5837cc871b851329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3e61d6dbfdd650f22857ffb6ecdc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c8b0dcd54bfaf205a2eeda6ef2ca231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7cd1d1b8c31192d30e7a11323461c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48aa9ce681ae8140867eaece7f520533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40466f59f12952cf0966d90145db2b1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872dd3603bf13ede0ef6bef8ea488fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b408acdce9a8f15999ce64ed8de836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d232c53feadf997ae14c2703769a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547b58f35235f0559e6858818cce02e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b61868864123c91f73fd0cf393e3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f3002f66e9ec0ff2144b4ed9ac09f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42bd854d783fd5649fc2016ea9d3e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bbd1ca112d3af9fb3ec2b56ceac2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eafc0b2a052a43f57afc4b69e6d78a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ed4e36b7396432b2c78a745bc83544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1455e810eb9f47f864f3e12e55f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c0948507a03381d96244cf7cd64f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1211f302d5ed9dc0cee2d0ff68165847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fab38bae0099ece38a2ef0515e09548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c073c4c33f8ddc9cd776471dd6d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8590d3190911b11dc18b27853a959250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894966fde0fa2ec86f7b4275b35be1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ad0c4abca222a47ae5830ae21242052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975daaef9243f421cc50313fe73bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f42b2bf915781039f82e2c253ee9b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76088147db931058ab2fdf1a83d17f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d57e1f044f80093e3092facd1cedf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e02e360d22470bb5fb6094de28c05257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba192d0c1c83b9e02c0aee0735a722fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f9e97f71d9f4c32c9eb2c880ec6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb25fe1f79ac84ed5326e313506576e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028900ef973a1bfc57ba8f59c1a0bd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ec3348f9e52c10a3a0cd3f84de2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db887e4f10ecdbf3cf8b4070e53812063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53f5d96ebf7f9972a576f1c5d0e09d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d8ae54a6fb6c9225c624c7d1c73365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abf5e8efa2af50080c03a06028e08266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac1a1c76aaf90cb6b5963cfe06e1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14dde0fe837cb99416d4907c1cfc8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955abbc4e701f605529685d9273e57669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca6b18328552d624ac60ecfa50140070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3610412162d9365ed55f1ca242632771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d636ea7356f7bc000db37a3ea38fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174fa313b01d7f633a7b83a99725ddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c5e91126e2de6e6be3f2606419f0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa74cd90468ae22e5a12b23359e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515dc6202e6f3763e8fc6b213b3a1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4c0c501b558dc9ebbbaa5ccea429977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb515b7a824c5ed2678f54c7b2515978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d888a902039c4bacdbbbd5b2b1a94fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82069a6362a69d77d24724522d0e4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cdb3686b231b3d2066f4ca1c4809b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328ab4ed82c0083b37f025a9001cc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c85d6d308a2a496cd200683be543e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b4bd5340f30d234f8145810f7062284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fb66c8539ac7ef61e2048bbe064ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210e90af47349e7d2547994feff52ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55926fea9bf58854aaddda583568bf9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0921e4c15848cc5e5c65b39e99e88df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733cf7255ef9960ffdc7bbf35d70edc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf3b95c05c17c1a6c74296f63ad2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c34e8c9b5f26a73275f68a77c8a0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0afb0b2d956beff3991169b59eeee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32740d4c91817bbf4048a4647c98a7c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3140f6e1e0d8cc448957a009716ffe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17055bc781185de87a6a4ec13addc2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0cc5cdc28aa1253d32c5c648f400c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902925c1e3b6dc495fa4ac0e353c03197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db31198e0eadc1dfd9bb73ec74773d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc96241518b6212858eee0f67cd24d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88257012f844b58bebb52ca5cc59b8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3f1271731f7ef26b601b498e827b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68a9237078c3ff392f69da477f9305102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5888c4c5e0bbfc2fd6dfdc3a20e01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a04c871c0d9704347c4ee02888a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c6e5986fd78fbd2cc6b5f6b42a9f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa172698307fcb05d39e475a6c6096d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210a99c14e6ef19033c8017f1bf6a45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e146a6581477454572e1c42fb6cc26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc6b87ea385388a0d428a5b14bd34c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6ea1ae956a050728fdab36dafaef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fac6e9ff5497cb4ecf27ac890ef79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dbb0ffa4754e957a95dd26a1d4317112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8068b8717e1003b1ccbf1cdc0d4e7e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3b6e26f2eab0d3134369d65c30ca2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90977f1e2ab652d35cc227575669fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70774d0d3519578d9b7951f533926b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d49ee4c3920ae22da967d825f9f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af34471ee23dee209adb92dea892f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52603552d57f0dfe5ff89ff1f8bfd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046378b2c7c799e86e3ced41175ca627120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233882fd9335b009407320417cc3771121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426b0a1bca9de31be9058923de3a45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961e62818fa4dc69aa1e98450548ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd8f8fe9c1b65a79879889606729d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c873855de1102ecea8ea3a45a6f264125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c83eb45c3d0879981ff82879a7c24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aadd4e58709db0a638bc9cf076cd11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ea4e8118c004e097bb91f7970374a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257359e81481e1e33ad31f88fb0fdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36217633926117dbe06cc5f2a3b85040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa59e0bba0704a8456a446f5e918b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee04d051ea691c6ffb8e314a62365d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d954746108dfedc5b1c02df47e8fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cac060b8c77798c0b50de6e1fde2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5387f8c141777ab7f0eae44b7ebcc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3313c86d78e92d4386a8d2a08a8d0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc444d844722b4530009d1772f5a72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0290d7e8ae5334788ab64a2230041d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410f0e9a208fa057beaad4154a5cd6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643fc328efc6d4ca2ad426ba1a7bb1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f30fc36260e618b0ccafa7f6ca301141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f299918bc40364a7dc6ea3da71ce82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e95fa23316988243d918d00ce67d26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c430c9ab317c530b0174a3f9df4ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8189d7d0f9e118e373c0141699a7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797f032375736654c3152363718c316146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062e8b193256c8e6181a03cc31cc9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164eed599788ab50aed4236f7b45961148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77825689aeb79360298a07e7c55b11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca563a8a6b503d157be595bc62768150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac2ada6b83881cc2728d3287fc84e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde466e6a70eab99a0c38e1c24e3289c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100acfe0136d072aba4ec9c896ca6b02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a25bd96ad57e3f1710a9c1d97017154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86f9cf4177b2cfc71528a7972d9e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b469ff1735bc07f91e6f982323fdb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5f98dc32c9328772b8e9f2f4f635157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df6900934a933efdac49c6e4f2b013158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dee99a84c3edf4f5f2e7ed6effc3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46ec63b276f68d5c6637530bc29b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281070d39fc5913821386b7e037a1c66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bde9108b910743df0c836e95b41cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f0c6fd34551ac8efbe28614c6e46a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4b25930c14019c899592a5ecaf295164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f5e9b608a47bbaffcefe494f89fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9a5af579fa8ae540f7059d39738a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f2172f9f497a8a87876848cd3e82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d983448da1717f568553fa98a309fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ac7d8ab5ff2655a5d8b1d1fdd23a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae7178d31d59597966057b9ef6096f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f1dc9f5f0f6548efa647a8fb5420f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179ab8ffa6695297523b8dc2089c5f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac208a6cf4bd4180d919ab071338d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe956ea2e79b4cd2ebfe7372d6d865f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef31fc5174c7fbad894b99061dd418175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37b8b842da40fe73e8ed414a1aecbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901bd184f596b85d102fa77ae684b7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411a55116bf58166b1ed954e8fb8228178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c97d45e72786fcf384df32b54df14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c5f1d53e40005f27731ac5b7f731180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf82d6145b717bc69415e31b24608181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a6dff90249dd63cafac5537f14ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800795cd609229fc8d74278b320eced9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa1fa99d2dfb83ca468bd3f979706a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71bf03393bb00b8b27c801e5804e6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb5149fb3d704469c2cf863001e416186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff661559e899e8492a4a31b9b30d5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d725a7f419edafb5694f3d02b153c91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ef6d8f71ac862f869432f5ce1a6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e14ba4e731e3acc20f18c00447b327190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08fd673755d72b9051c251c25bce8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a33cc8df3f15ab1836bd40b9c7d6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3c302e6b808e64cc52a00a8d6ec1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d147e828d7e0722a7e41fef3478d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ff3b38633d650186fba6cddd556b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cd99d6d65b2e806a1423a97117958196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc591c9de2268f62fa380c8c013565197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1ae23dccd2e49a5709ab9bced41eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9e7a9e0c0f4042aa2c68d0d75be25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c908249b264d36272463f811f07a7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5f570da3b9120e0de86aa8d95f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ffb6325bf56fdec1806afe863975202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73e991b64974ed78656fa94883a819203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4f09b6a22b97415b7da82b526988204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a606c13aa974f98a4b61182594b83f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b4bf0d04096454904ad8cc542731e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5b0bb6e8553df3857f5e457643521207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7d03bedf7cdd7387a03c6830fd085208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f7e667dfdba15111056f87a541915209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaded36491a0226ff2841e471e6e93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09808f1d0ab7a2b01f3b4b8dcaeca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9791cd5f6fbd205dd419942dc9f70f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ed59ceb5de57d2d26a7bb77a07d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be3260b542e2d188b43c41e5ea563214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ead9237c6d375badeaa5159fac07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc789d84daa3cf41910e7a499c4b05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd779a0a258b7b467c09babf5011e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf434d3d305604651084e3322a6980218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ad876013c65e93c2926e00005b030219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189707d53aaede8a3a6f4082078e2259220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef069b80dba375496a8c7b3448467fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20296850b2278e1b9d6e72f8f7f10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bd8f0b11fa14dbe8ba546492003a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45ab46a05888aa63531fcf1020026e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f0205b1cf0f8167989eb305c8670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049fc207692a3b3454e7e5a39d84b03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d1ba4311c4968b050e8d19b5c49cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e8cf74c52133c17616f6d716bfa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149178827abb94d5c96217d1b2725fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad4369114f0159a4757571899e67d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d97d532aca1615e63e75f2ed2fa34d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12bdb94474266a4a1b2800469bcbf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf97fef9e9c56bafe640d4d5008d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc6e0368c11ebce8820634129ac21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b656669c3dc9538fcee2837dab1b84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab4e129abb18fa891eec1b3155cdf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658bc5ecd2463079723f484284b601237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0458bdc454843d32f9657d3a724dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb7031280ed68a2824d63fc2f82202239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aa29aef34e153d3b284a7a4ff23e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea5152c18d0b15d33919845fd31a65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456e0215203178f0e7bd5193ed57134242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a7b487bf619c5d784e32a551af78a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12004a527dc745c3a18e804d4dcc7751244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f5eff76095364678afa1af4e43864245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823e371ee313ee9da05ddf75316388246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756c0caec45be57da5e9a648caf0c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac05502bba6eb5eeeb622baa792bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f0649b3974d75a87663069e063a01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea5dba7467c5ac7a3f705f14f400b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17be44e64b1d5b37965ede09b5eb8dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a91c6b879392a607fc156321f4a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6813e6f408e024a5c6344575a26b3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e842a8bbb042c7bf6c74afa55ac26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd9c19f7399eefbf6d1c991d99843255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a37d91f8b4624278b3dfe8e2882a37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038531007e4575d4fc1aca0245f90c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408262f6e9a3f7bc3f1206c210552fd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424f77af22ff736fad3745486d13b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dff705f48715cb5c7664abe75d2a58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0a254b1d09ff05632729fc69c3df1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ad679284e8fa8686925e8ae40982262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d219573578bc3a9c75fcef088fca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd20551bfb5e926b0b760e18ab13c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f915d1cbb2b54d990156323bebef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946124b090bb22c35d4ebc1b2548dd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43628bba060e1e1f04c41c65808f3293267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1265adacca7b6439b496fc9f572cd4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef836fc7cf1e554f3818b9c4ef9695269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2c7dad1efec1bb3e78682e21a0bb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa6085bd9aa3fb1c9aa109aeae426271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70ec04195f13cfd8eb56fbab4f6df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be6b6c7162535ba8378cf87c88623273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf5b1c8199d03e6b7618feb830186c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcd1be792a41570ddd85413de86ce8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e740b6c984d1bc54a5b54606b2f64f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951987380811d8a3b5646d406be213a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2655f50bdcf34fecd69940c1d87d2d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e781e72f8f7d8fc9d4940e3c7584b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89980886414a017f3ca64228ce2d948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fffe2d367370751c3f5c08c03bfa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffad485eb39958963409f2bf454287282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a54652b82d2fc48b79cc4f644e9fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d30c5ec8f96cdc1de83ad37b2e1f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e81fedabc8c5713f4a9b3b08c1c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c18bbfe4768b990755054e560216bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dae083a3d1a14529d342cba607e5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbae1c3807a9a51281359017408a57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef62202e71b93233900a9175052f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098abb61da31c4b106713236fc113547290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244d7087ffbc0049589d26f91b8c96a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332c35584e394516ba72a74859901b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556bd8fb96f8abab23f06326144c7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072443f8f88e43013420b22a54bea87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554592a4f9676273db4f55fef5d9384d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e629fc93710a87d7e535ee69a256ff1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1cacf5e6045ed78ac0c7ef0450201297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c2e6339ac604b138296beef1189b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682a56ac3fad96f4826a58bc0d66a43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b66c766cb0db4de881614f1b1fcb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb7ad5eb46a1d0741aeb103ed57c8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde966062cc66f425226c52ff922e495302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7d787c6ffd90bdb763cf5327c5d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412afc65bda431f0ba9fac8efef3d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50544094a8bb09e3ea02c10d6ead72a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2298bfb62594d186dbfa9a6dfad7e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc636682cac02ed5482b1cdc11b1113307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08829988c1f8bc914cc4e4b43a36b1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4a0062954bf44818fb16ae66aa013309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a22bbe804f51e500a93a835f15c6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1818723786a617ef2e4ee4ae880d23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe853cdfc6af2e8b14fba2828be5a54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6870f17ff3e741e37d3e0b6068494f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c948781701928e6ce9803f14ee185c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78fce5e75fabd240e070ddcce57606315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1409487bcaff396c1303a037dcc86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c69a96626888a4f2ca7bd9209189b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664229b0018b494393b893483227b77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e507c9094e2df569e5604e3b9e8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f5eea6c3b7e60a3d58765b03f570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9286b4dc339f7c42bb8e2b8d83590321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e7d4a22cb003ee09d218f5bd2247a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e10717fd1dfb6d44c9634979395aba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5a5fdb5cb007ff05c05307239e43c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b4a2c5efef82ba355597d3cb9f83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ff9df5983502b1f313017e9f33e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02295545f18e0ea001abb4c69c5c95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5447495e88b0ba5402cb0b468748d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557cef579190165ecf08136ea7c735329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6afd6e7111590cb995ed0ff16d85b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960303bb864167ed4391f2b80048136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d5f793976a06d0eec796c9e41f8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f4dc6143ef079ce3358fbcbc0e491333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015899e1108572eb8d2707feb0f35483334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22402fda1ec1cad2d39a5098403961335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4002ed773fdb0427b508e4c2d185452336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289659d5e58a4f322dc484ab5a8074337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807de5cc41c2c9b0568b443137c6a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e46d6f676de90d9725ef5338b82d7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf8a3f97d7db10ef4aa30275d24ee8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b342627d47afd424d68b53886cb181341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ea5b303f2750c7492253109c7902342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb9900c1ad0fc13cabcec07dd0877343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24723fdb13469f2cd8c486616de91cbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05558ae27474037e854f748e45942fca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b832e0f882215e5665bdd263a6d50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417561f85636ee1fdaa3383360afa693347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3bdc19a612a9aac6072771f8a915f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88bb0a4d3ceb7ae8e2c776cd0e51c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117373b5e5a1046cc17361fd3f75f0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16927bc48fa8f991b18df8d1fa155d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d16f1f28d729e32606908ceed6253352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aede17f95518134cea9ca9b5fa75af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4223f11e09685f7f294adfdcaf09d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc87db7e3f6866de28bb2b08b0fb3cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207275851de684b2f9190aa949e9486356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791f02e9d1d74535ac86cb8af388e09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ce8f63caea1b43efd0bb34aa92e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf96fa9cbf727602160f5e55996573359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d730c8c256c0ab9a4db1fcae60d48f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb651d656be129e838e7211aee8c49d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ed7cf1e884180906d1ec79c50e6d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ccc7849b768cc184961b83ce243a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976254aefe470166b7f9ed0e5168018364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99465cf9a519a3635ab77cf14499a1e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18ce2d58526e10e204701a81a1f2cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd26a83bb0e2d9d99a6e0580d4e785367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec7b794255d012c40e5d62624c3118368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a20a2b38f38f1b47983895f3e175ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a3524b4f88340dc52971b0f1f9053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a89a7d13257d94f14f97834ff7022371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870e0095c4bca3915bcb6c3f8ccc441372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01aea830e341e01481df9dcf1e00cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b29a025143783133d8746aa740ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0449bf84a89f554cc9217e81ebea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a19774387c3f5e42050c30932bdf5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473eb3c2b69bc528346db250c449778377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485c0e8b21e1af859366efecdb3e88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb21e8d99cbf554fc4acd30d42e91c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f0e68a741deb22504957854dc2c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ba7ded213cab328b0936cee325c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03e4686ca2ea36c047ef42cde388be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53630f16ea601950920c4c0a94d8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01cc6487e44e8eb1f092bfa924a9fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc9ccf2ac1ecb0a38773200b2bd8f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eef685432d805251fe79ab3efe441b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9220fe33d24a8d10aa4834e014a62f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a795a073d27e750c41b251513680b7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5782ca4cf5fe6b606d30efbce50ce4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2822b60fc45b60b36e96f04378c10b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9b4ae3bccf8c9d73cd509774f8f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8c49f1ac1f20124d1ccde9fc06c7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a65462959dd682cf8f5d9a7f94644393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44bb791d5f80a950804d04a100a253394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12faca4f607e92b61f22c22ab95491395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9859167b1e0fa2a9199a816cafd0c65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e5136f1c830c8155af0e2949e8125397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e5d3addea108375d1d9ef67cc642c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadf8af8c2be173a72225b86365065b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b831a7e09ec7235d1d846a390685400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcd4afa313b305aad6d88ca22f730f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399dc10f16ff673d6eacba95c20becb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44861a15b953cc04cde62e498b99521403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749f80a0f04ba55a58dfa9b227cc95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2199029bd627aa95f6ebc3ef75aec2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c94c2dbf7224944134597c983d05a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c106b8b288721e220ffa56adb5b619407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d19ed12f77fbe4cf548da3cf8053408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c135a9d4f3816093221f4fca7e00f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b83b520cc68ea7642efb5888f47f4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2188a664243e8b6e7f058693bbd74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3faa6919d3891ef66f4b9b1d41c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625377d1f5d8a3e978314f7171aa37ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ffc17a91e0c213678c30bf349bcad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ac473f27fc877c0e5018debbc52b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052307db3c7ec5102c83ab1f3fec1b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb579ebbc14fc333127d7a5b42bc06d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720dc39749e9c581b5bc23b7c4c0ed8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727fd1d2f81c3353bac6eb138cf7a12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a38ecdecb73f28e05137f86956d2f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc534cb62de61bd4774254d41ca698e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77698b4576f37f2e7a510bdadfd3f8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0a2542b06b309e49bf653b657473423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157ea90507c0ced1037a17e25c8674d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa2f186ef1a1a55b992a98a88e2b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c028a254f3ac433112d34e310ea260426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9cb6099f42e7c490745c3fc70c7d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666405e3a357bd9f2198b72d6b24237428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c91446f2d13e0b260ad26a5dccd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93c1759d2870c8d38220e540c7e358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33283a522437f7402552c736a0f8cc09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1472fb15e16d62cd88cfb1c07b81e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794e2a62e7ff4ebe468a5b4ae0f0d3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943619c86cd7079f4d14cf489cde5f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131f69c1d7ba9bc851aae91ee04045435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8076c505da0a972e876855144ad27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2233d377f836930f4282de7fa873437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc15b33c35364fcf7b758d540c6ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e9129358cb5d1d940f0ff3a36d5fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d42ec53c34d8ab76e84b706a3b670440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef5f68dffe03e8d081020429619ac9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720655b3710754b6071f6e0302d6f89b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066155ca70a0d971265a6d566318c94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7c56bf71254acf715fb28b28ae02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe9fb3622aed9d2c07ea6c89348315445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f30e044bcc792577b54cf2a8bd61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc2b4e71aea8a6412cc6f869f192c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f45fa11b98da63cf0b42adde763be0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d8c5fa8b410dcb3e2fed8502962b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f404c21fdc480abf96377c8b3e75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc482cfe85115422e31c68751e76410451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe2151b01fd49abe4548932c1cf65d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796d9f6caa8a3f15a40f40cd9ec8c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668a4d7f8875c144321440904bfe3d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e19e70078cc07dede5dc32d08793a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ca6ca00b35b263771e193c9dd47e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3a55cad3a1908dde7d27019236259457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c920a5caba231f3edd64ad5a578d8ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c9ec562de8cd012a5957a5fe7121f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5e9aa0b5e249ba4a5f66eaeaac3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd11159f0c4b3731b7da3aa40ffb54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97caa0cfcc2c7a2809330de43d820462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7b3238b6b8b30251d1d764cdcade463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f07095b948729c0091e5fcefb69d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362a54af955d7e4eb304f0ba5ac5e4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049bf438fa620c0646c1687b497704a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f0cceceb83fa9beb36e2e687d413467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e46c3411f525a9e9bc457aa3c0f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85884ccf4b712618f29e5a44c5597463469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7366e316ba03f628df21c8195e1f8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78190fce12a43129889475f912d32c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4868daa8f0a87d6bfaadfa56e03b7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9823c538b308de03993e31b276818473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaeb90d74f7c119323da92975faec2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1837f22f9ce6b2eb19f260fe7891475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255709f6ce5153bad10b247224ae795f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32fc64b5de3d14fb327d8a49812119477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d263caff3df419c9967ac89893fcad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412028494302dfd26181594b23a26d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0903f38527da8dd71c126721c60f306480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587b3b074f897f1bc265a5bb3a0d24f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2805cfc51f8eaf2475f9e7dd8678873482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b864cd8f60a111cf3fe76198b0d23b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6b7c24273488ba9534d9b39398efb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c161f296f672cb4be25004986246e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a5da554fa260fe799bee196c3759486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de0c1fad56df4e2f91cd4a58787ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1621b4a7db842f9f2ba83e005e939488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c993d46bc70d2221aba235df10c2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400641cf88d2504050a9cb26a99428490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccbbfbc7d8e812e526289805f8b119491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14249cbed9134c5efae0ba02e73e0ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75e05ccf6b21da995eee9e81f3efd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d784f801bbccc0622baf94f02dfc764494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc5dd41ecaf055e7ad4793387dc85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f02d34663483519afa8b7a19948477496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0fbe431dec35f865d8bb91b7f6323497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd9644bd9c7fcfb88c57417920e9a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a85cb6cb08295c79e159b844cd1054499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1d44e06807db57aaa1b3ad5bfad3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed66f1798172d5efda3ab2ac6abbe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903ba0023518b4863b1bc3afac0b5eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7f49029a655be3519f6610da29c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab82a752c83e01ad7cdc40dd8896c25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3704b15c455e5dc4311a36f3c1e61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605034dd13ebff2b833840dffce426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d9ac5913dfaaaff506abe9bb0585507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79985db7996268eb6b3150c2a44c67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd05cfc1e741bb85e73167a2b661c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216657d9772aa0f1f16e5118aab60a72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2e6d76213de7f0e153470df4a4ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b65aea5d6f1843829fd3ac58315369512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77bd731de4e9134e51dfb34e667f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756d82b7ebcca64dc24b864bb68015514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de784e4cc5cfda0d0bd5cfa949540515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3db2b93a163f6d2294db312a2b07f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c48708484c089751268d26efe41ab3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425644574bbad9e20aa6527d202efd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ada94b5aa0bbc5d2f613431c422a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aedc9baa15d758428b0d4f0af6218e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8256dece5a3a82f4ec537dd88ecc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c093e28e548603da59993c4ea4a2eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c816e93f49a8c0f9115818e2cabd919523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0ef2d1b9c3d50ce68f35bf1fb2ca3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ad5e817e4cb5ce908550de5e93f70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8f0e351c0260d20df391bc9f4b45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c13a011a20e4187864953396a740527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b85c41b4b7e936dc9b61faf6195442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09060e9a5b0aa2f59030411ba543d06e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a20fa8aa7a7c7e400351a5748c2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8a40d1072210e763e928cff83c93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50800056c8af90b5ca1c40a5669186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd505cf1c6da5b380719f3fafec02e4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8dcddede922c44077a8eb45376ced534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54babbc005554d45d4ec30a727c00e6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cd6ad1ac5902aee639f3d6db846a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dac086f6b5bc14abb4dfd30a58094537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893f1b891fcf562aac1e3822c8df753538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe69727b106642f38e94e0411882b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c6a4cfb1c83c7a1fe04dea48b163540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4294c535011d53878cf4fd60eacb449541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab269a2702bed5149a86d1a374d7b35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10543e49519d53c11041d7d29f83a84e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b85a71596777d3a6ff91790f49b11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7067e5e8d5d7859fc5a6d8b92aeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b961e6ad6a25a4cdcf312aff487111546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819dcee222bc976ed517a28f01753e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c1febf952bb739d0132a68e36ba7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8490868834d27d663f8402d90ecdcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c874e38527ff37deeb6bed3ba6b3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd036101db5062a8a4191b1a50d669551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a4ea6cd9f5c73e10802289f26513552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a22d361b50d6ab384202d3a6b03919553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c37aed92794b039513cca5df67ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a55272ef8ef30554ab8032a14ec1db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553f1d7fc5482d37b90b1b7e2fe3681556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1fab3b8a9b839fd475c77f296faf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639bcfca9be31a812739adf2eb55cbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1343e62a5ae89a1dfc67f2318f98b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d88cae1584f39e3bb281ce530854d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a1a170ecce11e4b1d047b6c257dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4165a086f6cfd0337c440fcf7dd5e7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b259c1c433c726f816879c72f698563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fc55f7332cdb1381e661eb13c394a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdf45f89ef154ca9350bcb461e6e95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c293bd42ba7c6c5d66faad36314b81a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cf1ac690b7f8e964d63945a7d1c1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7179a35e74f025141b10d57f45a790d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756158ac18ffff6eda29848822fad6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0366c49fc279795d039079cdc96192e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc96c382464cd4e7a40c87b15af437f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159c0e410a552fbc7ad7fe0b559e5e7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe41bda32265f5d1b5f8047861c6ff21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac4497358bed0be213dc8b606e91782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b797cd613f7be812e9be37ac0a9c10d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb66bf8b00074f9479645ba89503c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073acadafee22647bc3b0339546b1e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e26a1993e794f4af0d485782d139c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc02196769d337f0c165934efe1de3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998911e484f71b760e8bfac61ba3028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ffe4392e5b32158c161537b0129059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70578e6c2fa434129e9618713d4278a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f97069e1efa71fa750e04432e2691911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43769459ec91eb514022011cb94652e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22184126bc64fd4f313780a030a5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32840acae2b19d2d60dec033de79ed1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5a0b6744b2fd21f5b4c63016ed3b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f954ddb250de3e3afbf9ebf0f6380716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999050ca79ba4c178826cbab63eec76b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d46f977efd2679c5dea70c2f5f0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b69f922c91ba12ccd94c44e12fed9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d00a223cf03bc1cb2a861ac13914b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44803422faa8b0f4153142f779606721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045682e467611adfef7a972b13aabc1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618bdbd34d3814a0bf9d9a68646bd3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d09707750eabb5b82586fb8046bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dc4f4029f27093af8b0dec769fca525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362909ecf11901b50d1f13e8f36cd0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa299dbe3d67c736aaa72ca7c93cd2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7072a6b0e482ce91b24a4b9b62fdad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc63b9b27a153293bb298116a68ac9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344430be7826ecf203fe2b80aa4c321830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fbe8928133dfb7c33515b4fb1eb6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce1ca0161e1c2d18dfde39a05353832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc7539b42c8e5a4d655aeeac6a478e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15166fafb0706263b2ee032562855434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca4607a53951f4a42549a7cd39979235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1de588c1c22d6c415cd04367c31236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601674892421fab7b16658c263c66f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3387d1b5d8af4de29d26f540a4b49f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375a75cf0cfdd270d5439f4ab843c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b08f906b4d9521696f3649a0059040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86584dd2191516e9af5766669392f1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbfc4c5c536734152bb82920fcfb9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de053b13476467cd92eec01648caf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f930878ac7cd8a6eb0632c443a1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266079bbfe7f3ca1a749e9ab0465b07f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551c245396c578c6909a20c4e6772bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e35f5075dfa1bf3ba4ebcacd7bc30247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d502662d77f23360c553447ae0f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b915283a6137d62f4d67d21baae149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9ca626c30897113951e09d7c2ddca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a574e330e7f8d716357165c7e034851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fbb8e42dc56208861392b46fafbb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167798053262b8f09e2e96df725edcbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193339b1679c8ed84bf90dbfa193835054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8745027043284bc5cfbfa7b874ae8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745929415359fdb8f5b1ebb182fa79656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f71b2dc59a9cecfedc998117e9dff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480e6fa00ced5cb8fe8145db0176cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a04e3a9c3d2757cff22d64c4deb2e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ed1a6bc29be43e3462651e6d941a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f16d0fa8f34b32e048990fae1a3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ecfe36e903e44441263469543be1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53437f6a889b34db0622f6d10cb1f9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bdb4112c1a1cbe369195af6f0de5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1521f87a39e66bcb26f220101d611e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd860a0e200177fcd24a0177e926066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02b0f104eac083242c8c459cc680467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a8773152cb1c7724e72b541d3d59268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001a456f6543bb45445fb0a8af9b9dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4712ab69f5bad9521ebed650d98ce670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb24596b404d9286eae71b049e42b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d930d7971be78de6a2cf73b23f401ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b8ca13cac95374f623cee42510a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54afc7fb0ccac5c758926effefbaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ce093c0de9527dd652497be183d8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd49b95ed702d293072ce897afa4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9bfe62c7c1e7bbd5d751d351ee55f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd13476cba712b27173ff4c6abff0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2c009e3066875b6c57ead111f29679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540b7332460bd4f2b68afa886c939a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a54e03eba713ef6c84b4419f251ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb85d8954c38264939f9dcc94c17ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7df0bcdc2dbfe682532a209a4b51483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a0141bb4035c8078a88f293336ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2dfbbafebade7562bb2b8776f37a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43288c354723c71facce3cb0c24fc37386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b157f4ef9822720dc2b91c15d34286b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2af1d89e0d4daf3ff5bb1f25cf163988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef648367e3ecb0fd00b520a3b5ff4b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dcc45bfabe56aa87e455f3fd125a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032f4604dd73acc87eb35403c2b396a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851bea3acc6ffc51c551739335311d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7102f04caec4787841170a24f95b78d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba229391cb23a2ba90d80cf37fa12c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553a1b07c0bf39b7d809f2e334438995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126c87e7c211dd867f996843b7a04b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffc3299431e7422c80957cfaad53697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132afbd563d247fa7c8a99b04119b19498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f617443238cfcb92f28681691f54a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e2e480503a79965190ec8597482c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220eda7ada2f421d3633b09da777504101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0441ac0f4a437f4a478d71798bd3763102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43a12270892ad9d4d51476df3562af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb53f0a600725c59e8989bdba60087104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504f0e319fc6f5e50e2d76525a750ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27a008f72fd6223208488ab05f5db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b61f26e1b1d05db99e5441ee601122107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6cfbe7ecacfbd20e6a2d5c6a254ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b44dd4a6b9c3851529aad4255bc31e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26acb923bc124a5056e15356ccc5753110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d64e781ea055907c44e897c76dec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f281fbfa423aa2a5c2ee00f2a07db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8f1189955c440ed1364931989c891113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf31da9a7b09b432551b59f1e3cb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52bb555a242ea07983652a86e4ec3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e200b9de47fd65f09f4d402c261aa7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742769c0a1697aba6e816268e56a7141117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae390763cfdbe2efc82ab2aea4dac1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac183180d3c90d9c3b98a04dd0b2777119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d2f159087b384e53a191d82763778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5052c58ce585512800fd10c80a0ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb659916d440f1f09be5b972af630c06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177192b72371a034a5d652cecb9a5f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee033447079ba76f9c7c105ad95fa0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c35473934efa490e59ec58ae7acb13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3f91cb5c9bd5f9a806c280ce80f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888b05f189ac63fac9231b04b363125127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b84169840d989f442714693e6ed6a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb3ede32f0fd101e1af37c12ab13d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c793d9b588b4471e49bb61c35846a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b158b43e1a1e4ec8c710a60d5366506131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba527460e6641657e85d59dbb8811d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76101e8e43d52c98d503c75cae8b828c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07514da8e6fb8eae819cf8fc5a16e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efeef52ccaed31e920406977d876ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6049d6224d798e335f77bf1df38ecf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab01c9054182dab4c0a4e643693b0cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf562cd79df02c1d0544a0dbe0035b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832252553d27dd47e62396ff37fd81a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71adb8b33a8651b05d9d4dceb105ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6664a02ba93f1ebcdf7081393f27ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3b0b46b55590acefc4e9c836eff3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb3ba65b76fea7af1eabe7b188eb92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5a891bf49e363b40d95a6f2a77b33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98049a29fefbb98f1e770a3933891355145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25a83b621e747973b7c79abb6595e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61769b1eabad78afb9c6ff636e6dcec2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08fbb08c5d400111354d8528154fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076fd93dbcf89d64113f8102e46e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b236909974d8f4632c60e57cf78f4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ffb6df4ff4d62e917e476ff52f702151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f818f8c8ec1ee4160d26cdb37da959f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db4d7e6b408836253c6fca232ba50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da04981456373350c177a2837c5c865154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998937d61a5e1e71abb5ed271c88b663155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aff5ca103cdc48e700689fccc869f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed1642dc0179119923e1ca5841415d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f426d6f61f36b970f80c669edf9807158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248b3aeeec8cff9c8a6411f388d1f82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de85fcf161ab7642be64ddad7fed563160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2455a2eb1d974d05e458c42458298161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd39db4ab994c7fc8e07ce046e874ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85b2a53c23f89d81e4b1576754e78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97143244f1d80dc07bf1c193326e3f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934d7fb10b70dc7bb177e9d1d1b304b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c614a00de89cafcede2400b82675afd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fdcc546536268c2493db4ea7ec7d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703408e290d09385f93f8005028b8e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2bce82744faf8ba1c8535895057a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbbe9f5abaa134f836398344b9567170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685004fd4cc50c01f1e3091903766aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea941079fec6b976142744d0d71b38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e6a78da49c1f400b0d3f55c0dd37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f8c1b5443307e044428330d62701174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cdaa51741c38961af70863b8cc916175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370854917d5120bfff569d484daa889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f366f633d2f3e5771a05f0b1b16a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e740fb064a35583f985bce33047fa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28302d734febf85a4d2350b3c7abe441179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82cd6e72e6d2ed9ebd6640b23b331180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae236b44615972aa555a5a4ebd88e2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e1f85c012470449dc5c9a5e3c20f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e0d1cffdab415232f8640eb16ee8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a40cd117444ddfafd5842899b7bb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbfc304861feab4ebc48acc80a5eef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d95ebc4f19bda85e136d7068194a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f3fabc367f2f19637faf16bd8a39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7513bce69b34fe91f12a81883fcd66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33695b8cdba48b92e2ed41540567d6d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15413c49d2c20e63a07cff9db749259c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7fc24428f2dbc34c7d70420eea912191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effbd84bd86acb52532b36a6b4ce8f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5eab05d921864000017a15fa569ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d92d10d6def0962cc6f1944bc85736194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1481f47a854389455764ee36d2280d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497480a88b05b6f434903f5bcb27d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4342f9f22f6a1bca5fd7befb9a2d7e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d34da85747d903adc55762c939702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95ceba31ec639d25da2627d4c2136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8008e12e64cb1b5c56d791997e8454200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0392a2ca68de647c99bfe7b4b8fa5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00a7236cc54e5b5fe40745fa8dd42c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42ef0ece49961552a0b98dc9e6ad73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da914e708150b4a87a6ee1d70f5af97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df999c1771ca3a6af9351dd84c73d805205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c847e5efa0c84245ca3610a840a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39210dc206f13c0244884b34fea4f5b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71f35f29d27d93825eae95d0a6f288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0b1782e1792d9f422ee5855907b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e4db79eda28437092f8990f210ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427c4d1cf5893d6303e12606f73af0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd98640325410c5c93b8c4fd35842a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c261bd6abc7c0f4c647df486a08ea43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c491bde310c3365683a3e79bb1b0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44670e8ea0961249f47c3c6dec7b31a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd785b2ef9d3d2a3275c47dbfa33cd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f81d24217d32b68370ffd56711e31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1692ada2e91b511573cbf1e39c530d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755d8aeac8e97ffb69bfe8c19e4d9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e56ac27c304d02a59a929031b0fd8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346aa048174538e00cd994fccf2e56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeced1f37375c0c0a1d99c9cd388ad00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d977e4b32236efaf0fe3858117ef7d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024617e6bf2387ae620ff24f903d870224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eb7dabbdfca30810df37422a8528f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7f5fb4898a29c1cfbbd01db1b82f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2ada18eddf1337f11bf2730e715f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b42e9ccf92556bdf2b84cb6b87a2bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ee39f1fabe11f93f8ee97722d0f1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6554a1d45a34482af5026a4a443c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d608866daec24bc36d305018cdd12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee67b2b5d8985295ccd08b017dc3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b17a99257023692b841abe7cf855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600ee2a8b8cb7d1b4aa5ed72835dcfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8cd28cdba46de29391c9965ab9ea2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eb6e249508d897d253ec1ee3d09b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fcbc4b3464a25bf88188157eb34b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ac504f56c37de51de4f6c1f6caf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca26985086abc645509eb7a49d9f835239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e79b65d75189dd71ac12aa177a7301240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7de164ee79f5ab546c6fd3612022f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571276403bfb4c22c5d4ea562f5e7b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23148ba908b80abeaee1745f7fce2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f981f8b4a2116206fb033ebcba1e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8babdd3885f4d559a304885ec15a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41741714b35a7fb10b4eda26f66868a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdafaae9c50dd5ad51b958afc2fae4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3f693e93af8dc206ebd1edac91af5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b939d806f6b6023357d5254cef88f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89be294f5de51a6e6e2ece5c6dfa7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243eaa3e1f2f03d2cb2a7223bf10da7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5cea3a7ba12d7667bd7f48707647b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617ffb12db56f0e31e8ceeb23c32d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88d10db097715986cb65cd8628bc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd045397fe37fea01d431f1c228f15f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140924593add0db967cc119588edd8c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5c686ea320a7cfc564014b984cba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b7c5b3ddcf4c84caf6d4448fabee1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27872e051668563a6f24072c2021a11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4e7d1eb84128daa3cd9d734b91b37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b8c13b6d4b3dc08b99c1ac3bc3d2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e45751c88e13ed76300a6908b0461262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10f937a0445689addddacd615c2ba4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae777df63a8160332a682e43762c311264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652271e75a623238f2b96899bdbf2a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ddcf93a6231b99987dbaf53812b23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d56310cd920c3d0068cbb27ba3674267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235fa860b8e8cba0be80bcaafbde6bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece80d1b0aaf4ee8aa58e89d891fd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d140d2aeb49b3bf6bd3823aaab4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d4f9b7c7b978a6a9e0ac03391ffd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58f0767a3a076d299f84faa9115bce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484f8431a0a6ff8bcefd45138e1742f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0d093e1b68619c7732bdd42107b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a94a6a8bb593c1d60bafdec7f1f5cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdeab09a5422ae491ea92aefe7c329276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaca1b76b17801c24c60f906d56721277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532912159b2244ef9e17b2146be52a51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54884fd34e34267aac92a7e9151f702a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b68fbdd3ed4b65de73ca41ea43a49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a852b736a8375fa6ae91ac2a1aa1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f309babc562ba8f86be1a3a06bb4c59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421e96fda1510cf1050b0597fd8476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eea01db8df9ba9c35ef3cfba843fc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab85057b6b18e9ceec0d3879e73e03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f0efca08efa844e7981e2cd888e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3051924dac8f1e751835494dd1187287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc6126b3c256bb90bff0d62d853ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db54ce68b37dc80068efed95e3969a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a8aed4317a8b520845af338b87857290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ff5aff7b406c15b1d69fccce057db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f330c09ccc53b88c60155edde5dffc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417d24234c2c944fa1416fd51f6770b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc988aad2a45d0e31003c7f19881a2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5470846a27e5f07a0d77cccdea2ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ac2f6887a3af8af5b4cfaec4549eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef4a122dc20eb304233b6ba0bbc5c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342a95f29b9e9b1cceb34561db6714e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f6fa6488a8421cb72bc399b2a195299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1807e24f65d3c1bc1e494f8210265c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854176bb772040fbfe652bb15eaa9a28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91747951e64b6f2412c42f624658ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161fd544a764501cdb7d67fcf6f4cd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f808ff5849922f16f79b5839519bb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f3cd91235d244cd76c0122fde5f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a33a9d670857868cddd97614cc0995306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04960756696a43cccbdef36eadf78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd208f616f21496a4435b946c4a638308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a287204add6bccc53d20c61964b697309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769469e3500b92a42cc84a43ae219758310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7f5abbb0eb1ff19ad5581854aa130311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ec665771b73a1ec350addbd42a08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650e8b3eaf38a96417b80325e754470313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23dd8ebe25d631f911c3de4cf76e42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a8ec3caa2ceeb1a1c38c09140f3c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ae5df57ab5c012361e6ae876b2109316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d307953dcf2bf026e347370e9b5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96001836f7d79b624e7cfe995fefbb5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcb2acad9d5978a55755b450e30929319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0612622250387cde2409528de2899c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b34e75362fe3f4741662bcaf90cc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a1d218fcc21ad08b37dbaaa8b1e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398ba2252735015c99d53c5a9259f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056c6dd7091a77802c59371f1c5796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab165cc27bac82723fa3af4ffd1ee9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d443653897ba11ab607075bc5140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8a3f1ac1bd7879ab5285c6402b8da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3adc5ee7e7b802cc8ff9ec69eb966c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3f7d9e0e287a3059132fac4e2b49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f5f7a7c0915e0d72f41331e68017a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de6a0a5b6952358daa3d225c5ba585331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186224eee48601ea90781c6f51376be8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57b2bedc03c7967ac7b9a8fb3c93c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d8f1ba4dbacaaf63ca57fd465176334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5d459aeb289748d0599934dfc3eba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac201be8d2a94a716f2965b6805e34c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5bfe7489ad212954264b3baa7b115337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e566c23a5d4cb7403aa5af2290228338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87d8c0d349cafe56d0732e91c17c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6bb8b1a734b259f64a3bfe09e93f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af20d1ec0d789db2a05d3016fc113341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ed19a982e1dcc28cfa5e543d7c8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e830b2423da7fd716a1dc4f2108a26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9dc395938250094827f00dabfa78d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4708afb6adf2d18de111e2b01beec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d84862ffe079e1d5b21c943271d425346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832723653b13a68725c6fbceba8435347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e198cc942fd7501fd480f0180472ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78676a43781503b7907414783d140d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c3f40b9dcaeb550d5c3b45b4cf86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65091df5b4d3c79a17e4fbd408f692351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cba9b623b294d3b837c7b16f46af6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e00052fffa4006ee963a1f6da2c540353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b09484d7c0a9946e4f68d679270842354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b8a461e6317a1667ba51cf3db961355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb88942c0244ea36364a5c710c8817356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2a32b36a53acb868714727478da6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e2a9ddbba15f2fad46108d368336e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469eed16cd8777f777babc5ed689777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74fb244cc5b817b5ac44b1fb8b1c3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1ca9e4e9c3aadae53c6457cb7162361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac1e518b6a2a04f608fb251ffd3f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb062bf04450c6cb3d68dc319c0fbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d7ac45c64ba5f6be7b5ed4a4c3be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88e6c6c830b50446f9d35ebf5278b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf332dd684006c3f08bfe3cea8d1f8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf71f063f1eaacd050b9fa7fa106c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a327a59d2d83c476dd866340af28099368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9363e94e490b6f5ecdb540d773ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f592a834db341302ab8c718ce9d0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14135113a878bea0ae60ef8de6b43787371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be0adad1af628d6fa29d6b94c0d707372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab0b1baeef946ef25a9226a06f22c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99831b145eaba469a8ea8018be0e5073374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53067f11489289f9d7bc7957bf375096375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef07d862d6ea75057a3e6fd03e60de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f8f4c9759190722c2d8ee1b65284377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a63e50d768e4bba03266a9cbb186b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a1e4ac0740a0e354bdc3399716e0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c7564b58affc3865f95818fcf1cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60511d70f4b3e9e88707862dfdbfe32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc98b0004626aba2ec71e61a4277a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba971cfec2ca11e1e927cdc397599a9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaece86e29af75dcf54575d213396a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3d7c684b5e8cf7ff3fc64136ade0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1126e66f21624fbec45ce6c15062dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999bfd12e5a84f1f3dd797e8b8aca28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1b284a7da2a3d15428b058a9021d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa416134077486b940bb646005e419389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d94b67f98becb84b1c7b45a66610f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f456ba61fc71f75d94f250cf44ef9d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496c64becd2b06f6d89bac2c74038a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb07c862d82985773555b70c50dd115393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c674f6ada112dad267cde69d9c883a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df37f1a70c3a393a464b31d8cd3ff2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d034b657de9492cfec81424f334c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b99e592466f766943575f311c589e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62441debad075adc7ff8f553bd8d3e9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1ac0418d88ff1e7ccb7c02b556bb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cfc211e033f52085cbdbf3ae0f643400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e2a8d19c9d0516ac21eee2d10842b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164299333c4f80cb76aab6cc31c1fa28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12a497b39aac9a0b1656c7f64f330c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328013d7dba7cccae8bd854e2a6cacb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce9b24a27bc954643d875f913bc9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06311c8c255b1a62347be5464e6e13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0bfb014c1a5692b41b48632aa06f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c36eab9e565401be6a7f024187febf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57632ac1ccdc37eebf07b08b096b5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0b2cb37ff3ccf2c0f70d1a684a5d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1bd0a30d5906b4368d530708df3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45048bb80ca3080d1a9a2a23f6aca234412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb15b51e5e999b2ac3ddb6d6777d56b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815cf0722494278f84220a187d08492414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b768d13c7fb774e6e9e8ac4302d5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6577a8c1568ef5d398158f21ce36c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734901ca64a95ae9ec14f1d00bc969d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e29113176677949edbb25c91813d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2b49c4db039daf4346e2c866b62a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6288563f744c4e6e8df21dc444432ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a77920c4d3fd37eda4927d1863408421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc9a4a943a4b32c6c7423568b01d48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471c290d5dacd541d406f68b380fd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c9780cf93e653cc9ee176a176e95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1b5fa472d620f9b3be33f6a3625f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f059ae668f34ba65be247727d901c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74989811083a3e030a315afec34c34b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d3c1290b91eb5c0d6fe85ec4c470428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3efce38abc5871f109b0a221dcad9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abc0814da39e6d7313670b66f12a21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4a54d6914a378fa7d71c86da3afee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc5ec291f872d88539b76c1214529432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a63ccfd21e1a0007ddc36a20a8d86e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335621427870d8061436cdaf1004dc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858cf870b766ab3a82feced58341e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c068b6c6ac8b834c5ae1b03bc12c3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217e7e3edd1d0ed932b01fdffd13475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8bdf5501e08b338d29705c3b19e82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77362a26b911a48c6aa78c480095125439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538002e84c601761680be58fcfaada24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef768f73b29288de6a2e6c2c5f5fede441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869680351a029bae941a4b2f5678fed0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a8f00e48d2e660927cb883bf75af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2263481bc32b5cac57b1e4690f93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5839e6f516fe2fe6bece53b5d5ed7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b66c3949b276ca46e4006aabe104c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f16642dd9a7d85928d2f30cef2caa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe6f184695de2601e19acd9ba29bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a6262a4e5716e9269f8a7b8bfd847449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85104686eb04fb616f3379a9a8db2cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab34cbfc71cb42a709b926e2b3b97f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca12aa82d6dcfc0618ececc84819278452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472d641123f5f0f5dd12235415a9198453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6784ffeb96aac4fb173ff103468d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b1b634d2174d59892f179eaa2248c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ac46e2019c0dc6d4d154f4d95ba9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f76f1c2a80c33d93623245c8c240457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6837d832d1bb84b69f8a96542f8e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f374a9c662740f61e3b469b765baba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc25d93be3be781d676b873b6c3f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8d337bbdf4f8e46ec213c7c962c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b1eda9652182d897a7a574e3ba69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007543cc620980e9e53f9eb326a3756463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f69c9d377c6ebd65efd4b9ea64c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480b5af7ed2252002a545d80f5ba151465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4796b31fb3642b15b76962547ca449c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d019f23a5ece200917feaa1f1fe5f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76ff09a7edd8005db181514f4c68ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d23907815be8b3698dbf68bc0fb8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf9312733c47508c2978474390161a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184877a947a29b43407caa2f52aa27d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc548faf3cf733da575915f3f9ed8b54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa4cf81b3de2ce505b2bd3105c6eba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548317dd416a5bc9a00e41f5a320f7ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b70c5fc65403ee5e4fe56428cc7118475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b0c4d988f106146b460fcd347f18a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e4cb485d64e2c299339d658f01102477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51a342a4d17de08eb666d07c1c8fc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44a84fd753e3ba4c4a9367d7918a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5932bf3bf4240280af8bdb26eae50d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae62285d5a175fa2a4fc8342c4951e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554cb8098fd96adf6020029500dd032482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774dff398106cb5fb94c4b744822326483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030622f73b147be88c9931a88f11625484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77758b9454fefd92fcad1332a7e8ffb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bfbff203015bb8cc157d003c32917486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda09dc4a02ac4c5f8cb11ebf1cc59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc324b1f70c4d4b8d213f30bc5eb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cacb62f435694ef47f6c751971902489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42e6f7bbf207139c985a862ad49e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec505d01460c5e834602d21b8b0f88da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fe5f8acf9b7ef6d50c670a7a4fef5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1ff7400e2676a89c88a96e48ed03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c790e7b175b8cd20cfc2ba6f8361d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b710abb244be838cc575bce1cb94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae637e0a861d8181cda5199c08b286f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8f07e621c47fe5ff55e9f7ab8760497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48ff06161a97d73fcfaf6f5a7ad9e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933cb246e4d4184f9ab892ac37f910499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049540164de89198064918329aa63d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4db43d6ff8dc8517c64ff53b2338c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259421808b305f1cbeb1a0246410f00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f987e064704c1e2ecf1abb02f797c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec9891969cff2649950c647e44ec4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcffefd3f572b59b8be93782022cba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e854f93b544cbfb1dc0c9c746d41b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034524bff85d4740ac67ce243af9c0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c400690d87297cf007a64912093350508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfe6140921edd9b1c955ea6d88c701509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d25d566d2fe206e9a8a1f1588b107510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95bafdb7e6d7ea1c56f3add6c9b58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0366e91ad8ec24381872c20a00c10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea3e11096c96b850b0d2e96de23cf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0d40add59d5f2fd028ce50c96f4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbfcc47c4b09a797195ecffd18b53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5ce7b76a51c999d525b6332b99cc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2229d8052ee202ad2b94df30a50ebe0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc302bb2b0729c509ee94b9cfd99d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb6f5f70527af6c2cdf67b496bfeed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a746d46d871745ba598f4f25f3fbfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab976da0c12ac969bce229dd3ed1a2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c4376f5623dfd02f5279e21edf259522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18379f020c40099657f7e93640e7cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531b34914be2a34ae543cb722d27ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b444c5f3606a2f07dec4dcd4c1316e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556579b947ab48b26092078a121367526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a80a0a7a04dffc246fc32bc87428527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850c2f5d415c79840e15553434d74c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d068aedffb970ead124ca7c265b41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b0a3c6e9feced765708b26f03a8f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a5fb76b9ff2fd4bfe42ba4cee5bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eadada11a746c3e5ff35feb13b7a22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9a42d8e7332041be21a05cc2dbe0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ccff678c98aec17d25fe80e3d0572534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19ad6968512535f58dad38603c093535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cec30e3ce1605a875387fd11e1c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10bd787630774a5fb0867828ae8c2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0337728ad2cf03d547fa8d8e3159e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c945592e7cc4e9a0de08324b9b9a8a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901607ac0df7e4932a48c2b8e3bdac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a564f0962fad0774b244167dfe07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91f69a7c78ed348fdff7f65729136542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae5fa00e511cc1811f59ad417b4cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135169172dcade6cd4f8668e1bb42d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542eedfa17ccfcbc147d9b5578f115a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635221914b63ab641ad3564a053cee01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f3655e6bff14ae95866cb3e423184547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598d3dc4ac5c1949c8277fbaede89ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f904361c265b20f4f146b6d9c13ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae92876314a60718db1c36b6fb8f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe6e9d8a504bab29a4cb093bbdddc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b109a062a6e7b752f83c4e092baa7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef0b059c4ded2c39d0fbedbb7cfb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b99c2e7dbb81b0384c24bfdcfaec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692b8fadf8b4cf51a64c5738a406163555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29dbc6f2d549d64fffcdd2a55d2319556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e2d932ef2bb429a589b5ccabe0a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb1385783ac4167bcb1ff9dabd734558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74777d7b9e04520bf5f756399ec46e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b48c9c0810b9f6e03961d4a81b2d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d0f61744773b6907610985aa8d0fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89a11487e7a78e1c9e016a6844b913562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a887e0df11fca3d1d904420aae361b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc47a74943b2978dd201edf2c02c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce491d4f8da7998a3c424b81e2da7da4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64e0e07efad2591ec4f3933b079631566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d7db012bf8886bb15fc041dd3d36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ebec567db77ac9139e61bd7d0f033568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442c0aadbcc0eb3dcfa15ad0cbf90a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f92baf51c67607308e34e264f7259570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f4ac252221b24ae7ac2fa1c56fea9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb58c350e4948bbfff43fa52f1b48b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>