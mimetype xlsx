--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c7a765da21d7988d31e33673e84a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb218159c9acc394fb0f41275596a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68251a0617e07eb940656ed9616258733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e2b7ec77991d6f326f9419139c7ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff516fb1fedd1c2c284941dea5267f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c01bf6ed7c3ec0d3e2ffd0f1d4156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b088b7a05139a8cea0e9accb731b9aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0c953f4adc65560de0c14430feb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12874fa62e49928ee56e7346a896a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b419c23551259d8211a7965afdbaa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3136cf9e1ea63aa274fff067007d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf090c73d0d49cdd24019845cbc1e9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffaaa77c7b36420c7025b9a34211f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9368cfaf55de1310debf0a1d5011d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f7f579a80983627064d28f56aab3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a44c9bf383dd96ca4beb3fc1a5dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35794c536c329b6c3dc93e57bad46bbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cd8884e325bf2a208b61691d79b1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e2bbbadf2fe36009d8fee7941bc0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451549d1a3a4c59449f85457332d5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5bd48d8e96b0b38695ebfb4d107121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82c814abec8d4522eb5c0991134ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922d6c5615f30d1a0b04f2e283bb7d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fcdc6a50ed9168471f47736329a0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bec5937396fc7c54d71db2e94074025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fab817ed6a63e8d0fe80c8219fff4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfe080290ceffb02e175989bd7a1ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f13de77bcc5a7411444c677ad652f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39506abfc6af349bcede828e3b3aeccd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f66d40694d4f230613ce3b232ae5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac542498d05ac9daece1d1a963d5cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190750d8ace99bb97dcccd2a11dbcbee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217eef59b65e20dda698c481ba9716833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef72123b805d549fa716627847956d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b4b857d3f360d9ee7a827052c9ecc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01edd19d9f8015b03ab6f3100da2b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb401c12a4738829f50ba215bb58bde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd186ab8bab9a459dcbb0c36da35ddc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2043e019ccd86c818bec52a4341739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d1cefd859fae2e096a037d9b5230440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93f8b2fc6df9ec344f62ba0ae2d6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d6088c00ae76fa1912d44344bf1e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c786fb1359d755adec8736efd5e80443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13678411b72fcbe040b7d66176e21944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee821d0aff9951c068b835e368f13ba045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aaac13e9bb05674582448a7fa1f5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cf046376b2a2e24fb2577d72c3fd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989f59986c36fd300e4afd832ee014648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bfb891a1c4a6a9fbddf72ef2cb64849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60227d10a96f043e84a3d40e95dba1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798337a8645cfc784051f0767ce13b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b410e427c0cb59242291b607aa0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e1987ae3a091478bbbc61ddce08453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acc4f884d266bd2c7c8d1bae11633c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d408aaa3449d1efcf3a58ae743b0bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777da53f42094542992c1a1f34017c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d37c6b85ab79fe95d1fccc3142d1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81969abbb412d4d586434256bb8355c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1e6d3453b472654b54d8a1f6dfe859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd313e3080a7bd70e685c38f77057fbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa902dad6ee15ba9b79a0cc4074085b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff851a52f71718e34b114ddb7b972a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b279133688166c9d5c51f27037ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112fc549cb85bd31d96fd5bf74cb09064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd3eb430c03658d000b6288f919c5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f81ad85829aff30188632e9556768066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a76be0cf11edb02a1e6c0e21420bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad0a2cb606ffc132aa1dab6926614d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9317c7399b390fefea303b5ea802eb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb498f48a9e9c3e94366b13fb8ead270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8ac6a91be8f079beda84641bffc4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775680e2dc9fc8588ee619883aad0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e93ef8dac18461bbbe2e8566980a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45535ddb21585153e1642b3b887b8b8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff116129360f04489c98eaac91ae289675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d941bb726d2ec67a15864f7ca104376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7c12e56bf166000ffc2b91792c6d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa48f1e5969daf33ea51b52ccb05ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86d31bf302fb61ffa5412a20e3d1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365afe8f3125156b1b0d2e4b1aa69780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da37f0c71a09b98e96e7aae8bb3a2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e8cc3cde324f4ff242bdf5f657dcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b35a28222e87d4299b759dd2c87a8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9a5738661d26efb526ced2d8d0a6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3bb7c9ab86149a4c6dd1f66776c6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95206e5e77b3e8d14e804afc27741b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc6101de8d36b7799970f6df85bfd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919382a746ba166d7386651873713f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610ce2580554d2cbc4bfb7555f6b9f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886e4dce4aa7ca12754b4fa256f79090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ce575a916293b919a2d6901b2b5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2044b34b0a7508ab909394c36fc0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b211aa308879b9327dbeb005afcf28993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e40660e72006c6ff722899590c53d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1d54dde343c826bd1adb35d5399395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6119727ae8979b4ce15f0f230cd3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d576e896fc8f1c324906f4f933aef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a74150e0355fe697ffa0ecec1fce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e8c639feaf915de78d0b2005380999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37891381acc898a869597ae336e1b058100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a41ea991263b74fa8be5cd5a1b018101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665426ec9e5d687759d0bdc5c229fcb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccfc49f87a38f8c32adbe75b76fb83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbe20d6b89ea8d4a7e9fc8f1fa880f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8d3036e278e4f68aa22936acba93a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416c591762910c224167c4dc7672948106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f417c90fd60819dcc63c3b5f8c9e6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1192f711d7c4076f59328ff64ca6d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7150369b11ddd4bbc528f5b953209c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6abd67834d59d438d5d7ac76866d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8394aa6648ffff797ada34b5b23ae6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3aa7be8c0664f47ee901b5c175062112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58036fd3f5f9ae0067446e53969a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c5b9702403b77b696e93a4b0ebea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0749af1720d9eb77560592ca52ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1297d87c0affd755c4e89afbeba4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7b8608f5a9c5fb803534e5b7ad771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a78e8f4d1a9b15a4308e4c97ea42b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d7825c4777a1e03ba1b472392383119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8095ad1909918cdf65a061bbd5d1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13abd30c7769020cf7af4698bc010121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e290191b1c4e729a3259d99f57faa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5753bc4cee4cfe5026f06d28064b07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a74a376cf1ad1db1cfdd1f9b1946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29ef6b1816f795c74da5853961e7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9f5ac88014dea50a70de567e6e4a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd994f278aa5dbefd3c5d0e913778710127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e863c1cbf256299d3fbf71a0dcd423128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8080ae38222585c56a15716f08335129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db613611401505748c708bdc0bc9192130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97add1268819995999daa1171b4e1163131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ca1dfedc10ebb7359186e5f038e9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ac6aa4d51be3ee8286944cbbe7a37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae67d2cfc242d5c75ef543263c357a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239631bd469443f82337c937247b2541135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0d469cbf5cf6487bea03a802e8f38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3939b39e1ddb8a2e8b9c81efbf439c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845d4351ebe0f39975cfbf77e4a0c8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e974170c386d76aa3a0abc478e9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc89e160dbc4cdd6ed90f78d6ec463140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590eae3a24c9b71d094ce512302c666141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6fe05ea1bbe16c20f41c8360ad893142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc061e4f4ce145b2aeb04052c74fcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45954335af325fcb85750e7545a574a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ffc218c71cc0ecbdb6e9c7c12d8d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f0d749fa3b55658a23309a8b2f842146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d0c18be7a158fa3086eb53b4141d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e67df3291b2b919d0577da01696840148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f5d8ce2206f5307cfd5997bbebf90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8dfd11fe631ca36d3c12b8d1cf083150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a6bdb0885a419d92c6740d383d6b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9ffcd03e76748ca0cdf95f3751c9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959100032a109042610f78ce83ba789e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c6b047cc268a0dcbf3800680de7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb10bd0b5e83515734fe69b64959d75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a445ae224131e28486dc929c9cf6cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931549f53fed967630d0a6401e9af23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42172672d3164977458a868ce876cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5ba556bb28186835f617ec8cff78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13fb53a465076a1896a1fe44fcc687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604a8e0320d9b3e5316aeeb43fbb377161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187415f9839fe8751f94cdb995e65e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508efd76f4d60bdd854acbf60cc80825163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e78005df494ff80899af57862b68f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5969283bb39e683771f05bbcfd670165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa162fdbc98f8fc6fb68ef4f2ff56e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f227db6227010883b2dd2f16720dee9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10698d9c842769b60fa794c8719591168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d5d86d400b6286db3ea0565ebfb0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c5ba5cbb22ddb883ac65eac82df76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ad36bd5bd0fb43586d799c53ad1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323acc99c6ed8dad1c986e6fa3628e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a668fc37561528cdc3293848ece3039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde5c3631aca4af51959bb23dddb1c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd335c7cc095f29f82c83c3643d1cfe9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c151b625e4baf1d3061be6f871b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd973bab8ee2bbc67cddaffea9673a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9ae191c02b9c1b17ac742ceb04bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271b64c3a72121661ac3697664af13f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524ce60473e57fbc67bc3646152a17e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929f112e895d1a965815bb839466b85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2dbf88d1e146a6298ecfd8259bb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f9575265d02812751aa5d71e5b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f0c29fb8aa0504e518ad082520c63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ab04d120121a60d837888b1b3a870185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf7b289d776ff804fed4c7c5993e12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73642f339b8c07619816a8b27d7ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ba0ddab99d11c1cd510087fb8c69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b1bc8c254710245671a2ce9692ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e78670a89bf23268117f45234dce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524fbc3ba98905fb62c76a5bbce399e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbf92291b0804a28a06c0fedc63637192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0cb23e088615fbdf6fda25718ec2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626efa4dfa9745678e817324401141194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14dd9f1d16b37cdfdae9bf5957608d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d14d5d742aa354d74086c1264a12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db6d959a25d289753c450f4da335eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825537d8ca426c71dc4475316713171198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0090b331f2503d5a55f423003271199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f298542b7594166b328efc7d543a8d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1feb98454876b2d42d90556ec27183201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f34eb0a8389a33f58934f7ef16d06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706c72c655a28847d00a9aa780a6da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb761fa771cf2291380ed1c09a5f6b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f8cad125c8f7acd6cb21c8273e012205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95220f2beef7529fffc1258e4446f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eef285595ecd2220947f18ba73ba56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe99352819d16037bc6f7e15db6865208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f83576aa7f1cfd4fd818c932f7ee9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b1b1a41bf06aeff7d6568921fc3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a520d254c4f19a6de8499362e9b94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb5f992d0db55f33d3b7ac29fce6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52664a958c4c55845cbeafc3692ff1a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96e27dae8da84f1973b71044ae6eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d0d9fa4bceb67ab03979686d16ddd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ea25513a18621c7acf0d25a3eab0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456cca6aafebf0241ee7970fde8267b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b6285a6dc315411c38f7c08d662b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23768bfafbeb901d4823cfb5e54a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681567f7aa24a63872a1fa177c84e4d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d952aa7fb49f47f3cd4d2f9ad3090221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f283e1dd1e3806e668977ab1e34d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cbda2de46a27e94654b62b37e4542223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63c3a827731902a7018d24d6d0e6d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c67d8738e1a7018e530d85b437cf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f38e3d9f921ddff4cb8b21983ac0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2d9d36f1f8a1dc879130bec3080cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c33362f7d2e4e3119b9fbe959f755228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c178d0106091e9dbae2f14557a7dcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc527b6f1debb0583bd27f02fba77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fef59d9610c16a32e990fbddbd2b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be662cabb2a31de2608dbe282610bd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6567aed26c646d0198d77a7c91c6fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa0e9c65d4d7af5ddd6ed4cc1e67fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92189cdd50066604f5dedee7b53c6ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90c51eddb5d7dd62057eb7b72f27db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728a53a670f7a7e02ba226bb233eab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed22d69dc336ebd7c0922a2f0fc20e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57882bd165b40cfcaafc1c2d39ec7a45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab85d3dd0f19d1221659750494b567240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba3624092bf8ecb157e3f6f51433d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6062b9a0d1a23f55d2c232adbb7eb99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c4a61f48151bfa60f4d6a34cb284243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b3815160cf3361a4b62f2d066936d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca645f407a6f16088b0bb0d76cf76e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be98a4fa38cab90744d578dcaf9c60f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e95dabe6c24433dc4227740274cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c2fbc67385480b43570d65bf1c71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31cfe05555312e13222737567c245249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49737d45979b9bdcd3f86be5dbec93f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c320f1b99a5cde177332f6a487f5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65750d15668e2a62c5ca74d53c5cd1e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22f944598d8fc544063546031927c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22fd30d455c6dad930d0138bc3d585254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c93dcd58bd529678d9d7224f2479255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b5c41463d1a37028f8619ec62351256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075a754bfa553967a9f7114914fca66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645af34f6f820bb54914cd952d28286258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e8bce059a3d5f8dbbfe910be98e8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506687609640268eeb69041982bc5ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534e248b5d704538d0e3b4af0ef610d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e924b40acf246a4640d93e0f8f9ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c20be620238f3c33715ce75ccf5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b615b3b4e2d97ac4e2e3638bef9c01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642cf84262d00e5948a60ff515f8eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f818f30a8428fa9a9824e6748807d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94592c8a00c65881045b4d2f3dbad2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40e7c93d01699bee310208866b4337268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d024301adf75f69fa81db19b13dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d1d4faa8a64625f56699fb895bb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a449098ae29c12a9f4b99dbfd69fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88fbb1693a402eca4144bf77e1c883272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850ca4b4568fc55fa58050ab7f0d17b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f1f5d6f8c996b5ef8ffcfb8ca2321274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a021a125147d7b993deba75171e28d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0746f61929f2453a0d2287fad6c3b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c2a7cb5b1b2ba409d3959c36025a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51676c26c36497ab0564371e65d039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f87d0780b4ae20d132d1e2ea2d9266279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd14cd01cf6a1d0222d20427f77eb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eb8f8946e9f476b2addb83836bce0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeefdb36444dd2e4eb57f6f90e06a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e2316d17484971ba767097207b41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0661103bf723991f9df98f35572ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cf5348553972dcf64324989478df8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324862e3a6fa3fbbb2c7e3ed99c5f4f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093fea722b8afc108a7178d7fdb0931287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c0fc90519f73d6d863538b9f8eace288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09306712088a719c5978e1258184de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dc58adfdadddd8faaa3d81f1087d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f166edf0fdb97a84c53cbf765834f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdfdf8f5f4d743a0647f6dc6947c43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6328e771b0b900afdc8f15b6b302c23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20b7abac33131e51a16c206040a167294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0925f23a056477b4dd1e18174fcf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1700daf218dc207446d28156405f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb0f387e6256e90fda47d2756d4f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc52c2d05fee09307c49025d24c6a85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae6b07c8f09edb302f8b6f2c82b72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2b83a848356f4c07a5b26dbda126300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b0c83aaba82f90e58725786cf3e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b058bb568e8d9f19f3fd206b3412a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffb308bdc18942d52b64c50c01793b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a47d4f3e60d2c52fda02a6fb734aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf381aed31bf7e734586ed21edff56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caf519ae8be9f2996a3982e831e6d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f6ead578d4e6072ed5e4e9d7281c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e4bdc94d54bc26fa2e5f68c8c3b0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24f7ee7a62a0c3674cc81b4d043ee3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f74ec76c4b9fb3e7ff72b7fedde9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbf1d586747cfe16d855cd315729bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a66327b07dfd5119e0898cbbd98488312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceedc07373e3cd001b87bb97169d02d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e6e1220921cbeb6ac877b8d2a987314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc46758ea2bfd2e671a367e58668faa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec50fb3cc4bef152f73891484d0b055316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51edd53bf2b75392b43c4a0633ed1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282dbc58f2a452f9efead789136da9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0e3a1925f8f07b05be623869f8819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7cca7bb02f11fb7d4eb8d310f11b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de97777b77703a1db90c5612e47e95c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786248497187d122481811c7a72617322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27257e511f5500c3e670d02656b2a09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467fae85b523c231d1b565a9be57e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981be964533b4bba0d4624a57213a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5a9e20e4832bff0746764371a453326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b135e2c20f428831041aba038b0be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5195ca642695b850841ac3a713ed72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc59fcb22929db578de2ada1d01146329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d1df6323f8467add360d5fd12e464330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0211cd87ccf479590d4f2ab409c28ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eac3fa156d1ec02c9c3ccaf39e337b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde07dad8723e4493dac21e761acc37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c35ff3f8313db28fa174d03fb8d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a7a53033d6703bd3648548b3ca9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba08edbc415189023baf9ed32d3e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc9fdf7ebe24b18280ff2abe5786a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51320b165b97ece7399ed55789936d68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b7fbd9a42de79280060bf176c5c1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703fcd8881b8d51b77bc834214ffbc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ec8e358f58d99f5ce2b28271cb1bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f3e523a83486658b3c009f59bcd66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1254d73f8cda42215ec9e88e66cace343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c241fbbdfd4b15255d041309bf4aab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46151d079a1c0b2157f7bb82c5db52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e7a0dd2caeaa580c0e596246738e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a336698280b6a59ae425c6ae2be8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b55912d63ae42fee41f779707adc0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc141db5599bc3a936ab08aa68da8bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d6f3ad2e3942ae9cf2b6a25cd4ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce858e72a7e5ca7b11aa952f522620a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ebe49cb546a6165712e0d469ba4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354b759c711b0b1f460fe6711b6499353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5dafd646bb2f8f47b8332fa224fb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9135fa6f7f1b2f0de436bca0333b2ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265da589349c2a84439ab092a28838d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a51620872adde4b03b63ed35d84492357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5a7ef4e9eca38afe2e94b5397f2e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa245d0a4689cded3793376c06171a8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a1b13f804a924fa78c99000c3f453360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8857ac5bd6f82773a0f7198b89fe5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735330221b7d56adbd864fcf359ee3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07278d5b7fd55ba852c917bfb29be5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec570081dd6cc1d9d489dd2c9cb41a54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1a72cc168e4d81687d4993324dc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be36d4988af22cbd11c813c48e6c3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956952b3cbce26838c987330e653d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a352d40939449e1b9c4e6498589e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2dae7b1f55d1beef244b57fac509a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19adc12b7764fdc3ade43202f0eaf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b884db8084a9f2775103599728b2fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ecb0a756e3175443ee8c36608905d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11409c37c6daeef328f6770526cb0a11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e24391c724f9b518d86ce147909ab9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fccf8e871c47710dc0cce82999982375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6742d05b86c968ba70f90cba299580376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089abc002ff9081663d14216afee8727377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f6316cff383e6046a61a85dd1792378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424c72a1ecd4d7289911e3833f5c76b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff5f03227252009b0ea0bd052ca4ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b40830a4d566d42075b9089a905bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e9414a7801ae386f84c5a58afc61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b5ac0b250939ce7b527b02b9e1c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e48787e9696751cb31503ac44cf56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de44763d29d11ecb1794e88d8cdd99c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0c3b1f6287b0f047fbc6e917cbee3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c2d2c29187995a26b249d8522a22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd32f1a121ec855eb4ea1cd4fe8a19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a53e1b14d7044c44641e2b1ec34888389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035621eff78b8025a7646e8c4fa079390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b258faaefbc08e0158d945d2cc15793391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215209914f7e38b8e12694a48996cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79eba9ef2ce7472ea95e7078a2514393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a8f8f6785166783bc00e860471690394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a78e26243e97c433285927594e20ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac719c1ae047ee26a64191b0ffd3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164beaa83c81a77d75b78471173e385397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a92db6489067f669d2d06a4de84174398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabac33f4695f6ed8e45a580155688399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb4f3ef0f3df77e3497003f9d44986400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dfdfd623e6209c2f0c8f49ccd7b83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31f6cd0b668ff60367d3ffb8035678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe3f69c69f476f32d280b4ab1b685403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d047a0532a0e56a8892f18b2d5ac04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103d0422f9d5573502c61f8a28390b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3c682c743d9ab4287fb79220d28b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40059209a91fadf36eed63661e7b21c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4f014e030234546728eacfeab2393408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd4c1d1befec4f331bd687d507c18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f49c4d6586ea453b44c0da423fd634410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799561308ac43becf94bcce39b701561411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d6a4100088999f03ae404ecd56ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95ec24e08309d27468822f83cbe81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae316bc9db3fb2e17134e60db8918d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c128614ea247c494a99d9b1cdcf536a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ed614a33e4e668ab2a2340cc67412416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ec7d0bd746a4f9ef0274c02e4f22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e18f6484e04940f815283570c654418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d194e0de5cd8c9fd25e2d933826e11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25c7e8bfdd3d9f2490324ace6972ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ac7eea89b07e8b31acc07b1d874b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342edf10e84c12e0819204b0b2a6fd8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2385148ccdb7dc6c92902130b6943423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197252990d81959634283fb957e79be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b988a8f8415d3039b80486d545c6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24588bdc05c9d8e31f0136165c98e99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2ac1ce26d6e6e666cf016304f94cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b3d29f42e2a4ea93e8ff2cc9793c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae75a6988ef25824285b19a2ce900f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7541df32ce2b024369dd7fe35ad9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830cc80887b6fc1e4350258c00c617431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f41e95919241d4ac268e35511c13f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7046703afc119a03e0a519fff4dce9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b9d2c92c54ea693053ba6b9f21cf7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d68ae08f49161acdf8a92c0ce8568435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9b15dc1d1e03f1760b82bf2435819436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a51717ed709508eac5ccd34dd648f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ccd2a07eb34f6e81f717073bbad3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e56cdc4b489dec86e3a527f09da64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f8759fda9d6a9d543e42283db9040440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b846c908eec10b11631ea9afe0f7ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9e28296881bdd9cd92662249c7a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3435ab067a741c04aedd77a925857ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda1496fcc6b1845dacadbd2824d2e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f9decb7bb94de77c8afb41c308a71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc24ecbbdc41e95883051b48ebd3fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db2d88126fd2e40de6cd95b4a50f7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b24a25a43475f2d3a3774e37d3bcca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c988e57d62cc0109cfdc0d1d65de49f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dda6272455f496c5e13c03fa40d58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e440506b49c1e62443db88a52e6dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26a0496eddd738f28d173696d407ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2af858c148dd3d30af87905d1a55c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e62d94905066d0ddd3c122d935039454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b44140eadfc7581dd4036164c473455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2a552278fc9992f903534e7e19b32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51b688cd84b714cd27dd365778a83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8930ce40f46bcf4acd36857a428375458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c6dce92ec1ef9150d51b68515831459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0dfa20ec620076c8160713784e72f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85156a348eadc60ba7c2961884607bf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a75899535da32400f3bb7a3afa34f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde3b06b23523d88355c4dedd3dc69c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d83c6c1b6abc2c6e715dbddf5e426464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903cfa04b3ae0b5f210e41a15eb12a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d0c1fef9f37c076b2d8ff15895c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297fa0da71021c59edb31830b400ac8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b635bc00d81ed9498e47a9f25d783b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193fbd189915d2b89b99aa1caa9d23a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ff35b4bd23b9e0eb67237ced711a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c2d1a62fd02911860f35005d71186471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2ebc9f0050022289150d39fda8577472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f077b488d2be50917eeed76f6ed5d72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8ed849f52f57bd7bb29136b989c93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151777d71f49720d39edb5cff6cffe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0ddbd80caa2139806dff2b423bf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad039a6b6de8cf42089e7570f3ae3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d1ad81001bcbb4deb15760effc43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d6fbe4b4bda99d88efa759508750d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b79f1ae8828edb13ecb48e0287416480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487812632e1158149bf00cd79d7da88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6378d3389615149cedb6d1790ae84d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404569da8aadc31f000fc496a04bbc7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c261138a93bbb5a9a29abcd1317509d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d7eb25b9f23525c22023fed9c5ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32d7356a1abf7c4a3606cfc51a9f2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b37b512464be862af42cc842348656487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd541ab38d72335a955aa647dac53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecc4576599fd1537a63631ae909517489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441a80912785b9e5f9533623c9bc7a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec1361d46a433303043709afc67489491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa025bc6e52774b5d701010b9060a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdb8b258232829778de3cff04bbe22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee46e5fc880539ea62fdcc5154ed1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c81aeaea3958be380741e4a297bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b8f607689bf27d3ce4bba7e8ee73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c414b9746f27bc755223bc138d81e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805541f322723c3500f00c02e0a55643498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6267ae7c001c651e0ea6870b63fa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65f54ee979b8a74e95d3710283c20a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1caac2c8065a3a87cd51e3915d7cc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6a4074d9b228b163f26bdbf036f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c43fb4f27b65ffe26ba331e109d0f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d20c3efbe2ad3a6686abbd2d478d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f97e05b147db35272ae5cdcbb2a46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c5a84bed6c523c6dd0a5af5af2de7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a483ec66525b877b8fd6ccc42802507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500a56e7c73ac667bcb37b15d73640e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1658e4afd3af6f329466b8d07e357cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856ecd40a20be210e5f47d5fb962645510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb1b5ee7699e1b8fa8ed561fea034511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6e2e1b3b6c2286b374a5739b18712512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa412d68a8ca537a3e5c0f57be18d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9d035896c6ddb5ff0c670c4aee12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913caf3e26c4a4d4cce8e504aa14856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260bcd82d8c796c8b6570732607bf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c898e241ab4afbab9054b42161301f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb36f8364399831c738cdc1676365b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b096aef39bc7069d7aa52f6d6e5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482dd097a4dde070126fb9eb7833f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5912de3c5dea4352f67989589527c43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea6618ec33db42b962fc8272ff659522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f7c71259819d17a2695b96d0809d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a52daff00b4581d454ee8c70deecf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b637b8c8488a5d301c61a35afb2899a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f370de13b6519fb579e84f64d1ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab3799e7590d4655fa18ba9c5d4c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de0840d99b4eb8b3e540b05189c0bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d2be4d189e1b6bc4c1cc79a7a499d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d523c8bf5a08748be06f61b6175c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb87505fe7d1779cff307263f84ee8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2199379a31ee59afd1cb7d0b6e44651532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e6450929196b007ba6f45df3cc27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3c7550c50959812bda8cd758a291c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9dfbc5a293f81c491d5bdd8b3cd5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec805bb77014b8140a715229908bf2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e206956202b8ab81d6e9f5b607bc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb7ac02e8051b860d521df5e622401538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b022a6f4b492ad2e9af067ce10c936e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea33b29ee4e4ff204dd4d1c02c1fb72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280d4fceb03ecb7edd53a116742f8a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d3631f0dc7aa43659776a05561b63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f253f16acb94c8ebedcffa8e13fd5e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eccc72677cccf1285e8aa0f56856f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab73a170bfc56cda6f7fdf0bd403e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73259d62d717b61ea1eee8d197db2cca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06264c205dd0c1b64eb7cc43bf30be1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b776a2f5321733842f6924c9b3e5fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a2f1a68eebe64cb597d8ab8ac2d2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ecceb6e17b9017eeec3386ef32ed9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef89500babd50080c81c0781d681f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01850f4b2f5c47db9cae684fe5cb2772552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a59a94865cd7d03623141bbba6ca2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89335cbde3e2bdfc983dd8b975b677c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83209bf182c2a72c0f044f660fd6d510555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9afa7e5a7d83d4fbcbcdca4b1b20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0a518c5406fe72809fc71e1941f0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c12cd55781c0d305c14f60fa2c82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06207f8b455d83f2809958d917995c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e5cb3e8c78556b7b4d6f182c1b689560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0760f57cbcbd695d4c107a89b05d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd475dcb5bf50fb62a7be3e2fdbace562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af1e356b46835beafcf38bee3fa6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0efe9d685898dba27f1245fc00f7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0176ce69513ca2d4ca6cb320fd5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042255120be32f358741ace31a01780b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d0bf937bac3b201e43d8233b14ce5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dca7a0bc44cc9d7dfac3accc091581568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe32b062adff113ed2f8c723085a6f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd63a464999ecbd02a7853e0bc681e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b139123ecd637be1729aeb16c229aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace93379c6448f746a27240276d167572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094e703ba7316c014f56d17bbd13911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ccf9a87b4c3cc36c653241efe9a832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ffd0ff9ecaa8aaad9189d5d0c22d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbcc439f363a159b04fc28c7758db94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af29068b049ee46797940ca017393a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ec50127bfe9d78119fad01dc5fa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4a07e2da404c9a04e80de45912e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9835d8968332c31526b88042e018e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6c635e08aa99a5b6e9c68378867f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6316a4d755a8123f9c23c6ae36b13910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e066e9c314a89418f0a6a300626459711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c55aa736985572407d8c28f9009f6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3194d3045cb2b1b3926c576718a2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5f9a1781e50b9a07116f5d2b0139214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd8b04d32207b450b6806cc0d41df415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f7f2d87784fad1457cdb17bceb9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c1d603b4367dfcba9cf4450a9ae9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc6e356b4caf2b4149ded8bced290e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e6d50a80e50d9ac4c3ced7dc2376719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf263d266a108db8ad343a1f7d35320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dae9aa57e718e7fb2dc7e6d2dc7b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb46730f678590be72b1dad4bb080b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadc342e9c0b4f4b1fb2200b678ed9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c66b89af91fc1ff189e08aec3dd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d609188b705fdae2a850e3105890f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03eb0737e2246a1530db1b2643e44326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4f773a5d1e7e3008591403eef65527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cec68938a69450a24ce20ad64b97d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a196d7382e3da33dcac444dbd6d7e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15526a034aea96bf171bae0e59d78830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8c58a1da8b08ff5dea8ebaa29ce731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf32636ce6fc294fefa94d6553904ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c3f0bdcc781d584c79cb3758323e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494389314068913682fcd01bb79837d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e14d4453a5d974660ea4f9cbf84cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf22392a7d4f2cdb41ba7b44a6580e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15834ff9867b02c98d9a88ca066027db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9e31072d08300c78a68b9ad4a170338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf706d2ebf3de223459a647beaaa5d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49c6cc77ce163dfca5aa3500533b0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a87bf979555799669be6197f580ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad40ff9cf8ddd58bd46623242d47a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea01a61508577624d33873f13a149043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe739df45f6d4e925cfab26b7c7f6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831bd6a9da86e69c400d3594b538fbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aacd5a911a16811791f7ca4b9a51e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfecd2d87a548015b400e6a7f0e321747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973d214d3c5510eafe6d7cdd44f993948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc385941f4990404921ac8af65ba7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a04e0b2920ca8f559463094211b8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa6c1f02fb4b871b1a9106e7e7ee1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9f7b6d4cbcf42cd61fb81e1d9e77152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b9536de79fe2119d90d97b33ddea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9fd6785c6a7365dc8624e8e5d510e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a09d4bf0d2d62d0dddd68bc5f5eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7f90e73468152a499fbf72198ad856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be08e88732ce36aa33d73f97abc84f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb9fec496c9d360c2109113ce0a50658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0564d8f265701cfc80a09539cbe03459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567c2c8086dcff1aa2570cb97c03c6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2499dbdf22389769a0488e03bdafd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd0b739156a694c05644ecee842da662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c546e616e51c609aa49e79e27c5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19ccc58f67ccef750b1eef5aa376d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4767759183704dcbcaafa287290f25e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d42772b7db2979d03d127fcd66366066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76d6122cbaefa10c95cd19fa9dbb1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804e15a72b3440b65b2f9e5dc019bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb45c84d4a8c913e3fd2fc8a359c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8f0b06a25621476df7eed4be5ae470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebeb66bd4d4be3b5622847b5e4304d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a91fa92276bc452433a8b04433721e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baafdfba0031702bd56e2c281e1cdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9551d282f6865476514f04455d3878974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695a85afdbfff74d13b210f4ffe48d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b3a071446aecd4fcfc2529d2ab65a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef710e11832e3eb28c0d9815c2b192877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95883028493a66c91366193d3b2fa178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231a4048e35f583ec0cd00d8f86434f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd625753d522816ca05e2d0c30c30c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9513a2758e622982aa77e8b240ffbad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef799268be223f5c995663dca915a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee20475e3a0c7a25aa8c0a1f124a6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935320d63de85e5fe2986dc51b03045a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a0be624154045a06f4165172c2d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ec3a9fb658b5854d1167eec1b30fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73975b7811167960b973096d08d9e3f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff8dcf0c6126194e2cf13f367b5aca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b38bb9b0fb01eecb1bfee191dc14c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1449a8036bee20168a904a77b5ffc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac39c0abbe5049a564a61f9d4860791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0496835b4369730283e4c25365f76992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb99e32d9a6d557079df50a648c8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa07fc79668ee5de7679384b79d9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65821fab19df50ecc51e4e41b69da8ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22f7e3f4cecf041763eaea7af59e3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a190159b4c21611b6665544c4ea141797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdab9ce17168a70be7e83aab9f62be898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc28d41a16c46d6d8658a7fbbd76e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4b114d2efb5575f5e2207d14abcc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814bf8de74d94f79c3b152632de0730101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6f109f75cf35ae934d514558ad00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70bc309020ed4d8e5021e7bb5caa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b686290288a820e17566e91537783b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9776b01eb31e99731de656f45c3a6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab253271dcbdf2e74f10d6ed5e7f6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90994b28b2d20dc7444cf6c74f77114107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7471c7b80e31f636775d1dce1d743f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb50e33cb3deaca93919f24df7039109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf53036342e154eddd9ee6448c04fcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba227c3ce968e8bf2efdb1f7de2a42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e12e04b07a64bcb2d0a7e8e209121112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e163cf2ac87f539bfcaf3dbc03f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c3e6a6f1dcf1c646268db4ea702c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe55c8a4e75858c848846e12c6e6fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6b5dd89c17684bc973ab75717eaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e66116c3cbc2d7eae803b48d38ed53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe725eb69151c9af05a37e54e3b4df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7beea02351aefebd9028590fd4499f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c94c66d9fed8924408680ffdfcb53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b532634997ed5d782cf9733f547b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df5ee2dbadf0622fe7bf95b4993d43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92fffa3e9383b4a5e817ae8eab6b7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c498b5236784054e6b8d61f73b758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096381366b28c910ede7a6ba7b457813125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2bf9a87499cb0aca6904465ab25af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1579d9824ba009d4f66f89c2b8df0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0679b9f4b2d21ef1ae5fef2cc43fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ec1959b7a410436c3c0f42174bef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b973fe45bb47a7234a0b1a4e277384130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceada858f76811d665659b1af6566d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d6dda50b290ff74cb40927f7932e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4735270769af32aa6597ce9f8610bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb1d5892c46d4b3d6b22cbbf8d4af5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8ccd1c384d09a47b0c1af63f1cd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a5fd5e4be8f788f87f89fa45dfebb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb6aaee2febc7d87b3905332f92105137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e212e0fca5abfc19bcd1ada6d8a64b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac0e155e70ca8db53a065d93c7f66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1974fb5f508062fe614d3dbae625c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c9340a8976ea840d61545019af802141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008c3ba71694a76a83ab57692c84909142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7886b1204d966b51e22adc36ed002f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7af8fc90fe7615923bfb0868f838144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf884bf23abdbf5d36a46da7ad6a409145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee4c9d878e1095f38e72f108da90e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a4b61397ef1584fae2fe4a8a6ec2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3232e327528474535184f88dd5d95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ab930961ae91db7420570aa73344e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ceba771fa06151f6a75fcec5b2f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01bb8548d493851cf2d2781787a7ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44045eca7443ab0ec2d841f6a09275d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8987958a3c1ae5e173706f53415ab3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf3794f1801c49cec984e3eac4fa8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ece50750277ae773328f60822d2dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc5d9dcc3df460a9c8c9782917e0d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef351d2f277927b4672d56a122f81b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fcdf1b8effc2057f92e9a5415f5e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee0287de099df8f4de62384f29eeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e7e6e3eec395cc05ca8dc9c27c52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d249bd3d3179effea5a463d74d98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a03ee3ed9b35dfadc28cf9003f02b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f721763f66b99f3f48b04b2a46dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f212e43f81b86acb1e20cd58c3f31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cb64d9ceddfb833b9287970082e28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c15ce2675c0cceebd1d0477968cbd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ebafc74b164469b5bfbd591921a80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4042d2d726024b669f18d7ce9f0e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ee37d4de25246d964f02a0673b2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298d6f4ce028a76af763cb8cf9f4b29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a317ae415ab7b1c407906865c02d0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ba4f1250ed3351bc91ee1bd408c7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34e8a9bc557e6f0839ba4963cbe7fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db3b97c5f9f9f63732f8bcef54006174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e438a228cca2671b6c9b5e99ea26ff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a560baa9a546de7bdf5899ad328d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf60d44bf36b982855c1366e32ced7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4dacb2021cde4c03bc9ab4a029dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb3d48048957ec8ad8e8c1715e410179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7c30a71b2c73b88cb8e5b540f38b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a5d7d78502dabcab5f1d8eaaed7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767ea2b2a44a94bd93e252729faa18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5f035341ac11042740e20f371d8ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301be672c640090b27778319b98e60f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2c2bdc559580dc1c3afb77fe82bdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9235942aca6fccaec804eec292f3db3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1806b112ba62bece4c666ca0ff061b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804672e2ae0a8d619687b813aa47453188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9403f450a55e55f3425e85217d5c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe1c905f16070eb171571d2091221190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3f16166842f98d0506b55395f52fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9563c4aea2ed4b9882aec2b8a6e717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db0b6bf8812eca473724cc8a3b5e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481da2baac4a861a9e133aadb161c72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da8ca349b02f14b1714e5e82f927e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a9627c55efce13b8a1be812bbc41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c427ba331ebe8a457bba83359912a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf35ca87d6badbe17914088c05a521198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e52b66b1979795c8df15fc623ca79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dde2fe69534be65a95d3ef5a6dee6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c420557d4c335cc8407f805e76fcb7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64427cfb12b9224693def657aa784e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd082039147e84d5e775366f4ed4157203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671dd8ceedfc2403442c146dd0b25a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a076b0c0a63fbeb343659e574ca9e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db8dc9471862fd632fa9a290433b43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4def9b0406b2263f1a4dba720350f65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f280eee31318bcf455e8869f1287d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09a2f962153075ad08c0a76b5f2ce4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f4cbc03b499ffae39cf94c497e417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb2fdc9c1ef95d1961d8ead5930876211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90adf657cb97bae45375212ec6cff5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf1b5bdcfc4e06cffe89e629fbb5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe676a7cef7671271e471fe4398cb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d85e74d7fe3c314c4fc158dc7a3d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a907f224d83fe5387542df3d2ea5ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c2fb3e613c82b725ca6a7e1df8db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977fb21bc5a752fc0efa3819a5902b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69d1cfd8b8223458d01d5c9e9492e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629540c856462e7954b72b6d904dcf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b266a94a84936a86a74699062487221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45106d71204010b5113b7100e6597945222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4c308fd5fc8c5de8b544ea3e64a40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313033efbbc34f8248717d97be69842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8505af49421e62b88b7aa0b211424225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21100d657bbe7d7d97dd2d0b8f86a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581325309b177858fde0536067b83670227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5e95fb9372fa124c6a6850cedd4ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ef9e16afe663dd3c1c73c3d994140229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dbad13955c6e9b29977d85c5f185e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3147d356211f740607ca8943ca4e51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598bd6ea0cf339c1b4e4561b0da2ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16531e4c3c659f5680e268f52cd65efe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b2067312551dd12250b52cdcfb5cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8a73839c4a2c961d1603c51d5053235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fe503c3ddbdca4075ca4c40f02050236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb68ed6d8c2d6f8907a192e8e57fa93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb32238bdba48fda1e4589e848b63c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13010879e1435ee2374c6528a712eb07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651739b1f2fa30551337f4b8521d60a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa6cf07e6c5ad9411564fa059f69d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879eca7ebcbf5d8cbe0aecaba3d6c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b732a7d76cbca864f8a04b83cf9d12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f516dce021799b2ee333a48665d09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472775993ed67f6436f3b0658222146245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287b11478f3140a2377ec4f85725c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a193e19ccbbda2d453e8be6ec239bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd638b717fcc552037497d76963b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e720e090b955b56745c24299fcdad7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebe7c1323d3fd2891d7bbadf10e5dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf82b51d1b1c58c919c3970209bcaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c7efbccdfb8ab89457fffa04a03fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca761778896e1c42f4b2895c06b3b83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40199135677e5bc4a04ec63b70832ac3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622750b10efa43619a834cdf2fba8cad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa7156b87fcbbd6932887d455e859256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485128123d9629127c07590161d7bfc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88a7ff337105248b48a5b977d4049258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e30a475be378e2413edde11df07d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d58c1ebfc237ea9d35096cffcceef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833a0421633d79151cb34f5d3bdb7b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651add75b7684625f2ea36a914b4c18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85994eb0e5c288f73f7a84527f3b35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f4b1e5916c022f85326db44d67c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdcfb27c0839a842b1f1c9320019ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21df235c724d5c4cd7c50a166e9d31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509c352eb3fcc5b5c555302fd5789c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7599255b87a6be28c5c67fcde578d48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc3e85058d0c0f45689f9373d3e239269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95276ea013b678fbbfcde6520dc46f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c8556352626fef7d75a59e73b2f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f46c5f3294de852e54d0fd8da448e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716866407da1303a03b2a67e2be43568273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd86aec5038c1c7faf61e7eb45758a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9fbe591f23080a2ff522586c03c76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138f31d22550916fae0640eae797300276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047ce268f5ba6771d34ce20dd7ea1aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ef05a401a9673566272bdf0e890f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1eaafd0906723192d67904ca5d388279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ded3bad7dacc43b3710944fb57866280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0300aadd18d90ced5529dabc2aea3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f571aaacbd1c4761a2c4d2d6a6d4dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c86bf9b3db54506ea57f06d672f6f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c964b19c929bb5b63d81ba804d8fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fdcfffbafe00d5e7a48f3a8a6dab1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d242224750d1f2af4ee470c7b47c9fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2af1eee3af91fba5e1dbb82c5b56c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba29bcb61ab8f83c66d7d40fcc76e18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cadb27caa5eb27e2e412e0810e2b97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27527c3a7c7a989122a887e11b5d43d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be78b6c4921ea310c52c32a2a2c777291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db26dd8fda5d99fe27023aeed8745c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878de658032916f64877e9f3e66a959a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa13ea968def1d2e90e110ca103fd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e53ad6f173825f706f918f8ea47e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386b115a63bfd7348134bf776e25ca6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcea2db5e1fb73ff6c6968d262d3302297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00271c2f0e19273af27d0992f5a629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195995049d05321cb350d318f4c5457299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22649d27e5eed2081c99e73105a62d33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792df7b3e68ebac868825467079826d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3a5d815c4f4db3e79bbc5b6d7fcf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeea0b270b3192c9854c102709a931303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193b6abb5ec66634880964c0fc380b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1b8a682e34dfa77b9b40f694fda74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fd06d9e74f4f82f8fec3ae21a10f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023b8eb455442c8f382ad317eb8793b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf847c634814e66084443948d7f708d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211e0b4e1de576836ebea0c0df30d23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095bff8dd672497ff737d6fc1ba1553310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b579519a1ad8f1c9488a032aeaf52f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e600f2532da40e610eaeee08c89719312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a983b7ed33071b0fae5da4f1625ac6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b190efd9057f090ea7731f6028d473314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b1550813143136a21087425214f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259789ec12f38908242d0a6abd715d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f66f31098fcf1994f846dded33502317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c51f8afe38350952e7b04e4d493c8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678bbb4d5ad6eeda4d8170494ac844319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c86c5a377aa1b81669b3c20ddcdfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef6a2190383b80259978b2fb22c4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a628d1213a6868f8932e0ebcb0aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db322a6450c979fd95aca65306b59a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e57b979a012799459e57fbbd7f2be9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477e328851e8b2647855784d1bdf4f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e0f1737d6c4dd759552db15a5ec42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654ec8e78f42edc28adc10b99bde6a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9772bdd2e19dc8a4d2dd90267aff8c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccc402a37eca1b1a159f0ffc0cdf45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8570a2a1f49367730dcce97c663247330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adbd2d5df6c7b58f11ae8315d3cf53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6363272eccf34201b2dc2278990163f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a014d7a1920d17fe79f301594cdb27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5404204306bf3f7e4b8724a51be419f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8cf1271f74292b04a579e30133e3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c183ae0f12f3dcdd663353b2dfecb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572429b050b30c7e414b142525bd2b9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbb3a50f629eda2cd227dbc3d9654f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd1ae5940e90f49a9f657209f5f541339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c769225c31ce7edb676ec08deb9ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442491e8918abff5fe80d193f50dafc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749cd41a668d36208013e140c42cbac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa0f90b98db4a25c54b951f62026a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f391f5d5d6ae7fbd4cdf79d64c07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c254b15bbc75ec22b14cc45a8662c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b250392c8d2c032107481ffda5359346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4629454c7c44bf7730f4d86257d128347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f1d3c58d6bbd169942d10caeff45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e48a576831036403ca21dda4e927349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c47941b9b930981b2039032b06c20c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1f1b4c1a6e0619cbeecb686c8814351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccbe7cb60c03dd31b5c1f9810473f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbb1717829b2dda3f0e7497b475145353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50669d1f835784d59665b89bcadb354354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47cbebcdb17e6251aace45a8af0fe8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddc1f32336460f2edc357c7893fca1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840bacfb7b6097954c241f3d5dd65d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5def60c249fb478ff1867ca6cee978358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f9555aac400abc06cb25aa68479c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934836c4954a2583d1e72966d37a1612360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a4007bdb057adb5a113555ca63eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fa0afbea85bedd7ab18d65e84f182362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae2599ed2db646f6fbb05ef02fcf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3fc6657fffde0e8fc7ae67e26f20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab1893ad817e70497ef3c76162fc96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f50654b3adcc655b1ef52ac8727cab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84266df81545605d2e7d97bb68311e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0165c48cdb83846afe0f6a738d56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3e38d89ff0b869e6553d9a2e47cc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b3581bccf85214fa58312259fcff2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82111727ebe66d162774056e0d3aac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b20f25956727670965bbd50a386d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fbab590475ba3741735557ac82832373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f589e68212f4b610d893a71672c621374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a33180d5754fc2477395ae047b23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db03ec211d84ff68f9a80dc158149c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc234262dd99960083269118d450b75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6abfba87a087f73286b6719ba41a5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ccff15b676848b8202376a43f7bf6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f009e3d6b8ba32d4bb2ab5348c9391380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d539e45b48994efd98f19c90869b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb9812583923e0cee4edb788e1dd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4349ca26adcf9853902dfcb5a5c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83855d906ce6cc1793ced36c0b446a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983566e3465f91ac723b22d40943109385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef393df7be6f4e6135ae0e9b400605b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b166d49c99c3fe9f4e4e835e154fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3cd1979646c674a09631de3421430388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371e444d8a0aab557b96d1fbfc14c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9abdf267cdb921e4afd8e2bf572856390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41520be03a96046ec5db8e62ad27d710391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c62b6a6c3cd1eb1693ad3d8ab098a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072513deaef68e68a34d41c8fca8dce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390905e4c92fcd766bc80b67c0317967394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf7302c78f3be0e89716eb706b529395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861a419ad40a087518ca507f3ef195396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd634eb49091044ee3a9c126e9b35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e050cff6da578bceabb92af7463993398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2190d363ee74c49f1ac944280e88947399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6927e4ce991b4425eb3a92ff2d8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7690ff2048869d2d4e309d6338ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31821c4c2c87f55f0ae68ccd18186885402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee1a6337679c98c03906856c88d1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9fbe33adda70e13499d48d89236be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346833f0c15e067d7270bd2c79fcab8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daead95f25604a36c4499447cf7183db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e34ceb6449154168a7d13dc75c71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751455809499970ba2f033ca9a9b009e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345034bde229987cc4f09e0bc593a0d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ae84cfb40c6acd4bc96c94b886384410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40afd88b5c5bceb0ad4898a671a23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982f6f22e010d6a1ed1c954b2ba7e11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275633029c026f2021e65d4d700c745b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400643f5f66718bff9718f2e956d93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36b723ac3a1ceca0619fa67db5622415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd0cb13238eda721a2de1027cdffd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558a38455bbcdb6ba33fef5d9f5a65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82500e7c6b6f658b3077b5cae4f5c455418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97bbf6c23924aa5aadcfdc9598c0d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e71857837cba73d2ec4fd01d3ff1a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200232b0440a402f1a2d45dfab960546421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccbc8e8920f30e895a60dcb9466f55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aefa594ee71d2cbf5aa698aaf1d7af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb9d872efb1ee2345a0517ea70148a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af47869714f5357195aa82e62630ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739adbe3b187187cda6dc093ef8784426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e622d6953895616683de838736c197427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f996f17e03be100fdd81f06cf20c019428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70394d2c07b7fe74461e5aed978864d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8178547cd669f2ec537ebb1173038430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b475cab10197a80034b14e4424611b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fae04fca40d1d6281912bec756d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c094e0c913a957ca9b0ab478d18bd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e043c4512bb07660f7183ef0b9aed7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6955c7f9738e8263cc3498136755b60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909838f1fd8b191b15315e888663ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a956e9a2ca26748c6a37eac61998437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fa0ff94eb54359218f86bc73451ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1270db218f8c79b98f8cd73a4c2e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf1acdca52abfaffa4fb3ae31a72e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23439837afd8fe789b80ff8a03f080b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2340eb24f8c07c85ff97119610487e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a36632b47eb4d5f32c88e9340cf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdcdecb5b5b368f7504313993af237444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ed88aa280cbe0af69b979fa6b4bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6befc15684c754497e516fcfcdf12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea1dc45d94dfa14eb088adff2ba50a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1df4d854aff19c100ba18f358f64e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948ec46de0ed363105c0eb29780d99f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8763fc316562e2f8b38c793cc826450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384f2d85efc91437fef5aeaaf5bdee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67851cd2d90c3f62f4185830e3cb10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111187ce265375877795006f28c635453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049fda9ce1eb62a7ff90a249930edc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb1b36cd561fab8efa3c0cdc583931455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d810f56142f1bbeb2649814d2306456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e81b5f06e842eb06b898c17a95c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b5b77b92e23eba5cb0ccae5fb380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cdadd055979776a25af892e6dedec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d2a0e267617afd9955f64cb34618460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3da648f2b6ed69de103076d845f28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46118aa4fc949354a56ee235a8bb79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b6be6c04c66ce98a1b29642ae6a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae0dc440cdd5cb6f112e802518e2a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe9c80a06de16429752fbb1fb26e62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab80d21bb86b88633888aa615039c47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f7f15c18db4ce0070097ffa21ce3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c553c6ed21ce1bcdf6d19e8b1252d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba229737bfe0a9f5ec98bdfa30953d95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23380b588afb324643857d477adc0a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76c169260e02b2850b5ae8c151ab5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e12dd4329f4e05be671da72a2ef9bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf348721f828c0b4b28e66b66040a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2295a53b099e9544bfeea214c96be7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae31dbcd1d8ada6fabade8238d69c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1b197bb89976739a0635d25fa3d42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c339474cd843e7a7bd298c3e848767477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ace9ce14a89b18397e467d7b54b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad2c9efec320af0866758128c27ebc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ead957a248023ceba3cec5ca1a457480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075e3f44d6be833a11452a6c746e667481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66949cc58a84d5b3e1e9b198d9bb06f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1a32c924fe0593094b65132e9ce77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592137752a1e417590a74b2518d2610484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84648af8d51d3c83cecadddb5e1d6e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd1336d40d8bd89aec56281d838e0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e81b44fb1825af8edc36776f5ce55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0332d9aefc7a34a822e43bc3ee19da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf5031b0848631d9f62ff22d3e3e29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7bed3e406380112045f7e7ed13a79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c23ab91ddda0c58f6132ff5ba7aa2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fec6c73271246b49eb32ba0262168492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4c9a104032f7afb3d09c14e204944493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3061bde7ba266178f83e570c4cbe06c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67637027f316564d82903662cfcbed40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7aeaa9795e6c61db7e9f34377cf32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b6145f28124a6aa0f451fad050e8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3244666f48b6c10341c8b43a0b5ad7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ebf97640d32e4bd7541ba511dc0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea46ec702f86565b961dc193c4a7831500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad57867168a40845c75149adf13f33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a642f52d938d69137d2a6c3b6243502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07b30a6c78447ca3826dd7dea9e3a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40095a7bbbd6f16a84de5d30ff485504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa86cbfdfdf03b107f4ffe3f76b26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcccb3738638cb0853c42f6f310d0de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf175975607e0606b9d357baf38bde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5fcbbb267f57f7c8d423447178a08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f65992e23b2851366eb2bdd713c06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c51f4224099645fe8eb2a8efdaf4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f32f03e32381ce0ff7d926c215cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971754ff08e44a1011ac25fff44bee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e898dcb12f6dafe64edd1b657f939fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3534a61c502f4950aa3034e3db8b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8afa92e9eef323dad5057d24b3e7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dde797e5fcd4bfae667d1579dc26b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed4962c41908d7d5a988eea8fbc245517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d03c42986f492059927ce0527ba5c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ce8fcd82daa63868b842cd0909366519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea44e11c03965afcdee6140420d35dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0505511b7fb4f91a5979862f5d4d198521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d2ca65b3bde3da965b3b3901ac5ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6737f03b2b847def0b75e842331f02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1541207381a3cc5bd3d13c9d90ff14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6a5afd5aab715ee6f51d51e248fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9483edff2db2532b751a8304cf1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17f106fd90a43511372920afc4aaa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d0387b2e2a9bf2481aad84ea3ac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc0bbf91e8af9a088bd00aff03331e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a6377ef60f7a0f3117e392552752a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b66adb91e4d0286948e88a82fad3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004838fd891d16fe828cd58ae08e675a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526463632e62fe6b5305825e28c70ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c945d73e7c15d806a7e8df9672070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801154d774001c8a2c414d3a59d0d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f9f5a1aad0ccb3aab2c86c7f65821536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66735e786c9141fc2e87cb7fb05f6d32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a31d23ca0b5224d043122ca7823d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8957286dfc0cc1a799ea5a85bdbdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ce66dc6f5dafdac74fd2c822d32c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033d893df3e4219276aeac58bfe9cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5a28e0bc35d0e2aee6b641185565e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952fe0e3c7c50b96e55178f124f0803543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0856245843f22b828226435ee5546544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420493d6c9b6b7700856cf6b4bd970545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7affd4442556b15c44b7f9113c2a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88e5dbc7675284d3281a62a45bbc73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453c87079912812ca4700df31d0e75a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976930c6355fb24cea0ef6449452505b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6390c2bcb90077d24e475adfb3785550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547423bff8080d0a1b50600abece4b17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dbfa5656bba1a32ad06738a14c53c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e1b0ecc544c2905437622849747cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a1759f9fbaf8ea1bc5a2dbae5aa1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c35ba31f18a728cb46c93f38dfbcf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed01caad49fe9cdfeb1353af97066b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23b0547e85487de6bca16dce56fda9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b673efba6473469469a697e0354f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02bd5a2f71d54f01b5b1d6c3446d2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec972d628ece537a5851259da0e0b40e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf70c5d8707f260cf0fe73a7696f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee5145ab7c0da2f0e6c2d2eb780df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb5918447fba4251f25a60acdd83f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c3c0ea7dd77884ccbde8ea9ce90d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e395cd34129e9ff872fd15c131799565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308001825c361f8b27ff9146cbde1fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08203fff279bbf94fa3946bb11575b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c7d60668cca64131ceae201d83b1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306662cee2b5b66ee3a14a0763a0260a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5d0a845e7dbeef7c8946ffc65b578570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3526ce6fce111740c79f69e2ffcaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a301e13832a40be29ed00cb6914f5db572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>