--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47e8297583a0b6b2295bbf19cc87991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b665eb384f7eddfac4c766f476a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434835654feadda4d729e2a9496af06f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b4cdc838b0600cc6063735b8123f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b56aeac5e3e7fbfa959cdf9798aec25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6451804ba0bd483cfc9a53ef4f68776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83a931a6e91ad8d079da8f4004a5187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb9cb2d7cbd4261a676b9754122818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06b09f449906331d44d9199b0fc5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187fcd5be943d7f781995ada1cc91810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e617309c3d331c6e736aa7fa3a0dc2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f2a0495a25e90eee0a8005048d6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d0a70643ca539ee1a9a42f709d09713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377bbbfa2009df0ad2130a7d0a2365614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf21dacfb58c5f29aa9f2c13bf5b1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755e5b0dbdbae3f006cbfeb16fd3b2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80409cd105a6506c96ecbd5b48113f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ab79d4c4520bc057623fd563fb8fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a0c05c3a92a5dc3437bb9b03131d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620cea86049afb16f2176b7c5b6de1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4bbd35849785a1084bf1a67cbb7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cb6e849ba5545f13d12392c29641a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd174191f0793bf1ab7b2b32af701d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8059cc20542c83a2522dcd766193e7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9606998ffe2423a52c4dfe78f2cbf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39248e50022adfd02009bc07aa609c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70627363fc3a6460e02b69c7034f4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c85b48e1ca6752f219173996237de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dcb7f3912a6ebd6c256fe2115551429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a903ec0de812b2c2f3ff0580a7c5c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf04669feddb01bd6b0a32abc47e6de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd62709d81e4c826b0f1d302ed5d1a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfec30b80f38342f7aa726bbcdc17a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdff78024a5e5e239ee17e43e66bc1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb3ff0178ca27f49179ec42bb210bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b25168d7dd93d086a079ce1f4a89136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b09bebdc7f3158a4bd27d3489620e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb38116568a066b3738e859c8cf0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ebe23e66cdd843cbbec3dacd56c3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24032c3398f0ab0854db03a347d420640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1203db1a00bd4ec6fd7baaf6da02f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10780288e38812070e325f3ea0929a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d006abf8ff8977d4024458d3ba1f6cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284772da8527ad67c70264b90800376c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eb7d217b94815effb85d3aeee356c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb8c46818b0470d512ace8d3ad39eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fd2a10a2f40bfdcea9dc2460915d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ccd0e0eb5f91591a5f5625361b6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4e4e4a0ffeb87992209f7d03145b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc5cd497f520317d78fc04dd7fa3d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c62d4a003fbc2ead528f742d8795051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ae3c974756902351f8320f4d9f04152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ad76de83c4ede0acf3b6b85a987953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d8d9f42ac2beee737ccdc9ac3dd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef1956d01131915d2182f17269ca2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de398e341482291c2a2d3bd4e03c24a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ff1d2a69ead576c96841ecc73e8f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259c0f481e7b4362ea3ebf10700304c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0306727f0a38fbce00f96698afe6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757972610dcf7139b846a40ddcc7670760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7de407bcb7f03a304a5fe6baf264b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a452a2ea520d97985da7897b0d5bc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bc0caf63a81514596e67c718f0c4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c3ae2f44162de71d98da8117f39b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a734e7ca23c9c4edc4c33b74e310065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec447b2606b02820b61c1045d079cb7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f4cb55cfd7e51d6772e4bb93450fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962f15ef67e653c7f20edb942a8970968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0d6958252168660d41d0f17fe223c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd40ed58690101e2d1e7764087dce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495e5d65059999c5990011e0f60629371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c86cc5cadbcd24add2eb69eaa3616372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae7f509ca57e5cd1a64ca6e4f0c4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0130bb5c2af73fba604d07807a87dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e684c5572414ecee8d2533bab1644b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9fb15ca6fc618d1048195edf1a0e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740eb973e7335de7b5f58a80f403c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02a272fd74516b83f59f445e5acb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d7aef660cc5a41def1cee73da7d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04e2f3b14548e296bcc92d2e31cb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c8512dedbac30f56c1227768c257781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18802c2240cb40f91173ebde17a1693082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529b597aafa69461089a64f1070013983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99661ed9c806c55f31af5019ce55e86084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9823b8a6c961136670366df6d5daa085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1fd5f862cfd7453d666e13f55c6cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fea6837b7f6ee6c921981d5a0516b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d436044fa79bff0f6dc00c05fa7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1ba9196417872c6c05d73eca8785789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365aec204ff75a9c03d74591738de690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e1f8792544fadce4770ae1c3b948d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5a7183f93d8bb14ffb15ce1397a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a050ef8498d402720959d9fdb8cae893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fb1e8f9a3a8a4fc2c81289112aae694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f941c6df97ceb146ffada29a01e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7da1a10317e88181dfbcebe9f84aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a9f35763af982038f8854d00b8ccc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083c28a928b0c58026630258011112798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7e95c8a626b1bed4368ce4f45bc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9be195e5f63c7a8b98c7f9d753fa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32f85a5cc2a2e4dec08a48ead5fcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438703ce440404ef5130863f7f34beb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b837e60a9d6bd772fb18fdcfb3926f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd240b26a59c7dd8b822106ec345a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d04997573e61f879a633a62780ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ace81de639d107df08584a0edb3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e18ca9dc0872f0fe4526863376b202107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c34dcbcaad6fae028713f7c399323108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da41220361b755d84b93e3ff4aa2c75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560e8cd7f3e45d6b69b53cbba49625b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f760c0103b6cdf544ae4f9bff50a00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2db217e08fceb8a3302e948760782112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1fe75201862ad712584d01d53828113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f52c9c184f96dd4af25f8743c81aed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aca2ceb3ed1b6d70d7ebcb6f880439115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888167dfbb59b7d2a3289aa9dba012f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1b343d548aa2168cc2e5ff20ede1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b247e508f013a21e6b45f5b6984d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d42f9576d76ee7614b550915ac652c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3148d3fafc9f0c0d5f6b28767ee25e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f04e50380d5516223848c4b5ea46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc1260b45edca9d6c0e5fc6398145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83252afad196c13701dffabc26f67965123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73186f485c49528161a30085a9fde6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc323a75c69315b3c383e01c8c4c6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125356aff0bad73803a28e91d049994c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f3351025d14139c1385f69786fa97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5a74b4c6de805c2d2060ab869c809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8b7be70172d24cee933d095084c0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0786dcabca0ae1877ab36e684f43c10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c642c2ded708a39f41437eab285f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de23d65d6cedc4f00375a2626a03f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8afe0b913e8fdd083ac73cb1585d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378a2b250ce5bd34eb9080cecd7fe6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea865b951ce10a89f7612fef8ff5312135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9dc4787d718c408cf387ec30e4b32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d67eaa8495e7bb111bbfe1429669137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9f1cdde0defcedb2cef907b5fcf67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12446a4a624c7b9813a6de80f80e3de6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba83d32390d5c3e73e1e818dc5a7cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0160ead5152e1cad8132706d92a9be3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538021667138f3748082f688399f089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfd0e9ec3c17ad4156dbd1cf119f22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40907fed4f29e8f62fe7675fe613f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9b5dc0e7200632082b5fe914e80d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d8a51fb66f4a918d01c870957a761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85466ef802926afb34704f71b56a4ad4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170af50f07bfeecd85e4652daa565361148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7017651fca2fe0cb8724d0073aac2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d778562f7ece9068cf9a025b147c0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb137a583ae59bfac1a177049aaf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9d2bb8737f0e8c0d5ebb1031d062d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f0185646c7270d1485dc8c85ca6ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17180f68a142f66dd15a6e3aaea3e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb173fa62700f34e3d42edfb626a7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd458783efc831a7a6ea3af7f47b0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd925862df3dd0f2ec3b5d188edcc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8fcb19d0235b3cb23005171249f61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d813fed2afc12dc3abd96ca3c319ecb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e23d2847c5ab087a08831b6236374160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eeadf81243befc15f0954ec56a425161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a5328cd4aafba94220a087aae23f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd88bdb2e88113ac3631328c44039163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384b0ec58586e251a2285664570cdcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a833a1f7a6446fb1a3e3eebd52c32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc688b0e765927f03ab22f5a1f3ce9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c790d6b3926ed782620f3909a57b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c79f925ec3f05582fa67c2bda294ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5ac459677492563fd6083e4fb183c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68721a431bf5333e4e0899dc56625a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9802410d54cabfa97e152a0df89a40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a3c998ec0cb76cc6152a7ff1201bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d2187cecc243dab2c49664a34aa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313596df5bf6cbe64d81f5968e62a40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11dfd709221290155b1bff684d420e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a43b5a20840829f463b496be66d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd39ca0f4e0a911dc39d05dbf50436d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc1c43ecd6629eeb984f2cabef8c9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d4dfa718b8291b2786754a254d81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe3af45085238732b9d6203788fe6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225a33b21fa76fe5f67528eb3e6e94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a173ad3d3b907776d8d7f4799231686182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e04f2ea7e667de586ccd603f12916d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37026a90596f515da0428b3f8a28463184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada61022b58b3c1c06029009047c0a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bbad00ba4f91bee0c79ad5db3da21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a848fa37bfb5564d0ba8d0f3200d34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb816f1446099df0a6c810019b5a79ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991790bf9d6ec88d0416759083fa1dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb9887ee5132dca1aa6bb1c2d9eea7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d63e04e6886f151ed9200983aea52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d64a779f374ba0b8e0f9ddbaf3892192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3773b2d651800ed8efc9c0080d635193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d112e5a8f4ca52bc6b881f7339a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff626adf3f99e8744857cc6c3a7d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62be566fbdfa79c96fce26a606e754196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4764aceca01d982c3239ef2c69f803197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bfa0450e9059804f0111f44797b12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed4296c463672879daebf0fdee0b9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb46c32ff3a0cbac8d88c0dd42220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd56c93809ab0c73d69d13282e75df0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041fd60da6a4599525369b4b0cb139e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85597b0816cd74a022914d35184dbff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62dd2862717cdbba789da6ba26a902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f59f3173a746fe3cb440c1c96de9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c306ad1aff3f0ad74d42ff16fb9f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096457f9ac679ae8e21e03bb1ac47e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2826a1a005c50d72721a32a382f16ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fb3fd0260701a6c9a3e397fc11bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91b73f4c7e8b83db73e92417c09bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793bd940d5faabe5039afbe8d704ae5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7304f484b10537957c84e3b6d331f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5926cbe01fd94ed55a5cadedca68c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f792b2aef1aba9dc031158ff8575214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268aa057f4e42ac76a2501681762ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8d2cd76fbef526dc1ec3a0f5e78ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f678a3bc5b2c195e87bc1fab937eef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09e359f969de3393de9cb14fd9228218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f796f009f7406b192f55dfbc0f06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d049197e7ed46da95a66a46c17e44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8283f91ad9accda3b9c50ecc6445aa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4dc04df4e327b976ecfdfea7b9f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf1d1bf8eb2ef5523a7366e8ae4ab0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b781aebda32eea6df1dbb34cc9bd2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aeb169739cf66c101325f7e0dae67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd3d8ea0afe272c5250c5ebef82c81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724caf514f4c36e65b742f0a06b08c59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a84517976e11bdfc2aa5029bf6233228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dda115f688d579d4f183b9b7c5884229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83d380c49d286c1ceac95334c26c8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176eaac289f0c6a387bc4c0c9e73a24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bbcaadce2d4204d653022f10a1fb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac0d9f228fe66a1caf4b92cf60fd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9aeed9abc808900e8e49411ee2852234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304927a15b481ea1356b45a604969aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c557abb2aadbd5e10eb4d4ea00495ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caaf76b43a731b6184448e58448e2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b01b0241187ed355cfd1afbbeafa4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c478ad5ebf0214c4e70d24cddc6cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bac0622dc620145b8195b778a18c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd616c9106c7be8727b120be71a3b6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653266681066535584262c1e21f5485242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220e69f43cafcbbbbdd5158adc8f37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78274fc125eb0a9bc98effa260c118244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76322eecdc36fbb16d0bbc8f76508f95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd61e0baecd03e2461384d1161da181246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fae516406b68cf02cf42d9bfbb61b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd51f0a98d3f54da0b0798d980dcf83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b00f3bc2c3fedffe3dcd2b886f7ad7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5be7763c9bbc7976c241f8a33628250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1a156b4c3f188244f1f7d623ddd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec77f7015c3d381f5175c4e2a356f46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ea6beff86e9b2d69f4fa4bca7e60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecabc1e59ed267216288bfad52dc31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83f7a227c8ded2b6d3646cd5a3cb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02245885ee0d7b6121761d501ef6e8d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d57b2fcf57eb59c9e711c4d647bd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3943f22067e29661667cc7c9304081258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95b744a89950fb46b349736360ec8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0947cb88cd08eb3d09bec3a3967ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80542f2168f2e6c58c852e5719e514261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1417a62e98392a66df3617e8826ab3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a1a0d2cf8559a20eb3bd3fe3dd4ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bb3ea6a896b45b474a1352ecfd91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c22e22acf818ca323d395f4d710b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd49606226228c5647ca677d336253266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f48450961f320912830cdf394cd39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed44fc6f6893a5e6ac3ada98d09f19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecff482a3b9e203659898f709d14a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55a31bfeefcba095f139389bfa650270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b3099bfebf46b0b99f58cc62511a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da312e649ae21be583aafb756f531bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267968fea5a15c65824e320829c6790273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab89225e56aaeb005e587bfdd3c866274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae741a13be20c972bb0d38e5b5f84e05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d62827654b9b481d037ee2db1fe10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38c9abb4aa2080ddf3160fe58f54de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541612a1c4d504bcbafa3f8b151a9278278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627dc6b5c2a2d06927b2f8b9d482240279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05577fef2df38b202fbabac4bac159a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3793ae48f6f0ec484baf09174cfc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c6276a925b12089270711eae6875282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc7452d984ddca74a7048792e26a10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d20b71faf97238be28089f8fed82d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46990f177a0223b2f671160795ce756f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85ec6b2653c6f9741178c4e0c47f0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d9c1b3966b826d312f507d7c79a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66755b3443024975dd69f6690e1ba3ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dcae12dd574d16bf6c27bbe95cd59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d104ee5bf083bdb88abc66a2a84af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94bfb61543be159b43b8870e652c53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef964cd410eb475f9bc12785aa5ffd93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be35a9c1329bee6b20f1d98113ad42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42e1e8f11a9fe5120e2580347573eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44476fbd4dddda5682e98e7dafe86d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af815cd9e37d85de73b5d38a6369b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2974014b862889bc9e00745bd61e3d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1a52f68f28bc5bd6f041d7e9b99bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457b7a62f1de37b8bde3d3622423922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21249120133ac6df9b02a3ac386f578e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556641dce4f11895c1d0ac28f844d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dda71ff6fae0b3a739986717151b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221bcc6c6a1f40f9cb163a0d75a3f3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536790f836f1c640962ab4c1eb9741d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd458c99525e34f711dfbf0ed5c62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c295fd8cdbc4c47eae2de1401257b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a5df5f3dbb784d86656f90e114477307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48671bc86c985f170ef1cfed4c208ba2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9738e729fb614ff641229cdc140ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d509b22cc536ec9dc94dabda9ae225310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f671e83945582b32352cb624b5eba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b53e543e86d7b72e6713a1a60719c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375d11eb4eddbe5f618cfb898cab08f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0795d102f28c72f52ad47cad38ebbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9805f89676733144f958aaa295b814315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b170091483f6e2d8559b60a3ef54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec014528117aae4792da2e878d5d15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d899675af9d2faab78b8d9fed2042ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62972bee81743431336e9ce53742077319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf363dcae1412c8e132eb89ace1c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9d13524de6b868e697f42bd29ff32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a507a74512ad27da9fa2f4f2c615c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adf93956303e0a527e60e9272a80a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c74f035d02f68764de63458ae6755324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83994aa4becaa3c8213acd496a39e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb9f8ecb59fbe14292a07f6c18fb2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d0b03beab1ac2c11103a3f4e10652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52eaa5a43005a73b2a12fcb51835a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8cd60ec4a6c4127348b95fd58f449329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c871c98296b43d324018a76dfea51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd92ee90cb6b0b888fe04c71bbe95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac01a661d17e7b5ffd9574bc1044ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062af136611d83f3c5ba9f2e8b8acf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f70f927c79d1f23566ce648524779334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b939caff70878055d9572fd25e2da6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e07a62de55f3070c18eb40b9a20e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545242baa8c90fe1e611c1f0cbd907c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b46b80f710220318a1a049c512b75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f7b2e0e13fe715297f6000489123339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e117b22144624deefd3b16b4ed99458340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61d436aad7b04f409646d85b15c25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7adb7dac7696ae7634450628d3d0c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e6c747bf4a87dc3ec6f8c293af0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06d74b1efa448e80b46fb34c80474f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4172560df66b7c1923a56933d66fe0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309f2626566f2c902841a008162eaca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d167f58589a8f684342f839299a5d26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8e2df0031d2b96edd618c189bc5a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cffe2256db9e813e003713c1b736ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e2c7baf2db93a63afff7e4b0ff254350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4319bd58f166d6e2bfd59bd13a6139351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b008992ee16c534acdc04dc091cf17b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8884b1ab5d471b49061d6418ca295f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb0483747039c8dc13cc5eb6a145f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01afa57b350178db752602cdede77f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984f9d5486f97d374a8c001e6ad5aa2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd68019267ac9d762d16c10b12633b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07daa775e915de9bee84af606d90e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665771d071f99f51e11f286bf9b76de8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701863b0ca43e48527724bc4a2ecbdc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b3d8ee4f1ee49f36485acc8c23c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48171d798de7716bd3cec7926e20f306362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27916ca2e7d669da56ef97ad00eb2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec715fa273f188089d3dd7574c7852e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa919717e43de6596b08e3ea791aa142365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155279df30968867176be7ecfcc7676366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8e0bcce7bf527f398bf1f01db1ee0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d38f658d87b80fb49b2f9056e340368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec05ec6e6ae0dec3398edbe32bec57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230165ff9af91d64f5930ad3baf8531370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb4092ffabed682882570a0e1faaa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027fabb243fba2eccc94357efb0f91c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb0724af8defba49279303f8dab0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca14131a040cbb803834e328fe3247374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312dd6fc10c72b41ee71d0749729c9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24c806707b4a85ec17bf0818a927e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab9348cbbb86df2a03057e2f276098377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc846033f390fcaa8961ffe0fbd1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ac0830c2742e88bbcde24ca50035379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef9361fb5c5235ef2d80fa514d8c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6bb93a39551fb5f20648d76b2141f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19411c17d27b81e9495e84b28c59be75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c6aae04e42355ad82785c458bab4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9deb73f3eadf08f2eadc1d939d2eab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae60bfb5cf8af4529d4fe22efb13a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564e9eb6cd08e8af766a201f33469c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc33cfdfc79b615c94480aacc55fb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdc2cd024ea9ee6783c66dbedd5bb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9f2c8974b23710ed4d6004dbffb56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4cca676ff6b3c3ef16cf17699fad0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea899e73c61888771275f82d1da8947391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc80c5a69c5f8a17edf41b40ce5f0d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13005ddc17a33e2f5bb799cb4840a78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf57d47563df8d66b79fbaf8c3f78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57841e71daab058ead01c49e039018c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6a56e976621de939ac480cb007a67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc727bb14f73e1cd360d8f77bfa43fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826faf9b6932ac21448d02d63ee92d8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9146c0d1d3ff58a04f9c0a6dd77e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2685297eb875cc8e24a7b69ec3d870a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3f64be82c8e1c2be9028e6760709401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a37750062cda8429d566b3cf9b3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb9c27ef72c3c3885281814089619403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc94c73721d76e8af52c40ff5e8e24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0839a61f1e1de9348a63619a5d801405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c161d4ac53b65e318422ca0f59b8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11191a62b185775efe71f86237599426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced03e07ad589bfad5e528a11959ad6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de376e7a8ba08aea77239944169357f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf4030544551983f0466d02178a78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf09621bde1567de84b827c0d2130a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd93ebca64b9c663d44829f0e148b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f10a688057ae18d8e30c079af0c083413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb080fa28722e51ec4c86fbc1a3b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81834d3ed9a466103819646c9e7246f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365cf13f3147f783a5ee8556f1300b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0f1d7075998cefeec0d2ef702c6e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04112b30499e4465e279d3b9e5fe51f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c47075ea377945d6c4656ec080fb40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc41a71401b7eb943d0c1129eaae40c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d4ffab7c313f7ad6bdd64fb65c9c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507a2427f3702cfc50f1e5cb1c884a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814320f881d21f68eb14174bb5996924423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216cd5d547f7d2412cbfd417682f5b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858231c5ae1f8a1642b2b2cc38c132425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54ae2cd99e9df53c5cee6b87a8585426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6ae3e75d8e433922be08324f0bbb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a547c7b5c47dc0794f9b644cd0e41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781ee9868c2bdd0c414f480e92592c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b129c703ff7994380a4844126eeecda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6093c98ac0af807d2650ad87b05027d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e10d6c6f672a3c47076a0190e02e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5a4ee03dbda931eac2b4addc9a8b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23affa7f49dec3f2921d9793ce8bb648434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d574cbae6b8680be930f62075c666f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4633ddbe33d25bcde316a83f50c006436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049757698fe41b3e85c87cfa00937e20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178e174da90adac2333bf33ca4238b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c07d8567b0405e607a8a63769136439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e0342fad5c2e1e3b026bbe533e9d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e62bb52eac126004d312077b64ec1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c8c95237bbb56db945e51c1c28394442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fb57aba611aac8a76d5b6f1dea6ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e16273827085074fde3bc838218e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac25bfd73a23d7c1995c442194452e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530817815ae7701db0d935c29c467282446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df7de83765cdfecd731b5451945144447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd6354b79b40d2401d379203423d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedaa508991cf1cc3a8b22d0e2e599d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ba599e892859da4e140bf3c468995450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c53d3b38fd14eed0bc8669276b2c56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d142c2be8c3f293d12b6e1d805959452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a161a50eee4e819eddc11af6adb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6884a00c39cac51cabf18e991e3981454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c241efeb1c5094b7a732a0c556270b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1d138603b305f2cfe6ab015890ccd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c60e0b594d0d0331284ec931b234457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec4bcaf31625ee1e9a94b55e17fbd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306c60f9e342ae786bb98f893e9fa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506865d4e8664007039b6ded254ccf99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc91a0f9c1ffa1092a5dac253cd274461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94115ae04c4ac148dbf2c53765612e51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba979ef92b78d80bcf91cc1ffd5885f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fd8ed4631518f16ab8a45d4987964464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c80ff4fd445859d9bc917e9aae0a58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98383347422991df99231cc5542a47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d72b38310ca0f3301003633cb77a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c795a9c9e026caf600d9e01fffae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319c16c6aa25809f99417891805449c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d08ecb18aa0491c677c538d170ccb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7946b701da1a03f15f577cdb695781471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d8243c7ef965d59402a6987bc2b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916e8cae34006b5c1e22e88d53d830473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd05191502f239cfcc84733d9823dba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aeb5c9d748b5d8f05f78904c3118e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb61aa03f1d7e98d97729cca44c700476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0cb3bf6b0061b0d66f822ff9dbe2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808353ab617e9831a4b9f64359b1948a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5682ebae9233bc2f75ebb4b2391058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bcf84882dcbf2aa39c906b7a3127a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754fef5f79174c0682feeabbe5b7a1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ce9459ae9026f78282475e4f55065482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb4cb1bf65df36e61c6be47ba5ada0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b93af0c67b4796811af111566ec72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359962c0a4d63fd3a88f6a55113ae71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f42dfae50694bb1d575b296fb06a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74a7594a48884571cd165c8ccec2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce31e13236c3e25cf08de5b7d137d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc732a76fef394b2ebf6be73cf8008489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651bc9ace6940d35c08f9cd258eb1bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071bc838b65390d087aa7f548fda699491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d7b9322852153ae3da9d5ff624fe0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751be915208c09d0a1b2e94eabba418b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb89e70c845bfe0fc5e0c68cce57b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557c1abb00d2859596e3f18f5633a82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311142999d340080bf8afcf876eca0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2ef7fa2518d3d8fef79e650daa2d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c100f8e0df0fd3d7a881252108f30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11851d2277bdf8a2b4b6695b35b2ef5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378bbc367d0ac5c422c5bde8ab40cdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce99cd5adc4fbbf29819d6b52a80fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94860ff0332e4e4f82141c62bf8546502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e15bc1df443786bbd4451af3047e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dccace9bbc84504dc5347209ee1671504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e565c2b1fbaf99a112aad984802a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beba9a48398a4c662056b1f98ee481506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae0ced227aea95120c00fb470efe45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8d5a89ce3ca9fe5753561e8d7854508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4885a0fba4218c7b9e456d815b8a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aafc204dab87b741af92720b2d7e88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aec788f81e88fc01bf847555eade8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48746cc997f99d10172fe8774be3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7139c5eb52d30b2a8a05285cafa4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7669329dfef28dd22a762f9481dd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b5f4cc35aee437de1c3fe73322eb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982750e6b88e2b187668fc58395384b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f7ebe9beaa110763df85664135766517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdc738ed4af849d36153455707d656518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb57a90c15870f03552900f3cbbe9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449626728083c745fa01219c89f278e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a472240b483623a93f560ff23049eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb7951bdbbb2cf4dff7e6b000da7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f784a12d419c5a73731052c433a94f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd563c938d165597058a9d39b9a1a58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5876c72a6a66ad2570e6b40a2ae5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928a5c8328bcfe62fc24b630dd7e087526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7b3ee6ff5cd618fd5f382b02bc96c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309787c28ff4d44c21c5512881ecd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689520061760d1df0c55e74bb4653053529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aa642ce996001e322bcfb110f4bbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c4241b88fdf1a76cde625e76214c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328609987ee0a98ccd30b84dd239103532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6801602df9d3907fef3c84901477a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baebfb632ec5291a6f2090e4ee3619e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd32b82f9ed2350bb124e38c594fda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbe662d7293628235e7e24bfdbbf2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e522d028ad83ebd62950f0925b2faf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b8c7171b46714aa9d76f6fee41909538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd475848fa5803a070b3b91a1d63354539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2d212a0d5c7f3c96ceea000fbfcf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bc30b1435985334d313e2026d88e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae725e3c4d044f228db34b15ba07b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baf4b8470050f65c4b2230d41cd1b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae858ee81f77384eb56fe64b85eec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38777cc7ce843392489c9ce0a20eb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9259c1d96c96d2fd9484b20039ac3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571b6ed4d30ad8d51530705f604f999547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26cf34998b55c33053bdfdd4f0fc15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad809a85725b5b95a1a66ab1279164549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34512f650439f6f14fd477f0f19b0acd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465021c3522d0b91ab101a5ddf0a0a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d101beeba532cdaa59ab1a85d6d8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef37b37b76e15cbf9ccb89b26307c25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5728d30b0e04f58d538aa34661c1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d2fb243198f605508ade760b02710555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec708a24958be8c8e37f181cfbb9c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41518d49e8a2d037bd19e101f671fff3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f06ab42182912c5c30b38dfd4921b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f3eb65335c63bf882d7f4f9c36546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fae0e9870642ee385c808eb111464560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b02052a2880fc52328ec804d9d855f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ec27369e12e2eba30995ad0105bb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9814d5506750151cab5f033dd8a0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16ee13d530fc3876e0313979e6a3c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6016d2de7fc9a72b437c879e6c9d89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6204ac9cc12bb6ffb27bb84ba27ea66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a069bf7cc9faf381302e91abf26bbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41d4fbe5e648b568b32a956536b8fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05058ce8ed5b344666848745bf4597c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a232f34990006c7eca1e5589320c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb81973aab1c3fac969c19dbb7f372571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5800566ed6c6afff846c0db98d9958572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233a74372701168061cfaf78e577091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93fba1ab6ef322d8180d47fdb1b8af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddab1f5e396a95753de31d70a893923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666728982feb3282fc8fad8f3ff166d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fba50d14c849be5a978bfca16e8a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba778b21388c90289672d699bfa458816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724bfc97b1337fd6ebf02ceceba0c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658080ac40775053c97cc327a70e638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce99d43815644ae1764aafd42f4b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5561e6c518e3a0c9b69500222e0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574c8fcc75550db70418e09114c51e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2eb4b6fc0dc02a44a4fc66462b78512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb391ff9339cc7435a15a85ef16f8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba2a7e17eb64c9919112b41a2c4f9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacdf8310ecdc2285d07a05dc64096415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239f4c2aecf4e9bb1386ba8dcf49bd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d59e95b9c150f53ea2b530252a2eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d2a3c160a20ffa9cb5cfcbf5f30518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14ee40cbcc71120f3dbbfe906303119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde555a0ef992e77cc87e31e46e6d79820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44812a96b33d39bcb2f010bb81176321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543233662c2cdf9cdb5f38c4b1d2aeb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb061f71bb35fa5da4f617f2efe477823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e71f9ea841ac35f01d25320e5d97524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68af89ccdbee104293cd4a5fe76dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481603bc983476f8f319a1ff38616d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92229d9d6f73207a06517ddffcc50e7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f2598add63f868b096dbe3c06862d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9725e67d5dfc8caff9250ea3f4c413b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edd03a3271541f53a6680a7b97a14d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dc55abb67c266a73454d8381cbc8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d3dd398afd2a341b578f093f5eeb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c242fc15c134cdc7483f809e94d4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc644519d6a380dc3a2e4859d17094a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e8274c343f7b38f9a1ca4766f2dff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742266512eb069f7f8d0441ef0b7f4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88546887b322420e5c66b2a7599c34137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf74f78e47a9de745e3e1df49674a2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968f094a9cf1ac2ce7ea1fe51afbb4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839397b8ee2d40e88875a7d874e7c9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32581d8f27d64104c5306e9233a1006b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d09a275776a87b886d8890c78ba0b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73748456ae8bafbb5841720a6a71243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe710f805a52e3ab1cac37ce23984044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382629fefa7d9ee4f0e388050665a7b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5200eb2884152942b19cf8087b62a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91485d675cd925114dea928fec3811c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a53f45c1df8d102e0b4ae3e929a65b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade7527eb3712caca887b3d557f2e2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1535735a538c4e1890b63b420c1f8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7f6769682249c4f7d280c87c777e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c04fd6c99cda62a069333c16d5f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927d299b6c29d8ca1c48af248088bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d3e6b61be8bca2d7dfd75074bb9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a678ad23fa8068aa76773c6351ede455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d617bf9b7d4a9b8db21212f8557cb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903e6bcbe17c2273488163b8911ae3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1037c0c077b7835feb9aca597a46e0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58b504e1cb5fe371fb6584d787759459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1587ae76bb422f3f4ee62afb00c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee60058f28f567cdd1f9a843ab1ecdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb34aa940c1e3a71fef52d657bbb0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304edec71f6ee6ae2712cd5215f107263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebd20736bb226809e001d28b1988364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4504b425e72da693d1e32494f315c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a8652b05948130619b29a5c8d329b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d7944b535c15d6a24a214ac0e5aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829159e2152386a20e33794420274be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de209b22df8d291f8fe4a6700dad669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545eebe8b8e7474f628b80a338137d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a03548d1805a711ef63a3a92fd0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196dde0f155a07be615e4a007f8403072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6379ecc86fa824fbb813ffbf20d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972ce7885e1dd7afca2e646456af5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dea65ba6714ccbdcd6e36aead10f0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7676179f5d70cab35a8bb34be89a44076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e5aa699c7f0f7156ccebfbdfffa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe33db4f295ed12efc1421e64a9b0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f1efdc0e329bdf0e63e55f8d87f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df8e0d1142e99de671c93f238016380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289a03621deeb2718033f753886bd1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e807cd90172ab1aa71e6e8a91b509482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98dd36c8b830c171271ec6676466683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e5f4db60503921c7b07a0e32ff3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb111bcc9383f02ff632e37ba928385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c4613ab83e521cd239be89661f4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b52f639fed3f6e3c0155257ec50c1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56580eda7b3aec595a256d2b1e9c2f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b7ab7c31c03ec717d99e9cb0bbb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128c5961d8a4fae1e30d8cdc4a2c5d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c4ac939bf3cf921f2d5e5af8f709791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940dcab1bb53a252e5a7c4aedc21f1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e63da1c2f64849592096ab5651b7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849194f21d3b3a9e40f5d31f1ca5b8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569360048e1c7638587b89ef8a4209195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45758acda5f414ad347c4da3de2a19496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ae0626509bf8b55cd9d9345184e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb492461ed25aba278adbb9660815e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00ec2f25f22a2b0480892b574731899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bfac2a12894a218dd33adb1ef25c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b3a4dd5426d8c44e960ccc256e7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd35ab31a2640b219c3703e2ee9f3da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8c3ccea179c430eaad58fe171769103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60297d33bfc1f7409f5c2e5c33a39cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722e6a35ea44493173190860c9ae93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace0820730c09d3331845c6843e5e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdafdbbb35dc4e8978aca082467d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa15fd3dc2c29ccea95309bf31aac0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bcaf24559038961beafb40b4a402c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501be5e2d71732c2665e8b9bb7bee817110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b71df979e9b5f8bdac9713caf94bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb773ddd805dd649c36d20ff07b5a274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63abf9571681e540ff2eafcce3e98e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d204178e316b6046ef3737864488d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac719b2653328ec4e8456e60994065115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a144093f2a5bcd8c932f4a7219841c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4198684e9f3476e26b212bb06141a54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ee89cdf83b8777aa628327233189118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400a1933ccb5869b9497dd96a4c08a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23948f4eb373dc2c21a83b2eb396207120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec5bb28b7025b5753b38de196b7961121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff74d8e5ccc4c37289deeddb975da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6acd922603a75f0b63c11257c370123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff6308f8c098a2ab0cf8a35f9c2473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0dcc49ac005a81b72d5f0b912d124125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec2059a9866d626d02437cb7121bd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33838b8bfc3467d4c6faad397bf4c00f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98f960dc56f5e5086457d2e4f5e8a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8d00eea6a87b21645cc540f168be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cf4ff8fe552891d90e0429410f25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5bca1c9b40f66e23974bfc6c959ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae378ebd747bd2627f498023730af1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105880d74fd2497f231380a882a7c07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171ed9af76bd73d5346c9bf129f1b66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06861b338c5748125065cfd0158198d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732b6ea0b6ab5004e1b14d441394b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70effcfd635aaed7e262f5a2db763f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43bef46fad052fac7da6380cdc24a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56188077ae26597a0e228503f855ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec739ab6b5e4f04a18a33f6ab129b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35d35f59be646cc4ec54014156de8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e84f74ed5e213f63f2afb0074de8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdbaff22e8efa403ecaed2035d6bc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514a07e257593d05a4eb9c15c29b1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc44a0f0c5ff4309ee41772a56a9e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f5a7bc4df392abaf3503417dd0661146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8babfda805254fcdea9e891ae31c335147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a212e77c0037a0c5224a0b003e837ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef3dd50d5177d736be7e2a8e6f3708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eabd7d00206576b17fd04343ecd707150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f11e7b4f6f27888626a85f1bf365a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337ccda9db7678e72317b5fd512c7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292941ab3131212c1664b0425366660a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c02e60f470c963627f532839c54d83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068327132a40f6f11f03f84842141b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1c3c3c627bfa318c0bb8b8d55c2dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0e61fc5b30dd327a3ac0e101b6f8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15f5098340c579f538bd3da3f0bec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee52549d14207e1aeef2154ea869ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea7cfec36ba2854c872ff16f1d2ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370267723c3c43c73d2c10263e5b164161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700f51442b5968ef2357c601e61aac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b02e966cc1cd6ae2923a9c7a9c853163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456223d2b9e32de51e73a0983dbdd66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb29f7b0fa1627e1b99b2487aaa869165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b3f59c880a095b5f6bee7d3af7c8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737520c6e8ac3bdbb6daddef33865d18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe58db8d5545c51bb94ba9ea1cb995168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194354eff44f2992b90655f4b5d44b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d503e874841777f15a553d38c30a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9859fef08e48b8031b17d0b7bc6b2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c258efe2f15856b05e5ec8745ac4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd881bf578b5f131812b4cff3b56aed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40031c7fe403c9e207cec71d26af4c64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c1e8fb0cd16fd7963ec1a496253b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc629affb27c06fc10302fd1e9b90c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011834435b6e5a6f8600697d151e583177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab7d097cc6f1f14e383dd7a24c0bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6a13bc3ad50394108acde50e0c78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce95e456e65d17b34c9fab4e4d76a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89eda61fddb7bdedfb3ab8043482c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21aec8b3ed04e93b8f5a9febef86e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96970724976a99f77479635c6a5d7049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e381e3e9f78227d43dd3eef1586e8ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e34e339d410962d6398c42d365e1c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4200e0aaccdc1c361cd09cbfc4e2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a30ec1fcf2d0afc46fbe2ebd93cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1268be5870f23aa2fa76de76a1fe2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb69290736ed6aa5f802f8b3a7ee75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8be30ecb7c164749019bc2c37e1891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd55e2168714860230d7989746ed5c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaaff302be239c2f92e1b5b40a1357192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe263bb0636b5547d9331fe019ad9f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f509fa844dd57d8d18b874602ebdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813fc14e36d64e8cbc516c4b3d1b9d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38a27f751fc588de6e7c952d206355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ea3e61d61263c17fc85880aa6cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d868f1446895935aba8a8f1a1c3cbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a8e8a5dc5412c9bcb39131c94d221199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8e3605d1cc1451504820bebe4eff2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f49ceefc2927e83fedb99b3e25ebc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfcfe4b6fc57cee1d9a960078c1392202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e8a4e0387e60fd807cbd755108c77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536acda2fcec8ef7c66ab888b8bc8dbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91032518be86c82bda54c75e4d938e65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309f2755b2e99ea9c607b350388576e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b14c338e4d7559cfe6730566e958207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880bf3272db18c56710fc1cf4d758b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654aca1bca3a9de627c096e0ca3a4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0cedd8b6d014fa4b9eb95a6b9c97f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686b2e76dd25c55804b84dfa668effb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2da2bb214315882e950b70bca40d18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce54500de63211c684c71711291592d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40910103d0e6a8d176a3b396fb752214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bba5b253ae967bf667b72a8901eb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f097a8d833759b641b3a797a859ed7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848e91b50c4930dacd6b237beb75d4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6b88168b38d29a90a96f8637e5b29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b071eaf55db0bac3c03f95b8b102a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff8d800b0fe3a1c18594064bd5cdd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a15f0119bb0754318410e54f9901e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5294575e550584e1cde59dc70db0b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08715ad24d930e16a11e9b79988b042223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e48083ce83db7a2c7a34d017989a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034f16575d9bb9dcfe38a04477ef20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53ab15ae661cb1ddff235d605881d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603792a37254d498799eb131a388903227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03f0824200d73cf44c8dde1e1302c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af254150cd10533d88f4251c9d1439e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d84b73ce3cfc18d51a69b89f02ade230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab72fbcab9837f9ed24d9af00ba4c17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fff5775ae5e871c5be0c713eab1a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaca664c76ef12c6d01de0b287be9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a9b689681edb6be9aa1aee75c82e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1ccf9f3da65502574b56570c83e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c250b177844b9552ae951865eaa9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20098f2ad35e6778a8fcbfc304a3df4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e4dd26c50b8e6ff8d595159ca73fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc59373149e3a75b895a9713bc77d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818322a353929d21d0710c13477eb47a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eae08cca986057c8d9753cd4d5e92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5beb6ff6e429ae6cc1f01fe8badd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e8214d19c97a023fa7193d40ed45f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86191650a6c86bc369ae19ada3228691244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e25841bdac44fa909a411bfc55a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e7b38fe51283d4b3ca8d9d6ea5f59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4ecf4dc3a82facf46e1093a656b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9724fe41972a8a21243b2ba2a03556b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee605c589e9faa3b894afc2224805896249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a811f96178e36568e901143fb1fea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977529639b7eacaad1231ba652823968251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935222548960206dcd714d7d6fdc4ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddaad80399ba695599ebbe1f988918253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce990b5457244b6ad9dd8dd789ddb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3781fc4fbe3eb2fb6eefd1d762598255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef35697bbddc74779d6cfd553bc61a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d898e04d4c1c5a6c5cb99d27ac336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449eea8ac38aa375887f9a550a2302258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f234cab89be9268746227f9317f88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb920d098d957c1fc39127f019279260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a9327ae11a3c137778b5beb49860261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b75a93519d909a672f18b3440200262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a76af0efd2d4dda70531b71fbb32ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a12033af18090a64045988419a2d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a253894169502f0fd9e53b5f0fa885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904374cc1fdcbc418bda79544b4a849266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8360d5d0259d1c440f70c5072e6cf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75223572e29b6b75a705269c37272d4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a941a9a5c0da8a5971ace1895c12a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc86f263ca09ba3585af19fb91992270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a742fb917c9759bf6676a448f0b62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165c47d56bb0a2414569d0e7668874272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d67e4d0c88884cb405bb6eb72869a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b701b0679ac40ad0c3228a15f9d94c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260739337fb17024bf224be351c410275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ba7b4c94c869a98624ef11925f8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d60a1dd2c522d1ffc6479a839d7ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111468a7c3839acd5013f407d4e1d06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9e1aefe7817bb59bf2d927e13e9de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4e9383c43befc534cc7edf6ac9c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b36f8e59f7de8f2461f900b210209281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a74c3fd1daf23c6442ed1bd780ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc446182053cf38bfb63a4fae2de93e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ac82262008bd86ce7df4f98d873a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5b997233a6e5d9300e344c960879285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d5c35b18e9f69d4b0bf2ab92a9745286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ab4218d383e494487f4080938c59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619065910fb0ecc6efa1079de892cf5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f631dc46336f5f7686705c2f1de3d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb19fca996ec810a81a01673e62b2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449148e47fbd94d069aadd1a7dd8900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f87be3363cd3a48825991bf57fd86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b254cf49bb34ea5995dab8fbdf6d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062b786814940f85994c3a78e6b8346294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9bef3329d79c877f71c6719204ee1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e1ef44f7090a09dbaf2dcc5383e5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ec7286c966f77e9bce062d392abf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22eb05458aacff28d2f0a1587a894298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407312c0b7c7454ba1659c03478229299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e4a82262ea31d68ef0425316bb71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059d0ea5012f4e5121ffe576f9d237a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec0ab28081e5f7ad8287580492a20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b25555558e366b87716606c5ea7c07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1439e37c3f646dd471d9aced1133d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091ce368d8d886dc71c2970f3721bac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66c74067aa2756fd9e0c426ab076f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc026e414b2ae36b36565095ab9d851b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb9b9d9b6cab00377157bfbd292157308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667995ace59c6e5370d5d397df077a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01495453152da7b3ca66a814cc921ffa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcd8ff8596d94c203b5df77ed7785b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1657d593be9e85414667f9decd85a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7002a78ac8232a3e01160fcb164a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97111867584a288970687518ef8ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b3dd310c80e1db1dd60fdad02ecaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac340f823b5cee32e03bf208c879e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e085c72f725ba6694079b3cdc7254d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b84bac1a40e50c5b10f2c349290ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35617f920dfb28a2dd3729b6ed831f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535870d1fc3cf526c160844bb7bd466320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649738d2957e8a8b56f4e1adfa0695c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577ccf8dae1b47052ea1d21510ffdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee4b70939428d7061a540550297a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e54f7edc1394cbd8fa114648cee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2daaad1c3324257c70ff8c213d98ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60bfe4c83d885f81e2e4e5a62640a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c7278db2fe62eec792ab6896cbc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7d6a7f54017b97c103ce9bce0780328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526a38ae4814c768af0dc908999801e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c32b963ee48fdf1cea30c40f0db1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84512af6b2f11e80c531e73b74719331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfce771d62af274d0ccde4967d876b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac8d06a4febd9d3a403d48e8dbae2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0ec68f1cbab48b9850a4c5472b99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7d59d4225d299693b7f6deb4349b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d0e66d60e14e029bfd76cae470327336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0e71712ac859fab5e487b54c5789337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464668a29b71cdf164c0e083eeebc152338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f996294a2911fea5035c007658b2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d481617eab48167235663fc5bf8668d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183550e617b8a3c8530b6e3dac4c80b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc34dd4af877dfc760b5378a26caf5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c97ee66ab98f38599f13733a86f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82452612c7c202b809a8124aacf1b6ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7981e25ca10f8890974c31f5fa1d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c159406985180d8a660a7c111320346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2009fed864d70227fe8aea139d4fcce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1745a8841d5be2f99f8ce88c26d20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f6444c655718d1bd7faa5ce68bae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e81ffc9a6bc65ed885e3356817803350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b9c9718c74241d12b1a51890e1011351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b897380ac6f534a3fb3546ab52a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e865475686fa2010b042cce29350d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17000633778e112ab377fa35712aabb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1ea1b69449554f35b373f95c4f99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45430eacb80552fb65a2a9be97a163c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602e5689529a5fedf645309f3b1c02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e465bc5247d30b64d51f410caf18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c488849684b2a389f00d95383d315359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e7f40d00b8980ee50e858f686a5ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6450742dfbfa69d2f67e9344d11b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358d0b6f03cf07ce6fa6c2712ef9dcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb303c19fdd1c15dbbc647490c641c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b5c1f738eb973e8ddfdc9630f8e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c519670138295b39ace7f3fea20085365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace03776ca1684dbde39aaa98a39649366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1de12bd575b11409076822a47a6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcffe4aaf2cf84ca62210ea54e3f140368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9922f0eedb4dd227e587265946917369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f1d38daf8cd6ad433d6b8b5a07e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bfa3d630d6fb0e158058581c2a50e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bfcbb9a3176b3360317e25086f7a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d603fe83938de48e56e8545890f88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c069b53d3e238fc4cfb6e36e0658ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e08a6967e1a41c8afaf14428fbdbf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85ae93f43c2a63afd3c6e2a46cf30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807adc8c7017421ce68b6028d4a3e20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9057b6c49720e983651e2d003be666378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f228b8f1f43dc60a4bc4a9d6c69e5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce054b292ea13be68c62c444d16fba5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e818bb8890310292a3ce40d65c1bb06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa08c7849714785eea8efede0a934b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459521fb2d854d5c4fde63b500469f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304a1d8992cf763d7f1b8024a18844f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7664fddd3da58692c82b9df0d8bc52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4fbe268040c8f999ab3e9b8a7d382386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517785a380b4ab337f1083954f113fea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa50de8a64e651ac1bd77af79ffcc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7447c01c7f60277d8d9dd928e4abcb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f36929478870a5a41dff3d49ece0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf6a3f423061cf0f974e9b05a6f377391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765459de920810bbff84f9e60f6129392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15556b148c0cb724c23ee06b34d1b802393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9beb9c41ed210ac2f33954d6d390394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c53db827ecd4f3bef6b138f1f9cd0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d61293faabac2555b87ad46c6517396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b1f69e11392b60b6f5001dd1023e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fad84f9462dc0790c3232d915f14a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32f9b069106aae0abfa5f173d16730399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60b97b9cc87b850026fdf7a3317aad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c6c9730476f98a7307efab95ffb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d948b17d35cdc69c526d6dec7572ea9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428403ac326974c9a0889cce411e2c59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81cbc54333be3ca95ac37941b04100404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d430576a4b7d2246b32a538773de1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec1e34532ca112651fd938b4967e88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0bd879267a134366e06ff55efd502407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f438b02476653ca2c7988dd2f291408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adfe99f230ae798c692ff913099750409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e9433608d9e2967a8eead91db152410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e1cc5a7661d87b664945a64ba066411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececdf1b8857cd536b8c7fb19e9d41f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412fe58fc4a74e2b6139f7083b59c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1596d106293ab97a087952aaa817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93f2009b0ff03b3eefdd7d5bc61fec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac21e8fc86f6f137642c3facadd75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f102ee2af2d9e1c5e9b60d5d81cc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6ecb4e20d3d7078f1ab549f19d84a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae131d46ac9abb463ba4dd98b3943a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d2535404b95ca95b571277ddd458c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd37d44e5426cfb2dff99bae4e7fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873e6799272882df96fbcb4615efb7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc05652009063e1048d04952e18741423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867982b26dcd2b5d6f58fa18066085f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fb16d4ee592253eceeb2e4fcfb3cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da91357cf7fa2cd4e0c1d5b8017fd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5a27400f24a6f38414623b2af5541427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d5dc110dac8aa1a2488211a99b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48409d20a63001efa6b92a45ccda6e6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ed6bbb5d5308e754cecad74fbae2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d672cc27f09f4ceb1c025d2455f8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17755fd77f6490a7eb785ea6055f36c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f6d09bcca17147cbfe1f866d0493433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad65ef3e00765502818384cd944a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763ddeed13948530090e31029030c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3382368dba05338c9229228a5af9f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e6fef43803e1e2ee938adef9837e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9da832863171f8927b5247add5553438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009985ea7a2c9de30bea24b887974b11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66912154c6ca32d746229293a4707440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572e1acf244d0501ba80e14c216d3d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00ed94d306d73625d3287716232167442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fafe5a563209ad4fbdd09170be556443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c5ec33d2a19c5a5dc993978b9be0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df744eeadf0fdd9f80f7f4805bef0a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c07bbb7c8dac6f8b1ca25116ad72e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efcb03e06a8b38c5a3c883b39b723c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc3771dc8b6cbdc8d427c65a9db358448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c71eeff32f687ad91e8ccddf14db9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaf51b5af1bad36643da7e5bc56ff8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a820445b66266413a24a7e36bb6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9cb8a881d47d9dcab15906fcd7824452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c410be185907bed0ddf71bdf040d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e489b0bd2eee6c0668bd211a3728454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2b0084b8d9ac2e1aae2570260a48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8774d24d0954ba2f64fab5c0a5840456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71215001a87a724a5f102f6c2292188c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd11d50a8e315752c8cdaac454de3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ac421edf3dc539a9691b52d9f3f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025bc4ce8ffdba69ac850369b9fbfc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237923815a4ef3a44073c155200d09c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a8ce7302c3ab4ed8fc68cd25940b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b28a35b423a8ff1fb206101d5d630463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a8badf795c0b34073a6b48e12c30e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad5db0c2bebb87d53aa337e2256fff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f228b5b2d65c7ed07403be0843e73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9220eaf8bf31f508dbdf05565ab27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f36cee002395f42dbea41077288439468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01b3dedf16b1b949d3325fad9b9c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642f10d25e8960ce86c9ea689778c9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db034173caf33c35c22b1cea846f96a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6a6701f57288f196cad56ba11a1ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964af05b618f7e3d6a4984c0bd6a55d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7252ae5e0b361cc4254d85ef60541474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161f40d4f185e66e7d8f1e164b669f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9613dd0a1eba25488eed9315ad5ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd69d7e76bf84e36ea42b3aba519c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb082b972f152a4302d747bf6b52f1f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99905414b5b674eee34e2f537d37ba0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3899427cefbd26f723785de400d0fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0181429e7311e717c03d2e14d2f5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d95b442e9dbd50546f4d3478cb30fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f6d2eae317e22b8bd732f51e0474b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51416bfbbbde01552c50b9ff499ca34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cd66daefc43df0c06baa9722922cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c1cee45730298566a51a75f1625bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99de7c0301d2534d5688e8fff4f6e58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b80520c7fb6a18a649f0c46e10954488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4684d0df09f660936fec7daeac735d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693151851b7693b848356fdb1aed4d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51121120d407f51339360bd2d1de8fb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ef8cf018b00c253a11589a211f2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776097fac784d46f366414aaa2ac9aea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79405a920acd0684d7b19dffaaf7ed55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b52cf29754aa5295fa34c6b3544b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d52cf1c237b97463d6c842ac4d47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7eb5a24e9191a899f65a8214b852497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f8dee3d8e2f64fe179528eab392c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a60d855ebb4a7b4d64c3fa92a1a08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c0241f057a0b469e10bd00de8173500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ce7ac14b63f47ffa4bccc3b6202f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626f1a07bf515ac57b61bebd187fdfc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91a0ae5692f0c8c7c54659be24b15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301828f16b194426ad11d904ff0cc2fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfbb0266de60f7e4d82f744a01d32d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b177eb7c278a8aa0bb700dfc21bb0b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090daa5f463f8bffdca0bd5ef6b98b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a9bf18028336f633f28efd676d38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b241b2257d39ac6a51bba20235c21c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6b024a9fe4c10fd220af5b1416bfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb807bb60dbc23dfc61e8ce155e51f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b26f41d07ef0b41f1c531aa817e11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be61ce03bd00ee66ca87df96118a8be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15b96c901e98829e15d16cdfc590c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62919499899f030f450f825771f73a50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339c9c284c51de7ec2da2c5342a34a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f7f600743be3281f1e71a2d965f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434742681a0202e134ca849f988caa12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b0936c532485c86ce4ef78c3dbef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb3e7122835563a55a7a5c61354fdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0045010f414928f690262c3e771a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272e9950cc3c9e22d5f6a565e88ffd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a49915a683dee5031033cd6be6562523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a3b453e9e6829638f3287f6a892da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280fa79d22a7c6e474f4c8948f5cc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3ebe427d4675c9e2c319e307f61d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529793af98674ea550975f3fc3e8d5c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd298f225ffd15b90460e775e895b42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9b64243bad5ae5bf6cda67824b78a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c03f497f5c9a8aa592b5ee03716ac5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2380d765aa575fabcac323de81827531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c503ee0920acc405c197b4fc5014532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949234f298454bd8b4a99f67aefe4a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe40e7ef9007c92570569ca26a6673534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4347b5fbe15961cd7719a79ed5d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efcdafc71839f7e6b79203e437515c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707cfe609a668054a42a160b2b50ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab29f33529c1bc4727a76ad73a4ce5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6df1d96b7a62657691f546bbd6f3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447dae8f09c2e4498773f75a3bb7e03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f29cefa3e6f119d8214b836619c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac7a6e0b6b5f32e73ac5f70332a2a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600183e62e14be273a5553c294675443543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146459802d805a3ab9e75a89905c11b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594cef50e24c2f6d5d50c89383e7b66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c3228b808f9f5cd83e3ed47d42e26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c052626839fa3251550c9d6f8482f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467df2ea3f3d8ebf151d2b9ced9d166548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec685fc529ce4fa1cac38e8e148636f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0363a77d418ea8f5027cff846d9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9075a1028c57f19b4a4c75e9ad90b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8032ebbf5b357ded2649bcceb6fbe3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d8680771a844afba0007efa53693553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e100031d4e15796dabddef242ddfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d512539dbbabb114983ae353ebe3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592b037ebe4650f845e965575a55950556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30ee3411fbedf4113f185b396451cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4c64b5f69d8713dd3a9c1791d597c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf686467d3ccc19268085d1228faa0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f117c2a4e84ae0dfe66660463a804560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52233707a2ea416093bdff80b6b9b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ee0c8d52b03c3bcdff156e84c38b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2972595a28a86485d3f7204c3ea28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cfc97921fceb167fca9ca74cf5ebc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a2210134c1248fd81316a282fb066565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd1d6d3b41754ed58c1d10d95d3622566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a609191dad771a87b85ae01391b681567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7de425fb494cd76f9c62c002439e79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755507e1a1741279d127cc8e21e253569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8f0ff2e44d7e56a4f500abc81c08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc905b7a9ee84adb8d9f3fce5b39ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c58c239df8f3d565725d9d2341821572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>