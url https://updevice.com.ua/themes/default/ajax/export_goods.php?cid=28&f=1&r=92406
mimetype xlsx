--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30837358305b6baeecd875b1661d74ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb18f92056cf63344801430000b1eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382b0facec216bab4795dfbd4d08a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457760846f3d43a551b56963c2d4b2564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9651a39bc691e3bb829d9a3f2b05d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e344b1fa874d9606462cfcf9c29f5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6d51ba684f2bd0315d2d52082ed067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35954cdf8cf42cef20917b50480e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181db715f6b609290c50b887cf9aeea59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3294d70f018fa2863b80c9b8785110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aff2031a0d4d1fabede62738285aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5c9aa96c3441d072fba7f1b4012b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd206be0ecb17267fc15ff2612042213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118144b7327f9d9f55fed6679d0ac9ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370ff803cc054d36d4746ef4f528e1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c938db206fb2c6a09d264430831651e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252a3a3733b2f6553e41fabbcb7501017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a531f8ff314a497d1adce06a0c5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f9295f488872bb36716b70de456d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e5be7cde81afc16db76e7872493e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bec792f0622c0aa9838c4b31da05d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224243e6b00ca73f4c10f3ef153f14822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46eccccc9cdd353ebda204eeed3f1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4852423bffb5003bfa62f8cd81a639024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f1052a40894ac1f3646c5af6109d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722bd6d3a19fd410e5940a2529cc8b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b76c73cb66a82fb5d7fbf0f751ff827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4eac8603cc21677ff14aeb95c0d6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e0ccf9f8df5eddae71f7e390c91c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4d8f62b55a3d10db1259c7e7279730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a7817b01f7d24302f61ba383f49531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbbf7b788bf013aadb73a840c3922c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca139bd9d1178be7e08e8dcb22e831133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b40e063ec2816769f54702cf8cd9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fabf0726a4e8213be75156df8746435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c7cd4d59b06cc308e0a55e89dddd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ac96c2ecd8e619f673d46ee990fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c701f18417d36c5cc8627de3b55bf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269ac4d1800921011e6684092e84dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea1ceefc4f1919d5afb8dd35f056c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3745622794d1e66f1464a10c4c70341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86da74b06f3487cc002545a8ef9bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a6b2ed8e70c2663635e9a8f3994cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e141b3740553a7fd77f8143dc99c77244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36911124fc663415bf8ecf8bc8e3628945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5555ad6d894cf3ad5552869d1668646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8e59e5ef2d1f893be83fff7bdc30147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246c5032afc7522eb2d158daaf59b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d85e6ebb846afdb6b927efc9e1cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def49d7af1a02063da66aab33868ae4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b356a709d37b7f18e05329118395d8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d20c2fcc56d32205d2bbfe250493ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011089b65acd22db366cc42c966156553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8827422f63eb1e1f4cbefe1b8a35ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b88a9fc2c9421208081af546c8b77155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025421bd164e9a100fa05187b2bea0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca311059f47c23aa27cd6404b7a5cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534104fd32e61ede6dff810bcea62b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134edbee645c759212d612e87932d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e7f962fa6aa8d249db74ce76d55b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd6c6ed43e4e9ac5dcccddaa41e2b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa598aa86965a969fa8ab728bbffd79462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d30c55810374509873426b6f9fd5b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cad1ddf1ce9ce33ba538380363ae864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319da714a194c563805b3154d4f4a6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d1654da816e084e930e538b322f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e88de8c66c231d04cdf3bc4850406e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097896035cfa5971fbaaf821dd69882268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ebfaed697690ea16b10dbef03dfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1a756156d4f4093be22d0f655b5d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefee555f818a45b132d0c39ddf1ee8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461b133eb1254d02b8e31a7e654ed2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9c99c052c4321717eb71baf2c79e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9d47826f86186e8b7b3022467e2ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b946aab2ab34d7dcb4d072c09718f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b1b4c882cd517668bab77f455776576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5530bc27a4e4ff73e2dfd684a72ce977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa3f3d39f26c4c22ab1f8baba3f7e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdea3fc550762f8667f90ad107dae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae8617d8b87503499ee4a9191fa71480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068d5ab4c090f64ffd97ec830d4dd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8873f12db094c02873e7713f2c7fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa382dd8e6e41cb4cf874158b1d9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a3fb74874e5006f95f47011d602e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df024c05ba2814047d03a331eec85285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695ab5c1ccec345ffc7474cf9f282b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbca03da6b472e2abf1cac771ecc7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d0f5fcce42c9aaf6c3f6dc29b0c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead0d9f0c19a19369c6cdb806fc2ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b7ca8e8655376a5aac52ca5a01add90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f1cafc7035bba41a362dc9a3e3c1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129c49b79fbaeec19028e0ee26cf49592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73da73d86f62ad494870da6f51ae093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793472702846753cea76df7392b79f9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c7ca3a45262e1723331acf64f476695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56164e3f2028c86dbb017a22738c5c0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b172e59a3e673db56ef1273333e4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e546e79b44a2d63dbf654243972698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f81c0afca9cc2f53331b8c00a2da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afe79620466f14e160c7f310f0b82e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8714161048e1031ae2bc198758e84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ead1f3321d4ca311053e43642148e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f96c8f5644018b22ff61d92335551103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c7c9c4c30756a9a41289b78e03d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b725671658648426fc1c8666eadb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03dda65440307034d6b55bfc4398fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5017a7c98376910bc8055b8aca845f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba48ae5afb352d2a3a64e2dbbe86a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347ebcb90ce3c5245e2ecb829f61b9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9da5f97c1aa4c5c1d1f0aeb60f9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eb59c5fdbbfc692512aa3a611f270111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d00e23ab8b4374e6f5b78259c942112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bedf81bce8a50128fc4ca91b2aa6eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c367357dcbdfc4f14cef0748d4c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb6966443af7bd4696c59946492fa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24520a112f29067843f285042b7c5a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861ebce6b7d5418392c0ba9159f9640117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9d1b09ce6872e0720ee6152173498118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75715b222b84721a8fa96eb7889ba45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098155f1014a6e0a841cd69516a9089120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061e43556f1e8d0f983c0c07fc56ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8fadc17c343d44fbef940f71983b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c19ac4600dca7d7e12aa5db99d185123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d7601419d0b5deaa5b4cb8b78137d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e62e6e01facaa4f0a7ce15ceb4255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aabfff531143d9bf2f7c2bc401a55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f08e040009fc2d6a437ed99d7b707127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4dfaa4e42720e2827717f41b8330b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e815fed7d22dec303b42c88e7417d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215288c20ff466e40b56f53cfa10727130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717a81c81f07f84e5420f5d2ac15ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570acab02733bb2cd6bb5476b7275b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f55b2947354f132440780763f373133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e28b4ff12334b537591703cb2641e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ce69fdadf7109f004a8bb259cfda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f87ca244a32562351ef1a3182a35e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3844ea5eb7b0b4cdf0177e582450c09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d9f5861c88fdb350e46a9b56d71c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e289f834f597a3beb51c4a0356e44f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6f622a97cf15434c9cb5d60b65fb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fa5bcc1c20f8e10a8c8ec203b8740141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed87e4aad2323dbfd7a606f35d62f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca940f7e99a4eab8b9a6f475295760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634e437edbedb18218915ee2def398e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512cac16971b634c9dc3349cea3a71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd78c591b1ee54e70cfc2d86aa63b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fca54a4c39a801febba85691ae2fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12134ce020536817377b0beb28dd24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7c9a29322e2760e4ee9a412830b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913b0868ddad4055a37132b50868a8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e57233a08ecd1826a8f92eb897ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5e7e425920765313922670c97f43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280062046c1cbd90ab06ea49be722ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e2a5a373d93ab440fe59c520edc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7a856144d2b59a4103eb28a402ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0fd681b8823244544fbed04fcde8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11902979d6048d8e740ffc3fd9d599157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f46d15de0760251ba3b8e53faab7f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b439006a2f91c54699b6800e2539159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c133249114749d144903c3df35070160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b056722a77a341ead103927396bb658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baec5e2076e3f9ad608333d4b322b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f79508eabcce017c5e29bb58a4d36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0d6b5184f6653a3e7a447b737379f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaf49f7c3dd2d016a7296cb87227eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976afa13d42ff0eb7f6cc5099f2f8c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8070bcfa4cf61becba203ef717d3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba1a40f1b233c7edbb1f24b118abd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98117353b4c333744dfac019d17a907a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2954a2c8839c4f005d5a691405e403170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93337ae090c0c2d21f11300f2428f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8842645f84a0e9bb575a3d6eb10b95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee563844e57d2906b1ec39c392542c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983423ee5e16654c3810f0bfc33cc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901995faf7bf3a181ece8ed4ce4b53b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a684ac82b7677eebf21c7bc534db4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4706ea4c029615ba59fe426d68da29e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2891d8c2174142317c8358bf1ca276178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf34838a9305bbe6ce632972daad7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744afda689688a1502d303b9026b4ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a77037379ad9e57a8a5547b801ef1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea658a5e7febbe0a3968cb670410a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed944324ee765659a6b23bb090d62c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e55d7eb8f4b5620b04f8dd034579184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e3ec3c021a9e90d139a7f301c97b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb4d353470974f26cd3aee7b9692f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a113bac866116b06a11fac65e672828187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce9675c6967f4569fe227e4462d44f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2786280d26a92ff54a2400cbaff82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d3766c35ed57c4061829be74b3e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df6cd5d7ee60e1e28d58977de26416191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c0b42e7903f95a1ad5bef2593aa3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294859a5e93b8df413986db7d2080401193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9609431d7ea431d8197808fe8c86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace68dc5206838d4331aa8d050359fd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431d0d2d168ec25049668cf4804dc89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300113988f4c9c5ad786980e7e81f8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79464756ebe2360556bf5ddb5f2a45f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fbe9adea2939cbbd4cea5bcf8dad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee8a57a4032d01750f1aec73afa241200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f268dd1c41a8790ce27ea61734c62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109eaea3991a40a38b2d0921965d678202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533dd1e564a5a9f32cda8e0872b14d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229297f055d05b21f9ca7d52d01f39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d6c1f1b18488a8b5a952ed2d60999205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85712522161931854b37662e83a675206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edef43b6ee89e88914dc7c4bf4e5d05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e77eacdf697c53e32d94970d0092b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97913e643d92cdc427b4028e56535726209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25c0e7f1cdf79aca8540a1f86241ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee55ce4921024e87f53a00be223e32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16619e589af6a71e23962037f9d942d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5865298d380fa7ced2666cd270e88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c569cb0cdc95b584361aef8d641a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f090168b3fd3e4bb22d68ed4aa18ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d4d83307a7d261852deff74d29e7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb38ce60135d7880227fc7ba2bc4f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d6527862dee2cb7e31000efd1e327218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac546a0aa217b9707b83c323b3ac3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756625d5075165e66ef67bf929fa18e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50548da29bfcd3832d188cd1644cc0df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176058660ed9cb8824079816629cb19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1476045f98a69559b7c1bd50b06cc38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412fe1c2023a364a62793d3882e59e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f424d8cf39a7a3aae53854ab1c878e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf393f6a6feb5d8a40ed7ee5d6c44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307372a79db12e5e4ef752bb078cdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd365cd686158bda2235fdaa58f3800f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97659cdcab93e4fe324a5af7bd6e2890229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512bf7c4bcf879340c62ef66811422b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c818d0e546ba2c65d4b8ff163f5389231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333a8f49f9fcd0821f412525095c509232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea8a7176dc2ecbc37e0132c2dafacd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d84e23a5ca7f0f9c17d8ac2f633d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee318a4b6847ed4eb675ebf798c70a4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398334efe10a5d8d67a4ce8bdcf7e2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1927d7eeb04f65dfc076e5e068a1b1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4888513e192c19803638e2fe5b56f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929083b40c1a115e3f139427f421f4e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d4c1054a742354275ec11a958485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9470b34da2494c83a6e37f58b549569241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b805cf98f320be429c07d8815fc79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973efb1349df8bcfe3534fcbef8fc4f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131952e15d0e30b362f41676ce46b0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fddde59879fc30568c32fed4edd3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494f3aee89caa34ccb2c02fc8baa48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed211cfb05986f6b1b7ccffc2fb433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868938bde5e385fc7038f32fc218587248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395432c6f2fe63bc10c809bff60f28e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e254640de5593f623e95a667e2973250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af8a80bddb04ae048df1297d398ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb37cf2c7fd200ceca78082ee4bbea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648f36ca127e94dd547937ffe90b1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c45bc63d107cade015de12ff3ba161254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa0103de58b78abcb0eb8ca9f52278255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a00c420f8c70f6f5bae297c8c11c17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96d496b1178cfafda704a07412e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390882a91552b9cbe2afd0d571060d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a2f98a253e418be3af11d7cc3fa94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a8615d9e49c4524bcefe670af3486260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09997823b80707038f7d0b00d2f2a27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae4f3981a03ef1e16a6c636faacd11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79067b326b7d1e80ca84d29119627174263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba05ff3b79c16e3a4c472915ddf971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f53583c81407e460b105fca34614265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732936e4f99bcc44a22b8bfcada1db4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff04475a2e4e96ee6c363c73b324edb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c70d6be1a66b3e121b2c9cfb365f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b07666dcbc85baeee371804aed8c52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda7ff0643a1db7fb82db57951dc532270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08586fa2ac787fca7155f9db18b4005e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ddd15dca2021343182bad7837ac32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf510fce8f54f017534531fa5f5028273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8dd361e6aed9bc6930d3343a05efa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66f308730cbd05edf67bade9d946f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4cb6f1791421fd98d70716daebb6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99fe7c967936ce47968ef95d4e01ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5d8d2c0944fd7d329885d10355fc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19735f607703a0f5a050d58a8f8b69d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b3e05752fcd4445d8276e5c16e7e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33ee548bd48ecfa0e884ecbadf575281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc074c9a3e299bc01b40f63f19b61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e68a7f7c9c6c55ac88328e1eff962283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12ba1eeadf2235592133baeba34a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af49a3e1f627f21a0f50e637dea51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c77d3bd4357007523ce80dea87187286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21c636bea0b852f2f2909a24c3414c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1dd9a4f2c10de0799a82a83801e99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d001d38ab7de4373fe83f3abcf28ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad08110447340e29ef6690fd06088c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf0700eb7cc55a6ceb645cddd7a7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e916fe8de7491a634503edef127c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0198adbc05caf96424dbf2708e583293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d87cf2716deafd2173ca80a1062e6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c1910f160627f3533b6087be0e29a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09e33b4262df7ff49085de1b8ab62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74899df753b1b7b960b31fcd67d2b2d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe5e710eff620f2a9c390769496802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735cacd54a8d32845f48f0718f1b7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a086106c63467b99682f9b389dd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da55d1681019698b5a1c331dee20e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad9f8fbeb55903e052e345c672a7d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5f129aad1fdf370f1d488065d5d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c7aa7531c0009a862f3aeeb516cc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124c80c39d7398a331422f0e340b60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a55f92750af6f2c05592c6af05c07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0104d611c2fca4395eb8dde6a171d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a14a70bd562c48f304b253ba8fe9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e1bb194068f594517556563024c05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788e1f07394a70b86d45f7b69329dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1680c8291b9adca0096084b1f324aca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393641cf732f4710f81aec1d466a12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f27be0e742e5d0b3ababa7938d0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e7c72d95b530e257fdc57607cf71c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b8b6630a7cbb46b86c26a77e6c26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc87a9533bc974a00d59a029487ff99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150e5f40a96c8d041a57cb8c5686c9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f4a17cb5bfd5d10e52b1cfef74598318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b98b40e666fbae22b87fd0d2d60e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ef3ddfc59eeafcbd2a95ba24ef9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcabe8c1285b6607c2fc90c2bed0ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c2f034bae6de5c5c47e898e09ec6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3feaf8e3739705f2fa72656977db1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f71ef3a5bb1a87707f23dc1601f32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23cb0892c330b2eaad023120313b67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c730788c0b19f7dd1b277ba5bedbe13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce09dc027a8ddae1f544ecc28152fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66391f146f397477a972911c7fb2a866328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cbc048feed317c6921d55ac59718c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b2f3c45b050f38c1ef939e665615330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2647388a7e11837353e2b1aff66e49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f29472e0c19af6cab7b53971a48d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1feb204206dc726e36bb4144fe5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc35dc5421dd6fe5ff9d515fafa44e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba515685de2716f0e204eb9d0c59d0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6eefab58ab1d82f06be6f4cd3447336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b7ea7e305089ddf9533faf2bc0637337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9584c2642c0f172837d295827bb895338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053c70c072830466f9e268bd506ce27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b07020c51b4b9a6b3a6550270d7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e04d8c405c7e9dfc29b21f51caa113341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9913c6ea5196ca09f6471cb6bf6ac9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe049810460a95d3224387bde50c9e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a5f3fd9ac3bc36dea10368dea3a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f034b41f39e105f15792cac76b181d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79508efc70badae4ceab555ba17ad7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a961f4809fc586a2026cb598d7340347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d376d9ee1dac3baf93ebaad50e643348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec66ca90a27e0f32249a164c93cc9d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3429ed6544a8e5e8b73a754fa57ddc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e1d6c8bb9b97529d95cc91225f1a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818881b1aebd02da2684aac56b8db6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae557a5a044e5224d206e1b7f5d092353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1246266b9500e2947fa5c45dd7759c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9d2f32f413062454f8c936bdb8939355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0f859270c2b154cae49cbbee2383f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22230ff2741a2e4c8c457046c515be3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfdd6d85bf3849e5e5ae62e6f6bd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e414b619300a09c7fefcf037a1a773359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675f8263b9ecb37074a0a53fa891f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6c65280fe9161c5f9280757fea854361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164515e5cace7bc83054a1a060b1b239362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969763b1b03a02b3c2c818daa1b2f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1d16595b51e4f7e8587578bd6a1b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b781ca9853415b25e09a39f931661365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4d46a4ed1f6f669a18cde7dd22c14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548d18f39f72aa3e75f351b1c42a454367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191ae7427decb5d19ddd91d9c403c4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a413b8ed439daa26269222d55b12d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d0be335f1e6077561f620c4721210370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523a4574420e7c701e7257e5b706eae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cbdffffc76448563da5c2c5452da8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ed42c8a395d4f43814fae0ba818c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180e0b92db2894d90997f4bac3e5f69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352f13ba6350219b70e8b03ff295fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd13e4c50997b9b89e8cc3187c398376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ddb37d2b5176fdc38f5e159605f49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989fc854d8db837c54e9213baa58d8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c722f254bbf7cffc353ba632c570b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d71a9d3609215f49e6fc86457d35a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86375acf917b543453cf5d8389413381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ba110f1036198978aac8c88b867e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91374fc0c502ae4cf37edff6886eaf96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2af1bf2c3f8edaf63fef55537b3299384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05cbb40ad535240633b7d7fb86fa71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d7740d40ea53419ebb2ebdefdea3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730c5bac4246628068ce5a2cf3a1f57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834f1b7d33796221305c8287ea00ba3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c785286e4be8e407134e7607051db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825426ced19d0df9c794baa4a0b5a5ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93919467cca87611ab43a4d59e4571391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de30cbf109fa396441edfff086a3245392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84354777f812348d923ead2db5d157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4423f214c797b0ba266515a9fb78b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6526fadc43f89464aae8f1526989395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930861866c6cc9962f7f60fb1d0b83e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e76d019d2e0e7e24297fec1e0979f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af9cda5ced18bcae647196ce44608e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb38ba9fece1fed0d002223946782c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f194575c24be7401af6ab8493169f48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ece0558f0e9c9d264be921f0b6487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288d2184d23c09cf8067d863f50c44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fef0e6c96af67d133545cbb263d3b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0ecd9983abc40c7fd44cd0fc14ad7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7279c7d2b49e91a41f0d4562526e120405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35aa87b9fe2cf5753ba786b2d61a9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a3ff6e7cfcc3b157cb7891d755494407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1cecb17a0c580bcb7f1a63fa095aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d886d78539fac417e184fabe8009607409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700edb7301482932f61635baf142d239410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5a7ad4ddd1fd5da53516e12e6b662411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18ba1d25505414a659ccf8a0b7102412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d65ff2e1527952605c3513c63c9471413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769282da41d973123a0c12b964fb1fa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7b56de15a2fdc3e478db6f85d8b4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfecf4da6ec927f5b94cbac8d5c956d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89415b4aa4bb30a28cdb39eb3597d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae0bb943b181770536852c44aceff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1696926742027f0f46e8cd2087069b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd039ead5870bde2201f24fb179c16f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1a79073ec538343c838cb34c3c0e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f073d69552d1919b875eaa6a05a38fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71474795210180357ee657e9913a422423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40d64bc1a38add7a7eb6d6dd29c04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60716a2239ff9839b5521c226f4867425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c555a45bbf5505b7099689f5851e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c359e60c2cb435d9ad4bbe99e379b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3858ed38408fb5bbc8638a8e7181e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d039801a874bebd674e17e89b89bc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d23acab6844be656c07116cb63a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bb1d42c5808d6c557482823f16f47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e69849cf54e6ef9d28c33bd1a59358432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898e732d9e4323239908937e9efa79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c41c92cecd9ff32b17a158ecd018434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40e021afc4ca66e367cc3e5e55ee7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b4ae9a44134a39030da7cc826d677436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1020d60cac611015ac43b778fe3c20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f037d423ab60c1a7b616af81a719d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea30503327fe3c5c0ac0fc18f1f2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58515e169df89e42b94fbc6a1585e0db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092b6a7847a1cde40a0f69f52996536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a280fcf9a59a63a00e0b8263c38cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94524a5a6a35ed626d2b5d10b556fc53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8621562280af8a60a3e1e9391e5d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dd5259a10aa1da7f8d9b5687266f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2754ec5ee6be20b687a20548c5d549446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ed80551b9b81012d2fe5f858cf114447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e393fb8636bf6f3b1ab5fecc8f5d437448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a036959b690f708cc809c0dfa7272449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0ff9744875c88ea9419c4d149961c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0604265aab1283395e0750dd1bf4b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7ac4e93e70fa97e990da08e7b4d25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a5b0506691de5e359e82ab29b1fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aab0a0352d33e06b29013fdf637eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314e07f32a87569fdde5c6a7cd94ae1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4b024f36cd4785173d3216920908456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dfffa09811e0b8b04c7e8a892318b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ce676b5fe62a3c01c3941b20fd21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286a2a3b88d4040cbd9a8f94b9b7e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e73f85aa3325da468ed391e4b8b1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a8089f880095774757f6da07a0bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d535eb3d5c30c03ab4754c69e365ede462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd356e8cf4b590ad5d4e8bcad5b00a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760cb44f8d4c5572db78206367ecdba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92435f1a558eda87124fdf802c127465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45fbc6c66c4e32e514745faa907903466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78259b5f40b035dddc34c63d50ab20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4a8731133939bcc4a37285c2a7167468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53614236a3b256903779ebbcdd702b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3cbd9869f3015d74bcf67f7dc51fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9779f67aee7dbea2b5340a17d0f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4cdb6a3723ddb78872ef1c4603fff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73844ef22fbb91cfb49f8084a4ff5bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624b20723c3ad830f73a1e54a6e0f9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c15fd7768ba290cc725a5a9d47e8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409dcfb12cc3a68d7caefe1ed7545ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f745b01e99c5ed2efe96ac60d8bafb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d118014232070bdd1f5e92869c699f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83088ee2b0e199828ac3b4e21a4d443d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982aa2c30d274b5cf09368d9ab9581c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61277edc10076a31d062c90a2e882938481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb4220b025112c8f77a2ccd315a082482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48c0d232186c0164f11444eeeedb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3a0324c57d996093fe441410c5f65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d02274e059c7db55006e435755e7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881473f8cc392ce119143bf264dfe6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e7fc2e59ebd882b073cc38142f6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c002c31b6c2e9697422721b971eb2da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff88b8200c3a2f3f6146ad33b8a01ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162539c6371797b2c3b4ddd5e430d6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714cf9e39f7027bda4531da78dc9ddf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07128c2a36e74a28e07c47a373745b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa193c1bb7abf7a3be186f90cd930e43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e04be60bc624a4d496ee933b12a1ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296a6a7a7bb69834b49e5380d81304495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084c1433c87e9713d10d94fcd52c313496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab5a89c2e6d10bc38756975b7b126497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef18c52d452bc5bb8cc989fec87cd69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b6ae3893111a6cae0e6c218216c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45931158c66a3aa4e0449c7bf75b52cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68706327bc2a081eae03d06861cacf13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361192bfedc784e3eb9ea7d11d2b6f68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117d526dc3c31316f6515f4eea8e781503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfded029a59ca2f7130ffe79faf0fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeeafcc8193dd36a6a600da62552f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e291b036d7c48af76eff7a2a0d4c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac119472cd1a79760ba012f7e85648507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca500b8fb19c03771c68fb3eea70b44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28324425201c69198801d616dc139ff1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba21747aa2ee66cdc30fef1289288510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abcaaedf431aeaed06edf30fec4eb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a022a5b14824de56bacdc0bf833d1d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad62da1e2fda88faaf418b9fbf3b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb0fd4a51c64ed5c1d60787cb6b1d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83427a30a29c7ee8e94c7903d3d25279515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c574dd9c1e9606195e44f9ba3d9680516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab235a78513d6755750a6d42d82bec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6710c1403508f436bad9e6bc8f460f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe408d8d3e7f160f45bc47af263c67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa66f129c58aa3f073575f65e0adcab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52badb26b0a17d454511d810a641b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7b3b43b1a73dc8e445af0aa77707522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fbd45f503eb7b48ec490eb755343523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eefd49c774fbb6dbb318353390c726524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8ca4e457ada5e42a48b65be5607ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5433fa8bccc0d9763a84e433ce8b41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb9fe8c1a5849156824cdcca32123527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03324d75c58beb4476d5d58adb369b21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107295d1bf7ebf8762c61575c3143d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53144e3f1e8d7a4c7a1c1931f6b971530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020e32f64684aa1536556bd2ec256fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb55aeddc2da1f14886f9895a55460532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8cacf54ef3b7384e0ed1fd5b59ca4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97999b5ad1a44be0239a116b79a8a70d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58681162e51939a4ef3a0a6856aa673f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eded73bcf679e07f2091cdb081a4315536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e1e7141c8e500347ee70ea1a15df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e419812410271dfe1df5ff8a6a11b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06184ce7d9dd43ddd7e5995873df0486539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d52aa208c38102d8a02b5b6560059540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e1b0c54dba1a85b11ec91420c8d04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c257000f97b0ab5dfaa895998eef06c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7694b1e0e59e5b98a02c8d054f31d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19914c2862b8517f6af43e838b2897544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f472cee4cc2a946b66d298dfa553d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f48fb4f007e5ef1acf6fc42593f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb25b711580c15586f6300c351fc89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd226dd6aae748c4b6db461259c340548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd55f08998ec4c030c6ee940127e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0160e1c4c5c2675de7340834cb281f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02098a077b94e60a3efe552f6e9ecf1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72a79794af6d2833d834d756962744552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c010b48b59ad0101db6d69179cfeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2701daf3a0e241cb21f085e2d63bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d94e45bef35dcbbc313d9841a22121555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96416c865ecc414d8add3eba505ec2fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff85664e602a58f9d8bc32369f36c25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e9cfaf199a1ea3e935367eae31b67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e193b3faf8b716273f5db8bd9f9cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a8ab9355945528e125e81fa130234560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5428c63d78063d8f8743b9c24b21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926cbb3279e055bd20765b924150802562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28a76ee9a269dbcfd6c59a42c94d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff233a3dbc39df75111f43762ead84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aaa91e2f933f7447578ce3d22d34c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f2caff27085482b212b68befaff7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56771ad9537007e5e9636847fdb052b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387a34c3f9911a24182a3b533462331568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d2e801bf2ecac40b8d35db042de01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40bc67652c2277db790478cb0fdb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5307266482c1ec453d23744ff3d4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752e07ac7b9285f984f0d3458543bb5572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339079538262b8a572ff4acefcb6dfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed04b38c41e6fcc10e81f45abf6fd5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b868c9b5f31d1ce0ba96688e5b2f3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c24da6425bc9d1ee4f64317dffa3ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c07195e3cf1a92aa43e78fedeb01e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee47f000d5f0a84fe5a758b0efa27616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36843825661ace903ebf907d0d3d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73c3f04147ff4504543f99ac9e749c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f8fe48ff5a106613d16d3a6a8ee19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c758fc2cd1af9f95ba03d7c9c5a568f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a061e20f50c3f3782880906b000c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0085b36cb8ecbf6696dc0e02a504512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dfb052821b021930d8cb28bb8cca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf59e7955f600ba4a64cc07ee624014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602db8b5fd0de2cfc4d1014324bd85415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c719d4a034da6e016236bea3ed53216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef1b04963a0ab5ffa470fea784228317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84491c080dec51e3b9802cc7e9962f7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3f59b6703e49d764a38a2110b179b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d7a58f3a183558d58331843b7663f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb2ee4fdc9b94ca46be6da12b4aba421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b70e827bff1f558c40d3f72c468222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe371d94ae9bbaee66c464643cd67523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900cbc376ed17dce675d394477b34cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf303dcd9adf7435c38d439804fe00d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eedd3434090389f76263dd95aa764126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f3700b124f86ef343444c42b6edf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393918e4b35abd2a2248e1953a2e447728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f25fc022c06eb02cfb2c0aae254ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca14ed01f2f0eca3326e81bedbb5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2fea508f3c9637a022cb05c1bdcc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ea3012cf3349572a7d42169c7d9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200d6298f8b15cdc5d8e7ca28ad93f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49bbcb4368fb53667b33746dd3e13734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c2a738e0142a5451b2db91bb945d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec96d82fba48a09ced3691868d59436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415ac42e54bca44e13815fe5dbe68e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e942965fd1e8920d580ef6ec87ff0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713697c1c69ab7506170f2b3c0017cfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f43b59dba2dafd1b35d401afbfa340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608119947dc088c7608ab046037ac9f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992efacb21beff4f04676efe19fe2f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a4167671085d48316a9017eee8f2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee835e99adc02e6671045501b06fcf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ab9746670f43ae1ab2b5d4727b99f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade92f3a91919de5140e9b66ed59c1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022737e512274acd40186d761919e5a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42935b786a3ed7ef2b5ec2434383ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f880c6cc3dea5c0ba79789376109349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19247197288e6ef0607e9890047a5a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf7f2c4e5acce8f4b70662d9001f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e71442e53e5b9f8a15d34d3f043e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d9996eb0d07091beeba1ae89918753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ffe0584deb29e7a5356e3676519c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9292d4aee64fd6bf04c0f42730c891655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8f5f90b3d21b2b601256de2b3bc6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64159dea8014cee02d78f279322bba1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091d5ca56577ba3bfff2563c71f5b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebdca98d336864a0a89211768d966159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f089907060210b3be6194e80d088ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315eb837b966b3e3ac9794a3504d43d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b686f04ffde424fae5895ab3cd5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89644631dc4378e7291c580b2b5ef6c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1ae9a196f5b0d29ef1776daa822b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1389ccde5491ba237a7658abf5396965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88f5f383beb4bd88270f39719f55d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c461f974dd754f2b930cf62f542f3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ae1fe357342ebee4b3a67d84c4c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae66a491cbead67466da02576c1ec869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f338641e889ef01809809c12ee3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00847fa14ad3ec99b50f5c2e6f0cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64b6b21d5f4ef2c600b132398e54872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a8cbbdea340c2235e365e421889073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65dea65971d011f23f322faf4ff4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8789e2bc2492a3433d2b177ee651775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7229f7b6098c946ac8b45878a7054776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145cfbca4e32dd87a206e708dc29a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea72a8aeadfcf30c90a79d6a5530e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b4229bacd3f1a2d2881b230293a3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3eda43f41264a7e6058bdfc6dbc5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0902e5a6b31531c61909f04a886148f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3d07ce92e87a50ab1dd35d578466282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408327480d4ad1397b7dcab8ca428f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee5afd1fb67d50f677f20da5a9bb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e3f82a0012f86653835f88510401285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4553ec2fba23d0e2d90cd3e7da4b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305ad294ef8f988effe046e83fb6d5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36b39393e00c1c541d4ea945417a3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3504112f42a4a2416e1b2ab14aa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f119fde46fbbdc2636136469727a88090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadf0333c53c8ba26714864fd7cdd4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93040a0427042726ac80524063b06c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e1fe8e045aff179663f72956067e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef831c934923f06a043f8463eb27ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b961853ec88746ea0a1dbcb0a0da96195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ae04de4e2166b49a50b45d3b6da796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2621a2843ad2fca8694d63921c09d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db9ed183dae3f26c8da847d676154998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c2d03c909308ce53214f109ee425599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149275a82b976f283b5fa6328d1368d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76283bb109944ce675ccadb1b3bc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bf03f3f2b0d2d6fc0390ba61e6d1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85b940ab06757fdcefa7bf9fdced8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a40c9125883f0ac6f2e34b15daf5bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30e614e9c09ac89474b1014c036fd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df80fb940d9996ecc51a42da3f24c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df5a5ef1adaed00e48126953e68c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8390a2c63d69299097078bf18c637108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c3e8927c9f22714ecb2da84bd76e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1e6f506ad93762604b6969a720a13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955fcfda374fa3e67d0ee8408ae8f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36222a48a1d46db8f7cdf75ee264f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d637828e73f300bb9f19e4fd48c08e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a4fffeebb68ae4e65ae9f03024cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55250375c4810a53fdaf33cbb1ee2009115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee901b7aa99a2d719f6e64418e6de51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb84fbe5e23aa7c2432359d615273117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd73488268d01419d9da195c33cd440118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897de2f448eceac06b09d92d093810b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84e1cd89de4c0eb3d1328e8bd8e546120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb1dd4db7b685d8ffe490e4fc4d7f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186625b28063078aa628c2f086fbdf1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185277d559530368c7cf375e3bf732f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec582777dd7a8a9e98a069b3648b0a51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ef129904819f81ed60b501470543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5dfb07b21b87f97717ddd6b54646c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3810d2c0a6402f2af620f1952573127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5248c663c49fd56c9bd3afd819c3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa787adae8c4219f9c0a8ac88c40ccb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa9ffefa67ec7cf6d8752c682e48a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e64335c349ec84fa803cecd2ee3522131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415634e813ec682f770b662258cbf9ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953fefd61bfb496fd5551b41ae31c54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a3afa26ba0750d3d278b04c25782d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10e97f61d35a08bc99a1bf73ebe21a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c689952c1974999ce16816f92b9d6b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317166353f367fbc43a580b9491224c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9a99c10b6e9ceac47d2ccd255e67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63282bcafe3396275045426f668ab31a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f865462302f5737915e133db2bdbe1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370a65a64fec6f46663075930ae72f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fae40050c75a37a5a2df7337b3407142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204491e11eb32f5b5b5de809749f5362143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a46cca0ba3397524bb475ee853a08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a0f0e15b6685b349d78833e2e62ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd913a29a53486e0755ce654f22d4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60572f64b4f7f759674b001d1defa88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754d8677e3f85136597a5383cb42a12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f477d6280a33f2affa77153dc39f52e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f11a73d63bdc0a0edda36a27d991150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce8712bb5bbdbc6eb2fea56a7ad0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffb76969cdd74178835aee4b9d0a82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41edb764afb6c818d95e366e8c765c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748906dfce204dbb84fd1b72e48c0e46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc388cdc3ea6f50c2564c3165519ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f32ad1de4da506f5cb3eb4bfb3609156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237004fe4daf298cbabbe1241b9d61d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee449a7859d97cb55bb65e6f383bb6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac9e7a96d1670c724cdbe85b0a8a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d80239fc101458d82a26e544a9d4f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709c2dbab668a024242840c6b97ce06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ef06ff6b3a4acf32075f78b6061cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e231ce665d638d5f47ee62e94b01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea337bd51ad422338749fe7712eaa7c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4dac043f0a6200d991afdd31b1971165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187a1c3b6565cad6353b184b4ea0169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8654ab86fafd6f2794b4f1316e6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb790badfc5a6c98316eb1a4471e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980a115f608d8bd71194a173d5bc450169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c5c40ba7fdf1161c346f0ad2ffb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016753cddb66cc927f34e65756d20a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a672e4dbd1295d2108bc8b8b3fad4f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45d0a9d4a65e5a10179a6c901d5b9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea8751ef418b8b194f0f4d4fa0cbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f1edf077e5c78b7b36641072fb860175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394dfb89672266ac9c7aac947edb69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92e4f67b027852273660bff56e6d0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a84ebd34d681b58934db863558080f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48f0ec7bb666262d8f3d1cf2c1e0de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6588355460ffc6f589f92c785029c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048ea6aecf100452e4d42de56588518181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1db900f7513c321881403620c5e6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad225903261c8bab795d23d2f8b0d26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc30e35419484b52778c17d63e41e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eef47f6222a44f9214435df15763b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9327c3e52e0a36c00fe01102227c21d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e48b546c941359126291857868a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886fe83e8f5a0aef88f1568f3c0aad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabf04170859177d2fd494f058befc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114c896e94b56be737674618a25fe4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8695223a37e9d75454f22a945ec5ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470173f62145ca279883813fe4aa3c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930993115950cb9860f3bea78f7f11da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e297d1d67c0f225f0b452ab13357c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb188db3b5ca560fba95eb6172399ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223203634b7aa45c471b71ef6434e0f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6682542a2890ddfff5bd490b9188a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3900acb292d6e0b4c95efd2851154fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6d0981c2825e865437360b2270efc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de410aa4ba738cdee74e3408f1f95534200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707155a5b6ca53b01a664efffec0a4b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0de7ea7314df3402d51c9735b0850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc7f80eac03602f3a61acc9a49c70a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803840f338d922f4fd743bd16a7583dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec88607696dda28853004fe57ee1923205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa32cbea5ba577a5265f777371bfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566ceefa115038892e3be8117dca12a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d1e5c7f555869d7e866afafa348a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc1e3397e6b82b6eb64763a1b8ff8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc8769a47393cd2d49f666619a8a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4974b6e77eb88ee754cd57c043dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb92ec3c6dec396875a49f4869e8321212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b800a04659b105d4faa3131ef9a7e9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c27a9d1732858380f24faa4780ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbfc7033a0b78a41d1af2b7bfe8dc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf34f7ce99e9ec9022daea3755e5f3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95093a644dcf9aef5bc8a7975bc8ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf99ff0dcd9b5f782e74e252aae29d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644c3ba0d85ba2c3b1d8b109a38942219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc885b587850742e489e9da6915d98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac265b4ac15f42fbb27fd577c39c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614fcc63c2233820c9fbc6bb5ea24d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2152e47c44fadd9074757015768c56f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa253ac7d791d9fbbac435d6778b37f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200afec202b30804eef470e66746a65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e1b1d8fe5a174d6bc7096fb9fda9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd3f18427c5f8c6dc73ce9e3962f7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4749e1bdf2fbb7b7ceb51c75d136f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb653e9063d57c291ffe9ed60ac7b1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a616bd28338420cc16d477ced57a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6c96a211e6d7604d3abf29228e8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91032d94c6318304b6b63fd6bab049a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11d62dc431816b8f42964114da14af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434ce3456135e9292ce25d0ef71b1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf621cb0a8c82bff0bba65653018ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4411fb2879c1ac4e96f60e6669ec37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792452d8d240871e8d38ff3e3fca34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8020b7a3a5f0ade09f8656c70ab0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16abb0935a2c7ca625ea1646e0a4a6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d5f6d91099e466f12f74942283af7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d9aa9eb695a8d5383b09d63a0bb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fe2ee6b00e60b5d437a3b237e4250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a6160daa3f7c7fb86abace14e170243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324f9f7260db0a57a6ad5250e1e03c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e8e6dd937e62450501a639eeaeb59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd63128725ca26ad8df2d6adca9bec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8062de092ed599504e7b2e24155c4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c4d9796ad7f05d4bc2e5be21be3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fd3ac2b4fd973a593aeccd7be7baa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb5906dc32ecbc13de393a5227f82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839c3a3d3ca240ebc77d5c0f3c9dec4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c977790b171942b7495a59905cab0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2361bc424919195860f72f91720d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6ecf30e2e3afef2c38fca140d3b57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a070343db34a0799504ffa6ff4598b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22a9be28f26b76356ac0e229818ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74f614bf94ea84161ad8522fa30f94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92591e002fc3a9d8f1d0be257ae3b6e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84798d92573d9cc030a379b70fa7250259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce543c8287c95247d7a77f483e1dd551260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a6a22f7cbaf8bd40547439ddebea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaee3579dfa9018c51655ea2ba8661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2f13ec10a38a7179c9db26f71ee79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611ebca57bbd6dd4d03056efab84d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f852106a1533c92962eb96fc7f29c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b616f0e26d9aa61b445059a3d6a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e1afcbd8d6120aa90c6991bcc4cba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b4a30b80fbae8fefb319d38f7a808268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cbd4245f3bd272111ac3eae3a5a0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c02e9fbe09ccfa425ebda7530d17e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33d0bb3abf66bb2ab373f53d4cc7d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda8a9fb054b51347fab2dc6fae0fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565b9b067363fc28fdd7c0122c8601273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eb1852a65d4383385dd0e9b338016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b4655ace3db455a93ca1b298264f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe419c2f05ca20b9164ad54610ea8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c93d7f6dbb3a6daca89e31807de9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab14269576309177b33701ab87168d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c435e1f21a26b8893389f9de356b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89745e2cbb08b78f66d0358ac23310f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cad4461cfd6105b3b71c14fb13f190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d2f32ff1fa42774bf8cd0577b156282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe9c083468faab1c83d4022a285516283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac77013bce4870ad42b877674f4196284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2b7f8faf7c49d297378907a3d5e53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1038b735ea7d42ecd08006611d0a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6ab378940ae12244f2188c665f444287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da999d8a0a9c6a52dd3f58dfd2b45032288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f55f243ee3d294040311fbe6fe14a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd041b23895f2b2b522321d4255d81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f131007b00f4a7c5dcff06267c64a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041941c7fe120090e2f328bd9cb96c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b9b749bb6ac872e61c3e3c4451331293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7216f2f212961ccae15aa4ac184a81e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f5e8c091a85d4368ceae16fa1cb0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df81845527932803104ee4b93030a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d904e127cc9350209e6eb5c7bda3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f05b51c0aaa3dffad8c21404c10e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef62a67e928c3fb546e03cd9673c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1599a3553b76dce1c6e6239cfc1502300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606974e6d477f1ce5c6df045d4171a55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c60df8fafedf0d5aec2e0c663053a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f724a9f03d03d6b786ea8f807a96bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f4b90f9ed8832d07139ae6f6377d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd289465afff99a80e741dd366f7957305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a4cf59efa049e85c29480c14605e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf40b0a6390a3bfa3d48b14533a00d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e4c460f4f3590d1677a409d83c509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b705b19ff1fee9be03531763bdad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e024c1639c6e9db1fafd795062dd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40202cb07e0f3d88d3467e0f0eb9f832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587358a073544d9a1e576e3598c1dadc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cf94ab928a39532ddcfb20eea5589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b211c4da92e6788e626ce23fa27c70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5959dab2855bf95415083b9775b99c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eff4918b5c97c1369e6b3d30dee52a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d269eb76cf08990ebac57567a228b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ce8a7a7ee148209a47ff5ff1ff6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feb268b349af63d1fe2ac58b9ffee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7538dc0a177b955206f53eb94151c2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17733f8adc7631a1d54aa608d5365321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66bb13d8a9fbff9e4bc2468ad11422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4662f7b76cc4c66a4401b4d958b0ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c064f89c48254605eeba427a330d93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172cb1fec58aa547e49010ebe72f680325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc220828e90080fcb710073e4442b99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba602f3828b7cc6176e03efc3e798327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2abfd1c93de2050683c933e4168e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca31d8381cf1376abbb96cdab65314329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf06ee0a5d05bc7ea768821acff78b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec417c081b07d7a1d3ccbc565f0ed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c988d36aaec41b5e098906128ff9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe2fffb11303552ec498273254f14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a261f7241f1fd16e32d17e1e6355f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c438f498b346f18c18400066d3be953335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471eacd8dd00346f943ce58e036dff78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cba34b1c96b15d5c0cf873bd5a0cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4047fabde02d4b23db747162d964ce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86400397c372760d1b89f93370b77a1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7c308464a50993d13183c089a1c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12df85ce5d4cdf14e88ed4acb12aa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a995f15dfaebda47c9f9a7fd0a7c51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de06ceca714a626eb5da6ee3aa0fbaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ae5d4e55b103b173fcdc99cdec18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385693e00dfbfdb60cd606d22860e2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acf145c8f0ed27465f9f4566b7b96a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf638e3919a78302de2f2775eb701c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dff4902cf5457c2f43f8188b283f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a32786e866437d1ecf2e6e520c551349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d1256d92607c2ce656959a1826e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ddc7294f4d8b113a3557baa82da1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f1f826df66ebb2b0f6580f88f2de0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da0bb5871e4d48d1cdcde211d9b96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bccd9bada9d38031e8510f0cbb253c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a1c53589494764ae2faee8415ddc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b90d959a3e1e6b9129089aaeaf7bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c1461adb234940db40f9107c83fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7fc2005388c5b416d388ec10347b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde08da82b7ecea264267b16db4e0d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6d3e86b04385456ff0bac55506c6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6d155747fcfbff374b1bca0530913361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61d41e4f5d7a484ec9bf71294c7343362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a42b0dbcc66bb0b7d967bbc48288f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca37b525b105109ae86f776763156364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539deb0ea7b28f22435fd92561563546365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438fb31e23f7cf092b5eebdfc7a0965366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f735c1e977306465526cbdc22f1c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5a6ef2edd2f6ed898244f3cd7772368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55804cfcb9521be17cedaa1997e6284369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc975403286bc5256feca7ef78a44f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbfd876fa832d4adaccbc90b3aa9ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075fa9d9c9baaca5eb3bd3c4e6950b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07339feb53256a48f49fd2dcaef04c78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ddfaaa519b7b9a05e702dedafb40a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69798e34d051f2787b65ae7ca75007b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275389156169e84499319e8180fcb91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e6f7deb22ff6193a07374dfb00d70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13ee46cc6563c9740ffe95360271cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d215894ecaa0c1a09d68cf497e74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2431ec69dbf9b1e035c1adbc9a1bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da27beeeb258fb09d65d816c6b10949381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e0cc87fe4591636a1a8d8919a502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939793390cfd9bdd6b300f87318723d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27422a3a3bf30d403d49c1c3f109c8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0b6d1e842d25ffac758c8feb36367385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b67fdc5ca845bf4c4f8ee470eab56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852f3022149a3f22f2902415a79b27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d688d114e1e7267defa27bcb8348388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb5511a31904dad2b991b8339219bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e5f268e15e9710decada514bf703390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2f808b1caa6522886d2dcb42e76ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978053bb3927d73946258fd929bd7387392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b7578719a78a11538c5c9426f0dfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8f76c5cb330374a0379ce5bc403b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25ff660ea33343c077a2f38d81f397395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6fc38cb38292547b4ce80e565943396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e84f3501d06747bc436d2df3cae87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2863087f932a4152b9fe2ae5ad5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26556771bae4d76027490e36077e93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0affbd1f463dc301eb4f4b0ca0b123400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0414a230381e93af84c686c7b12a8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076818a5a3ddbb9a904eacee3d82ed51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d395910fe6370ade5f1162f6d585d31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab85831b71437d541a0180c44d661f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fcc2ad764fa40ced37c90f6a1b5b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e133802d4a2626e27b4db2d7037729406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870009a0b3050a97c0d43fad551597f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887179e065579aa9cbcf7b165d93c9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc9901d6b25ebf3bdfe0d3bbf63ecd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dda909fd486e435d70162e486c36e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaccdcd07f3d8e9ba23818dd3b0820411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a47a30d8f5d7631bbe9032f9c2da7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b964d09e1dc04c54df63389f70a250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c1d1074d3c3996c29c38369bd79e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34634fdb60618a95d6197dc886cd78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad13f1a0104f987d6d88b0dafa3247416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d392acc49c0612c42ce2b34e69aad3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a91a81bd942b207c0519054e2eccb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa0e44a01c162fea9ae5ecf80f337419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa4ae9c33d7262fb8f43689143348420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fdff35545447f0187b12f1b39030d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ab1bfd43d73d7db6999559e7b0bf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c527fd8b79bf3582800478b1be1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6d9ba453d5ddacbf59b9e575b813424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428ce1815b427373db73714f341cbce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be3fd3aaba75ffd29e37d41d1efb38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15351f49d77d9dd130939ea8775b3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af7a46dae57acb22069a956c70e89c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eecd82935ae463c95f88883243c25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a4f403f4095ae06c664032c2fd294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22c4cd0d710eb890ae59d19c2580b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348d6ea5a7f844d738c830780d9068432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa8690d5f8e9f5cd12fd4ac70ed46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e23c9c1dc858887b0d53f37b3210b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a8518ef5643cfeeeb28938d7263c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092ab4a4e3c579f61861665f9e045d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f10c31d19edf7216631e811605309e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52471615da9051fd65ab0ca2e44f50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15538b9d0df0269f676bc2a8bfa702c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45be92ae8b969c9fa9fabd59909d31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef113b03985f2f5e27897fffd2adee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97079c04779f01ecbb96ff0d6bc19b71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64658997ca9699c2271e465ed0bf16d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86155e3f803f0bf33755a6f718d71cae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6932e020d4211e235b0a0b113d940a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b2729bb2a28a1516dc19e3bac753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb499f305b829eb515ca3e046aa7b619447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c7a5c5987cb2ef22d65b0ab18771448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ce6d841f603618270a7adbd8bf63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386ebef8c65187be8c0ad37dc7a8450450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fd6262df32f2cdf8a9b05b3916824451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f6917e559f9649f786dbb524868b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510701029e8c44176aff1dfd0841c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf54aa3ea94fadec375095fa98bf771454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842850ebfe01d2ddb94a944c7f980143455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309d83f67d5ce46216959db773d910456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2848e037d001fbac9e06eb600c9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9e150a110a271f5ce80428152f3b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd9c7a4a549ce6b9cd8c8a1652a1fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e494d1bdce00bcef94794c505d01c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177beff8f31c438ca07a851dd122c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663ada707f8bc4b830e837536e8231462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f163484ad93aeae281d818ba1496463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf696047c567c34ad65c31f9dac8e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ffebcf6735fb587a8629502b40b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84589795c5f90e1d8e7800297b6f28a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd307af4d8e691ec117c469283c729467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b833ed3e8f09917732d8da81b19f6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53cadaeb81f8913578a8b23069131469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dad4cb3dd225e549d1d21c288e9f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05d1f8061a2a8844a49feeace1b7d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e78817c33ff54638791f1a2cf1fbca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc32c7f8bfd5761207e686c21d204f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55174198e343d5e9f58d54c5f7134412474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bfcdaaac80155e91f0e85bdb6091a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85e54b301e70d5889ee1b8e9685221476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d962ba4a7ab06b557639545662c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c278dfc14e86f3a7f2766a8ac78eb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef0d713a9c7ab19e64063584df0b10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395762e57c980dea650341666274fd2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8172f9823e1704f5dce841f52e10060481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d03c547d7da68c27a02152c121146482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ad5714a395c1b377d04425337be8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee465c9e0b114d8d334dad8dd0c54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a9dc82cbdcdce21e6979ec10c979485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7726e55c1889ad6094bf6fb0bb166486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee373b3431b7367d1e2826550146572487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6f03021c8568e493a3173402b68f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862e6f47768178e23f07a7c377dcc0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d30f20f030510543fc79fb93bc6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab2abf4e4dcc80316c24f9fa9ce645491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325d0c7cb1c32086a78ec14fc899f1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee4fad47065743d24f8e387c8a07b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefeed5710a08289c8bcf7a82bdf344494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce35a54e0d6d5edc93ebcb9c545dc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d85294235a3ef773437fde2672112496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8127fad1a01bd9b11ef8a8011c8473497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08652f50e063a5ddc34e9c99772ac0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeac11599120d0d23a0a8d9bf52f07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7c824634469bc83dd102f73e1d99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb762c405855c2e954158be022521ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eef8acda7782102f532fca8ecdf7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444807e3cd38445efcfbf95f2219f9db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8ec6f200992fe54da9bb25cb84a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fb45e8ddec708ef98db707bc627cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d2db71d7f95899986431fee7818f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3250e952f916888215b34c7a38ba7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070581bbfae602b75b4fd25affb8fda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001c2b3b78afc1b950e106baf0b274509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5c8abccce0f65a5ceee6f3c83006e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24435b3ec744f7bf141e19836948638c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59970bc49aaeb4d058b7950554c6e2b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696d0da56d49c9ec2d09d47b45619c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4c37cb662a2b179a6c57f2dd78231514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5911405b24e23bed0e2c40acab249515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0a82d1bb50da215d32d6a804e183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d02d8038b3bab6d0dbb9017ab4543517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7472c2982214f9483b5b2a72fe86c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f69729381484a4f62d70f6e3a8499519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85773b54d1d213202f089ac1170e22b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db9644c01b5c2d92a475512406f38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ac1614f3d71e307e725eec458465c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab30b54103c229501ba8fd490c8f69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d76f1a7ae12dc9a1af00d32df211524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7e9c55d2e0cac1024b1a9710eccd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7000c2636abc3030979b6bd4bcdfa19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7694815b11079c37f7833856229bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04502d9225ec684f631e78009091c823528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d56bd3ba954a7a34a0d04fd1372f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886276e5af5a051a682a6117e639af7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2f797dcc2371df4c009a3b4d955d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576f993bbc2b94cb02f48049408c0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5facd2cd051568e5334af96311413533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e89dcc225016c149b984dc4d75fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd4245e54ae3c5817c57ac0897ac1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e8f6224abfb476eefda4849417da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d109c1f37f9a69030c90206025abd25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae464e69e0629797b2a3fe2cdc86fa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06079b423902b038d56e091737bf618539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0a64abf564cd6bcb2c644ccbfa786540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b13732eb3414e9e4473ee67d865ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44095626bb7ee9668381fa681e7025542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20725bf0d73ea9cd050bf22f420b795b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb98fe8082686be6f587c0e9ea8360f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724eb9dd9e01a82cb627e0961a7660545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c484bb543ed012c92589a2cb9370db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d61c576905045d5c5abf1a3a0083e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d153b93b5065b19debe9ac9e9d554548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb357a24f4d10a8b38f6111f63cc7fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dab055392e1ee97aec67edb42e9f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa717e18fd575c99b5f965a58f8b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e74aa2f5338e2a9cb78460e8d6cee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72df408029c4488f11adf9c9e816fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb439dee51aea8a870a18f3fdfcbcd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93077ec28eb5389f6686ba4e1c1ec0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fca64ae949064aea35880305c831e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6cfcbc6b6f00ab3fd521a71115034557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f7081eaef398861dfa53a710c1cc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121f49101b08817d1751ba61daa0db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ae99925ad791abef061bbe0a1a40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310402642dd55614fcb1ae8088a1554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebcbc3ad213d0f7020cbe2d1fcbb67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6973a8eb306e4fe2e12dff3b8ce12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1b14e94fd3e2fc877a00177356532564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f151af55e728b0d7e6d3706d719c6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b888a6646edd976c2218863c8fa0ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9efd8131ff59860993f20e61064449567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd805c5d55384e112d5a2d538037a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3149aac89c3ef2aeb2cc7130e0e2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ea913e7144c90fddf766eddd4232c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0214ad27abd9744d62934d621f049aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c15e5bed72de6c34ce9f742af5180572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>