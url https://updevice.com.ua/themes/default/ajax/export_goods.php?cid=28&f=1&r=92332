--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2daef2badd1679bd5e186f7b9f8e431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ccd4624032f5a63a715f9de6f501b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c40268b48885f7c777723fdfc2003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bdb24962aa77b33c40d476809d2194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae85c1dab46bffedd7d92c32e950ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e67666388f5984abbf62859f36d766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd4fca8d2a6277f77c1ad6a7933ef67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5e4b02a6befdf27f9b080687a87558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c4677a47debc10ea3dab6dcff9e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f4de836558b009ff0c7d5d799ab910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7bee03d6840e4f2c8cd772fc377e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f47abd2aeb47101687749ebefd3b4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5520b683c629c41eab8faa7888c0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f848701e55689788eba8905c8ca2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f602bc3312b22a78e9eb8f84bde78d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f82bc7c2ff268d0db8647d06997ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500490e3943e0384a52dd2ace46e8ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df45b230c1bc8c8f837cbc61ece5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291ab651002f0b8acbf5da5dfb4d7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41bf28fcb440bf1d056cd6923e4d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded7612ed4ecf6e7feffd7221bc68cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4d065cbecbd055ac8a3fc2027fc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0fc51259eb57e85ec74e772e5f9d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823f6d546afdd8c50ba1cb340d3b23824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a387b66acb47df8add998af4dfde3e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2157c5de2a8cb3d93aed4da6268ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812f653a906af6477f2244898b616527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189238da99513c1735ae4ccac3ccdf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4e63f03f2c7fa94181bc414e285d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3c3d7abd55185095f2072cddef0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aedbf21419a71c3393e19d27d2aaa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9314a340655b107a2a49e6ed27aeb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9741c0a62bbf68649e62883a24480b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26cd6bd2975e9d5aaa21603f06577c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d596a9186bbcf4567ae486beea9d84b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c6803dfe05ffe3ddad9de8841508836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b4bdf11e5129cf51355bef80e056e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276f50022515400c0df6c2af9ca23c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fb31c3d0b18a6068650b817f99a6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d27269a864498a8b7c420b3c93de440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953dc762277880a6639852049a7e1e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e92b5cfd9624e50ffd9b38c229225142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34268d4c0665649dd6e608b46fe735743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793393e44b9339035bcc03778eea6e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a62526856863d8b40733d3387b02fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6101a3577b56fe27c04a0c9f12e18b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f865f14c3af05dba14b1d13de7812147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9e1a268d3c79f19475c900081a4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e070f57b9693953eeceb13e040780149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb130d9861a548d301810c5805182750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c1b1a8a0427b74589d3980b1ba44d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1411ca92e40acaae93b2296e83dfa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52de6844e72d2564469dbe75dd34a1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467629906c8b9e2ff3e2aa16a78fd68e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f1e5c38ebdcb8e2b938a4817a137455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697c2cb67249ac944ac9501d59a8a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d72238d5647d475a5cf878d4c78a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce04320f0707145a42c29744aa549758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190fa894d9a0f8aafc44b9ea9bf4a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fccd08a61d839c9893f0d797681ce760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1f9c2bceb3b1ff2f2e7c0361b9b2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde5fdfbfc9dca8a1b6110a68a0e5b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0251a21913f27deeb05935394d50c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be664bd8249d88fc1de56b96bc28540264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9011f6b9aee3df2f18f554794fd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d0dba874fee0f64dbab1182a70c4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783661f4474ad9330d7b7c6077299767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd9548291553b220d907dc8061a4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec8830ded34d2882d7ae7c159bbb6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24508f7e337859975e1f76acddb964e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c15dda1d01dfa8b4ca0d0034e90e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006800bc43a67ab6d8c135f75cba610472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3be04a13d65a7defde0d91cd48a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c97bc632e2d88483407e29e3e1fcaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6c06a72711e18ee745351c67049f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43622004919595aa3a5611acab20bbb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb7d251c35fbaefb43919dcfe540a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9541e2ee16e00b76e08c2b8aebe995978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15064146c68fdd6772b3319487ad5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078fc4d3ba1f9d65f85852b4151ed4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7cc93d1fc5d5bec29ef9f5b75f2fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11586d9832d579f44e34d640a4668282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eca6af77a051c2ce0a4867dc8054983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38ad5f9a7b02a27aece84be6c0017784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99920add7ee84497797112acefc42fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc841c3641366763e943c9b2cb435be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb23b1c3f119a4d749558164475121687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefbd931ef8efd28d9eec0a2c84e80c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155f8164edbf412c9e78811a2c8026189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ecfe11e91b193e9972e7c65dea82e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f0e47befbaf1ee455bff5f17af31691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f62af7a85a9e3f2ae97d314df64b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4eb9aeabe8a00191afecf18e254ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827927240e6054456885b3b8fca0a5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba28d235a9a22c6245a551d3112c8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8202eef6ed53b370aae2ba6267b01bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04d92bd79a076ec0412d9e8140d8e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b140dbdea1855b2ba163bd504502298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228de81cdf9feb4dc0bce49ed8af1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741c185e473159ef8c0e31804734918100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdab6a5e3bc17444e1481d9c17dd9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b1417035f07ac743a3b9afb795da3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec37281b7ad28fe501d9f83fcce8cde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b0ea84844bdaacd2ab51059ac7f30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423eaa76f3c8eea18381183bd36cf09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b16be8d3416e50125c42818efc5ef8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a5b49394dc8216820737cb96c0207107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb614cdc5dd5a0542b0a369b6e4986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863d37286b20c2cd15c6f1f479eae8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aaa983a3f864da24af9bb4a829076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7e480a6b266c8e809d95a1a94fe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89ee037c3d2b0c3324f397fd60976112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15737c97287114441e801e47d2dc5ffc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d9c157e77932af5cf85f5957b435114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5b02ff048cf1cf0dea2da9fb9e73f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1752567dccc3b7e4aee81cc0fea4a28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177429fad58a704e6b9e365038d0d13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf81c90d2b8bc90e9ebb4629dd761118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a28d96908109d646f778dbe6e6f9f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a29dfed2cc3e4d0f76b101e9375584120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a09acd0b3f6c66f33f2ae19b9ba614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bd394017d28a5b1cced97b13224c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55244b48ad2213c50bb0232c24b6de1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e07b820be13ba98f9fc1f97fe81e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59c905aaca3e68d16669d1fe0eb4ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8238d3ec5774405fc5148c47a8758e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ccc3e049f93c34373eb96dba90e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494027c0049dcbc1772f49fba70c9f31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45ca0b82fe9e7027f57a4411c3910129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574bd9fb7f75f02fd7fe3f893fad12d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa145be34163d3d11c5d9238bc60215131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab5368ba7ae10c5d25a26f72f4981e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7492d7946587342c20adb461ddf4711133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb34f49d7eaa5117ba4985212e2898134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3312addab05f32e1f5d5778d1974c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04f96e070db91ac182090766daf354136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febcb339946a5bf4b109f9718a6354137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f1ded4cccfa15e4d04dbd7d485cd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975b248793c0a0b854b52c6087c23c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7bc365b77b92c9fa25a4c0b3d0e73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad834b8fd1a2d5f34aeaa339c9b890141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581434915a1f26bc1a9de1a467b175142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f95ceb8a245bb11ac4bd5cc4976430143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531c2e3ec5d2d97ddfe5121cab77fb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e755f594b8df1636d4ed1d0500011145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59272f8d165b85613d0c331cba6a35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6b8b93ac0348d78785d4999d3f59d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447c2c9777826468020a8145fbd3c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b497776a8c7b8a409eb77e1ad3070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdfc65bb97317fc6e098111efee652150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1adb6de725553823f7ff1aab8c8ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a283f1be627fe4f67f1e1c0709306e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb338c7bf81000c2254c383804d75d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4686bca80fc200a7ea2e374a52ffa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e42067dcaff2ff23f833690aa812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0885adf4486a7e16162c273808d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefd2ed4808a579f0a8e28c861816d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9f092ab7fc9944dceabd4a5dd75c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e212eb02255a52eb4c8fff1a5e700159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957001ed7e984cdd0b0032dbe662da93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19964f346fe3afcd769e69660b0825a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443675d4e511bab1b9e5a7d3aa22494162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fb61cb6aea1ace6fb3ab4a2ff6857163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d74b2ddc130be0ac0bd320654341d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e7fe5c5984f22421e7428f0c910d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f390c004bc4c064e08abf3acde522166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c28795101bbca33307b9cc949da1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdedae780fbe1861bc36710d7218b21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60a86347c37575d9ee65acaa33a942169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879725ca85d12a20ec65390f2eef6eb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa6876a9a0284ccd3bfc7fdbc943b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630c03a8be04a6462d5a7924b879f3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99434d0738d98074c61153a56089ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd2bf3f218986e5dbfae827ad8abff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4aaaeca4044a26b8cc5b2b0e1867f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e29e6b10f86dd4edbf9ca16515c45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c699d0df0f0d96e20ede2782c5214177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a75829a834a58d621158b749b695c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5dd0f9e135443dddc9d774df6a5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71e6205dc25833a367ed0659983dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a236f5e08cdf14960891b3375c6e22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496152e343c2e0d13f8bffd82cea890182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c7021599811aea6296ab805ae43d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d2ec382d02dff47e1046e3707caf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bf8d3e864ae4643d84e1372ddb4f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12136be230381010c77ee0719347f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576866716ad389921c88232c77ca6914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c3651d4ef6801afef7d4bc8bf837188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943df6ec5bc8dcb5551958a275e8a0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75bcd40af7d073152c155ff5b8b48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ab7a038e658233ada7a3614dfd94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fccef78dc9ffe7a5bb5b43af26215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805fa753dc0c6e9513d14d4fb3a06ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7b52d1fb089a6e58ab49c3031b45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b436d1554f278e893dde058367766fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911b3487563b0233bb899eb44d2091196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f288f28c22fcc5bd2fc448daf61a0a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f417c97b12a1819d30458ed4c34d87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f032f6c5fb290e475bbcc15cb20d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211a65a8120906f1d756005214d5004200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f3f595307f51a67203843607e8bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321573de2301f1634e552904d09f626202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554edb4317053d1e0334ae4be0dfbbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703181b73bdc985bbf150136bf5fe50a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db622c78b31a4ce429402e75f7133ed3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ef4321e4fc99efca0ad1227aeeec9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb2fd0c226b16b6ea971ccc4446352207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bfa3b5a6eea12595c45a3ce2bedc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11db5da02f627329d345898700a15f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59dba04a19cc4d4d7e928250d5ab59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d8fe813a70f5bdfb82199ed705ed8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272ff414cd52d033914a2ac18a0c5ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a763042734e09ad2bd8a1734fcb98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75376aa5530cf7df9c87b7277389b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a3be03f39ce51105562d00c8f817e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3806011e95e04d6c91a86989891de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfccc12dc511a0d1914db81da808dbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af8d8708adaf415c91e6ba70a3147f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16864bea318a201cb0e8898fe931a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ad9c99e8739feef1b3b0ddda8776220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a2e62574a5d33b6610364407fef33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ffcf426416a0c6e0a14845b4e8d42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d62b412cd86e0a646c64444de43d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eea7961ab70c25a5ce80f1a91273c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6571a91c95be16a376f78bce4188421225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b9aa60a9d8ef3f4884a4962d3096226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f146fc6ee8435ab5c4bbbccf0b13713227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc6cf58c125f92b18fb0e912896c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba14bca978b2fb52e2ff2d440614025229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc1597480875900ff8f1aca9e50e98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cec9b85cb993426d5a067e2e7e193231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454abc12a81cf27c35c139cf81d17ff6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60896ceed62792d24f042789b8c64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d3293c4142c9499a4349e9ce9bb2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa937065369e5e3fe909e348a6104991235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e70a8a3aa817fa58473d9f6f4b8095236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a6e510e049b09643d11e3603990a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4a1974488c9f4a7d2ee751b02d6d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb268362a95a38b8125f3244b59c76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d325924b40924ab936cf7cdc31694240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1401f81df27f0dccbeddf2c3fb83e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630b3cf941bddfc304e31518a3dfa1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5a24cdb15cc02fc730f20092d016243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dff1fcc6d028badb24e4158fb9e138244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a92458bea2bb24a47bfbabf8011f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dfe24c53e8977e495b7968a2c4bfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45e4f9330a9d1dedf2c0dbbd3b2f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5fec1ff3422a9ba44c8efe2da0f48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a24ea3f3310d6ec0f4e9356b6287249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4a23843f5315a17491c33ea635d95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0f953e93688e1866cee18b35a5630251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44380e4498262713dc04d23ad50890e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb60f55ec1388731edf7c043f1f49e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b7cbf5b1583181ade5fb78dbda25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc21d6ca35438f5a2022c8f248fe2d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45a0f9c50f72d84ab054ab6e0541c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff64d0b1a8641aad60986d67fe95e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143bda28636f1a5534cfd492123e328258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6fc1f802e91b4f35621a8afbc9e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf1c5c30b7a32ff1392c33dbce5f14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637428a5ca442f6bdfe750f41f4aac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c140bf5e070fd5f0f2820b4c83fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8db64e7671926db28a83550c8f216263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88685455a600f97c088de5cbb4f836b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94d6a464c8c9282b048c0e9202ef0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864bf094a1817d88aa3870d4189f502266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af8f7b4145eedf8405cd1a3a08ac08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328c39ed1728190530fa2dcc95a717c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa80a38e481cffc394a814c1541a2cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e9e89f4df0245a0817fbca5975e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf25508df9ebbab8f11058e351dca5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a60614ebc9333c84d762d797e953272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a51920b660e19b96e2d1e6820652273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e9c77e7c276a29f90ff2b3ae8d2e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686fbaea34ca8ae47f6ed11f11a7f78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab96cfedd3e2816d9c7ea9c059601bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc97d63a6c917d781cd63fa66d251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ecb5b3bd6e8f2068a23abd2aa82e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c58a8dcdb36ccad426d861179f570279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177966f27e4e9a715a3030d7f85169f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052253deb859f78d6e12c5ecf10f8581281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0952f907f1a5b59d17ad9ed9c996ae8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650be318cc976fd32eaca091914abb66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406fcd73db68b795b15e08735dbd0a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffecb2b82433332a235feecb807b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f62c1ec65914b076e16f3b4b48d4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e7e511599eaa5ac95e51e7a19275e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565fafa0613a694a002a77fed709710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e16bc75a6d8e6cd479cab42ba1a18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3bc0d287f32c035c5b0e4df8edd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96741a493ffdeb1c0d6d394198a3d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a23e1bbf458cbddeef7f07260c59e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddafaed19fdbcd82bbb9dadb1cfa5d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e25da0350b210d5064a943aaa8118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95c023b1f7cd4a39f5ebde9522439295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ebedfdb126390971d1a63a18fd63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487bd5ca6bb97ea096bd9f26d73d008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a184a166040f9432f54382985ac04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d4d5274d477132c75ee2f105e560299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70357d899dcd592dbdf53da89cc12a46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60262f8ed6bfc809fba501eb3b4ed9f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcb41e6ef135441ad9f15dfb0da281302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ece302d587e6ffa391725cec4cf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f342882571b01a1c3338547eaf76e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2e328fceeabd6633c57695b7dfd25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05afbbc5c4e9433a3f228456bc9dfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf78a9144809a8eacd034e79e4fbb10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e43d753bd779224ed63a1544c1cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7e6105bdaa1e04f628891707a9214309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac9c1ed80edfb074e8f76063f1ea5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce9ead33f884d4393c2e3cf4eaaf61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8f54a78940b4bbf0f624b143aec11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067194493d850677ddebf4dfe6f63f79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9590da581cee641bcbe3bd75b6c418314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4676ef4f872861412e83139a91ddf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d07e7bf46da6af698c0137385ce4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4d413f421c3d26ca25e5078fe116a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0feff9b1cec0337ca6ae7ddcbd422318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df3f4bd9e9e6a31b141aadbf10890319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac57ae52be3283e3a846141b31a35f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212e8352134e83b4bae7755bd666f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558132e3a1db8f45c311cb6123b599322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b3b5000511db4cc58f6bac48a3f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5f0e5a15dcd1b39b0ceb930bf4a5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f5ee5eef8a2291876c4286e0e7ba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a91c827d118e50ab2def46ac9ebf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34930c812bd35c6468108294a5377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede7011ab9fe4f62b24125a0aaedda5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058174fb3314fa6f16bfa5dbc788ffe1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6436b152a0f888dcbb88fdea09f588330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5f4ef5fef7cd0f5bd1c228c9bc9de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6d25a3a60b32b50f937930961b094332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e04b8d6f261f9e44d862be7c24b79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efcd5759d2c1eb06a7044ea7f9236d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc553e11e80470b0cc3d69018bd19b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e3fb89ea62668a1a21d69162f47a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4aaf52d00d6be910b073ca9374dd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b85563051272932a7cb0f80d61fa63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bde51afa0168e0aa089abe60fa6c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b744f4ab9df009586acc9604d16e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b24debcb280396b88ded06009a19b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937eaff55f6d19b210d96bebc968df8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b045bd52c4a080a8062ee3b3072f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6a87fc3e2eba2cb9e83f8033a4f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78666ad1bb3613d2512bd21e7ca7e237345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093364fd119c8915506eb2ed5af35701346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672fb6fa19f755e86284c021a8b6867347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b206f170de41a9007f0ff214a70bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594cc25b2720988e6e6c78fc82f32ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c99e0cad2e19a46198bb5c23f4f7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719cdd856af3546d8f8481ba47fd164351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8799d0a6f2876f1bd38858fa729bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c6df6c1b09bc7450939eae0be4e39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b401e7998019862fa828e8fcefebc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d2f63e139910676b5828c98bc18d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729459327d1860dc0404f8848d776071356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2277f0949b9f956c17281a040483c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a211e565b306543b5ee61bc43641a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445c4a9678583d6ee4e22816d1ac9ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42ef8401e9ec9c253e8dc25cdd2e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4159f6106a33eea68aa2bad3d786c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95479b1a802c33b9d700019525447279362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08119d35c9d497fdc12ff4e3a74883ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8c14b7618c322d5cb37eb25a1907b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29762cce8efb9d6347b804a9f688c53d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afa6f411d3ce037d01ddec3897ee1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56678da84b9dacc8b0568ab8ead8d2d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942350b9b182dbb833542d1c0106c06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a1117eb4305daebe96fb445cd8cf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7512414be78819806d633ce35defee9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b7a0e206e9b7cd9de2a33c1acdd48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cad66e7cd948978e1a58ade8683ddb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed6471871ec27290b92c15aee3c44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aabf1efa91d55f6779f155875a1be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af42304519ecdf49688e8caf68b52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e7ba805a28a1b6a7431f35498467c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ead95e017f15a61a36fa1c8c38203e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ef45415387cfbe1b36260eff714af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573af2c6fb5337e728029f6cdf341ca9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b3e2346fa9812737e56705be1bc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f2a49452447e798dc26393e587762381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06228d924e8ed9fe55d689107233f1d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c335499605ad151c408008000cf43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efbbcef9bd8456be68f65b005c8ab9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa140b7031cad9c51dcce42e06acd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef906bc73abd6eae98678338c98a0c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187084bbb392c9367dccd349274d2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3fabfdbf5b604ee9b2969b5066874388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c83dc5d13d46df9fb92acadfbf3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306c2c51d8e2709ca5d80e29d1642d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00a96ab22741c057be207fbe208ce6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b078d75ed538f9f1d140a20743cb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249d768752b0b51f95f684a40b39199393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d84faed7bddcd1c9c99bf1886591394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca780e848105ae449172cc0a1fe1ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075518b422177d3aafe270f723b1178e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c932e5c4a489aa01fc1f19ae9c72bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d3c7947086b7daeb4d2cc14c00717398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b8ad8de026e6585565b10756cd07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b33dbe77fd3feb0ba3fb03b02c8c8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471c78f66f7e55a61e534c9785ceb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731593c452fa027487e030d63c57b621402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2634448678460771748a1c55fbb7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d8f55e39b5274ed1abb900fd233e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c4b728d57c11bcc7b66b2192fe44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553cb7b29741cadbaab62678149c0dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdffef479b5427e69613afc2861d19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0322149f830b4ae44c69e7843b7bfc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5d777317588623bbccc73972da42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703086c839f7e82b8d529940fe0d7b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec266d9961bf3d670e4e250b11476a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21ed27ffb421d64f3c4e67abb0d723412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91d0738e3e139096f7d4814e4d18dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47fc688524f14de28b882f3712e6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e34644e880975f1890458664c434415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f4d3849755fe51f2c5c5e54653f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004bfbaa128e9e2d6cf8b6d7dbc0299417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70067c9c616cee0cc7a0c7302ffa7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82401dbe73c415d1cb84643dfd5df50c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0e191aa3d2f9cbb79045730b8e26f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e4cb58fcef93108d881b4316b0b30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4229fc2e2881d46d5cb57aa67048c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2486f11dc79ec951de7c0980bb7c129423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae247b1804eeff3b9d62c957c17f3a77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad06867e107dbd308edab8c592b7179425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d47373b00f0ed44854f591439e3021426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce040b010e5325eef5c51ddffa86e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06623ea23e181c64a6e37e058c3b70d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a658826d7a2d7b55f63b90851e7f804429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e6d2cce93846ee6d681fb71ac6e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba582369f870cce3086f95a0c5bb5999431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d52ef2617f4dc3f0116adc080ded432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b8f3433d1919cd71ec954ad227a61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399008ef8d6e19a41ff77e7d2dcc195d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123048d7ca99179cc004123a77d5b0a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b26820a3509d7cdd8a93b4702246436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b449a85247b5d11c094109be883c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd91bfec1c3ecedd344703a4cd6bb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509129815aec0dc4cf42f56d75d00f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079db981c60be71d7e60c9730d3ca98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f691a3187b99e7de1f905b11447b44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fdc8a8e4bac39e3af3e054e88fd82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e9bd6c13ddb6b9d43f86a71e81c0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868c257375664563425a46760a8c47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72294bf3bf7d61498b09ba1046a8cf25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857785b3d9b91b8eb9874a9870bd7be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dd569ef28d98521aeb01fd9617dbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518a236dad8d92701243824a6072de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0906a33084ca3090dab7867259cffd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641653bf5ea253a43e6bc9c82fda7aa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde8756c368e01ff4af9c6ff4a98792451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ca00a3cb64988bdabc3a01932ec10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f587ee2ef329c5b8c95c58a4d40e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46cdcce0f3e2c84caef9fa469540f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302405f1679f89fb0a3b027fc9f7adc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de39be2c7ab2b21b3a826440ef162456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf654eec48d15dd33f25734c0e7c0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e5fae35fb7f6e515a5c45a1cdc514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bba70f6233056e15d15971d07301cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1c61b714fd967cb5cf24acc338af5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54094fb94dbc85d3cbadfcfb0be5a0fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341eea44a5bf4d1deeccc5a99f5fd94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e0c4a0dfb2b90cd52210e0e1e3f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c0c1fa69f52a4e6e252bffd7fd254464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891d0a1f8a6004d77be3c9bbf93f787465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ae52e1776b86d242b308d40c0f1ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965e3acf88b78dbc88ee7ae14e58a76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5b491f9fd08b4c33bff0b12b7282468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f76da6c2a4e7838ba594cafe3b212469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284afa1439c6d548fb3a3cc53e5affd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75a218e9bdf108d8c666131f2a383f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11ed8453a097d1622eb89c530b3204472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a62c08ab620330e92c22ddd2a03b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36290b320e356c0e5756af7bee753474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c470686274b495740b3cc347700c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4276957123e10c64c2719d95ca56d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed66929646b64af9b27c959802e02f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eb172dfa98c6d2772415b5947d75b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700901412bd4b20b68d37a283a55b15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30b502a7340d92e7d7cc00417e47f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355884c6a52e78e10f59dce0ed9b456481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9bf8dce2f6b1ef56e688b27d48419482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df115472dbae1a71203a8c60ea1a0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396b016a17a0b3a6773b14b61b10f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338acfa2e162b5afada79921ef8e8b76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14bc652bc522b05ecf77196d18ab68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63cb1daef8c07ac1144362f3b434e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232bd2ce888fd65f09c77c8ba500a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20561159b844fee94e3bee865c8ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee8f71a390dd93d5e46fdc53cb2e1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99ecc52892113185cf2180485e052f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e36b2f0c90ccb1562b36cf289cd7fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cddae230a1a722f32f4d16e275470e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44851a75c76e6394bc6b60d76903dedb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8ef3a7160bb7422d0213b2ca1251d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a65e858b352f32755440352a057da9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302875692301509409908aa20a3dd87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecbba487ac4c0250ba13f81d61ed97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf6ca484916df91d9b2ebac6199554499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f95fac5bbc3a35b9e6eaed07d29a48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490d080aba46dacbeb8de92e1e7da4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e91b678a7867ba3d32bb385dd8f8f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2cc474a7403a32560ace4f1eed2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97b242ce7063c86a72fceab0aa5c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2fb06f4d12a656e6f077ec673425b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a6bb02ace601f499329d0d1622ae5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d0811953f879058e4d58606d6ac2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbf6ea4ae63d162dbcc9587c61b7b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f591173c05e3e22fcf3805db7dda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40998c487a63531b99627d9193e49ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f4efa144c6f68b625dfb803f0ed19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da6fd1f923087b4c56db9d0417e0ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50091d05af789877eeb7df8f26238da7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b546f9bd8e573fa6c780c7729166e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16bf99f0fec1bec1262859d6db289f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed58a3f18da175a906d11eb136cf084516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5b3f7ee284c426b9f879e7ea97a6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773db2b6383b3d114baf097a88e4e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b362961f63be82866954736d1bede5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f548e9f39177ab674b138e62f4f890520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880685dd0300c6a0595c2eaf673e1bcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb667e4491c2d847adca3876f09f82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41e0f5dd7d746c08a6c6c5b10ed3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73a998834d154aba42476ff78e2f86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61425acc969ac65c0baca5ecca53063525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bfcb78c62bfdd72ddb88017969df0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119174ad6b64c337c2b5e5ec13ff9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef8b6508a04c684cff56d642cb24b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f441e32358aafea3612d411abd7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01746b89e46d59156217d567482aaf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f856ddb022c9ff11a1f979652dbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ade9cf73d2bc51e703250d4e45c4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c6ccc0dab1f4f046a662d4f7116c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0492052395d4c5611d7e475f10e355534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc941d9ad029fead70d9cc8802e280df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e9f2dd90cf45d5ae4b54d666bd46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530cd86f528c43b0967e7c3451a6366537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2d1a3cf38944a6cb8db488b29eb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907373e7e3ba5e28dc8e48d7440596a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cdf1eeff898f1a5d9b51a466e08df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0255d97ed22383cdb9686b97a5a17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeaf334dc0371e67e4b5920eb5d84c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80bf9947f7f4af91e5618f64084d4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc808515fddb0375e2b0f4fc7dbe1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fab9dd938b46da1ca761fd0b102ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49853e70e1b6548c78b93be1d270954a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef43a340673cedaa1b4a530ddec5145547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1b84df5d0d416072ffb3c03319b9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4c9e829ccd8ed468ef7cc13104dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f34451970ac4597af0ff30d03b5d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249b525b380a26648445f5e23516843551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a39979c990f0ef44f0e4e63cc94f92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1660ebba4bee1d329e5a87e4aba9e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433640b04a476dce91f11b800162ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196b74b68b2b51afb61cd5aa8b0109555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5364e0178414fa9e1c2a86e5b8ff0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f29be6e87c3c04f0b414b99ce1ef2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45fde0dadd97f2b9c2322b483c1e9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133da924031a660bd1fa123ad55a91e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9617bf7a9b9eac6e91bd0e11384f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961fb9730dad7550b6381d756097459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2bb6269e81006b4e01d8e4aabab41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a6bb91376907f6c565063b698e18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4531f1d3ed2bfe7c56e4026130ead564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713385e7da6285815783b504e1f66e67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6e2a4467640e38b57ad7dc55e8750566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc4dfb102e9a528e0ad6010ec357f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af7de4cd1df92672ff4393a750292568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a995109de9bd17f90e3a538fbefc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15345ae44ab9ce69b650bde0436dba55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0390e2c157510d2db5819b9522e4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd7ba7ed461d58f584497fec82f66572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20de631247d6fa77d09f45c2e2c17c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eee2a9ada8fda8df241aa02da49f9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0cf6192d593444839d0d3eed513763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d82f29ab0f9087a6d61daa1c5e2244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2a26e1ed0848a1f909765dc8c29fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7fe092292a15bf8068e804b7f1ebc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309993f64eca9b56c6bc8903df91617a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f644ce3f3b078fbb33dad0e0bab268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a25df8e84e64223b3398f76646da119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42b8416d2d421a432f9d409e9956a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54896766c751fdcdc175ac283b5b2e6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66317629025ec7b927408fbaf70f2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40559b29dcee2d6e5cc58bd2d9762613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffcbc09c8bbcf190e26e5ba5b91f8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7b51a36affcd7672cb0e385a2b8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e7543987eec4c18a567b2f85aef0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ee46ef40f3445c586c69f99dcdd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064ea58855db3a391f29adb55ba08bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeccfe572092e5381bd3e0c9617064b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36398e7ca3ec89628cbae64e3c80343920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd769651571d9986105f6eb0053659b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c59defd73e71829c4e18ac27f17c1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd0b635b41ac1da2181e9b151629023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbcc26061f61bf92e5e8d4a3dc9fb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a3ab611b92267d71da53c230fed5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b54ba49201e1e2bce5bfb8fd23ce4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff80c802f2d5f27ac5eae736a509d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a7b38405085d13da6fd00d475d5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd7f609b47562575b5cfcee88d78a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df7a0aaa164808de7f70649187e42330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423584ded6432d26c2a4b219e0f82631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b434fb141e83d041c959bfa1aeff7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8623553567464ffd7f7cbb5f4182be433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c928851b12f62cbf5e99193f4e838b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f76c693ddb097fafa18b872bc4ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1616c46461ab42b5eec26433235a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00044cfc3e478facca2485d27b2a3f3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9562120086048b6cf46e647b60c4fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dad8b9e553be383ece3264ea1d9d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134f1bbc89c012c8d03d54e6f17ba4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a3445da1181128d5dab642bd835641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d74105ada0f39c1e9612fe969bdff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ca06fb54e45bd62c9e8971ab7988443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ead5cb4ae7200c27bb67b1acb8b5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29fd05edf2368938265cd739de8a5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36272fef5f38332644d0d6e7e9dc6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1972a458d73662b6befa59e0f7d429e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9d4b1d8cda655471d96fce008ac048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb31a4c0d8df138df86b09ea1259d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb181cf2beab4de8a50f03460b5e257b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff3997a21c0530c967cd102c4cf0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef078a8872c5ee9216e9503381e02752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c421d419faa90c1c4f678510ef40a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329144ed36338c2f889420ae133e165054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86189801694db5c2353002a39ab105e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337743263a2d863bc915928c6ede323056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990cd5eeac27cca5d459e5b19eb372c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f233929a5bdcbc4e1c75e8b8af86658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c4c6d4e69708fb8656b3d5c58579659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f603e17aa9c23aa67ad36bfae6e3f5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce14307f968a5671ba18a8bb69ece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b41d7c2ba3bba8e0e70447f95a9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686392eb280a5293f1fedff0876f35563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c16c09bb5de469dc8c846f86bfed764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eb618a546099ba248701aee50e2d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53920f4f8abb30d498f4d03364d4e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ff5128cf70ce9d14b0b1163f241667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731cc2756dd1cd42ec89f075cf916468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e955e458165a4fc49430e3ec5687669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa69ffd2ab38f74c930e0d76add536670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0bc724977d3918de0f391ffa1707671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6895e0f8bdaa73e574c633678643572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d5b8587ceaa857ccd2238ee701b2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b965a054323522918ff41073da43d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd1d8a3b8775e65080638d5a5c2c1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453b0e7a1caf4b17450ebe057bec2e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929d31960b08fafc1289c76c1aa56077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2533784cd3147a9acd9f57a409ddff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38abd5e34098cf1d876c7f498f84d5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ecdeb8e156b1075f4ffab2579872080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61acae7f8dfbf42c479ea779c5b00a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceeaf4d61f40f623de8dc5db77c81b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6321d0eeee9bf9dadfa69e302ba983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f42e980f920ea6c95d41302579029184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718c2a9b74d0604fad6cb6f7cb0c0b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486ced27e93a6d0c6ace0e78dc54b9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d7393c0649cd181f806cf7f5dde587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247c14ca69ff7256dd42eb6ef80f4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b9b619e2b1ee32fca170ddd0ddc3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62ee122026b80f4da870ba9ae4c89e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9654eadf9a189537b377acf10607ab591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33182360e5bbf0557aa883ac0ff750cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f67f7842f1035482a5b329ab76ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ea442e64c711b04701026f41e51994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344724f1151fcace73a24a8c23f1b77495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3be4bc0ea8dfe0b604cd586504ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4fe9d7745241b47a8618647e1a51e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ab31f6e9344e3a3ae4ef397d1d5f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f02f097f896268100b81cf9fe61f9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9729eccddfd20d29e3c4fbfaf1c77c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a3a2a69d57476cf2773510539a6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be6ee5e33e1d0e1b43eecd0f20a8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80df25dbf5ded3899fa5d29fe71d01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8904212b440b2f45b872ed661ba296104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e44a3d527f51e7085465b146a3f43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e1798b34293a402fbfcfc2cbddb98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b54578562d9d8b8bfd259a32a623107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388d3586105747c259b3b8e83c6328108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3a40105730b246ca353a72169b95e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3960eeadf14e36b5aff4fc0c21ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768fe91b9ab0520ee2df753a68f77b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad90fae20063215b2622b8d098ee5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2187d7fe292ee8b606fe070ac4ca41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd1334d3d06961f138f482e3d4f811114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc5867214150ca01b598b60a3d8da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc4e739afdc1db7c29989c53094d02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985044777af83c3664b506a58b5c632b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bed2bc06ca3f243dca57708989542118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9341233970ac8fe4cda3736863e08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c085f8e5927eb56ea2784fe70bb929d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb57818f9fedd3e073e94ca3a48816121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5442841f06fe6802202c829c8790630122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68144f36b0288d029a04780f327ebed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d61e121eccf78e6a4168f158f6a835124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748897a253be630f154f7637d4cc295b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235c09e811063ecf70109fee700e706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d87ac2ebd9abff8e5d6be1b59df283127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d609c30ed4b678ce101d862c756a27f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30476a1354c5fe07877ef1e43a57e629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4295cfa5597a5a4f79df259fa4d2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe9bdef354263a090170ed2da8e839131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee013ffce60050146e715e86fa0e35c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4873f34d716b88f4acf95bc26093f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c5e959c16cef2f70059092a9f41fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1f89b6bbb6bddb6e399bfe026f741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598248cac7391a5b4499572bdb9828e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379fc42b78deba893f6ae0478596a7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a60248181f66d09b032f6406aef93d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89056475fdd7936152ca23aefa20985139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf0eb866cc14efdf85686e98e22c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93256b5f9a26834bb95ca694eb00cfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9a5177202cfa4e7173629d39ffec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627238399a33d9d1d3a11e8a33698fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d26d17746dcf0cccd44a062d9c1b32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8df8b20dd8e0e62ada6c42f7e3bd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a530b1e201f4ac0fd7f9b5dbc135ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66419e713d0a0dd59288794675b1870147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de79c80177b9337901057e2e9648f42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebacabee2a3bbf33015f162ff8c20d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee33eec3bf840acd0174e6808e6c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a0360f54a8c16fa887072415adc1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4de3ea52ee1f32623fb74239c7cb5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43375b8cb7c0c8e04b35fd50b704bb8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77355f8aef625b09ff89056498a4c73f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97600dce6d451c3c679cb591954762c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817e83759aeacbe9d0eb8185014607156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91cb0ea963bfbc130ffb04d6e85f00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed107b4cc0beab03d487820dda2629158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38e7f152a788c07ce36e7f90a01bc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55aa464213e4058e32539de974dc1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab086fd8582a9a2d471ecb8647ad07d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87391411d8233a40443ea39a2c53c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501a40c46175d2afbf317c92d0059b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a17d5f88c7a26b9628c34dc3e28c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2eb84d0c896c6004dcb498cc32673165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66cf1ce90ad52dbbf24f92ac058312166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190e3513411d5d7fa89d9be6c88fc25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c14025192929276e44524952f9893a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ccb5430fa944ff3e16547ff28a0f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2967ea514948295a423cdab7efe775170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbf0af9edf7f7ef74c7b51ab2f99ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6b08abc876022e03a92507cdc23b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cce4edbd80e45a1146a93a41473c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a455a3d1e05ab3685ea6b41dd97203174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cbcc281143562f90e544d034b5dce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960df6255be83f04e78dd0c8fc74a0de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4b6d172eb39d21c06eaff9e9c96e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b480c6dd0ee62f0977d22eca386b8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133ffa88c818b29bbffd6ce96fab34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66d2555ef6a42265837097da647e7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e673a3fbc97a14995e6ae6b4ce6ef07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ef4b08bc42b7918ee677136b575f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0278b4ca8ffd2879fd57508d99b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175499fcc934a90063f4e6e22654a24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de9d5120898fb1e85484c11b517d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcea08725f6b44083cf8c910baad1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6dc143c46a94c003dfce7e885e7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49c2cdd55af637a805a43ec25917e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b11878edf60e63a905057ce3a0766189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76abdfdbf9a182094c0fc92a8b5d1ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae46384b13e6a3bd05951dc62edba5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7a96411dd6cadecbd474c19687dc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25a638e8a1c3c1dc786cddb167561193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e976a666b4bc46b63008d71f3bb35e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499cc315695afee18bf4f886ae3b0f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eab43a2073025a5d424426133480f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f464ad90849be99046b3bfd355801fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c4f4f623f378a78795672e6a0eed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49ea88230382f4312db913f834ace199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e0861ed4c656e6b22e1de6e86dc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c1674076d2d3bcab1ca94b611107201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446ba29666cb78783c1f6f92aa72351202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e60ff0f976e5cb46efe51c4dcd568203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55394102c1591b845dc9a473bef41e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d98f86cea6455f75b44d96a3b717f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f02e7377fef060870e4bb7671404d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf990554c57fbbc7160b9355a1229bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60f7acb70162b648f307002a114059208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49357c80a67fb29beb522194d017950209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e73c5e63062b4e62de10f0f1e546210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80d6cd7794e19f0e3f655cf9ca3751211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2aaabeedf9148c5745d23adddff3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db40bf6c55fbe853848e34361ab140213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d588577c769ce81498bb87f99cca3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a9f5f2918263cadef8fbf973f4fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b1acb79e114b74813b6528ad2cbcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d576c507d9d6078c78b3ec3a765ba48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422740b11c391475a39f92d9f7120f72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00688b6bcbfafecb031187ca603116c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdff394d42938080b42ea24da60d2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c39711bfb1f62d3b124a211345573221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac99f85c101b00549dcc22ea587272222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac75b837c28e26ef14590e193f86f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee70efe3bafdd830325a3cf284636224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54740ff8f9360bcd4bc4339e65ea8763225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08022ebe9adb69d02120b6b6b51e170226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a9daf326580eb5ec4c727ac363564227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564552743063c1515e3945e6f35ee9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61f30b0d15094e036d520567fa05e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b78a45bb3920b54533e3e29e1a762b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da30ff29d97a2000486b59baffc4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e2784823afdc8f22777e54125297e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04609f2454cf091759ad510029e6ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbcb9a61b222739400047d506ad439234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adaecf0e45c7b9ec8d8f0e4f1a78b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa313f82025ed8ff6ef332bce5222236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029e86b56fb92f29b5d714e6fb852a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381b84dfac2bd5cefe110a4c998a004238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ee9ab328f555aa9a3455ccfbc9d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad21e8483b192ab91d26b6d62e1b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93d77a62a40de42db9696849ce824c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57bc4d412edaae3519bbe6dac2ea2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920adc0e365a56659d6637051ea6b09e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890e9bea2e342b82204bd81f4cb0565244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323828156de9ecb1e55f0d93e193fef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d54b11da49b152d099bba86d0bb093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d29cc7737f14afd80783e015b6d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9264de7fcfa5eea34c08842b9d01851248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b5d7c9f11875338a25d26f4a210a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a04510c19f042c12f38701a6b68aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1fc51528c41c76f99534590173883251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459db90a1f7ddfa1d7df07b19e0bb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a92f3d94540b7f09f55cb403d2a44b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23783eb5a0ce751474b8f30f58c3790e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791803a54265643852612795b269c810255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b336a75778d08dbb1d91bd9c1f39def256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db352f9c6023d6936746fad64a66a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dde0b2c4e673ea7170284d6d561c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad487a25ed4c184075980a18e19ddd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e47ca24cd91f3f62a12d251112191c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8eb981a395b1b120e0cd77cf26bcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620ca8610d32fabb82bd443a2a3f26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4cc375185cc21f57d42caf6320f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d843279ca217fd6dc9106f9b8efe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f686d5e29cf75dd81b5148f7c4ea20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848ccf522a3a99b473b5b0612a185bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a1ab29f5c9561ec1c08c7578c682f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95034c48865a2fd8de7ece32933440c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b84d30908b0452418bcda2c15db73a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba33856fe53b08efc8173678c4a439270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bcbd525e81d604302fc7e3bb57c4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90c6fd9ad75b3c376d11dcca9b556272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d3f29d8ef81820eb2279e14533af8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f50575393cca4aa7837d51e716599274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c03289da65671fd651bd3d3366ae93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c389e96c796130dc505ad8a28d5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada83511209afb1c14d98b26d9f9f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcb4426bb5050ee08b656bd3a187b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2af73d6e10365b73c952ffa5836dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d714aaf1b2ce8f0b866ebfc9672a322280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf9c972df4522f0f8f8c7bef25d6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6810eea285bfe74aae878359f8e194e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114f6459b1478ab4c13ac6452febea8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf3e9e46d223e4753941ecc2884982284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b314ef0ca10fcc1ce602e994fb25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404622e28995b8091b83dd9b30995f7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044abff2081fd88caa3c693e6415831e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671dfd0079fdc6bc21b87866e8cddf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c1e472dec443c478a8c1b62fe19c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a728dca1815267b1b7fdebea84ad3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea0ad159ae3f81f8e9a2fccdbdcc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658718530adc2a18f5d1defc0f50cbfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8bbeca9b72706a46bde271869eda3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e90355c5cd2f2290c73f1d3458eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407821ef74ab51c4eaf4e79ae9fc01fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70684fe0317da4b8f774916cc69c366f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd61d3779b434e27ea06378c84a6e21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa477a701e88276b43280edcab8e47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289935d2d5e45a1e14b60f53d82a3a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be224dad4b3bddc50c0c415f9aed48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e53b84dfba11ab8bb231ef906ef6f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7718f01148d7cf07404a64b50da66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab478520d0ebb6d758abaa1a19872232303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25dcb0286c0580b62e7d59895b090304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e2898d34264044ff26fde578e30a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafcd7eaad4d6dab68203c32acafd7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1cfa2d1d328594f0afad6462a24c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f0121abcdd3757e5a92cc8c34b5a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac14fe9a9c46ca6d17c921abfcd4251309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911dfb1d7bcf456a1852a35fa5993b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f04222c8047c05ad4f81c4b64ac81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802363916e1a34134f34e2298e864bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5846b58bec2c243748f89c5885db8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47f911f6c52b2c29823d0ee7b418b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a12da6fead52f1016dd65d2e8d9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf7ba1873d57bb2adf539b4f04ce5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6958c61849e96eaf289f60df13e02c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835995eceb08df2834aaaa54ce19c2aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a59f9dced468135e6c0c23b34f20e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65782bfc35746d486f09c9da23089011320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13290c0cab613ac0a260b493d5d94df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7eb593450c0306816813ae7fba85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2da9ab112118a24a96cbd595e2c830323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bcebace353c20a404d3e42a03b34f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cdc4eeb60d8c1a3ed315a3be04c82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57ba9676dcab7f954227996360db1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52c7136c519b9bb853d71cce147c7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f6f075ffa2c6845d524466c4410a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73a4424a4039b198bb8f05bd232b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c25bdf73e068bffe207541722f998330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136eaadf11a50590b335afe89ead7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc724c930b9b55b26cadbc25c7f72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995f47485326f527b6c20e4e782975333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533a0964fc30d74bb3f6363d1870dfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87f4801c1e9d515282e1e3bed5b1da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec0634639a7deca03273f754d6c0e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec37a72a1ce7eb80d195e939b55b3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220755f10152ebafd0119a1be3ab14f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423f7b524715ab9d24a58452752843a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243efcfa32d7e04374b9b1a0d8ba3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e237619b21ee062db671066c4353341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04fda8d4ad26ab0c68a2232c849ea7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d31482355660090f0323e62c5b3d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41238f9f5fe36bca77c42ef0138c014d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed2943570959989ae9b0b68289d928345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b22dd423b828913b6c9513d2e9e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16172ab0b4d46cdf6cb24e536f9ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae385b8522ec38dea8875568365cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98602038592b598d1f910f276629a2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92588efca628e2c1aaaae8135d70ffba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b5fafd1e14ab4a7c653b9268e125351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b188dae3dc7b0837c688e5c0cf13278352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9bef63c0ba2e53960157bfec1f203353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5d6fbec1a9a560225ce86b45b946354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e15b52383fb28860a3bc532a968d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087f271c9829455711437c6846b2c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf5bf6c23b069d0d9904a75f3d395357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aafdcdf8d08e27558b60f889fc229c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379eefa340499ea96968d0499b5167c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba012436aa092392279287a6954baf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd77c51e72e6ca35c436876f9a4f0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e8e54d2635b09d621d153f00f3ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c2631c02f9a08988bb25b3b8ccb90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc7ace0d2988cff52e34f55a600ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448272ca5c22b1a1e4a2485bd054f28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6193ba66bba9027d84c388293f370c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef2acb3a012638652eb7a5ade275c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4d9557472889793cc70895907e9af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e01f23a816f66cee45cad0a9c248369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef176a3b6f7bdb1ec5496dda35926370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ef55226bee50fc69a88baac58556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7c8faf981854c934d7e270cbb836e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca489e3f040a9b594b2fc04111a660373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e708f2434177ea2b7b457e3431f57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0297f91056f5164636604b0b355536375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e902c70dd65497ebf4bb726b3604a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5edea7b610f36bf7bb1f4380fd527f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5e03a20505d62bf6cb5766907cdf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99294a8c5b4bb8605fd3ae0c1306b5b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22da461e9d91b9d6815e746edcb7b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75aadbfa9acadedfae2f1f9ab7dca9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcb7d39bf6491baac40afeed02b8f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779f1ea211731ef74bd098178d0957a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ec8d82adf4f4fe4cd6e144de85c54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54388c3d615acea3a86495efd2fdbb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91920ff856d47e5965aa7e27e625ca6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cde7f2b56a243b3e39b36028726ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c92c80a81850e0d1ac42957ba7c67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fdfea7223d847e11eb0e85ffe79fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b7672f4f6c9283a61751de0b21506390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e7d527d62aea2ec167b1aa7220f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b94aff6e2c5815b3fee5ef91afce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf33d37f82aed9fa137b16c498144e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5889a96ed3bf4d19b598f37affdf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7912ebf2735c6762dea739716a3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532364b35cd8cd434fda0a8e7e544b8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135344381980272ceecc72c32cb020d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f144c39d94f8fb448378ac81c67975a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9eaee2b153cac7e69ddf793de021c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252c6da6154cdcb9ba751001089860400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5004d5404b37929a7af9d4d37ec99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae235155ea0786785f49c2478133c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b786e1c17ee2d024ea0179c779bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8249544ae4c741f03900d4bd26371404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872166d5366e7c998f9f37c080d43f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fdca1aeec46879b30557b93efd728406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfba09cf325137ffc374afa595d9ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf626a31b25c895315cc045f88ad9c22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6dc4321cdd640eedf55c9ae5187c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa7849901cd627c59a1b6df1c2f38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ee568413b15896b767ad14ee1e80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecee492bff26e565cc85f93252bc66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc21a7d6ee7fa774e7816de28d01814413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653dd40616f162353ecb4225e7307f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a2597847c8e22694eef58c5cdbe30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dfaddec17b088a372413571b464f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eefa242637bac679057e923fcc520b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f47a0cd79ec07d1f7d8ce13fd8475418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1095d0bd53229fb1b345e1a65cdfb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e52a0d4644111d8dfb778edcfdfe92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976d24c2a4ef5e39544a8545f09956421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b02b504bea7661ac33a10f1e178abc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c821f2bc49587d055f59af8488c01f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b193bc915805d482b6e9643ef2bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a383946b8b239119f657631f90f0d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ae11efd0fff1c1408d46bcb4cf8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924128cd3fcc0858c07a52c1792b794427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91957e40b682605063e1e72796e08b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f3f76bfe7ab890f7f9d91f8a2bb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ed9a727dc2821d26d686e743055b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ae51a5b29f8d6196b85c8d3813cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cf0f09c2b59c4c352b7c65ec28a31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b42c1845a223a9f3b4b2d9f1ba9de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529138c2ab4b3891b179be6fb9f3defa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f23627ca022474a3c9135004321a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca24e8d6cc84a571614f503afde4ea0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fcc974133f7d39f6d2aa95ce79d5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89288f432ed5a554859072e6971ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3474610f2a887555af93504a575e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6e125f2a66f1f08cb6d37022b9a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13229451ea497c8ef5b1530ca0603441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867dfc9ca6c19c7aba40082ff6e8591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f7fd29c92356f4544f581c8dfb8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8001a370cbe9ccb7183c58aca91f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e81c0cf6865c68846ffaccf386059445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7afc9f275a2b3815c083c7422d6751446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae2962bebe13d86b0247a6ab381c98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb14f9d4850424a4ce7e72e9ec224448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd190977e707cf2f07827b0ead0acc58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e53bcc59397f31b64c7d4034d2dea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d141290aa29351bbaa45a920b8764d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005af8819a9759078b42e6c9a1facc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a56c92eafcf176e061c03a0d0178e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4e467f4dcc85226ad8a931eb2236454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b0d3d2db710f8713f5846c5ac0fe3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f76f608a96ec3c4ce4630cd03de41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567fde29c2c40903dd6c132b1234e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e300b26740de24e045bdcb58e0c5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f72260c36522b6f0489392aadab9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0d6442c212d0852e07b50839d1907460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d9c3a7ffd8f7936e73e64023ef48f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91163c70922b60f70d14ab875fadf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53951819b592331823c4b266ad383d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51b8fbdbb93efb67f68e3c36b2f66a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8b244b2f489650756eb067356443465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872c491433901bb3cdd44cd9aa35b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b3062ed94e13eb7953323f926678467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2ab2db7fbc258f3391ae34e46b675468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2c8b0022c47888c6e64ff45a841e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c6be180819f15ec150a57df052bc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c57a38f8142a538e38f76e634c0217471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b835356895878e3f5b51426b96f9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7dc810c9212c40cf7f783fd307b3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fc4b50e9fa617ab3f5ea4f26c8fb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e3188df09c39f9b1e9a017037dd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566ea889ae0e0abdfac216699370145476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad99c162e00203e388c876fb6c2d18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e08bb5ca1e146a5ade110ca71416d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2b53edebff49c64b71591fc21b723479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cade728f3c2628fdd27855d66441c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fc01412d02011637a7ec307656867481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962c1d0066ab2b3697e0149120bdd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4373b242393f1b8bf20c25bae7fd890483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bef39b90b043604103230b4ba848f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b94acf8ed746cce3ba1df2f481721485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c99ef3fd012db5c5dfd8400ad4d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fdbecd7deafd7bdcade894c2e9434487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb662910a1424babf48888f94af59ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24defc097dba94070d8b266d71f079489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab357fac3c7381e14b08ffa84b7e83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752d13ace6c1a4d4d3ad26463c99445491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bca7f77a89df4d65479822b8051c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c7e98a0230c1da082a3e8703fb3a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62b5b2a0eafc925d92772b2ac39fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b215bb76dd2de8a41765a316a31ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d24e33b7ca6f0e70602720aaf8fed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea466d17334aea044c97ccd7d880715497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8ea99c34d9373c9ef77f4f09ba40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c020be317f3a28147a0e0f6a2b9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820d29de054b961aa5dbea0cfa27dec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76674d7c6ce90c85cf8bf168c99127bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c977fd99f0cf4c8b0c523779080a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cdb20c49ef4dd2dc0d9bbd3b02c73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7bb195306443313a8d7bad52e8f3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f8d7f1f451c23b0f99cfbdfdd304505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39980cd20fd43922a5ff30f45806105f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb95eae7fb53ac2a3610b9d44b39046507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227bc147cab2b463b2e0cd13fbe5b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f672419e5708d1987d409b348e355e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6c70fe51a1dafeda2ce23fe1a2c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ecd23ad5ae15e59c5455491f81bd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d436f17f461783e7d502f7c7f13a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb8de528ff8f7cfa936be6c21ea24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f5326a88e4b24bbd91e9cc29c4b23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe92f94ce8033eb9be5f05d86206a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9df7f399c07580bbb062dc489f236516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd191898b41ca30a3f543e27b0dd4466517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738054438fc2c6012af98f2ddec280c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a0cf63bc93577cd01a0b34fb3d34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1333ef5a17342d888e6b68e2e2c95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a9a0612e9b97edec40475576ffc77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94348dab5e7b69fc1270c48d2312d691522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fcb1185c523ed646dbacac1ab7726523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87156f42e26f54ed4a6f19089f0c01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bbf030aefb371b403eff5363f1a41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782bc212aafd3704f18c032918116f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042b42ec047163f398affa02926203527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222bccab2838eed8992da39e04e3f46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc2353c25ddab4bfefcf1bd13a2e36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc81e119575c143c5ad827373126956530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead498d05e29d2256913d97f22d6f65e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10803c5713236752fdae7244e73f489f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e0741720815b82a6c18a2ffad6335533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1845d52c5346bf2b969a596ae4e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02abf2edf783fdddcfd4807285abf61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c415554cf72a5a93ec8a086c040fa88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde76ee290919330a1cfc7fe02d0d74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a71c2c68e4e13e2627ea851ccbaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876baf3774bfdff935a5d18df977925539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329cd7add2472a8eff8d2b6dff51d46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f5fabfc02757b6b7f8be716fc4cc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d4fe58d41248b12afa0e1185ffdb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f947df5692d260bfd6aa19feb818e3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96303491f4fcb2284bf1e96e3fa4e55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea4645f242f6fe9dafbfd24a318170545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aa03b388344afdafcf70983184112546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b9aaacd18fc36b3a501fede6a2aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd02751698bb3f1af2403be12ef9cd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182ace9414da3f52184507c8a3c4f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b234b6b00ff4ab671cea62fa96483e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc757004943766469a339d38f20752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05d0ad3444c405f685be888621beef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2bb7ffda4bbecaae539e348bd0f33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da3116507f30861e9ba267795860db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1386acfa4cc52d71214114981a1ecd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764cb85970ed8034f1774593a49fe10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e17549574c953b5384d5417441b8bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d16a8f5c665d06fe7dccb8b802adee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e23f6401d5d3cc55e070b139ccad0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72775d9e166fcea3e356ed2a1da76f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489d9bda8caed1c7f86add3c77290d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ea48ee76047728c1bf6f7aa305c60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df1aa0fc6ad9ebf4cbae0c261eb33a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8850032b96882341f8a0cd66be90c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5016f46e41eabd8eeb00ef4b77d16c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3dd8bc982368a6e7cacf630c2402b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1057c8bcc57ccf8b60e9afcd316c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6656d8d0f252e04f5551c21c8fa481568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a84c230bfd9b62d25b0b880d9df7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28515ac4ede44cdac61cabb1999295e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bae6a9b8709ecf682d8531762fde3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f9344ce6069191fee6937d47e83a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>