--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15709d60827d3487eefa82a935a451f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb056a55e29cbb9616c38e1c8404092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc466c0ef552a5b61a71f422f6ec32b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c663a6f2d51555fcd967f2d9121dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb87b82b1524335c30fba500c499645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d98b9167e22c03451bbb4095f08d956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395059f8f8351006640e164a8bcdfc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df65bc099849d4585bd7902f4d7e6ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030180cdd3c87f37cb54d960e3e234c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d482a3d901a02b78923eeb4eda73810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cded75b83cc2769f62368ffc16b48711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080cf60f91e1b28e5f0634d3bff191412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5c0f022685543d58fa4792d9e88d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b465a74559df4724f1818dddde2a2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4622cdbe805c2f360127f31dde57a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253401a7bdfdd79b43f556fef406b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d31ff6a9a32f2b89ad12c653a7ff217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efaa7d6cbc63202b9075698fdfc18318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9107d39e6a18339bb44758f548cc9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b48290cca0c63f0ed3dbee6ba8aa320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f6ad3c4415efdaa415da4e7cc0fff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c003d5bd86b1a07821b40edd9be8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffbabaafecc5b7b9b1cd9c9287495f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f9c03ac1ca79401d3d33858c9c2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aca085e500ff46694e997ccf1b60f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0966fe953c780ffb3eb5964e3c2fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd263ad4cc893d4c40d5e52878009027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe1cfeae4eb422f0b6e994b5f7462d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f20ec008374220531768c77bf4979129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46f72611ad7dfac35ffa8d9a91dee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd04601fe15e06e943e972af68e17031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb0cfa9c9de67787095f091c10641b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aef8ca60c2bcde35923be076b6eaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7382fa7ec2ec40bbf034f653b1de534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdcb9bb55b3026f419e62ef73212f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238353c23cb83ec48eb0b142064bb7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada118fcec950979ed0fe1936bc5c49837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9118632de8e10e13541814611218a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a93bf9123a6ec56a1cc7afe7c16f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7351ec369263aea925f0450b485f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dee5a68044483fe8bf099dd083cc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c427de0cfc5223a5bc2106c94ea71eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9f0db54868cf5df2e81d2daf1778143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f524131bba360285f7dc746c9b9dbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142154ec71001a069aab279ec976f1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b80759d784fca4c5c2913d330f96946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0b078288a9338756d03909d71ac847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e67e471fe072fe0e065e54ac927d1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019cf8380536af48200351950a430a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb268e38df8526dbac2c005df8e90f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b7502820993fb8e1b5a6ae1054cca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53c7540131766c1896f8124f89802d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cf6950dec112d2aec72228036dca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555c6eb1e0a3b6ae5e141f930471e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c272f801d6d708b6ff1dbb23bf3f4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbf47cdade42dd7a9451944789ff2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe4c51d98a15bc69bf8cf122464c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a07aeffc2482f97ce9d5b89368394558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49ac13b2b4ecc116176c786463a96459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c581fc817ce912953566b0b82c8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2534f105292eaf15af142f117d201f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41be7b7db9ba646e86c89dd37a6d5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eefbfa94d52e921553f682036d8b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6d1c0c236a71843c635ec2a0a2c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894268a43759421eb7c72dfe0fc3a1ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a46a644e7de8b8580331b98ebf38f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809f893bf0a3d201b9214c2946054cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85695720dc8fc5e60a04b3c8f6306d9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe3303f7a6ae0c2c02ae5dbd25b48d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310a8dac69724abde72a11ebd939b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028518cf733d1dd7b99584400da39671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06983cc6cde70c5fea57428096114e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556f12b1e128cf5475bb0a4f5a0a7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e3c6cf498e7bc7ab3b7ef4c81b75c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448413f078492169488e0444e9242175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033133de5fe1ea6502fc71c605416d3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18584ee8ad655a0ab18f4439ccd7eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4f004181972038e429964cb33c05078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f52568eed3e5ad037f45aa6c38f6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858872d4cb77b6b2a6ac848afec341080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847743717952841cf825590106ea9b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b679fc11577892162b3b18c2aa97b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d60ff035f57451d861c9f4cba41a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e68596c54faadfaf62d33cf8f0d71284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fa8c7ad5780b54f8c29014d0332d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b58b9ab1f2ac88dd60c1227e6e0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f62e829f5badc8727b5a06b69ed587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a209ba79593751a9c91b722a00b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27692a3f7d1cff0035980e6cde2ca74d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029da930e9965c5e3d821d7d5e78e47b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef733b93f13e7f264841574a5c7e13d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a59c95e37a5f4ce7ed72cd20bfed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508137f32b4d07a56e3cbd46bb6aa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8feb48ef5ff8ac734bd7aa9f76740194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8383b7f33589eaa78300831c3fbc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81db819fa46c256093b0e096b9f0e6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b918fc605c6947db55b5b04329079e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f958a1a9187711e80d9fab8e23522098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a517c88013b8f62dd3195f30ce5da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d46ee2bfca1342c016b2d05c6f112100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1516509328675a52fc450f9a5edc439101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f3d674d53da4302af8171554dc0b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef188362dfa3410aefd0d43cb86078c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f616fad6a05a3d8fff102be4e6c10f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6b4e31baa6ba96a18c31357a6cbcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6dd6ac50dee4f32524ceb73eb79c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7cc7b79715d9f8855438a2b900e08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed224f520a5beaf1919e404401379d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248624120ed19197a0c8f4aedb7f22aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac272256a39ad381ee1a2623727d43b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a487f9067bd57b81450088c527bca10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1c49bc36b19dadc252cfece0941e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94a339d0191ea42d197e578fc26df3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671a698422e4c490da54838c6062c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c403c7c49dbbc976e284fea62473115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849cdb9ad2b15c72512323331ccb81d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7a2d7b36d91172b6d39df8fcb738117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df534e1bb8e8832ae0561909c55001f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa647ee9f4afcf3980ddf47ac842f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455a8f95f6feeeb013588be5610ce66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a22d699ab52fc7a14d7bb1cb47d44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c17a27723332611412a6d3f4a32d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048094182ca6f38461964e5424af2d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c5dc32f89f5dc6e99cde16072052124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968d31118f11a5e41f53b10da07d8ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b73b971b32be29654e13a3c3011e54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab42153cb52e2b3f7ec24c66b551b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd1f1471a295e64b0f4ca2005e220128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539cf8c24a8576f6a4a46b36360f5aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3d5736a9d69437984f608f14e26d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67410eb4c87a170c450d58729ddc65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6a8aea5cd50f3d52f0b67618ba07e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05650ef3662807bb9389af33d562df86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522817802cacc8ba670cc7d0fac915ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e44e7c45527ed6f64c17ffc4aa811135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6592e6eb5320d96092895609f66cdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76bd0b860b756545778ad2ba0adf1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbfd009553a11fb18e65be05dccb75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7534d7cb3ba3146658d181e1193c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd1ed6fe48c6eaa2df62e362cb9b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf47af36cac4ccc166e8a18b7a09a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cb746b6dad1d25f0394333f730709142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51640a42aa02980de42396ec3adf675b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdbbd2c844abbee248ac730f5c11c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9b8b7972d8445aabe95fd89691de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcdb99e580a781e9e6cf0f64292446146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465d24ec2ca46614ecd75b8829edd2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec3bcecad92edcaf6f569abf90f31c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6aa84f566a0f0bca30d913584f929149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032ea209c5da05022a3a7afa480a2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc05c37b2c95a45fd770dfebd799ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881edb9a3985cf487f7326ced587834e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d61aca4d549dd41f627369a56132153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be4090ff7a792338eb7dd37a6efc6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a4ec60afca8ba9f4b734634f06eb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b037bc7ee5521b54c79cb422ac0878156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925314a92d57187cfa340c7a1489cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727b2d60c6b150411b9de693273cfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacacb846455c955a9f2450b96596ef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6877313d6428c58a3e394bc59228148160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe6204a4eeace5e21b812c49110e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d7bbf22ea10a87fac665213f985b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45b68bcfc1160a8ec6cc35d2f903b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d912a2f4002671ff6181aa74999692a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e479dcc4ef55a30afcebd8c4dc124165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e13fd25647ef8ed4a42d5eced492d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe8a94e5002c455a4b40d567cae36b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f677d74fae6c174e156b5a27322df9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5966c9ed9779163e617c68d6b9f5b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125708a3b5db6dbb4eb5a4f5852134170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eec9afa2ff0fde030d9bb2b0422c10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0097a0483e39aa180a4d90c244a27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc9acfe1f21e308626b90cbf3f321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91204c7e637ed57697c154e592a21b7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32b13b94a04e021b0bb7bda7abcd4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d2f63095fab701d3246668f2d682176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74100b79fd71e654bbed870de425e9b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ddcb8e1bb8d8f0f030e0a4ca21ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2158064c85dbadc3cc90648d3fa85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd80ba6298c372ff5df96a35416505180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5526a244f6731e75b30061e8bfe1fff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643759dc7a93531f5afea560af7b5b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaae27aafb6769594c87199e110efb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc177b9e2657a96487439a7c9caecc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa000e638d50b9210217bbd5e999e08c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b02e60551acd7ef9e3d3e4819bbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b278194e0e9a7b353fb11f88cfb7a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b532bbcf48825a3d08f245b205643188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9af0674445c3318e3ccc36cdfc79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e6c61c9baefe5e01613d9efcb4987190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aba8d7c1bde07ada38dd6b9293e29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e58cf6511c9cb7d6dd34aac94e65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d8bc9506f57428c99429f77301069193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758660ca7d101610bc9df7a0e40a907194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca0686763398705d3f90bfb49d92a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bb02a20fe1908fe2013df35f0481e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dcbf515fdcc7e43c8f08630dff38e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b318d5aa88a33dd6d54b8dc161b6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c7e0b3edaa8bdcdc0bcc5eb4bd12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c69882cab91892fef531d7b16de7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558e4222a1dbecd273949fdc49f2f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f9e283bbb4b6ffae3302df8e5b193202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29972520cfd3d7207ac25baede4452c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b9352d945ae0b01c50ea766a47532204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca80b557bd85b8206ba41f2755b3ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bfd253cb2b813deced9a01383695206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7e49d95b0845440b41fb4d1523653207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557e2c9ae9bb63ec30704a8ec354ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d66917657d583ad77855a61af974a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b3e049982b8d21d2d7bbbb5a5e6a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c027cc6f4cdbddc99f3461920aecd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0964217209e071a112c8da03a6def212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99dc6c1b8d2c1c93972d3c48b2bb8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268aceddbdd9a25bd8518da0b85c3dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0064e8459668a175b164884ff837215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a65442bb55567bcc7c59807a9fc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b7132f48b6d13baafa9413cbc4e97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a057e370624a23b32e2b542ae4498218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68492fb53cd8c4e84421d0275a0985219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aa9ca8552d73dc4318d200915d26e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee2891ff95c88c01d449807160438221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2899e2897efebc4727c423fcc184e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae3b0b2ea043fe54a39c7e682e9138223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047aad51de37b3ba67eea37dbee6918224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d06f72cf2aab43f41b274651abff0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdd8e32f04f962424a84438cdb2e2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe262bc0ac547bfb68671548dcb31e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff7e003182e2fdc9dd3b7265a3cc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3549020cdf74bb6cb73b42447703c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697d2e89e2f3f7c91e79239c9104e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca840e630cf7bc7ec5ea3ee15aef4ee2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cadef1276eb61b9f7c9b4a78474661232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e39eba76237f763354518b4e5e44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7faa513149bb60ab2ff25f87c414234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2d671fec24e6f561d2cab8450045235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9949cc75b6a1bc5c2bea45e778284236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6818336a0f3daa060751f6c05331b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80da2000b05cb213641330cc77106b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566237f9ee715cd8cd974d781a139f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf555c91fe73cc3610e1c29e50c51eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dafd4b40033cb1e11924facc14f572241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fce25901876e9672e349d25dd0ec8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685e451beaee03d05db484063d28017243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a66355b9e9597c80ca2df280c8773244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464f57b3b4715358424cf26e53529ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0e364a1828e37e4d764e28b54b34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b584a8f45ffce2dbf71c7c9c6a772247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9e1cf20a03c65ce7f7197db6528d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e998935d25d24cb3e056964686de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a022d992a365762a8140dd26195ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d34cef91694ba143ebb910a5f0ebf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ed2c2ce7420b64b4bd0a39a57fd78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d393309b1f441e78c1914179bca983253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5468273b45dae266ddd99b5bda8d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc258b7148a2527fe25129260581370255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e16b8230a8c29350941b51bb7ea171256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73657aa57b90c1c02a5a59998b04f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493f4514c75db2520d5345d4dae57a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7ed00c65e207704eb211d66d5ac7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c18d2c00e7278cefce37b0abf1475260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2506ccece200b4c6c5e5dd2938f145261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584905ed07a766d26bafdee810a45a37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3c0d0b9db37efe7ea57d95a390549263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad335d6e6f8268d42d93e6e1ac599dc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba1d4de19663f80c100b929f30ba46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c893e2d583ecd8582c55d8850e70069266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024900ec0372fa2e03cfd0aa01baf3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6306d9a178695b9bda205c3d45c3e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e802bd431dda5510a61a9448f2bfe4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7f538e2b2bf148d4241fa665d427270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da36f5975944af4be1af212e1f851d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ab29b8f403c210ff92a11b6e6088272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa439744e0786782e50dc8185a2f060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd809d7d41499b5c1d8aadec9a7463de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8170931fd2958a7eaeec1851909f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcd9cd98a71c3ee47d463d9c55d1bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb6eb8e58d3bc8387dbdf4f1c0c14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9501bc3c6d2b7c56521a47515ac32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aa26c8e58c4401cd15637ab508064279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40495ae33cc8ef963e5d43ed956519280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ffd61d9ccd86421e22dfc61dd8847281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5755e3693944e7f3274a2ac406831282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0fe4f24ae3e9c8cf24f6d9de7bcbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef22e599b37f04d2af79db37ab9fa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fd7abc509f4dba6170bfd3665cd96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96957335e2e79ec61e4892a04a611ac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2319171c73c727f62cd50128bb8758f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6242b0e80e579fc3e00f5114653676e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b2af93e3aaed761eb98b5b12e9e4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fae02e602138b79ed8a2ff5feae5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a7a330349f26dd6322f7deecbb53b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7d9671cf9856bef88868f475498d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625ab51e67110f4ff0c8873891878a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6994c177c7f149df4150555fd3de89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c271400151ac5b8aeb9e0c6e1020b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe878d523c1ac351a5fe4b414de5969296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef10156e54f210f58623bd5703bce7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f4a3b22f86e797e9542b1c4c7502e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee08e2203e81b231ce333bcd280f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee92b61c84393fed88777db1959e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea4cc2818ebcf34fbf092bf57a2a41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98a2d940497da9102f81c09deb24f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f80b2a7a031962f3dbc3e49a5c7664303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017514043f9ab98e5d6fc1bdc128bc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71506b1e16ff4847884ad2e16cad8871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cf8912fda8e373d6dd9ec959427b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea2f2f89f9319c3e293f99c9b3bae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678665a9aeabd622c790fff76e54b2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcdfb8fcae351e0185feba5a6213f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d34d9e57ce867ad66817463704aed7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f7c353cb2d35dd7e01dd589f66d0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9cd239fdb61cc307ed2304c76da0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659b397701e75f601f8ad00dc0962e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5bd28f0b6931efd7cde04a0cc7e62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6461cab88193348aea3b1bf0bc3d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1fee42eab7bad6763f3f3073b693316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352520176eb26ec7cffa030aa536b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba1924e72b96681a954541ca330c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb210b495b71ae3580c7b0b5247c56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc699e5443bba03af21b80d4474c40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17fcc10ac1c2de7226d586d2faaf84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915636b9ffe742f7d2ff0a4e820db76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb816a1dea354a6c4f80a631e09e015323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c38153ba349abf82e4f3fb3f14e7ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7771df528510a6818b629a846c959325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a023ae8d1ab31d56dbbfa4e691a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b81a360aea0f01f698de65211e50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d361b102193119c7f2d17d8e1d00c3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78451bac355b50195d4b6c8166fac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbb5f52781f4f9e35061d0ab448544330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c3e64a81c81386dafad41a9db6ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd7faf9eb42ea9f74b55bcd0a59ba5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e02643e4f0676f0eb7da105e36b487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5635477e1401ab680d1e4c00ff7093334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e9568827365d1c470b7fe04cdb134335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5122ddf77544268edefd199b072855d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fed3b7442c62f5d24f86c9082b275337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea883b072baee2cb58f2061b0ba9ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c335330cfa9f7cb367d5888c2a4e59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38bcbfda2e3987f209174624c8e29d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420030acabddfc84c65e5d39faff8bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9653575d9923f09f3d0ea529d8bef4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc5d22b6b84be991350b3c215e39ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9966d1f5c52ed285436952b68db65d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580a766b2fd3a4a776ffe1e5611dc04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c1418a59926406e00800a6cb389f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bfeb258ea9ceb66f6db141d34f6ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c231f1da0168320ee40b16bbd5ece348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a312c6822862863fe425c535cc96b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f486497f893de0a1ef54290672ca25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb34deb6c120367f92e5343e67f7d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326780c27de748390859311045066d06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a29ce793c44ddca7b4ece084a60901353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c6a207526c80bcefde46fda630034354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f633403cdad9bfe184c56a344ab8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962174df7f2a337bc709a58d1924a69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556cea86aa1f7dbd0e3e572e3e8d300357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7a924053d4358b0a41dec4bf451ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576c4ed60f05fcf75d12726d39e4f7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88599e5419555be6dfb9a4fe2753102f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442bf2bc85cc5949d0fe2b831458211361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd384f29f06dcb6ad14c818632a636f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da418dd6e6b88e825a675eecabd8f817363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b6e980743d19dbe26050844b14868364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712830070fa2e18bc1ce2a224e9972f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d8a865f0dbe5316aa49d1e5e15030366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd906e073a8046b1fe99567bb78b4cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd2f0056f2c2e206869daa53a790f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8117ca6409115283a097363af5d5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb5835b9d0faefddd79758138cfd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bd566806f02b1d3ef7b5eda00489f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268098b023d0085cbc254f5a8574035372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784477a8484a03ceee75889a05278dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba5d0682a34aa0c7f5f992449e4f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1be4f88fa9dc7706559ede0e5a19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c4830549fb2fe7eaba2874918c551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743784f2bb60504ae2af6a216f02b9d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d31722f16ffe76a59365343edf1f41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db7c24d82766ec6e130f137e0a434a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093d9072a799930c1c716cb74cc5de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6eed3c505f341b698d27578201b9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51162120aa4727e8484ae87f0c7d7733382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931edde10669b8edc899c6a0406d597383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b4352960c7dded15ab13f98b6d6e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0111cc116ec40c9ea9f3e11367a6ee0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb185f8f526c91b7d34e52256f6b6827386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec81cc082ecf8f27d3775a0c91a288f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d384202ba2ad86d737e235ab858967388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9b3685e782670916f06fa11c2ed0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65222b6a3f2e3b9c9aa2e53f53058c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c74f0b27e5a15fc27a810a5671eb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641138b181ff4ba2f0277064b68660392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b1f835fbec2f74730c9b2df491bee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd527065db56c3848d588f9229225394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91559013c3ecd904cb64b7320527cc3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b185c272b063578c54feb2e7c02dd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35184f5f62522d15bad79115171a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f2f353a7913b64102742eed8365d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ded3c697005c7307c3e4a8d3bf080399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b804cfa78c8df71fc7ac19fb1bfee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3abbd956eecc5dab04001571536eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64afe563c57291774c7627b80972b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24c8cb1e294ae0538ef96d30472f6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c816a293bf4b6b8ca5bce2a2e4bc77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae08172f6517c74ff7e6719ab8f445405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cd889425b27051ce67a4b41e4ba50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b350737814797657eb18f6ee45102a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a768505fb1e2521195aec6150c6d54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22449aa7ea3f56ba3c3ed81e49d966409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8433f2e40ea61ff185823555764b0fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925d8eff612747fc37df52ef4c89473411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d6934e0c90134997a129845cda12b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bcae4fb20bccd9ec2682ce188cee4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03583c0927c778b8d635630bd0e14868414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f9c906dd6e74d44ee47f0619469e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77ae87715896684e20a44aae910d0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572347183e66504f92ca6bb3d1e7d31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83d1cd11b822fa251c535fd0fd1740418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed26134345b60c38c51be241970955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ba01b4b2bc3fb3c2d8ca01b022fda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d18310bb6007b925649e8d41e1f06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa424facdea6c229eaf94afea41674422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca9a598a6236e52d15b56854d033f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e68b0f741d0a9d6f76931d6573924424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06279942a0e5f4350b80979adea2e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51230e092fde58f7f5be25d75159de0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f9352e3892c053e2ea8c2ded0e613427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebae53949fdbe48a2056c6233a007c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97bb1a958f6c1d42912af12a303571429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f83be4b49253238ba6e46dde698a52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c67b23699de1023a4e6efc2d545470431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82034633940b547f91fcc9ad0f68f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b164b7b59bda0b5f3ce4a609445e17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffbc47d57ac2f8863c063eb77a560f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a2ba82f44458cba916f514b0ba977435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a70598ebd004cf9eb0ffdb629dbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594689a9e64daa74bb192cedc9c81d55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd65ed5f1ac1e384951bc768b2942c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9b052d0d61ffc93f5dd9cfb930a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899bb65f4d8d186950c51742b50f16d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51df75d9b1e3aac7b7aa28f9abc5a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86788a1ed0778e7fce6fe6f48416169f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d936b885a7c6142afb04e7eac592dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8cbe3e7a3fd5d58b4571cc84fd097444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c096fc40a9c936f8ad237c0181d6d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f9ca8f1fd3e4da4dad7d5f2d630b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cad63d69237f229a34febee738300447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb981a2ff2f178662edfc650ccc87133448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1766ac84ce8bcc5e3542f62df62f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382eaa0b79a16d3e8d462c6820109f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a65924953bc9eba2c18f6d3a9988451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8036d3f26f38b36ea85567c00ec281c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2786d6ee3ba5e07efb0f76a115e77fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cca5386d4618bbf5240f6b8601968454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ff63f8694f60d348ab7589f7282d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3cfcf0a97354ea2dee6db4302ff1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa37bf0d8671294e391f32eae7de11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc45bca46602e55c4dfb60c9dfc4da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9099070f1caeb5d938560170e93b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8360b7d81921a6a6b5cdbe43b2c420460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754114e97608192d046e66c7464becb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143de5e71cb859355d9fb930567f95a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89050c0cdda8524af8ac0d1761931f60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01834404b60b74008206e45d4ff7b32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd1b8304d1c456c307f068795a782465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601117a1ff1f8cd2703c0fdca8f8256466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05699a5d0c097b8fa6a86b0ed6f0dec6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ae5ad466ae8883230c5dde59a331468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89fcff5353cb21745dd2ee0424887a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4072aaedc7427512e961c9224794470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a2c1e7702a2c4fc92072fa8df89a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60400ec5ff47171b1cab5c7e211fda3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba82d8bd7ad344f57bb10fc1fcd932473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7462c24f5e6d4440fe956eca00ea8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a744995af7373c7da13ca540258c8c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de45b16b7506e48f56e47903c2d51d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58475d49df1efb9ac62bbe5e1d40cc16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7672c449b154976f360014fcda073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876a7c750701dbd98f359dd314dbf87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b7652f9f5bcf3e19a3abb1c6f6c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e978f5ceb6908f93a45fd5ebbff60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678aa9970846e1d23641f2b7a8588f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78544af3450b243640e9266f48853483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7898e7fa17e4e3acc8422de6f81dbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407592e2e332c6b3369e346c8379b60b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c53150500622d257703534fcf558c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d784b652b406c3df75cf1497bf5165487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b95d40cc1a56bc1ad2b3e7d0afac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba1152cf8991a291f85ecba71b7856489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8c72b1aefe1e3549f7b165e052ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ccd9e0fa41192c7d1de0d442a7e49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553812548c87804c8f13315213641f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d285819eddb358889f2b6619ddd0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1c58dcbc799825a94356b38a33ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d9e9b88a9a6f8f02f76b6422503d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa1e80ae1acf2bb00197ee007e967b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13643ebc29b4925a8bb32bc1e0848497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1494d42be318aafae50cb26bdcdc01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e97154c8a441c7df4907b294c2754499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b0b895146767df9662415d793f75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920dd21cd0c6fb28c47dc9402c29d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3463be04e0fc64bc7d0343e3f8d5d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40d8b637eb72a5c76d7fbf6d3611f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483ffd94127ee29f89b75db6ee75c45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c98384572a799449338b29c9b3ea0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4e272f11be6738b8db11c0907e16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e61f299eab3cb74bc8068b52bced9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aed6cc7863c83ece9c32b125c2b65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62006123aac4914f54a0a2279c88c21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d21da613cffdc67218edb56c1482510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0ff322ed95639051cb04b91801a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44ca56cd30ee4ff12bb5d28fcb8c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9952ebae3b73ea7c44d15799333cf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd36258fd2b3b2f69c904866fc5469a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1739cbec8e312c59b7070f8a21b39b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a17618e10754d721f0c1b6ce3a941516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4620c66c446051bc382f2a4c9744517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff7cac71ea9d2a7a4f1afe8fd5ee5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e92513e2643794cb69c04185432e2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a7f0f38501f04bfc23c8308449f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385beebf255853f3daad18399e09627f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec78303de1bea56693a2044c98a6b68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486350f2408f3b7aeb2a770929705062523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250908dc7a7636de9e4386715b156aac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7befce165837021b807ededb9f4fe1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ce49e69d857b54298d41df40cda1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dcdb16079e410573304abe884db95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406176dc1a95fd76bc6f38aa1dae282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a3934f7733846400cd371c5c306d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece321fb3177070d452dc5d9fbd5d59d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be20804271d8a706e1360376e162e19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ff8f0d7ff25b6ad892bf4a7a3c65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b639a4ea08892b831ba2bec485204c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9943a63a30a722d292d47cf9f02d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb878a6f9989eddd2e6d57228bfb3b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc785af3f8f909611116a692122d654536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7392b1127551a44b7a0a72f001b31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3701c5b4338ddfdb87e310b572143538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795394c9243cdbcfc79ae4a424c4ff7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824419f92a51fac17b58e26a2623a7b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaff8b76542bb9c0d32e74fdbd81c16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae42f15edcb84869596f167151239e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d0a49cfce2446f1d177fb4abc4603543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36d1680b394d5a4d3c28efb8c77966544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055ecec74b96d57f8a11981ff9322f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a41b2533393b7822b8619d2e694a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163fdcc8203d187d6be6b2b21514ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a386c59f85dd65026ab45b628737548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95477dc636498550b702fdaf9db068d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097979b6601829aa2c7cc8c6edb376f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193c049c245f42e9b719592b8362b83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6d6d6a16cd8429aeaeba49c689548552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d99e27f5bcce3ef1c85067f5c3e63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21546a3dd0a34396184c0bf98fc1c36a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29693e3d615db2fe015779715652e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d4c8fbdc2f16ff3ae74ce0c9d61e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5fcbc057ee7c458af62c9e4daa641557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558c04bb85f60e30204af35676f9238558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b853ac47bba6642c308007c1d14fdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ebb45e30b1923fda8fb9c9812531560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9b5a07605e96d5b4ed841634dea9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d2657ae5bc816982261b608274a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e01f1bad582eeaaa7260ab56c168563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2957e8811ad328081e58ed66ec22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a919183851280099a0482d61353c5b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a59afeb269f835ade8f2314bb620566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d89561f4a45f21057e896695cf6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de6dd12ee7e024a062ae1e89c4e4b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d99129406a3c8241a0f80e4ba7162569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50504549afceedaea5575b596e790bd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38c96fd64e8762cef17d6c250c2f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1116cf4efcdd00a5f498db852a249572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1ac3c11f1cf585f8fc941c3abc141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d443e5f634d430ba67b55158b9a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12776ad847fec5175bd234a4b9e0f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a04e0784ba7bf2b7f905378c51764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e77407c1b6a64f68a617a29f4e9a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd665dcad925983d2de6c40fb20fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06e57ea6ea301e93a74ae66949d237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15262e38fc2681a4b7746cee93e4cac08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4f81d07a9b74e96a81ec933e23b219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e745225c97707628c31f081051b6a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b838eb2c476e23d58c4e0565f63b13211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b0a86906514bcde64b14a26eb9bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263695ec671e9fb11e210dd117ac3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d251d0cec40ec2de8c7aaab8cefd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1006b4975e65914c7331a8e41cdf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc000057d525f2eff7ec80e2a3e8be816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959614534b5eb344b19f49521c598317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb2f907aae672a3f131e616bcd6f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aea344173e8db28acf2ebbfd94bad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6be438b786cfbbe1d2fd8c3c8d14c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22e5cbc407887e3856ec0b53329b0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6b3f198f7c7ced3ef4edb3be56d8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9147d128fdbdf8843a0a8833cbf8f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb4a99560e4a27ad2cd4af0f3cc1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1fffeeb5dd787777e92de002d05625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b534f3b6b8fa7e43af8752a8b8f7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa30f487089bc0fc5e6779fa4be094727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153cb39a38d8b1fff680ae8ec55c3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbc1cfdacd5ed649e56aa169afcfa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c25390eecb9cb4c5eefbd368d1c2c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447441a79e25a8cbed9e77a233f74b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08225954caf47085279f0a1e5d558f6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab1b32ae51bba78c5f9523eca3771b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488aea3f51626af2b7b729a38c9cd7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943558d0e7ee2f39a5d45580e64572235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a773e7025fefd3b1922a8e091d8d1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e30dece2e15e73bcf7ff20db59070837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3dfd3075e403b904320ee6ae4fa3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642ca7009e085108609c91525b8e8c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c94835a378c3b776030283cb32319040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c16eb95815c9b384a269b7eae2fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b168772ad45a738108fa94ca156e3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16590a8e1778c0f608ec75e8f5d4ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e9d93af7cafb53c28f42a33098b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be3cc8b1c1d672f5155fd216c8a27f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e3e7fc12079a2dcf75bfaa37ce8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cf1789e365df2da1d928f0d60958647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d51a7b09b8a65b5f7171c4dc2104648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5bb222a31fcfb7e9429155fbb817249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1170c92f1a07458594c28d58b6634050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf14996d2da0ab3fb6d0ea34d198951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d6af27819c72acf232f695d0921a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8170cf60e0347b482f89d4ebf8617f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82f51e574b4abc8005e7c081bf826454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7029a3a9309f950830740c65aff455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb54aedb0a8cc39e86a9c94cc9421656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b1b0f71176d133b9ba6f9327453957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b21ccf553d332b976844845e663658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc268095d865d1ddf5e7ca71048e7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2ceba715a67d372912928d29e8f4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d2d73c04efa6e535461d32f70cbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881fc06d44e39fd66bb7ea666dc9f3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0a3033944a78a2397fcff5f67334b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29868d1d20acc6cbf9a1d5909a4c7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0c9fc6a765c9106bba2c031979d8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adf4d86059fbb2620b7acd6ad1d18566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a364bce33685a0269700ca643f07667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d200de8e65f796df578bb975fe40c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b85f220b92264bae837a5cbc280669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4075e0a139456963298927af94fb78570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7348244d83642d19fe0e1832924a0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae05c71ce47a8ada4b3881c221b75372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a89357a1c79d5f38fcd5f70211ca673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7849255448e6184ca5e2d5be8866f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b791aba47061e8116ccf0d18d658f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d176a90e2cf718f3c9ef6f80737c1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea9646e4e97d8f4d872fbbac6933c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173bad1974de7b31cc2678c2dc87ff678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9b8508ef6d2effdacc769342861b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c5031cf6a3aed9731565d5f158af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04901f3b222a9a535d832cbc5ca6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738425612562e0c488256878056394182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9615aaf638ed02c0ef63a6bc9d963383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334be472feb33363f3d1440c504e2cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a7643a48e6fb7d29f71b28678edee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa006ff3db1e514196415c6d8706ade386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c2b08f9e3939e6273f7fbb3e0c0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6bfbda3eef2d58988a996d377f6ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84891709057fee6a167be609a625dedb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf326a8566981d1402fd2fd9d04d779390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f744a569c878b55dbb6cc2527c4ed6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440520e55ac4df66138ff4775ca8d51792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdcc4aedb73c2ab5c19275718339393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4f610ecff3499d053019ca6b338e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3cecf535c0e161857bb79e8d55f4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd63ad1024289848e31acd88a63e04696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325cad8b648d61aab6d5d7cc4b09dcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427064bb1781d91b3d603f98643de298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6de94d00d0348e4c66bef186ce9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc12afb1e5193f185cbc075d6938e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f22c4b1a81bda3778e0b98700b3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf2f868c69a7f398dacc741243bc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf3f06befc15e8cc1e0fcbbfa643f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2550d2b9d4985e14bb49b386f756e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b5774a7c75c1f454fe46bde424b69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78628ca75b9d7a69fe14f18947cb978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3374d1695b79581915811c7ff30d7a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc4a5c33a7d6b06a82e6e7c49cbf33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b7af72fc826f5391bc1580aaa53e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed173baf348f1ac8d74eaf7b7aba62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d55af7bf90c9b237b0ba7a55f6b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf288a1b4a366b0adc847f776792f786112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6059f21a6a555b31e7380f29f38e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a59fb2f3a357762e39dd8cc944c7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6771cc8240d1d7bd38b1b85bdc511115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866618f77b8a9ff3924e7af443d4323b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb432ab69869a6ade285b9942fc61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e39dea02ed4291a35e950d3dde8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a681ceac37504b82bfab2a2216e1c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fc9b0ad5d49e8b9f77069666f8dc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac1bb86c76356ceef0e17bc2a9308121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066af1ccb8e8d863fa552a7be95b30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22244947d3aa8e55677b7e751bda6d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679f33b7d66fc02e8c2cbd3001e5740124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8ef8a669acf05e286c76a1bba996125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c796e74f492ade760e033646eb2c285126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d222545773ba80db5a1f9a5f523833127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac3c3d03daa576f19978a4636cee52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6e47d5e7d01cf7cf36faf16c59934129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec489a50f2fdc73566b9135ca987b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e764df35a3d3ea1193db8922bf870131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f3d8e7c70ca9787ccfa8523950dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5052ef545cd86ba86653aede2b988a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acd357638d171d971ad34d5e20d102134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf26399a671ecabaeabc541092b797c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190095cfba4957387e5e26cd1f987a5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5196dba2417116a516f402a1fe377137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188781c6834c39b7a9d90934763f434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65460f90d22d83321182996ca3889dbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041738d9f1ddd83c847e72690555f8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9280a13d6417a9a2ec0b54de3f40f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a076e2a2945db9aa00cc5f0f8b52927142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d43ca586f063f6612471642360ad0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172fcc36d6120b6c0498606367ed9c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ce1aaba49dd652c4798bc0077eb95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff9d9523f9390f9f721463c1e09dd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1b0b2aae475d44a9b32bde1f70104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5780d2b5e6665ede7a8f1be676157148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30129e7a61188b75c7a33bc68c17539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4f97cf2b6ee1e646ed7e40ca52a56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a43f9d84281db5a894be61a993347c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67932c916bb85281b741a524e5d0063a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c13ebf87761c9edc54108d7445daa0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a14a8b32052f2c8cd4177b43df913154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa52d86dfe2df764c8ec13c7f8a2dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73767b6b2d1be7939b933ffc15077ab2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a998a73315dce5177c598c2dc2a699157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191b311b2c9b4ff1c7bb68237e7a18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4671f84412ca5b97c33cdefaf28c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97f6ce74481b469270743a49567ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506274cb5992035ea2101261203440e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bfb8db5507546aaebf74411afcaa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d078c856d20db62259b84b52f5882163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1c73c2fc522f7732ec5e3ef6dd9e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad083ec6a664848481154405527140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae35ea3d3809006f76d79976b52f517166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b4bc24002ef55f33f6e76613a315167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed24ce7cf6436a644f504e0a70644b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae09264aedb67a435a3562595f44ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3823a576abd61a826ed13b19a8d7e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f8d06c4c0aec917aa29505b4c53c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607510b0736fbc9aa5a7436399ad24fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c203170c38307acb28ff1914ff8617173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590341a10a508d69a42fd23af2eab007174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6b4cf013e254e90823966f711c3b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e876e7df55e9177e50f6b59cb707e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e3f5e41324196b0f25067207305a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797eeb06078a52679dedd9ec63a7d87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c07ec492caeec074171c6d2eadcf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a949e4383c323c623a5eb0444ec490c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92909496efe6beb1a5477bb5d162be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58491fd4d60f7b590f0fdb7d5d4c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6ad06afb2b59dc466284a90d52f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed1c21f1e00f3b224639f76a2452d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680151478efb29872d6424db3d4c0f19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5c42ec9339146af87da1347f9e1a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965562b0052cf5e8b8e3c029b376ccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052e09315e45f180a48a9cf5d939f72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f604a3baabb962a0d31c3fd0eb9f42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7f8e9481b7b67da091a81c320575f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89df84517063811dd22cc3260450a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130167b192e3113ca909d86a891517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf3cd2fc86befdf50efa9b30dde0b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15952c9edcedfcbce2ea73f98f9a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51093aac7acc98e7b8b4657c0cb25e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfe5896d7d518a11349734e20178c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c241ff1b6fb5aa87d70999601d26fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8498c4d93b21c7daf625f2c119b75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a6d6fae2b5b2d1d5f8bda11e4b02d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449edea736ab39a0b40d8beb7212add200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcac3df50ca9c7d881cffaf3938c5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5199aaa51ffb8b9b4f07f2fc9da48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec0a02958f49bcdb38db0075e84010203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200fad5ec12bc08c108e6a04248db02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c6e158c25b76c5e79d47e120a2bcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcbd1bbeab5fc8e96d87de6d12160e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a06d3ea791d9228271f0209b4ddd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead169c01259b760fe4b4fa56b535a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19647b4650cd63033b43f28d81ee8d6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e25a02575486f2b126db79bbe93ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16ec825c20ce35809af2560f4bb5f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467d50bfe212f2ad5c3fae775533e72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1cc572fd69981be0a5561ce068f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23df3cda329e1428a1a0ef331b0db0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bdb7c5d8c864d2b47bcaab0486e1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3ff139c06ffc16aa7a51ab4a45a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505e5596878bb0a5082208e1bbeb9d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c110d12ef52a502f3f26497b1863758218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9e94f1ccdcd3cf3d4f95e674b2c4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d5647652ee213fbe10d1b47b59ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486a5d05894515aa66ef36dce51d57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a58102ae36b3964b9ddfa486b50224222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9c9b7dfbb68c50fffa63e9bd5bd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba2a3d705be441ad6a4e27752f9d78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb12690d2bbff991a37e118b8c7b4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cee60f5bca0a4d0e7810590afb2b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab9ca1a5287db34227cc0713985efd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28366fdeea49d5f4edf71f5f96a4a6aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10737fcf736c2e6259fea3a8c98aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dec09c01c391ac812dac42972cb32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c699c3ae8d7d2010a6a64148a9d700231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e577df20340651fa369888166cac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c44f2c689895da06cdac16ce188a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bbf3e00fd6f04bcfce685372b5d43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c194101e628783156529951f69452235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc643eba0daca9126bb168880d2b967f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279c24a3cc551ddbc01fae7d523913a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478acf7573637aab852b167080c71bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed6636317a038867b0250802be7b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dfbed2733861c041331e45e4128c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf570e289138d0970a318bbb3b7c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef1ce376f7d0bc812dc42a0da20e27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c099d4f64ed2c0ec79b2eb971f5fe04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad005d731d17786385ee4d38cd934f55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0816b300a6bb83dfa690b18e57c814245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5b2ddd2b6047f3708b418710186e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e995fb143b3f0733fe395c7f362cd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fda1090a253b2fa96e6b130666d501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e45a93d14740287aa1e5d7f307cc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d53bac694b37b52c0a5d87a0ca0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc27b70d136c3ad2a62f1e56583db39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7cb16c982ffbbdc7cb242d96b1f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ca710f09a6c93c2e9736a3210f211253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a06ed56b337d64303f0cc94094f481254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326af6a79d152b4cb43c03482977a1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7c0ea2d60c1d085df996302ad1839256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a8dd27533b77ae15823dad49b66a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768d21a35f0fd83832ec0ce726ad25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30072a92907b6a902793db9af77f39c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a915051ae030ba3b89d493b8fcfb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642df16cc61c4c13e11f322c5e8630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e768dbd1d9a1940785994bd4f04bca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97588872361948c9c69a83eb9e51e8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a87a31f8db854a3ddb731079c0870264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfef7e0451de0c777089d5ec3e8f03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa893fea9cb1384889f0e21f47810266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa99b520b5308d450cf3d6545fae0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6548c29c6e212e2b51c4bf1a0c8a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00288326de7a5980eed9317760fc3e8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2452b44ab3019ef042dbe4e054a090270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919f152c8fa7e15a44266974564606271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22534d418b75f560c84734a776f77e9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c98aab83d51dc0f15e6a90233b74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5c2e7061fdaf3c88b34552aecb367274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a0680fd2bf18de15ca6dc850083d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbbe823bdcc56d87052e55c5809f2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89024543602584e17cbd1b1b22f58a08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ed8426df35acafd40495794cd53b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7d05ca047590c643f4482ee494aff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8769a6f0eadaa132592d467d21c2c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40b440d75b8e87653f725cd248bd3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faccbf3551db5945000bb6046039813282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3ddc87b313a7d33e88fc7c5a5bc11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487faa803bb34000b6077fc2c18807a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49133975857b9fa02cfb2684686b91e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618fcc6b4d2d0478c820616f1e7a5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326250b21681afa2e3b558dbab3794db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6da7783be4f4d3f2dfc581707af505288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26d0fe2055e643582076ef9d79f611289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33339c89be867b1bd0837417feacab7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fc4eb06bf353bac6c133dc6e79667291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81cbadb378a63dfc06264d4483debd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848439f2604ba08afcd7432d7e81c7fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7ebbc6f131f78e42c520820eae752294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e016e0764e9b0f719a9bfcaf5d33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeea81eb94fc8a762b2ffb61856215296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535eeed09fffcb4bab372e98024cb5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a350de90f3701ed48afce1d6d577298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194de2976e05de24eb8e62553f283263299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae375774a105efa80987691c257d62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715dd41d5bc508c9b68421b4879b06f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4938f9bb0a466f5829e063f6fb9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92865b13c473a592b5e0baf1e7d77957303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4706b009777672f95f610d126d6a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c7c4d13bc779b41076a9ffe03529305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa46a19b2cc680530aafca43e6750dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380536585a40ece565dca05d6f2c5169307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb952246f4e9b22141fb7b9bf35e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b76bf054cf76c895b0e84f2cdf3a7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a63b61a94e66474d108ecc0e32831310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a781ee30a6c7a909c8a194f0dcdb613311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6cca420fd64b76069ef554a3a3ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902affc53e3aeccc4eaafa4e0422b004313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bddfa2e364a751661ff8ab93b2d17e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71348a6b08be185b339c76ad94dbe2f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c715ade2bbae1dd5e93e31a0c254316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ffe31b8c8d768270e6c59323c8b7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aed44ce0929804e27acbd0b176e528318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c1f36f8eac3d35718334abe25ef3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a243fc2a300d5e43f0abd00ea3515320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da51e75576852bd0c33f4bc8f46e5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa36d02983cd1ec07ead4de85a4e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c94d1e6e66b072716155365ee4cdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569dfc653f395d3957d375145f51fb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62455132eb0d704ec61f946dba5962325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f16f7261ff18efe181cce460ce5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a90022f5f619bbde5b822fabd45e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e94bcc7b1e2032b6f4d9fd32c5cf35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9602b181b06f997e5106de31f11bf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4b031137e9227d46d21e46efe6fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5082d360512c2a8c0b4a134c6736a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a61bdeb449f82e2eedd20d369e82c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac752e98ab47836f8401585431f53bf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d306be472908412628f61ca8c30b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15816f90b10ab7b033c0a948e5466dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505da16161cd4402d69eac28793d85d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0927c4b2ed293b4b70b40002164e37b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c711443d804001f68d6be5df652d66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c3fa764e680fc6d0dea6c2a445e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb2d0b764b3fd95fe2dc83764a64dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453709047d24189e7e5b38dd80eb1492341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e226d250da722af7466947ec8058554342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1dabbe21489f4306842737191c7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea85abb7b661ae583f59f6dc843f964344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2738514dc4c4fdf8865d2570dd508f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1cc143d6176bd185ed400e96d537346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a82e02192f72e298e74fc2cc9545ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962498b1661710a6ac6236146e9d6a30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3359559e618768cb4d993301fcb62b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a6c8aa0536cfc03225d055de6e06a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbbc971b95f125b65f81effd3ccd3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2966146845e93457d7c69d301f8518352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46f9e2a6750977cdc1f21a3f65e72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf0f86e6213c8d223f35a9d5baca8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ac997ba7470fb9c857e59c853de1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468407fefd508612ba95c3125500c1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a854b81a055a4a8f2b17f80d3181a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6972989185191adfb15ff0a4bbf63e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc501ea3966bf9a7cd333425e7275ac9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4891a905ba9f8ded8b3d542666b8aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee64e8fbd417ba7c204d91c1b79c3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed49ed353e590cf32ec22c33ef0e01a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c6b47cdf281a2f53208d807a672bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb46340435e90744ee670bbc4d9630364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cd6393953f449484d2c2003992f99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b149c2fca865b8b9c1851073a4a62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72a80c048261bd9b76e9c462f05fd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc770690a73bbe7f91a9a68398babc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7daf2d42cb25ae8f321f16e5e8a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65276f4933a9e15cd964c7239f7dfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adf8a4fedea099b3d27b3b375eacbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cce7f7fe588e6fa082ca9a55da4df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414fa8d0c5f8f673ca50878040dd54b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4425b209a145f9da1f0681907c1c34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5fad86a98628ab63e11a293dc44c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e428e2fda165e28d5fca6765e7853376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d887414b59b0a9fb75b2018793e65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f59c87d081399257f4e6ee065519378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101c745be0f2b063008665bd20f2255379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc15ba9a84a231097488283ea382465380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf173d52d72d43f08f63fbc1a5e874d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de46d2309da2d05406195d49dbcebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf7df7b7bdbfc2afa34606e2c7b4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6132c753a9341e43d4eea26fbccb75e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fd03523f04742b9747d47b7c0c139385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d49b7602a4185c4cb7df22999b3341386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53283ded09a01429f0ce8d3094e45dc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7dc260f38f68308dd7993c15832cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102e3656dd0e3de437d8d4bfa730470389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0cd73e08852ca1bcdbd64b4b926a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce1bf661443e394e379d8d5bea52f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3302870caa4fc8e467a10c2f491cbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d7ac51d73cdcfae55cb898da50c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781fd4536473ed5e133e548e79caa9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06407fdd857ea167d5900f8d8cbc77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d67e26085d18e10f9e4dce61fc9815396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b92a77571e47a0b2f67cbf4687bef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d556dd2e977a28bf42d9b6b1d595c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414ceed972594f2486da6a7f4d03507399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679a90960b60b929ca7b5533834e54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc95bcc97d0096e6987ca27c6894e14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2b32d51fde800fbcac71144ee2ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09fe8f4d8c71129ad6731c80fdcff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609536e0cbd1aa338c55a3a57d42f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492f4500a6f7409c3e129705d0fc3ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bde3c32a2d090daeddf04ca490650406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb94013c5b6397a0398dd1da4b6b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e9e727f939671c63c53c862477cc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faaa7e38fb8a4351b31c7b2132ae58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976a7f3096318ceb432cf3d61f6b5bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42cb2aecef4621d0d4517774403375411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae77dc444debc461fd25f81e9f568e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2f6a8cfd807f68fda90317ca4b9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e53cf78f6a3886d92099cca63e3511414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdf95584e0b1e9ec754c1728771838415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a2cf95f3343c639f3b900eb3b6b0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920ecac321f46dc9a9aba9407d5fc0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1691f54fb2b185d5523705343f40a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3186baa8b005faf21451a6b056a4b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380265a0bb3c6034e2cd2540f036db90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6662eea9d5a2c9f586d6273dcc612421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687acd0c8758aeed40298678c6f5a218422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b3b051ada78b2e38a7bfb8ee1a384423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29edb6ca356225206bef82a04cb6ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ebd0a834d2a6a35ea1c9e6243cd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c46d671386ff42e13e07eb2efdfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639b5ef4961714fa7d4495f4f1cf88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a02536e52b141d2451dfd89b3831b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ca60b26c942f0ad770796d0780a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a646290aef9652611116e995683f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196525e3d55e3ce413971ea03d5124b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a683693f2f0673a227d91623499f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ced3766466003c7ee744f650ac75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462e4af373b7a7e76094cb2dfacdef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cc3c33399d0ff526c63776ff1dff2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebfee8e8b4b515694e40959ccb05f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520a968896bc3442048855459a6629b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1ce1c0a9770cca30b6b29cb5e6489438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f63d013b0e241c6729bfae32b120ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07438fc6f62a993a5c61f6d1baea1128440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8e0672f547ca79c480e22a1b3133441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b186ba8f328ec7bb2221b11234788442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8f147539c75dbce1f45265dc5cc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ddd7f17b0dd9463c96912bde773a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f5b45ed0ad259889330b335beb13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becbaabf7afa1d0965acb8aaabcf4a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a066601d31984dbbf436b88eff04a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aa9bc6953188b7a56c5e1701557ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d660da0563c9596f02e80ae5948368449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c76dc50ca7b946e412b9ef3a24baba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486b0d9d6d7a3f1485a65cab65fc927451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f9c77fa86eb56857a483234ac8cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be29ba87ce84209bfda2d40afed99b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb25dab37189bf6da6ecdd8fb48d02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186826004e22d8115c5b992fce1a88a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cedb7d47b4765c5dc096966808e8c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e54ab2936dcefe3b97449fc01516457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40cbba227911f4283ccf0be8b14da8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b96305587c7148aa5f19178d8468fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b9df0e85c04285987ea7caf3acd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01658dd524d459b3afaa6c33ebc739a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ded614ecf599b04a51046109ba7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95af3b139c9b74425d6fe6fdcd010c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fdc85ef7bd693d1c653b30d8a5285464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2fc5a88ce10ede444893632a102da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47496a65fd41bd79736f775272a3f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa0c9583fa691ae08d95ab5c03f079467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cdaba2d5ef6d83fbba34c92a5fa7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef517d8e30ca33ad96b234d3dfdf3a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea71e93ba61594718e0799b456aff0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe540fcbd8bfb59a1da17dee7ac48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6740a3e3b56c17e5dc132191081e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1008c03d5ea773f95ec4e7750eec143473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d0a4b2b077fbdd4de877cc7f93493474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9a989781840806dbc51500e356df8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b13ce41c37daf6af9673b7493537476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e42dd96eebdc7e9626ff32c631737477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35fa8a3697ff9779a31a7eab5ae1f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a243770ebb236ed937596c39d098ad6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93316a4fae2898a854a6300ce67ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72475a929b44e32bb23dc74d202988ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549fe27b79e0074901f18c8182a615482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3c25bfb077fdb2cbe2036d4c599f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dc696d58a805592b6f4141760822a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56659d1e0c5ad21154509e31127b6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e865fef60d5f6dc3dba2fd50e24c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da31682d2642c0a1967e585009a90b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4faa79abfffa8c408eede01008e473488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b92512db7fea4011388d82dd90a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab1582b045b7464b3d4ede642d604e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae789968558aa23bd255c745f95d106491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7277663f866394c952a41910ee6e773492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96082d60c78adf2936b85f45a00d6f45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a895feae0397e9ba7ee26fb329cc216494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a13ca31461773c38eb29c02e957a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78129f40be93c1ada662437132325b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a4ddd875719d386a411e3d8d6bd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55da481d1db128c73d25d94d8ae7b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450e4b6ff10e8af404661db894bf52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c963fc202d23b75cc5c16266807ddd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d6c7a1d025e9ab5c05e15f67f555b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ce1e6d3beaad67430082ed028035a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26242aadb75867980a626dade468f6f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9ba1a9f3946baeda37b2ac1970771504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302f70e713eb993351e1d4e46316c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06b730ef74ffc500cd8803d30fa9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024d12b27457e6f86413a9a1c15d61d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9f17a91bcb1828e8bb2ed26e7905508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998568ea60f4da7f5f470505d21e7202509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aa391bc09f67381fc918d2a5dbaa1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379affb234c0ab9099a877c9ecbbf1c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0eee272770c94c605ae9b2d4c565c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a088bdfb5d2075c35bb8feb36aa33e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c5712fd6e2c36c1d2eca1c732e4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f121e9dba7f82834139f4468850b53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dffbd42fdae2e1b2684f31a17b26dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbccf5082b86a14a118767841f7a22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6a1cf3bc887787eba0e273c4d82b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ca38d0d97f3bc1aa78662b6231364519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f800546e5df62e762d4c325cbee88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc152056ee8f3b349103edbf7aec3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204719ccb93ffd6d167ae8ca2b0cfec6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a896ccbc46d110aac203dbee4adc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54d156765e49261c4ee1d493be8e71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221e6875a6643ebb249923e43672e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bdfcf45e0d66fb99919831513f98a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272351c326284b52105c5c74dac19c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477eef1151d6df9a53ede71dde1576528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d1a9609f46b5646ca4147c38de407529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50095b3c57fee3c3a45c114f1ad9274530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2b1fcfe9f8f0186fb6290672e852b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972738af0cf334c13924efc88b3d7c3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b86935b4cf7bfa37c273312d206bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a0036d4ff32b2e652f6164d496bd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230769ab399be79d213a47d595e598df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f541173e87340161d690e5bb02e6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05c21ccbaf7760f1abdaed7ed16b4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e0aacea737f7802eca5baa173f2b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c265817efd8548c54b3f569f2668a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d1f9ecd49be074223c822b6e638f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719cb517bac9d8ede1d8ff0a816c3f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb6520362052a19cf45f5eb603ae18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6bd30f03a2cd7c49166a08a6e2e3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681410f14be26e82ce5f3e245be3d25e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe8b1401f7b43f8d6eed20cca8dd70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410884c93dc55c638d9571ffbf0d13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbaf8c848a67e820f3b27652ab6d3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a1c0aa1e19b8257d268db24a7a93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be39ec84420294bdb4f7938984ec200549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc4f7395a1e6806b645710496ca31a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1003cd181ca968f2f059b3bc8f0ea7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae85b86f24c5d844d2eb4c2dcba912d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23961ae0b0a65b2466e4cc4e8fdf98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5cc571cd39b705c4752b826761e16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f83de8ccdcf0186b5580e32004d3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11376226ec7fc1feb19312d6f4334c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefadf3e732a886dc7c1fe32400d2b8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7ce6d1e6bd837edc1c3e3d3eb701558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995b65dabd2193dd297644d27c5def559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516ddc000efb1424e9b6f785ce4b57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593813384eeb3514eea66172e8e581a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4021112e98d270a2d8f8ae806d61a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5964b51c3006247711ead098c4596563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6742c96e91ca753f20cb31aa1c838564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69b519318fcada27f798b6b5c55c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3c6b23572deb61d2737fe10c28081566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c534315b5cc2845b32e63f621977567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a726151f79594fe170191ecf406d5a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daac2dbaff47de2a431473c7b14de0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253024d094011f18aadc9dee4e03bef0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65b9726c7e427214ccc8cf40d016f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f79e1ae449134e6c223c5f0219c56572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>