--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a012254654a16392d95b47aec76bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97453ae7874fbc084c8e434d37315e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2746e9b10a88cfe56b4441ea2c71f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14249df53904df418d415322f11aebd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ebabc39bed77f1a93e5bc3ccf6475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f25b00b0fa87e3d179536d4cad1146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c64e6d371da0428b5b62c76047a4c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409ee31e6e7fa619dff2bac2780562c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80567f63587b8fd351d1282dfae2d1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa8d0828167e84401185b29ac7bdfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15645d7424c6a0e32a1e0d6c42745c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb198ff119e3f1d206e3378ed5868d2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c2bb5dab9d84717dbda415dfe1b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916aa703534d5c5e5c12ccab142d89b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce5d276623d38c358824036acc0af215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b699036576f4c1f7f518a2360f3095916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a381f7b0dacd8907d8fba368767a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1557e46c51d3aa2eac1ceae169fe3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2890f2bfc5ff68713b2ef50aea522619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4561c722f9c879959269184f93ab2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0423801e01ce07cc734c85c07fd79b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8110b2b3067be51a32638f32f606422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78cb1cadaf7feeaa3ea4db0ca3741623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe33986502b585fddb3d783cb8aa2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c06b7bb3752e461e946390fc25606d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4103d20a68b40ed1c2de3894b7aa31126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6a0262031dec5bd4844c2cb85e65827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874e6659a119db018ab141e86c6aea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa7cad06c7b5faa6806b16de0b704029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5c552c3f0aeefca5ee43d15f4f4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455222aca03c4249aefa84e6442ab6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc26c280268dcdfa9dcc015ac6c32532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c05d9c86047835d942b41d67f34933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb13dff755e93c1ba5cada49002af634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8a460eb868ba948b6beed82a1f40135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be567e8bc0ffa69ad44c37b3a661220b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027059ed047cd497284b1b28635262e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52aa94f1d43f11e1e3b2a8edc346e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb980f07d414e6d7e6ad7e2a5a3a4ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925acfe46e9351c30e27729e2d338bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81c556aab6461412627c9042993e3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36dfb4809ed52a67d8f56fcc64969142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247b4dfbcad2a206cb6e602ae44b1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc97c1fe3c743804580932eb1c3c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653691de108d882a3879719ed2e60a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1808d8335c9497e72e470b0ef942f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab29c853a8d906cfd56c1a74f2d46147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd807337f7c06de14ee6cc5253a4d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f0a184ff15150459a722684a055a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a248f1cbf6ed9500bef6e02563e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f91d8223fd48160662ef9745eded751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b2f5c8d2ea7065601470653fcb8a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548277f26a73fadbcf7153b24773215753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9621226de2137dcc912e43c0ab17054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4947678d3a163367dbbc23e2e19f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0941dfc2df3a58c3998f1e3272d14e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dee420a37267d1e82034cabbf90a4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcdd359864156250f3a1ce71956dc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0399154e0130c05b08ea5fa729051b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437e22ae439f1632be50f9847c0da860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0addf5472369163fca093c7a51b456861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e73c9c84ee0d5a3d49b4cd499aac7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72dd6a999bb8fac9099e96ea93099a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0dbc38049ce7819a2fe0bf6d5ca0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f309bf4b66391088e2192f4e5729d4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff51abe99dba648a388261738b1ff266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df130d07ff95fb0fa2ad14ca4af72467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac774a7e310d6a7af6c9a4ea9de86e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86ea80b27bf7754c1820852000a4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae6a9501a5629391ab7f003e821e9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4589ff30648c116af11004e2dcff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb088c0677259b235a8037130e341272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1be3cbcfed10433bbb639a4e9628873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a7cfa93cee1b59db1f8e87843493474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bfb9fbd6e5959637fe75bb6fdfcb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250c292a34c59b3371e00f9486652876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591d22026629de284a636bfb6f258fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a5dcc119ea3fc8272a8c39d39dae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728b9357b2d1cd7b776820ccb193fb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125af605be7399ecc776f88fa8b03e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb776d4d6528f13554d7548f7ad62381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336264b575474b744a75f2728e9a0da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0de67a91af08d980f54bfffeee24f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcde97754a107fc743e73ed379c689b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517bc0bc6d757d43dfb2cdcd3f7b48e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826a1dd976155be45ee1086556db8e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf944aa05aac41ffa8741faf8ddf31d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9246be880fbf9074effb0b9d7b924f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5eae20f7bb4f6b1f681fcf0c4178689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e4c64238a8cc967ac97b23e6ce59890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae6eeb3e48bcf78f5b6d081a716e4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa33d8dc1813811916dad419a24a9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d60d39e6bc9a8e5fe0a258e56dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe713d25bbb6527fc40ede194fb5c6f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a5060cdd59e7e6114506ce78dcac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744995f8d7902dec891857e71a32b8f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e568a684434ade2ea00dc4b9a533e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680226e8273803a9d5a938d3a201fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4d8b5bed27aec3b864ad316991a7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e98f39b810a16390900a6dcad2e3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c4d9a3035e9b483550a418ce1804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279cf6fc85455db4e0be27223a57975102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202966d8d44351d35db3a8b689b5123103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3a2308c6d307ccf0e6684dadf269b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ac84ef14e787424f01d9e3c5c810105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9c2535cd707d3d629f9113d624975106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e95a61852a7cb4658b1de6cc4e68db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6572f4342ea224b9d60cd2675a95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdd4dcf200fcfcb8720e9f07b8df4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd4d28f8eab3c0e8e353a174ef576110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92e6b7e0c88404b047a6e4f194616111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67fcd11ea290f11471c736f93cd470112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745b608b8b0bd1465119a085491f38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f62105bc397a206531a5b11cb893114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7bd4eeb15a0530d51e530c10cc3f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049c35ad53ec97614372ef84ca19c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e81688301721f43d382674085b8750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce185a0e05e3032e05dda0368caa84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5374a2b8c783755849972051d3530119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7242e8f20fa7d6b258e556965036760120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec178b5acbd3004e01307a25449e49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c6c98c607145fc7a7925eb4cff8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d899b303a354c762d03fcb59ca7335123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ec82ab2e0b84de6979a4e7fdc948124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603e2ceea691ecb05a8297c1b956446125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9acc7b4eae72ba5444822245ec15ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcbfc14dfaedb6ce762f1d28e2c815127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0a036956d21f7dadba97f959c1eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df128e56f9474b1199b646c297b647129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79684d6cb432091614d260f43391b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6802d16d20f4d742f460db43efa3f8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8eda816ef97b11eada0b6e20be7e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407529b2f47534893e9c30362f5a4af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b98d6fae6a359b895a85259d49231134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad8fa5c5b2a5f4541f36900f5f717f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd912fb80a1ff92f72430e0bced9f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef69eb9bac88da0bb3f066ff7090ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb112d5b2c433ff2b61d6f8f244f8d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caa0f1aeaf4e1c92b2bc735a1554fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08986d49a7eb653260fb38aa836611e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8ab642929b7fa7fb075e4d4a582c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a247c9209aad1574c71bef8668fa59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40c465f85b84d2bba8f9519126ef5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc316c70d29d50a92fc37a518af83c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b40ea16f2050a283c15eff24932c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ecce82b278ee9f7a9a6413ce2a2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef718dbcdc79c7d8f5d5643145a8e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2096f099dcc907e55952751b59c36a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b34e70d2890d03647127809d59a35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417085bae395bc3a4d07735527605d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1ca55958eba6c348156eeafe7db03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3465652eff82a589273217ce7d588152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc7c264615f266bd85afc2725acceb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806729b31b8a66968f0d7972466d8fb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067d09477963feff38cccc538982eba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e193693f6c670ca0fb3ba0d4605d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea1ce5c558061c96c75956a36e624157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1a3f811fcef10fdd08f379dc2b61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01097d173dab53953b6812a681cdbd5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190e1ea37b82536cc6c8853ea6590f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2a60b822e94c6be528a9f8f1eee7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6025f794b02babfe14c684cea6db3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cb9e8248e7a4f3ad6c10361d54f56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204042ae47763fdd493849187fecb360164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd4c39a48e026f59b01282d7438e34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65397e3e2e3388e0048152816844ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b38ccc097ffb3c105ed1730535ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521923caeaa6cf11245706c50e36d58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a536fb9a448ed72966fe48d62f68e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c799a55383fe1ddab095a73e3c2622170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868f12733d594c2d71356736561c33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92edace66f42e09833e069b7382e73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1337aa20b2910534c100c82c2b1184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2c7650371e504467fa34d012888c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f0392dedac52ac56f4f4cf86e2e44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d69737a6bc4c2bb68e03462e333c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b65ae435bc0ed98dae9b159d77c4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ec1375b28cd03aabecc6ff512977178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f5d515a1777c313f4fa9781f88114179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed130096c33ece6a5989b199b2c6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784148d43cb146f38c31e2fb518304d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6385ba3426bac2688825784bfb94b57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b57e7a890b7617fc7530432afcb1a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa504c16e53c4c81169585261c090184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0ce9131f4aacc42cfeca613070a72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202e891f655e6d32672577edd4d00c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362985e12a06a03e41c12e5a743ab4d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bfb3a05bcf60400324c14b20c23af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289f6e2853d57328f0fcc4db49f5f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd32935e9c23125d8c3cb71a36276e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409bcfb97964a6b5ad18b82501b4cfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5577347449e44627998c21c733c0868192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480bd14515b3534832df3b88aee7a3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236576aa452cfc1ba2caa7a2590d5f65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1edec3f25845fc8f9833c4ed6ae8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb25585d618bcc83542d5031d73a150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e587d692e138f239d322d0b876e4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07339b1ce8c5bdc8a52be6cf64842e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3afccbc7b1ad02334136b3fd4940fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66900b4b372ebfc9a8bc55b3e6e12a46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ac1fb8be9f3af04008b6e8049cbf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ebc3c608174645bf91857f64a6571202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083407402553486af0a951bf693cbe2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457dc2ce6b74774067afb107526ccb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705208447baa80f473b61d7cccf0ac3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1f061dc18adb4f0e0ad43ea4f3894206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb85c4998ae408935d784ea14910d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370f172a32fe5e40a660d6f8b8a7261208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1995975eb6a4c9b27f67fdaaadca6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe651789226469bde9e3819a4d787d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583552cce3515ff84fdd1b29c7fb84ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc2718ba1ac968e11d67d1f614eb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e03f853280ab57edc2201e193edeb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8d4b35f556a905deb11fbf104f107214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f7ba3d98c5b014e989c3f6c71c512215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b0a7dd3752c8940b1a7f5a402ad4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b9cf3c657de014bf3e2ca97b169d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4949ce5f93aebbd3101ec5ce9f985218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f678cd41664b5943f9ac35ae8a9ad2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cacbb303a336f9af8634d183078f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d1c3d3fdc01b5d270d6d068516ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ba4249d3543197fddb3e5e8739078222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d559b9b918b3610967bcbb4c6a165b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ed8b537b149defdc3baaefae45a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaed75c72b3e34ec155a03cebcdb78c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f7be65cac432d2882ae963f79c9e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc148cfbf845ac4dcf5f139d67e1d226227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4fbc70d3f7fc8ddc92246d65329d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469c0d43b1e3615290c20412b9d1d0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2aea6dcdfc4ddba9bdee9ac3f1ce5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b5bf7979dc7a92a5270bcc48431c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23375b3fc31e340917a204f29396f41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f888f13b1622e009f79c13d10af18a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0def38d8fca094c83c92a92444501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07952fd720c3ab8bc0cf539a9c92c41a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b91293b896e52a989331d4805afa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4009c4241c2c573a4fc9a189e39b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef61533c8ca9dcdd8bb8e41b390008238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a973becb2357199f1d33c278b96c8e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd215108a500562e5f58b51cf2d6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d085ff241539f09a1075f16ed1570241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fbc5b1445503f1877a017ff292793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32993c60b4cb7c60d9fb71f8f56cac5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b4185fb8f8e1ced3c28c08b6311fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a19bcbfa4064263e739a54662af8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeae246945266977ef223df22a1c2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0963111ed627a591183ab9147ba7405247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e567f7550d6886f408bbf3b7736f275248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41afc417fb62124017dce6748d8a28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c59739bd3f4b0a9a145485f448e24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ca682bed2880bbdfa26e7f24ff99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e399159ee69a2c5313cd43acf18040252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a1f28613ea2cfbf3342b3b75b6787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd2b48a0dffa12e63d5a296e6598cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562568535c2471f9a8c76ed7f5b217255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a2aca65be1ddc6de359503e4e84ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7b0fe0a58948737add807490b381257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9010d14896df8a68a54a323a0dfdea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520944ad5395bc8cb997640b5b9da24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e2c412b5b3811f8cda1968c167ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248dc2cae4e3238b86de8007792c768261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b192b92be0a0c06ce7663599e9f57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36acfffa973c86a674c543f4f9d735263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc6f1562af15449a385153ed9ded68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2059cdb21aaf2c63369dc149c22c7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a24d3c15ad567922abc0c0f59805e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d424a2559c397e8aa90f116a77b28a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567c602a842c275efcfbac3680f6e66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffc360b7eb814660c32210d6d3cae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909429723742b7a071902d06caf979b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e6c9914956989cf95faeb3af0bbee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d84eca941f986eb4f068fd2c74f5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553a6bc128646c5dc20be91a2ff650273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e96f6b24068dff58deffe98937ce5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6e63d58a193551144ce4e8c28ebb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b789547ebf008e93c55ad4b5c883276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622567ba29b60b346e3907a25e082c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92cf0b4c3ba526db5f46242119eb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2a16a3988fe9982ef16f570f7c395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e9d44d3f73552e10a0059d918645e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f50111031042b33daba7d2b414e78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1cb293685aa10c4eebd2641f53748282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc3445aaeca68436fb5fc9bb29ac1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15538acfd66281af95734c80a7237529284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fec122cea4fa33492542ae9fe42b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1306bffa0fe1889d990dbeef49ceb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8471b4b7c83c932210cd4b9598e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6b14a0a9e48749aba915b47c5010288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb906529000de5837e8c15be66638872289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60159c09b48143308efd14e3fc86bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb036c7fcc10d7ed22bc7e2930da1591291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b83cb2e330f29c874a5aa17ede6da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e558266901211983b90f6a1dd2f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456acc7ae0f029b2e40e3f231a88497294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209b228daabab6588cbf2282854cf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3172de534e5912384a3ec825f0b90c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b4b0c0411e2a5a68beefbadbb3d12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214b74d19375c9be61d224f79f8177298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d16614a3edba0ea2779c1726ae17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cac751ec48db0e9dd14af7af59e787300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138af8839e220361399c0acae8e1e4ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bda01dac03b92b6df094bfadef517302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f47730df5bdedbc1709c7bf9e39f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df86bc5d4c28d7b6fd8979152af84cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cf30ffe694dc925ba22f3878a0a57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84586201d58bd64d1633fd973d182306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b361c24a426017c61b20e11b3e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98800e2f34f805b74232d535d6defca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e57bbaefee8c6960e3b0366d695b6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f03b857863e7869bac6952e69066c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a15bba8ef5dc4121df4b4ce1dd39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a18340c3a93079f3709de14dd6c741312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c04e21906d4fd650b636203f62516313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f37da54d868c8a0762093d2256a42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c60962109fb1c67e529a3cb77ef7c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d10a948c73851eb89a70b8748c41b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4c9141a0739f446fc243fb83dbb5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54eb8e6b792f660ce5a1d585aad636318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16058c44ab126354dbf20e47f8a71cbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac91cc40ce197a0f0c31f20841891a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe884a34bcfac72efb8c9f6248ef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900323bba3477b77754731a9e4d89e99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e36a5b36baab7b4b616d36700668323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947f5695ebfef98ff0ab63ad0e505c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb20402edb947f9a78814252bfc7b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d369e78a2fc71016d11a7b024bcde68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e05d21778c1e0de0f095096721350327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee981063b64035570c9e35b2d67a405328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560de0561bd503effdeb02c7011348329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e007adb91ca32b8ac61ea478e9d91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1c367b680b03078255c7d77187e4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69dbed07bbe1a0760a27fabf77e29e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa3b0fd1fbe1555174c380030c5051333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243fe0e7278d6bf5038ccd35fbdea1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32008eb54d4d13c16b6d6422e6963112335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2e4ed00bfb7a95ecf6a861d7cc6e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4df548f5367cd435a768a1270173e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda553a84435e0711730affdb4c97456338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897aa9368218a9335fc3d39a6661961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3173fbe72217de5b5678ec88fe40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b9bf4b4789ecd0d2f526ed57b963341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8aabe6c45dc66b16136e402e558d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01207aa48184542d9c2a0f2d41f9e8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52d320742f7cf39046c8afe578191a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1661600788f5fadda5950a0b7dd66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcdc5368e441ab6f65850959804cb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104f6bc14fce7bf1588653751a80cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34151745dbe54db4a29816b362ecfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d69f3e2c755243ccf38c35314b89b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f8c3f4024b341ff199fb56e36db6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795e785d6abf0c1853a7383267d5943351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de582e7c207c3c1ee6fc32cfdf8bc57c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30125acaa2a87027749e3673bdc399353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd05fb74de4273d6a334d56dbf9fd54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a1844881ace584199fed396800b93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a73ea5c14f38f48354db683c568f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ef651e2ddca68e69c4b9d69072d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492d467ed610fc9518227c0cab51d3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390bcce930ccf048d61589a74cb611e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3390befe40a9a795cd02bee93f9a0a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cd83c1a9a45a2dcb0b7d8d7bb20ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db849be2bda1f5d91f635f4c8264f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4643b444450930e8af571fc93c7ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f41db4718ceffa9cc54e4d50455c81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aca5e0768ef1090a21768bff0a803365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992508695d0e000868dac95f612bc455366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed101be8ca9b942a468f0ca1d8e7bd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e490af5eba83b7d1f1872dd889d91b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fb77f765d10683b663e4f74f6b1cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5f24117ffc1896df04bf15e369b50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe8acc30db8adf127ab22c17de12ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5edb2e2f7fa4d4dd5e7d4106cc97d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af10c808c3dd57bdc9ff9665640f67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556764484d016df7cbf14e84b7aa74e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925126aa651cb68b9c2fa358825afc6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ecdd284bd9b5c25597a2423aa1ea9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cb0ba4491245e3d9aac69ba4e0702377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9e659183c70615243458c6e9851eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24840fe033f4f53510787325b138b7f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c47f3819ccb009f0463222262cca29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaedaabba4b79a68cbe2ce8bf9a2d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b311bde00f2895de6b402a95946360382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868ea2a0335861902f25f77c6d3d35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba5926d033360dffb8d4047c8ff34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604194837d41d7b3dcb620e2f54125a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f79a1238e49bcc094ea6c479661add386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e14d75af258b6f903a3f62600f05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1ec040d058666f79d6c6d8965fa30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15fe1eb7264125c696cdd136aa2fe9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbaa1a4f4d6decbb8ee62f72bf32de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a78d720320d58d3bf7315adcde79b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3341bcf160a2f1dd94643a5e5ccffba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70f39858620130a265867f391fb2fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd493d30d3db8085cb1c410cd57e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b56a7cfd8a50ba8a76a5d56bc56e40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3791f16a38c96c2676c8bafd0bfe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0517fa6db636a771f84d06a1adad247397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0646ef1738ce33ad779ffdccf6522398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa7bf81b1d6bc46503de976249cc12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934735576011a66a0d37434a0d4bd76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078a07dcbaa66fb3c2d50e053cfa68f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f0a2adf482def20634544e0ef61a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e3968299be38efebc9e49c989a29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c70d0a2515d763a6e5b15c0533f998404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc849bd0587de7ecec6f0b402004c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd242e25a1fe0a01a989b74f46fa78f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5e1a24bd764f6d6e8d0adaf8352f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dbd321470c8b4dc28ebc43145a79c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11a1107b0b606ec15503de7156f1c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e50b578e97bcd1d5d0a71a98799b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5f12244d41213c8bb62bcf76caf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57effe2a8509606ecc7c82df2c59f397412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c921943d33c68c66705a62eafebb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3b3c62cba9bbd687a85601f97d74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be510bed4276fc69dae02511f9a139f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0f40b3c9a7aeb9c4ed57e83f47066416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a5371612d21e8bc8f3d93afc8edc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268a2999ea9cd90f0a0e09598e20a59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48f9e8a6251cfc125a5f09030b9009419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f42fa60b8f59c99ac17118da66ba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e48eafe40713e4ae1ad7c62e24e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec89d57ad97b5bafef3255fc84c37d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee64f4407269d47a3ab1ec182f640f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4a07b823940a94774d894560f3f50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935ac0f073ce0f8d967bfee799d9ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e027499c16b2d546b8024d4ea5d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641723f79d48dfb72fc35b9fc37a4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918589dbe9adbdc2749ddd974630a820428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450dec2d4d061250067a28332f1d630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bce42f8f9eac1547df9f883d523631430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffd73821aa3bc67e83037269483429431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a2e891bdf62b5778e9a5004742596432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7213661c38fcca9feb7a06978c887433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394980412bcecbf6a7d1d2e40b5357434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098e9ae757aa5b616db33b2e7c4b25f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68491c357f502617013d39ccb082ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede692b74123d57c1f86e9b2fc3ced0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af56003f55c8e50d24eb9bbafe8b0af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaa9ca30d8eaaa01e2cb4256fc492a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8049bcbfdc39705ed870e4bd7b7411440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab3589d1e6c64844fe69c0a1398333441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb47a0afd7a1703e5ebe0ec93cae1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d3f81f4cfbd5f2decde4ac9145534443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5729ae59d5d82116a8fa0e7bbd43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84223791688abb2b788e0a70295fcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1379861ad318b63548353a3b6386e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9cf8e7e46b42c232851e81d45dd65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c592e672d3858acdf6dc3abab2297448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e27260b19208072aad40ff57d77c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc202693015c586e538be5cd16de79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9a6e1f5755d2424f47a3a2f4683df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af37bcd53f2e07b627cd4fa59b6242452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b51a51826d0fe015c336d42b38f65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b13af3487a53a4d6ecbc65ab69dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a75a9d1d65f0943e10da4ea159fce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2985573c3a099907a03fa8c1e0b9297456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e509af37af36e3d13fd311a071397457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a45c9eaba6a4c18e3b0696af373ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc388164120ffe46ff38a29f5e504f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f788dc2dfb9f87db83ca286b0bb317460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07925285d270e50896d6b40f8176fa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe5092c2bb142dedd345f7e5b6e64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28899bbf395ea326e309521ce5fe359463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17bd61f295a8a0d7627598572143ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab200c0bda5c3953c57d98cded53b51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9ab762d8a65bbdf9a243e89fc6d02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b2635324c7ea893ec6263c5d6cf2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3b58b2e688d1a4e20b2b700ccae13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fab889faad27aaf146389616b193a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a347421b8afd11cd6bb94ca89704470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7033bbcd354cf3db85d7c4b673e8223471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262cb7bbd4ed97e9dba6a43f5efc7fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785fcd913c9dc78a679e3a95525ca8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59616dd29fc7b27f9a30406b423d6c50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4a4ca468b240944ce7c615dcf2608475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f464568c79060be5a72582bd75c1b0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d8c3380bc3a2e640197876f8d47bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423b0d1700d574a45244a6be460303478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19637e54b2233039fde6f9d2cc75e14e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da090b8030f06bce4094f1e74b5dfb45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029bc65ca41b994a41e1d89440a047481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96404bc560c1edbd003a7fb64ad4aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe44a7324fc78e891beb4781bbfe76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d12f7910fd976ec201130d49b81357484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fe71ba97f59b9ef052ec44857f576485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8b7948ba13bb1b4805f2406572dae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353d7636302e69da542aed05eeac8be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c8bb3063d24cbe4a7b9dad2a6cb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873853cd383bb019baf36eeeedde7874489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0673313a1bf27b578dc67f007e65e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa31d97884fb32f3be74550f21157491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052278111864aca8370b9ddcefa8ba1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b55a83579431544bf2c5370f256e18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94307abaca6cc95abe57f7938213a19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e908b10047900b9c82857067f8ea296495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151320758ab7a14b702f4d8eb8036ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071ed599dcf844164bd60a40a059475497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b6c8e49fa2d84c6560b0a611d9f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ce7ed601078ed97cf94e66e746898499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f948c8350f5e77ab67b14e7fabf04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335cbf5a89bf9edb0e3ed3910bb285501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf1fd540f3e45319ca7c2f4be9f1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb5aa98ead03406331f0814d20fea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2f0454d90539fe42bbb9ef57d9dcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ad8542f2a360c48d50aeba052a4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8b1c983c3d61c18b50bff22e5f6be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468e6d11754070fecf3e7014143ccbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e396cc20426b45ef1964eb8a332eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fefa8b054dd49d3214a221b3287f69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f80919839d67b053ef8fd278c5c7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2a9532d33779d21ce73ac18450066511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da75ab18ff13dc1081a5aeb5d9735ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761736e18a99d458092d0f505631f3ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63707ff1df85bc9cdbfb737688923d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f6a338604a3f3a3d2ec5af399665515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7f9c26397d2153dfe2053196e24b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76dc5cb82bfb452d5c9331fab6ed3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb6c72390cd11837087bc8c213691518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec64fb7a488bad37c4d952cad7dce10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83fd781ecf8d11192ddd67cf51a9ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeccd9409f3e5be263a46591957e3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d4a856d0f958e76587150ae8f7b7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772e1f727f447f726244bd24080786523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce64eca3fb4dfd67b24b4c6f9c6624524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b288d1453f2ebd58cc47049b78ea1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd7ae783cb171cf215f3de6a62f99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd46f8adecd4ee7eac9b880017c823527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc214cdff686936c6e718d393b6958528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd642ab4082de19273e0d0c1e4eaaeb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd70e9a602e4a9077cce091f849719530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e57f44224fdf8e8489b4aa0eb97202531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65a374ed28d70c2c25fa15fe3a92f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577db7e43d4567fe3bb49954c60f48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250da5cc22a88589b8c9fe5518676c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055695bf7eab0cbe159b595d988e9f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2a963ffcc27db2e441596704bfa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f519c2077e29c34ffd4f5505ed03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb2144ab522abb20fdc37bdcee6ef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b35c8645d5eb4c6485da28a36417b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8376f1dcac0691220e7573f22fc5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec2a506925269c2f3db5928bc094f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e1debb996c35f418afe30f4d45a01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1664c7f7dafe3e2a0808f1a692976b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b59750bf4228e3a1487e79a9eb2a32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a883614653ba73fbe09d5dd81494b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0364efd53a98c2a45b4cb81a6b514b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fbc3e7e859518f4887dbd1a0d57e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f3593924cd691603cec6003bfd38d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27cc5ad0136286549528b4b660bce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42c4d70158a644f7ee692317551462550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca136cb5c6c3ffa9be8df80a70c4f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5d1ff7e249fd5c0e06a9b08d5501552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9411274b4e906f0856babc28e68147d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63127bd710d5c15a601481151d04c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27144203dbd1eb1a5209a2f9961a4daa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f42acef47059b0ba75ec12d38f8b52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a50f5256184455cb90e6a09187ab2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533ac0d9d0554d06c68fbe8b733f8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be164c00dda12b6942f0a078b69cf04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a33fe0460285217266e66c704e1d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2c012df608c738aace25d559fd9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7821854f50c8cc278bf3015f92d8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5f912edb33ea92a8bf13ad085409e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bccadbff7e922709c33826ff94755f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfbd07f13a17ec4f74370779ead65e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e899adbe74a820c35784a95e185c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d5d33cde1ad6c08ae08501305d6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dd3f110f58a0edd5c2a373994207a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70cb925f5270d424c9cad13d0453fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007638b95537b05206dc6d009bd3b6ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc73629e28bd13a770b777ae8bf7171571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485dbdc6d686587e24123cefeba745e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f918d5630202d60ba749c617896e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a1b809b522a37f7bbb32226b0810c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2674e59b2c323a103ba7621568cbed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9b25dc1c74a8e8952b4b662760ed84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126583e278e04b1c744ce8973c1f12225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524448323dc0819626d8347b0c00c046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048cb44eb719c4dd93125ec267fa7ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ede0dae29401d357dde5a2a7c26a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f4016d4d32e3cf78777e8a3a59cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d968495d0c2f1da1ff85f587a23e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebcf292a620427c0bca35fa0cab53111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff23d74405b61460590b642ec31f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552d30e7a478693f056074027efa3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968131f03c8c2871067eb6a62b499b9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00d5573a6f0282bdcace1ac6d5975115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919899e98cd3e3d1169a5ef3aa62db7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995996d26af447809324003a8ddece17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa642db981638867c9146c1aa30355d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34f501f2ff28b96ed90f555b9642a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e6bb069c484135e845cd3069e410720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0187b226989bf7d3e90119e434557a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2f418e046711071651d1dbbed049a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58e9ca4c1bd494bdca30a1adf2b7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33494d4d483a6e002d1a46ce4df9adf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e798b9a52df974fc0387f2290e0fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7301159dd210aa9ce96b0afd0d88d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed7409b3a5e4fc186e6f5021e0de4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853acbe9996751a938c2082c176455dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322be0db10c0f7e99060a6599b6fd6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e5cc3b737fd5ca7405ba34c41d9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4769b8946817a41420836d7ee22ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eea38f592d7ebb48de720505321f5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38494504b52215a1ceb220e65c37c9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810aeac976d68b00f3a2daf911cc6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26652190d04f89ee684787a903cbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d702e1ec0f1ba88a1dfed29487cd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e115d100d1e018ed67d9595467b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df4f069521b2c0ae97ee21dbf8e8cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbc895b817ff3afcb3ead1c0a5a6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ddb5bc70f2bbb5f34f924d84a0e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820048f6a7c2f4f97494f79c89ff75cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474d9bc778359862fbc9facbb2b27d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dec63d5ecde5559bff441798707af443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659dfa8c6bb183a4416eb3a65ab221044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c40ddb05218d23e13c0404ae05b1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c575272a8370652b8ef7f34274a6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95426a66becea7e16630aa5a62b594047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007d84b739d7e863a43158f4b4f28648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6279552c42453ff396c2017ecbfdcd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e554cf56eb3be78ee7c60e77eccbe550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9689f47f7456b6c779fb90e92d927851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2877f1b5ec1e4042a3f1525dc4f5d6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e64a068f866f8eba0c55813df06f1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c1d76d20f4419d17ef00fa2abf40354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d39a87cf9ab9bed9b298c2ca962955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e115841bb592b9543dd90501ee8c3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d15295b3f76c126aa3414f63c27b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805541bc2d79c2d5a90f1b86904665d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ab1e1f85f49f03314d7e26ed4ac3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f9578a7b2c5410a630cf40de67f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00f913fcb73935a3c54f6bb4d6b9bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71c3cedfda9b837fe45bae6fabbb1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77704dd8f7402025cf56f208b92c0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f903f1af862f487b7dff69f2e03e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf96fc418451530db0a833c505969165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100c886a3daf2bed55328d812d9c3bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f8c58e96d081aa501301bd2f441d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c41b8195906d39fdc566cb6ed935f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e29e9ad1f758321bb95bc90447cc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c353f58b5c47b4486d258c607b8cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91884b6ec6d2952884057962f9e4e3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e649e1686d2ef2a037e82aa881d4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d426fa7d0236e3f6acc6138454466a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87bd041981949fed8dfd7e5a14605074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07975935f0d8245840820c1e6f771a6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6ee2e8834542be737f8b306bc058676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec56184eeff5b5f54dbde8361dbe63e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cfac3229b4af5b145cf2acef4ce7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf4e36acb0b1b38325a68e4c08d8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce36234f5b701281a6103048ecd096080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c2b0de96124d076a2e0146ca432b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556844b9a08d487ec8120ed80f7aca482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fb47fe86d59b1dad7c8a1854f7b5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713c7b1d049fabcb75db82449818f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfef5206156b5e63a497aaa6a94d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9f624b65fe47b4e86985f2419201686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e55b99d5b384da3fe484c0afd4c5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914628b8f789df25337a92d9aaa331688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d5f013ee8d66c528d60290e8664989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c9f22564679885f8b38a64d8e3c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dc5b348288dc8f3ce47bed6275fd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb98796d58df3c586f8302d600611792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1147397dde58878d88a07b659ad7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3d6bb73a1f2b7356c0e971b8439a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9eca014412b7a5c4a58de087eda2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d438376d82512f3b20e6075efadd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae88993a6dff74588bb0f5c75210597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d0b0e526af62a8b80082d93ed1ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5a8acc4070af750d46abb00a04ea199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49073da5e17205a0d9ed61ed9b5056cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15321a2458b6c7b50fc378bafce7f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e2dcb66a3455a4b21047f5b50d06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7ad213a3951917fb1647a1e276e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5ea84afe36087327544669da77f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a0fb29b65c9ff8f5f8c3ca60da28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcec466a4814b4e5f4ab42491aa9cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411262e30d164fd48faa47989e883d98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e065a1865937dd8340d24a2201f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf50afc3960c6339e2e83a5870fafc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd814a0ed13b878372c11b400607bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a16240a6381af304ab6b22aa6b910f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da0d40e5cd6d8415b4eba1ecf9a176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502280ca7a63d4a1e5d5dbf6bc462d51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be459543aaf4bae4549ea888f48514ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3991a32702ab48cbba232a321d5c89a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e0139e126ec2d7c412b17d48c79a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3a835368207aefe50c06c7a59d6fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244b2438bb33d90e1a9bde099eb7d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a862095420716f2ec3b00d35b8423ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2023abf256621b3ef84ce978ebc367120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50792c3a04d45182912bc9255aba63d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a29c15771fe5b9a6a2fa99dea39fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bad1e578138f8832e6076a265bec7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049c5a4c2b74d3cf964cd8fc038b635124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3759955acfdb08008860517897b34e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e76347511127b022d2186cade59f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712812033de83f3810b0b4ef83a28e7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe949927f525822fd30fc7ece2df441128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007bae335233a3f04ad34652f404a10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abb3ce1a472dedbb0e3341eb5f3275130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe2a0f9484ea4a70c984524cc549a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458222e40926fd7ab9ae1f1cec1df99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ef2a41bb6eca78dc2fda890d46852133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848d83259eb70ba7ba80d844d521225134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4aebfeb0a39f055292ff41ba0cdf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67de6914690165bb44a0847e54eb55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fb4040ca368a173daa384889329c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d230dbb1aa5a609b78c0252835cd770138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70552641525f4b356457e44010845293139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870f932c049ba4f89daf6a67fc49764140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19342b14dec18dade88c6a65a072c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d520091bba5e4dbee6b6d9e7dc0d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ab262bfe6cb846a2012296ec77a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad524207ee9effd2b6b8e88b0eecfbf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c92e94960fcc8448a6f63f2fbcff62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef950575e62f7edd23ac6b11369fcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4ed1b7d9c3e7adcc99614194ccc23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae8d52266dac0cf88eb94b3dd1c7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ea4a7b66aff7acf7c1ce4de1ab7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291985f24777c1c8eab14d472785f930150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899d7af6a7cd95ae013a39f474d266151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4330c0f793e4c6731250cc70d59a8e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3398e3d4875cb4cd81cc094243b638153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42533c997266dadfa62d004a163b319f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f48b3ac1ba15a80734885d67b87f31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e56f4b164721bc0930aa549a77af37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64901163731c2c50cc7c9f0e1217184d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bc05076d3928922f8b7e2ce6fe0ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32e03df6a927ac14b8af4e9e60f37c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edbdc18ce0bb71aa6ce4397118f32a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c3d2a57f350545a1fcc448730e66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1722cf9aeda29be2f452909cf4ab09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3666730e6f717443fc31386e8e12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05fc100e7f9acee42304c3a1ca6e8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c38b7c4c4df4142407b86bb4ebc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f438701748d21c283a70f7b3188cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5919022b051ebe032b3fa5f3b4a0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bea7e8ed75be1ea1d8f09277cf1384168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaee2e9e2442e78a8aba6654c682d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48f25036368e2338e74bdd8f025072170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27cea3c302d08c533297c9bc8feda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197c5d9f099bdb7d1ae6e5a5e16e09b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7f441f803a20c85255901d54acf7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206c7f136842bf040b1f3b9814f0003174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b103a0bfce5e9ae1e61051efdfaf57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be51889ed0e160bd2230c12502cf32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986583de56b3c19ae4021edfc95c1f42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035159017dd475b4743bb6c7c8321f6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353951e4cc0de8cfb26193f74015e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3b466c6320f4cc8e035f53b4f31a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1625cd566ab47eae54b56341b89967e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cd092a4879cfe1823c02fc71aec48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677228bbb2c2c6c4052a1e698fa9746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e4f11968eae28010f3d0f429ce9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4195d3f8bacfe69e7c32325c248d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3572c0469e7ec8694a8d73b30871186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2154bfb00c2194ce8f75c067691b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a39233043a444f7f86a15633ec6419188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c5a96a4ddca75102abc1f63314769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d55eebf0a55eed3bd27d9e39838b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b982056636a748bb14f2570fa0fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f129302eeb2f4940a734aee429d917a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23e786373293888a204bc26a9226de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24432e5081de917abf3b98453a8993a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a270c8aadce66993d5b7d3cede9331c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff4e553cd25b57758483ea19246c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdfbb1583fdc7229b95014c0507aa7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfeeb6f14f36a7d9756c4e1a90e4d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9566cd760a4f056a16dd6ceaf683e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464c29c03d04b99ec316eb425e5a5f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b3511ff6002e047d3e7f99c438939201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48d4f9a4832896d1fb85e2fa107fc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430ad384d5d70c00139910a6979444e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120459e498ca278fbfbcb38e8af47c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb34df92153724d5754a336c33025205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f32a23b4e6542a131703d69ea416206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8f81f168be65835045bda4a576d2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd0a057cbbe4db07f91c6fdcc29a44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aaee262605e16f4450c48355bf72e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcd811dd914a52b8201ec7cb26ede3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589dc36a275a6112d38739689c13cf4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9902a69c6a472ff3082e935b9aa7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdfdaf2966e97c9f0202d8b39f30f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba5af599017434cc5e41d9f1dd4bc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae5353908f47f475f55287f4019c64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b886fe692423bee5583c7884920e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395008762afdc9a977220d67fd81caa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62274d4cdb2b4b8cf65940c2687c22b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58537b72fb565da5cb5c4e8648d008219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cd96656055f7fdfb6c7f8bbad3c0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e05e120bbd6830385713d4d399355221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501c96394ae75b419e5f045cce35c9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b46309808f4f14f706e8352bcdab5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbac9da0cb5b65e23c9a902d327db55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea25cb7822892daf881a2da8864423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8707eb48a13165bbc13c8e5db8dd777226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017cebf8b39d2205cde2559c298b5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926e6954f6579c606ca0a2f073a10c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e0ed7cc8c6f945274d10b31a3dd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3af206ea7fb5e6d909d85d2a1fddd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb71994f394c0b2c9868cca73c60889231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e463bb2dfe1aa1dab2d8054c8d345232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab069330134cf15be041935ceeb32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54577b0cec373ae3fd287fccee22449234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd65373a53ec24a85788c3781aa665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42e3550c58bba769d70d0884081009236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808317cd494f598a1e9dd2fe1c1034d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123bebf1873dd7d0eb3a5df7cdecb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832c02e28c4932ae95cb9865ececc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c2dacb29cb1aa3d2b89c844998fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d34b7b63eb6103a66d1b23db3845f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5f04ef2e7458899412e446acdff32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981fe9ade93f55f4f3f560fee36f38a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0db5ae2f3451b7aa661c78987ad1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff49077be906962ab6ac0f7083b39a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1fc855ec6ce3f89ba9f504892757f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de39ba80c2c645b68f37ab6607889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb796ba952e2ff705f337fa214241a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5aa1ec62349d773922495d52a6a31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db53f9d6cfce1211697ad0e78aa53d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08e96d43c0cce6374eefea460fa05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acdb29a9c03e9d87aabc06f2accd01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff865d8ae91333fb14b2da9245b2cd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19933cf7165e0d828401a09a4e6ea9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a004ddc621cd40b4c1a583689d0b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978409ec199d3104dcf178027677f2c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69be7aca533e6b4535adee38d35071257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9cd3a40dc71a97ee7ac54edeb5d19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a3aa168d6f8866ada978e18b08a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b44b1264dea1167871128de434ab54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de391cc0f41a74b618e3563127fb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11703e71268cb582a3a54de4313f00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2bbd57c6467f0401f1336540c5ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8949abab16f2bfb87eb122e32617dee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439d1ff53adf0055869df626d56dad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0de7b884a49a933d0768ed0a1475266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1de3b61dc8be057a5877bb30b00c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe28d8a2bfa06d0ad6bd4f9c080a59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d672124785df3eb977565ce7fb31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf1b31a8c05dc628ab7edd524cda3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac484d1ac87b59b92e8fa73d6c3b6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a90809896c90640ab16849c17fcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a552e91c566908a40cd2d24f1163273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb53f53f5a20316d5e7e046bf4d83ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434f01a23d8dddf3975793d9d6cb554275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a24d02d76ec7c8651ef6f88d96d98a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0931b89d09b89467cb2cc36d49379277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768f9d22d4042bb39b4cf881fff5b05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f41717ad4203cf9c848bbd5bfa6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a0923d78b6e916ba498665c11f415280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cf4d08761fa8edd88138de6af4da5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a0913ef025b7b13859ea6caf8c26b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61075884125fa60a772cbb2e9aacd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4961d38f9799e3ab9303d0e463980284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f5cef62d82fecf175c0fe9091e24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a72d06d22fe543ca901ad9be39c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e466df91dfbd7175c989bcc66c4819b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a8fae551002bb18eb97018514cea0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01165392f290b5f122bf401d0025d911289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f729104f218495793d869f2abdc725290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb51d9a9f0a74ec73d7ce51ec315a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded7496e7cc8a78132cb97e2431af6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037603210f7ff32d6bf51a93bb477b20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4227ab077b3d374d45c3633c4cf47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03520160c9e00cf117d395853f8f994f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed150fcd32768a27fb60574c9c20cbb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c02d04434bc832c0dd2574b697b795297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000610eaf6e3f09b5da3f1c386eac22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef983a875ee8fc9ef1a0b0c2aed0d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74c1d1ec408d9758e530d1988e1410300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179d8d18f6759cf48ce5ee0d60cb56c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae3790f0aa036159de964cb8462fa4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bbe496fc5ac723a541afd84f79664303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71112360e274ce0258669aa4dfeea41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531d8b4d16dd2a68a8ff3696f4ca02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87239ed822a9ff0ae9fa8cc4833a5159306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a92ca57393404047034c0175fb145307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac55a455ae19fcdc501d874dde60f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b84bf2a8605a829d272db6bc50602309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511255b26dce7959931edd50fd630c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b291367c672e6c30788f3e83cbb292311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af4c67d28cda0d5540544b290a4533312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0770298ef415623b08c2036f4c638a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89721feeb8f4deaea89f342b1f95de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e8cb264e3a9f4221906900306d7b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4158d6cbd52b1b97ac2260301d3530316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb4e6374e6f2e5c9efa73182bf832317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a02f908ad182d8161920af96723f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f60e8b91c63a27f52913f5f32a611e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4040ec626810a4244881456d081c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbb29fb57cf46814251242b4f05bb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f13727c59596b378e202b1a68257e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e92cfe30b6bcdb5bfb8fbf8465d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c70a6773221f5ad57824383db78ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc700470b6d84a4f40429fc5140461b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589175d535b281aa5070064833b0a93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9de2f14425314ee082d0d89d0a35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd230b7e811a2c7cf658b4bc3fb7ca8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee228e00e44c7389aa29a1cba72851cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbad668daf9718b7818165d5f4680330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3692bb9b01c54a79bda749f3e5872331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59306e9143d3e40a4c036d0be1db7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66051bfa4a2f4b739de149771e2d9b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb153e19d56340a7cc816e4b4bcff3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec52f5042b9cc849c99b8e6832bd3f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78d87e0bac0718391636f5a0661997336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5fa22392e4a8f1f949c8e4580e4a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe4956cd40df731d835e85034cedc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa14df7a7a9ee6e47ce8455a5269d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d522d509c2bee47d1fa48f27d6a746340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e0df3e54c5a3b03f05d7fb2967935341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f5208441d0bb2ea52af2360efe9f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff509c028fe351ae395098254853b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb18eaedb0ccd765098b5c1c8ce490344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a6b0857613a18dd301db62c95f15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9da1470c841033e51182790eb1cb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb7d9f5dcff6fe622600783db90668347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42eae90783e6c5a4259a3085a81149348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906126a84e276316fd94298d2fcec3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1bd74f4ae79625b0f4034006635d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc299a98acfad1679205d39cdd074c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bb99f07cca2aa09f3d5e25c61bfa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f51c5e3f856901d0dbaeca314c810353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce081a9fd46251f095a6dc425fa3d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801678845316b0fff58b4a57d3d2e9f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2bd6dbd1a4e91755dde6bbd7326d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6064f47f6b6b03e90f7afa0a45a91e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc674874b6f83011d307f6c1095063358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98edcf75b235b38477b8a0e133c56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ac34c0a172d8e99d975b8b5d8fa3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71f0f1826d46d8bdbf1b954ea930ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc4516e1eafb65fd2e4cdaf81107e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7801db844d8c998caa6ae3053f97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b115ce317e0c558b9c76eb69e59f52d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93362cace366dee1cbbefc1fea8ae09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf422d85fe14ba414bb754a6b1f6019366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d71db17c206f0e198667dcc6a0fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b521fcf7e055181c86612328290d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb52045b5b76fc9bd7fcbaa0baa63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8df0f11a35cb44e9e740fcdcbfdbcd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ab76663d82319b18f6e6c211ea7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30260eeeeb96b09b4b5d377e9efd25fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d584b894357607c0b13f83449e622c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3b5ae717118bf07a654e802cf1a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcdd4a74e5ebdd4d885615aafe03e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8814db296faab8d370b744ef25558f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776a0fbb46ab02ec5cdf5a5d81d35de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4921cb311ec4f59af105c2933d298d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5cbabc3bf9cd5171d3a456d46a4d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7b51db8272d01c2f16c5a918d881380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3e00fa99fb24a2d8be757dedbaea0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba52a28cc93b09a07c81196e43b84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af83c4b3327a178646848abd8f8f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f013e8845ee7e584c8d28b1ab82a7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7682c47fb19dbfd8d03f8dad7939385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f138df3be70bb54728bb75c659d64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c6be448845a9d1c02c5c9488874b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624208aed89ac5e880a4557ad51453388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ebdb86221aa387e9327b816d87618389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c19aed313bbc44a3571ab62c748b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6705ffbfc040eb05ca3ec2c25d219a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c68a64359718512f2d7a32a809fef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99c5e7e7cdfe4f294cfae7851ffcbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34192a5e37ec66d2394b138835e93d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf36328f3b38575ee4bedd19a64b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3995fba78d156d331fc4113d883b60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4b99c2ab6a7e1574d5022be0f735397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a07b8d2e913dcb8731eac54f26da4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c1a85d9638eb73961c330fe81758399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c37bb257c75e642f334911f027c0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff19321f74b78c5e0b8428b9901293401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fabc07409efaba19dd3d4d2e9abfc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a173d2839c25628681cf6029fb5ed1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7f39486eb2b0e07bcc40017201eac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc8774d05a130f76cb01aa4e5a679c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2525bbff54245c97edcee41ca4e8b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f74c18a2ed2114acf806e05de767e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11609aa0bd6f142791a16d78b30299c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd0a8d022020a734211dfeb8a482d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38cac88fbfe79d6836779f537a4ea0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8c17f0679f852b9e90b287870f15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a47ba04cad08e9275cb46949bc462412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb950f656db0f1c6235a1322957f40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b7afabc9d38cf0cfda3c06baec622414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb1d75cd54142855bd2685f8806f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796dad25ce6164678710e8ffabe1d6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d478ea92f03f866bf2a9fc253f4959e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec401e03dde39849fb719ac3c53fd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8f8abe599d47f08000a8660821f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2fa1049dd22018e1a8ed54af2618420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ce10fb9152fd0dba48d92d442094421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9675b763af432ed828bd37c405567c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb09ef6ec5f7eb20984a7437d0dcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c740fe5eae3b9f27b28ae5dd5e7ec7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131cd4e79e5279bd2f5fc40a04277d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238e987bc7671d04c825ede34e6e5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526cdc59abc8eb5d547e5d31e920149427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73302801e9d938fd6642879095e162428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c9411c019d3450dfa28c8e44d39ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c5349b314086b2e8c4a6afbacc2ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76825da5aed571d1069eda5143212ca5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a6af4b27c40a6310426538dc2aaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e22df9a3e84e485fb07c867d4cc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e962ed6f4acb17f820b08c253056f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de77e6fd0b3c40fecceab448a9614a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a7a09b0dfa6d0ad3de02c0b4fc131436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9cd60bfc5c5c072e5f0bc56c08756437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d9c4f082a29125e3e8e78c6efb7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f0d5641af64684b673da0c733d1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340138760210df0ffc0dab7f37ff5dd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48ab0eca8558076b10f0e571f87215441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fef86e2bc96aa589283bd9b34e3176442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87ec4b2f7c218de58ca4c980b4d89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0ee0654abd217209f74a5ef7b249444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73532a9a836cb1c7bc4530f0a7933ded445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b182ada7ee22771b0488164807cbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87844b0d8c2b4f113cefd8bcec942bf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f3ab97d972898d634fe29ab3bc0a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e77317c8f30c9b87b9aed86c49d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19062800ff0ea54efac14afe8cc9ee00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23128401173ad2ef1ec661c50dc967e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e687c2cb3e51a7178d5e9bbaaaaaf36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eb4f900edd14477467092499f0710453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90af66ad82516a82d034ef1f8e2aef8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77c6bb4c2201f0062fecfaa5087323455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37d374617e04141b10e5a569bdacf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117675fbb78b710b4cd3a79a7a32d86d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516673babc61e1fc0dc651c53e1eb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670d1a76c9b704fdc546a4477b13c43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4edd67c2f75d7ea37e5749d3835d1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e802ee83246023bc5b2765ceaf14df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9cbc0f8b0a9a26747f3ab3b4af6da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72d34deb6efda31cfb2afb38ad8c19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65db530079226eb248298310a167cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51908509ef5e6c114d37fd119142e63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ae26e55f2bebfd083682e379f9b94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af099fb920f5c9d038547965a72862467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a3153acfdc80a9a2650913e5d4f51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68f2386af91652c961e833daaf13f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc42f50652fa379706abbb44c5dc982470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff81b037d33c37988e84cb482ac0d3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101ac2c07984218441b283409b1e81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22c038234b6b12f23b557f943c9c37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6eda95aae6f78dba71d489b4c7219474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5675fc04f19a0d4e64c138a4d4e7ed5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342f092058d4723c72a76d3aac32f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04146f2f77150cb39aaf61965f8128477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecee1717ae0b1b042c8f9edb20ca610478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff389a8eeca4647dd6758e56932028f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff7e798f49e430f7aeea7e187fd748480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b1bb24252a43a9a41d9f65b4d7b35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56203eb9318edf3325b248512c78fb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20d96fe3433be0b59e3d68a427b86d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1cac7d02c5b500e48f938bfd4fce0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871e38ac7b2395e267a3d4b39142036485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5146b8ddac88bcdfb34a52bf69c744f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6599af19b3ec7f3bb17130ac09951487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924004699063398caf7d5dc996d44dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ca9657b84bdde0f2a3c26a0a84896489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015ab162f7908b27ce418fdee948c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcf941b5d92e95c32e4783cdae2cb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ffb163a34d633c62f9fb6b77ea32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171581a3abefdb96f40b12ee17c9d48f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f7ff526feb3fe9e8ffca6923bb16f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28b624699d5aa95ad27bec811a6b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9ce2bcfc154ecaa5b7fb2c2ff634f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2407f8e8f2bb3654b1ed7599b0120497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34983ea26ccbf0e4aae5f1c54e75cd5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c023b3d9b692e51b2c8aa5a66869d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357ca64eb05429fe0e0d82b52bdd609500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29219e538b3f50a7f2578079289c866501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea13f8f6ee90da9df87fe1a89d6968502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03378499d06234c7447ef067ad2be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03558d3cdbb512f754eb407ecada03b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337757aad707e6e2696157fdee61318505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5371750f70e6ecfb85524ad9d5be33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f85a5b6e68780458c4827b82eee5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8139ae787a7ce8c056b0271a61a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d4aacdafeb3cadab5735ba61eb14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78e4540f8021c9401b105a175d1bae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fba8825062ad7218677bc8b1c3623511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595c1b282a9139cf55f1ab4adf0202512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce986b3857d735edb57ed5ac4ee4bb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807c3d9766b6a832be227158b94942b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a94aa867f0f818bf67543db3c0b5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a10cd00f210e860602454fe56d340f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06beb58b15f81ec6153ec0a5f40b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b49c0d5e6e1f1b3e256ed0a81b965518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc9c5721e1ec8a46bb5bf786dd884519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd71dd37d17587ffdb7ad0c299192d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e57052db98143254f1269c7459336521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3877e68f3ee44fcfe4b5aa143fda6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7379f720d6c5eb94ec37f0396ef81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86e01564c77b52529203ad03b3dd4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b551ff42b3e74cb21c685892070c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d88c9afa7e985db48145622950e315526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982deb09ddd1e1353eadbc14a52073527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589630e4e2ef6cc47f4b768f5e118016528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081df401eec3381469a6e59b1da25a33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a1b4ba043c531e5052012690cfcc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13817a057f25f8374f859dd4727876da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2699932a640e860f0b3ea43b40abb36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102812598117b5289493b4f146bca1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e00d2b73e77f786f1d055aed71331534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28610accccd13eb12476b607afbe79f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaca51489adb1449d930b7d557a288536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c42105ac27f22c05fa1d0761409cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683779c2a61e72cb01fb22c0892bb121538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f1ccefc3022c242ca4e03606f25e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48423968828ff1302bc49520785c35a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e7ba13ea034a42e939fc2b133ca9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980a76f25e1247abf2bc64920c565c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d0d52f201e42e69fee8a99cf2b1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd24e4edde19e8d5e685e02ed8876544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f4f2152712872e0e2e6385a221075545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5875be86dfecf56e4ad361396ac4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d78cfd4ec09bba6d96b1162a08513547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab08e08954ea3313f2bd6d8ee17ec8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bd89d631bb9fc3151266f068e6b8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb4c3f681fee0bd6ee58d004ba4a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ed67c0fe37f24ff735014bc454ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01528fe53d4173ba2523752d321b18af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d467558c62b0676076183e67f88a4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2826ebd9131348728c1770cdbb66ee5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b806f2ad07089d2c2b3b26f55de8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf44866bd3cdf938be827f0e2112b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05a7647b0676d4f9f1aafb8fc2566557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b16ff92b19995d756668dec9ce1b60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3e01416ac4347695b2c8db7600a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7762b3c082abc2e8fd422ed1930f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf46eb84b6605377dfb1a7f847884e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b1415df18e306d2dc17bdd2042510562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85af8633d5577f91f1055056f2624563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1310750aec4619aaf1beac861cef3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c44717da62e28ce824a3b7877d96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775001cab5d732b759687c7f94e33b11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee11ee8d6343a17e3d858d2d93e693f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef67da9a12aeec8789fa2e75c4cc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab3ce25dc5359e0351e0fc501bf4a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784e33582d65fd8288ef7a622fbf552570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f63b2b78f89cd2cf488bd461d5b9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7116c4fde4717d1a17265d0c4a9d723572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>