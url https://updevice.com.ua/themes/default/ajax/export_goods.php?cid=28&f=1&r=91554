--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f2567f5febef9f0a80340066d4281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda71bc115246d57a39db06678b5f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958316f60f7e80f53a9ee881d03c5113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c470d72b275e74c86d7ace7c6eac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241235bbb75a7709c23027a8aad666a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8603f6c21e410b5bbac2c65aa26b46b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa6c4ba6164c6ba55c881294c280d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9592dec6fc49323fa4ec6c99d42f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b9461cbf2388c2c57047160d6ed769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8634f925011f0472d5adbd692112ec210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7d7603a57fb8cdf7be30db3c9e11c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547184cd53f50f25696ef5dfe4d8fee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f445810528acae7b18d7ecdc5a8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45fb6470bb08a13f528db56b4ac24f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d8e153167840f45c639ea957359c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd60106b35a83d3a0344c08b8789916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f26f9e0250fff2958321665ab23e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3b537efd83014ae5123d14073c16118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a711d3b5702d17774b148f6e14993619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e04a3060ec2f3620a76b2ecc83ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48263a2865fa954296ad1d45843817b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6621d139b14dc6d90c8b868decbee2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9893928ede31ff2a6cab8486d64e9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15d2c43bbefefdfc7b2d16ebd1ea524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf68f0050c74fbef9dba13f790a123925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f45ec38c07e8fb9b2d1c15ee9964a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cbbd020de1ccd3696ae7f6ac7381e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0afd5515806c0a79f55da71af613e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9433f7e34bb52552208b0fed306d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c64170c14da55122d74c733502458130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804be3b7fea2edb49003a8e0eb26cda831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8564a61b84ccb80b6e47c7901c1e2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a1530c200c8aab7e8978ace89d2a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df821918bb2cb0ad9710cefd0406c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3705cacb3e578b103648850ab47635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d8d446d80caf0dfa458aaa329677136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e1ef444771a1c9a3b192a0bf752ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e808cd81a8649ca6e8568a66f6ce9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a2e708e8d23d19dee89af7e08347d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1b20d4165c9d4c2d8cfd0c3c1c7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1098925f7b63080297a0dcd025fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6e09d1712dfe99a0eb36fccbd9c9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a71126b6045f5978c08357d92281743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2c801955dedd58497940d5946d67444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171768c7737053e354ae4c072eb21f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cdfe588adce2fc7ef073ecebad3de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8186b92abc889355f9c5e3bca01d8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66a950a56a8ec00819592fb45e93f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c8737e86c7bfeffb4828a36f125149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0328507e0b2064d3953af131c87e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f999aef07c717a211adc86f3213a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514e8496db2ff927ee10abd98a516b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c229d0ac520448eb7c1f11e60b6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e15f7a226ff93db1d34c23f0e2e3e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6760fe4fba5d36650e7a39f09a0dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cce62e8cdf39bef09be991fbaaa5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ffdc7fd84e417714269b471a4b6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1d2af385910b7d869e58b853935d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd9558707193a7e70744b33e436fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3087f76ce6626cd23334733053119360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202bd62a1a9f2e86c0b3dadd3df95f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5b3ea16ba9497ff87864e1d13d4c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a07b739a62faa74536a419857d9e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ade91fffdbb3229359c3f586045b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466828ac96c35b672cf8edf8c4389f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462ec324f7ad767284d5cdc2ba77ae166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1109cf1bfa7b1ec84f4a0747bbf167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001816d3056d8f8a1a269a2925c63e3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc8f9a7940ec2637628a85ead602a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88e35d256c0121121a8b7c2a8614670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66c2edc968c720513bfd2bdcfddac371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa169014e338d340bd0a940aa1ee9ccf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c798aa4aa962882650f0138b012d75b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ba636a9b2c043941809f80e253b1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8354e90a7988f174a3c4dfd0b7734d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e9583f7a42b23c9c2ff5ac88632a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a3bd95ee3494bda34ba2fb06004ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b9c99df2b9341caa74afd1650c0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf8f2f931a32b8e050dc4980eb2c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ce51182c94de02e66549bdca1d94180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c8b1271171e22ca706cae3a4011e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d857c17856dc14df949b673c16352382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9acc926367b1c9358f25990c5f72f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee713992f204cab905c16d54f72ae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab36a3f1d1cd9d05d731f6bbb2d6c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff9b036b61b0b46a9d02adf223df2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c19e3af397a3e55f88b8e2f791acf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea6c0c34f31130bda3a4b1ced85d4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed618dee8dcabcbc826e0519b26560f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f4468fe2c4bb89aeac70dfbc789c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5993e34e855c42c508c98d302965b0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe412b998499f89f53fc829bd8be4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c82e9eaf1e057673d2c5a2df2e5cc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582b52d33128115aa6c261673127a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c586186a5e5ecd1501de6bc2882796d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd4cc63947cc3bcde6281462c887c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f6ea570f7d0d3b8217ab88ff5d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07d91ef5ec34c478c41348719c3dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728742e2e8f64fe000ccce2355af1b8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e533d2738ed487033d4af05d500d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332ef725d6e435a66af079feae6d10c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac7defef48e34c275c9745ff8b06d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44fef4c841188f616c36360b11dfcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12494ffbb2bc2668fa1244c9b1ebb45e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf8062aedb7d8c21610ee5259e6cf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee6b59f0b0b4b3c602c9e25219a54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ed4b6f691c9f21cc8bcf73a106fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f6b2967367ea95d2d3f881ede3ec8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c7adc583783c1009f17f186f8086d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917fc2bad47e382db1fdab0f1e8eb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49cde1159ac704c37802508571dcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ebf28ecb2e978866bc4013bc33a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095888619e7f5033e21f2ce4a29e488f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015de6c2f9d5c43fee6bd57651b7bfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0668fc25762b246e7fba5628e1726115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf7578e9389a92c5ba09c10ce177d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ebd050d724314777fdb6db5575497117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2d715c95a79d58e7819e476d36ef0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bc60ef3c4c030941c951df27863d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5dd1812c0de5642d8d355e828733b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e747752c42daf47f939e64d8770413121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a55360922cf22bce8e6ed7a81c270122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5985a71da051197a1fd87f83b682b01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874570997490f248c1dd0d17de548b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ceca270c6683d9832cae2aff1ee9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d21c50278d2939bb4b8bb5631323e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1546c302ef737037717d3cf8d0f5ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0741aa092cae72d16dfd430ce8ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d7777f6359a184fc9a9581c90aa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e95aa99975763ab59804e985fd03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b054873c22997fb03f5bc9bb3bab58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dfba2ba88437c1dbbd4d2c4cf8bab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1d1c48b699f8a2001098514b6ff71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fa9bb77cc333812a21d721502176e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6724ce1781ee7d4a311c950f9d69672135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a125cae7a81bb52bd70aef262f36b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be247243d91f11b50aae8f7ff3ddb00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b69a11c4067be2083abdb0c210c61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476533b7b21f2431961245a3ef6f8782139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e9ce402bcdd93a5c0c62e3427ab4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225ca365dfc9bec151d67736a26d01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bdd53a6eb20a0bbf5d7760f8dcc32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8444e7ea38a8a5ebd3b0f6890424f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743dd36620f093a522b7350976c175a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f97f57f3c6c653435065d95a67c8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1091470c9d05aef4fc1e38a3e61690146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584a5fe6202a99ad1d8eac24ac1fce0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782524a6c506e5d706c213281b5c93c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc348a8f571ee30a079037073db7f76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cb704724f91d897e74cee65c91cfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c4bf31554450b82ac0808675c428151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d8bfbe0642c0335055f2dd8b1b0c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103cae8df7906baae1b7e3a90b85ef4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede1e094f8523bfa7d5ea2645cb97d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9d5526542761716df1bbfbc62866155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cfd72f4fc535c420d8b7ad68325df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f11a32aea63933663e3f1d8c99b8a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808d1af5ee5cf58148df9dd6a01ddf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e2cde14fd2ea8ed648c8b0aee2b85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd59bb082ff5c51dc12ceaf1c965dcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c70d63c66b25977c46c466735d05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae342593d72b89c2358a98e9610f76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002bd05a0ae13033171da83f95279c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1533d7191f154ec8e457e992ab4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47cfcca5b0e47d7e75dded3ce0d83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd206e486ed7ee60ca152832f90b04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56782796c76984e091433f4f94547184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c41a77200eb42a39e73cdeba3027d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3ba5d118112926bdf28d3c8f3caad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d6e6cdda869ccff70873f795eec62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37402ac0593422559ba22e006e60f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492102519e845f4409da98e5c18ea0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e5dad767dd0ba9ba8d472d850885f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f665f9d5117552a51e6d39a3eb4ac86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3141d2093fa8862fe0c6c0cae2536e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44928c76374f984b25a9732bbaa2684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dde4d06cad331e5fbfbf5c5684946177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c11c97a9e5fd3c8577c777e2475a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59bfeec37b9450aa67a7f33d07ec2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0237fba9098f9fa4c3028479b8551f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451676c32b734de161f23939aa8de65d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c43b32f2c7e708a66c97f11b0bd649182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a4e97bc9b6c0d78a0aa77d6c67e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b1f142e922a3a36c7e0750eec47c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c7188ee7dad303f987ea1823a0dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177d0c0c5490b6776503a9384f0ccff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09228bb97dee639bd2ca66cf4a788b9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1ed85c32a766e4161d954986bd481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dbf99a3f947baf97b0ae945c75959189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53bab9a08b632a0ab80bae84f02077190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed80cd189d5ceaa1b6180784c8a2f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566304a0e64f682c67883c8880cd507192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75f15ff3717471ce4f2d868824bc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820e8230b8283c1018d2c72a9f28dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645fee7b90ad8037e108c8a7e44460195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a16ceaa4037aacd97278bb035ac2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163163443338f55b8c9d3054b276316197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d79040d87684df9a6871e5654017f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80fa67809b039bd006c7a4ee79d892199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b16fe7a4f71fdf6416fd634a744c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf25fabc11a070ef2d2dd9814b7e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340fc4db81ea024e42dd2fb5e1e97d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590a6cf85b33815de25004dee35dd5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094878d15ee29bcb0a26125002fc2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc47b0a3416fbd004ed2ce0f268206205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420a6693671d80ce353d7cabc15ae3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29058353a372e74acff8203b92d868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac0b8151a901e695a19163e50b441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d376f5e84c6e8d390ad8ef59c55edba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cbd4844532993052cb34dfae45566210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c053635c729587699b07af12934d63d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa1c8c2d6891336361d4162bc7ae1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f21b3149416e17e4da43096f66d8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0604157cd5f2a993f9bebd593e3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5621bf7bcbb8b1e86518ae6e2d4ed8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b011fbbaee709fb48ab55b4fb825216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f039d5a89079d0a996dec2b2f347b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696bb2078004b7ed711d97c0c962510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a01cbbfc1bfcdeb7d1bcc9bbb801c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ee1c9d59035598eb597f93d47e21a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ab5a60aa8c21c088b450daf48a98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15189bd7a628a0ceb299b547e7d2d97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6144ebf80d0bf7e5ba03ea0d84147223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53f7cbde1b81a3bd06d8372e3e2075224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4cad7f71541c04c852e877418a0c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be45e0556a9ec9e2b98b05ad1ce3a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9517b81d73f3712882b7188c32f9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d24df7692c8045bff95aefa4e2f576228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393113bca3c27ca7030222ffad8c2cfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bceb7ed212836e5c4dca88f473a5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331543869684c296e7b7080230747b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac305b6202a5a2e11df8f412a2df3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e0d64821ea11368048066e79d5ec6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c26089ab7fb4739105521f9c26bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07afcd52957d3eccc6fd90ab5e0b995235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd0d854cc373efb0fb4212957cf857236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f5f2418310690f00717956f360c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd9b1ef9e271efffd486f589572f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd10b57e5d49bcd6b8030005a4b12bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c75f8d8c040560b2d81a8c362aa67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3795fa76fcb68608c2cd8f22a558a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ce3b79a6b32d27f301efe46f44b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d0bc527b6743ccc50eadfb35e6aab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a29a45300289f5269c62d8e8c05f1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba7ff7f6d3254cb6bc0f93f20b90e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc5129b9d5f45369b3fd6eb93af64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9f485af21ebe69cc221cc678b62e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4236581309f21d01e638505b9d350248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af37be6071fb2f8dd33536b745693249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48a10fbc77c36962813d1eb65e349250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab6671b4bc3063b2018dc4c3dfb31b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b2c93cbb67b6849d5d773d001366d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d497f9152bf80afbc7a44e4224476253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b3baaab95ac041adc784399ec7145254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb1120277d27b899aa9885a61ea6e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfa36834b95ac49ed96637abf70838256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d02320358499205ea3787a4c8b14b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad0a5e6f5fc753bf18873f5ba2630258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a4c16367b792a7ea9079d01772ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff05c111cd668fed5ca02aad5f4a26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0565a06012219918fc7a9713e7d16bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76234627fa7a5f627ac70637af1957262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c45731dcb6b90002555bbdf5a43a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b6d2407e36ab05ca3343951287c5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26431d5e55a392c9037470398ed375265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e68e99a34d46b2cf2e1154caf33754266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edc1710a3da1f6817edd8a43cb939267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9091ea3d2fbba1e1766240fdd63668f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e14e09089a461ad915bbb88a1203269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1a90e42f4bfe40d96e05fb9dfe29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d635f6db030ffc3737ce075946d4529271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d70fb4812618b8261c1f8a1a1ea53c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd1bf0f161ea63fbce9212cd3af851273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfa39a310d146ff9b39116d6b5d1f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec07bea2caea7ba5c7a61411be85a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a12d7fbb26b831fb35d3aec067da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e64734e15ab5366ee185f93eaf6e82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6cba62e748bdf615b6fff70e481e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d37e74246de9d714bf29a99119dc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b7c26f39e9a973ca28962bb60fca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491d2ffedbc0a23222e5bb671ee679281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf72f6db50d1d84fecdc5b06b4196c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb043d29b14459ca7fb28c2a9d5da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec2aadb6c5fc42e7ff0c955160ad53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99415bfc1fc5b7f414ffd4114a65931d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc823d4289e069452c7ab54aacdfcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26060bfe03ac0abc1cfaa69eba4f77ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9cc58c9d0418737bddd199a010dbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aa2427992564cc1ecb56d53f7ea6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0804fb3acee86e913960c5873869290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a68976588c1c44fea4a06f925b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e41f353fe80e70c5d861d252a7b74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82bbced61f157a3ddd53cf304708af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00685d358c8770f8bd522ecf57306b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce915f7ec9397920bf52dfb815bce8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913018132efdcb6576547c63282bd00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7226869269a6a6d33a2e630af5fa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054f208bca6b5508163eaf9ce3b9353298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd116e2d54c652d99be087d9ee844299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac533eb6e80baa5c9c3a9f15b150fe81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d3b918ff223f349120409baca7e39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78071ab19913fdca5f3bbbd52b551d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7a6f27e3cd1daff4342598e08e4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96ece5f86940c3b11d1bcb8297aa4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc04ba3763ee079dfc0bfdda975283305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c560e285a22427e4766013dfa35b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556420c19e99ebfae516b159a2fbba4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034e243c5e0e6c5da04fe044c20dc26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9930d5e6ba45d92ee98f754fbafb3f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad4c718fea0e73660df880d242e35a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55a99cb60f50ee50b3d04f64946fad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fbb7ab35473499e5049b9764d6dfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8430abc94cb6b44d5680864a4ec952313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7b1411320627443eee2aefcbf6dd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e224f86cdbbdecc2390d410c29ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d97644db0ddfef04f5dbdc38205d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32c4ea533cf54ba85629268a319ade317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24321fb87683cb2c867a8b62568b44da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69cdf57c1fe1585af6b65cde9bbf4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59ef41e649cb03f17184ea1dee5be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e4e9044059fa86a3f7c844909394321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df8c42afa6b4fb0c1ccad5721a51c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e983da93f7cc7b1efaa8afaf827062323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caf52acbef3909743f04c5ba3b8b2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016960d510fb72a8bb3b8cc0e3c49f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26275b027b2b6609c31b7342c4ea35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05279b8416f4b2ee47ae673f86adce50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48237cedc7fd57c09e1c04d762af28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4d3b7f329f37ffac1a58cef3cbe3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe26637142648e87e7bcbd46e0a9e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cbd71718fd2e69155387c482d4cd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81132f0858bc894345f35e9ca9e37cf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec7f23e6d6107fe00fba1d23ff6d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd49a38f02d3c74e54218245f9e7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a645b72d30ef1128dc2063fd651f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083990b32850852a3a0dcf2c8d733726336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcdbae0d0d05f9a389cc50dc0fd5a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff140784b84b94c950461a843cc1b364338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a59132b78fcdcfd7bf2e965cdee1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d509e0bf08eb26d9f9ad4b47bfb620340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a03057464d7a6a9c40c958814183b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be96516d3cfb4649c64d1fcc745db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ca41818f04a1fec3e488a34fbdab1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db2e5340e89295d5b967fe1a3bd656344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ddf35a9f5eea5a20b92e2f3721e9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1802c4e5327c1107709fa5fae8770346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac966f84f255b6c3b98ec3489db0f87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a132d485d5611eb1be9ddd4e8dbd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e449f53b8a29920f91ed897910983349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff931928d0c86bb9715757e5f3d20b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec28968db665a132068fa2fe791c878351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3d3110aa66503c2ae132030c83f60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2042401aa2e1b8f3a26075acda86f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca618708ba492b824a609b77e7233e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d76ab07c7a71669c654f29be7bf5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99465aa4e470a5e6d5a6cb62802c6392356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b046c5e2cb73d69ebd47451977947c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc499547e2d8fed79a9b33d89ce113c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9ee48e34d03eb3ecbfe81f3bd6a14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff74f2b5354d98d655703d301c9e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a7a77b8ca2a89c515e2b416c817e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bc248955c952eac7010b8ca31f06f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d51900ae33fb1846ad5096e6eaf451363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4ecde2701f1c642b83483607f98e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538837701891ee0d7c326421f2d4deef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e29f35db011be1645aea1b7cbe30e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748cb6bb0e98501d72b78da809b9ffb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb515da34864a33ae4eb8d69fbaa637368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0e950900f82b3a2bc9b9aaacc4748369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99d3ba4ad0e1e6bc7d2381d6cce5b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea364ec0f75a7372d3ec029052681371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d713cdca0837fab4d21143039fe5eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd04caf14e15897b051b5ba1e0ae4bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9737b86df7f63aa79ce05a7ae1f0a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef377c96054a664f9004e5b608252cbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a8d2a13c52bf3689f97f77886c0b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71feb1eb655680681e56597476c323377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369466af97cd654e1f204e87a17a3e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726861f49cdd725d61dc93135487013379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78560f7c5df43a186bc1b28a26d2b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350da2afbecc77a7cac526ab05bf282381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa4dc504c2ad9573b9e61dcc319070382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd956dc8ba353cb4b827d179c402c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27e758c4b178710ab4691b4bd2289384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29150c7bbd8121c795ca92f5b63d0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55945d6e603357f562a4081644f7a365386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b38ffd2a7ce70096f3c894e1c434387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16ca99d5fe37e54c5f8fcdce7a8845388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b56daacde5f2c941a5ee88afd4959c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843bd820cf1ab92a7ebdc161e459e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480238bdea08bb2b9f9aae656ba5d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e01dd2d2e3d10c58e569a37711e09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146cb2e1574aefcefe92bcf1c1b9332393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed0ccf9f7d557feb34cea1dea4d09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02f208db14a6d8d3b2cac7b9aa5008395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea9705c643ebe74dea8abc4705c79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93650677b68b784ee6661301e5d8875397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b5db6280716d31e15662cea15bc7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b51e36a67b0d5efd7c3c7477ef55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33df492fb8d0d7f547f58f5c88c6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e2a5350e2431a77500cdf169abe3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f10f928c603e8c38df40746e97ced402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32a6193109d3e2beb18579e5efa5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4121cc962aac6744701c15447f3c20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6f82ac270a88797c2540770e7929405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4cc829304b340d3b8b421c81ff56b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6cb65e3712f04549c090b9a50fd5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815cb0ba2ff50a6b6522099fe705509408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68ce2c5185b9d505587a26fdad9edf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdd61470f5ec3ddd841bc960ac38af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b845d5a139a7d3f76af145c97ae5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516b3b3d61b6d14031f9328b249f6d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0160dbbe6d93fd2c8709e761686a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe7d3bfbda871bcb6836103c877f8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324426f778e4e6fbbc094f10776fcc05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702b4fe900f67983894ea034f852701416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c1a2e57eccd0065159a5eef22b0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d02588457f499251db920b50a0ce84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d30902ab565ee7101de1058de46230419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3213bdb522f335ff2829d0321b7ac9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673bb8be422c75a411673ca0feccb4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6144b695eb2e672df6cc6d02352b05f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc4f399856d0be17d1fc7ccedddca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67957f71d0290c0428ef70e79ace254b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6381a76b8979ee91d1e8fb52af684425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ae1fdd92a3cf37ddbd12fa58ca8f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f0244b7250ca61a77a228a8057dee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b043f8a001bd1bdc41571558152f5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ed1b336e7b5b2f4f56adff04880aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831bfad5f0933150f760855b741f701430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e20ffeda264e7e47556d9962c80d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415425e3e78057abd1af3268df3450aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba6c764ad9a587fc3265a9eaba4225433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346e2f36c340935ed49961cfb6a4f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69980dc66e003bd6b80f011ac3a957fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d043e0234f7746644a0dfc5e5849436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11f1c1d3b933abb5f38ccebbb3698c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ffa6b1e1b0b534a7e46b7230f933438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e768245a37a3e4b00e297002e34726439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf091c2bbdf69d08923453e4ae9c4d0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae37ac7b6e269bafc6606115085939441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233562c94bac3cd30360b9a139932ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc8df61cf4614d3240b215802ab310443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c89420c0277aa85c14e78efbc35ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4eb540e1e68c52ee3402c7ca9348445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539505def6e2dd7492952c14a84de4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5163f582a207fe426d5a58752320447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2986e608e322f5f1a7a6f69a47f6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4153e88c3eee5d5f340a641ee76fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c9c70e017051dc857102b2773a42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008b398de8fd2ce7e117668e342fa7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d43b52b13584e9c7e5a0b9422d48d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da3439b71eea2fa4c2a7c9c76e2418453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabddd9fdf526bc50dfecaedb7efcb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f24181d79373be25f8bf1881dea027455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425650db5f76b35d803b0157426b32c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a47c4e323fae9dc930fe7c62eb91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ae2bb757691534e53a50cd7c5a519458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a904e6ea6a35103fbd2f733b3ac9f1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672f9094cec67ad12204cd34a54bbaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1dbe38bfe93577b29e1cd87ec9193461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff28bab08b1f920da8a78b2a06c0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197b73ca4bab1c7463ac2062158a3f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2daee95f0dbbc24e52b2746a93573464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa847f49af18cfcf5c69fff5f786f60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4156bd7d2e1a97e27cbaaf8ad35d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892db3fb32d9f61ac5339b981b1cb43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c210f0cb569b785b11b05d246cda502468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a6864adac89ffbe8cbb5f2395b5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be70a7a5c4fd0075cc3c96deb6cf3ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d1e7e6a5eda1bec163ee1fa7af26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834b21879d96a4f418c7c35ff13a7b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647cefe43a72bae8ae999ceb7b8d71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11e41f8e998d40470f9be3d8924633474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cff481695cd5d9450f1f9eadbf68a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4376829165ef31dfae8528b82af8aa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b204fc091b5849ba30c3ce23fe520477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127a56a160e7f9d093747634830ad56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b040c5655e6ab63225fc68cd1eafe0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3704fe06a6c5dfe1f7aeb6ba8ca010480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3007a3dec3844bb128e318b84364a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d1af389690281b1bf0db18db344b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab2c3ce4812da27d64346ecd96a6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be77437b5b45de194444ec5495e2a00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d0432b3912900c8f323641090d0ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3cb55143ae510e5aca04107310588486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f5e6fa49ee1585b9e024b551aac82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18cb2b353b332b153a91e6301c738488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5034f5a9a96c5563f7a59215a137d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb384a2a2e88a5f4fa029496865c81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785fac73a6f245c4b8bae2f4c6d1e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c288a360feaccf0f5567dfc5c7e335492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177cf53d50c33c7ecc27052db09c548493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8d374af911d5d55ef47e1ff7d847494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2c5cec0d4d288a7e3a5c0cdd2db2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734b8926b5af084338b475be258bee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c4d253f3a8382e302178f17fff8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080c612f6c6236fe4751a9215f2a13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4575f595a432dd04553bed658215a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e217398b0a6cf417785d6f03d7b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253e4551dd038701ade9e6d104c456501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f4799c58a9c277a858abe8bd6154502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436513508ff9c2b85caf61e6c18c40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48adc494fe87acc4787385c78d1b524504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a6a204fef3846fd1cc96c1640f3d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb8f16dacdac29e73c303170846565506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9578b1ac6bba2efb631d4ba193f7d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812da36cadb5a4e0355a34d8c77750d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7890c456fc7f165232d13600dd8825509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f578b1804f87fe7bd58d42bd434c25e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc2ae4722af6fd90ed8f20e515952e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c2d6ade9a0aee63352d68221cbdd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5cd04eafd96736ace4951680dfaff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df125ec09b559ac47dc633454ad405514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03217a3126c971c404bd122d35348515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad4425ebcb19343c6d4dd8fb2d8dbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cad87a1dd7ec277db38411a72fdce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888af31b3cd45a116d27f1f1ff34f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117a8f2672b8a7020f053af77aadb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a898cce50bc3159b1650d6280774ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55cafcfd3c2560c0e9912a520aa63a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347af844fcad79caeee30df4db1325522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6eaed2f7aad7ae14802dc5628cf68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d53e27decd4adeb4c6771a910dafa5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0957f1537588efd7de2648496eb53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8888bda176eee0b081ce741df117eb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b6527506583f2155f5633fb4e908527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26935eefcdbaa2af88900b67a29a0269528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91025ce90ffbb863138402822847f00a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c082704fcf2b8bc075765dbd19fd7c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4887863f19c2ad23be3c27b3d57f4ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9647db70f781911d7f6f1a355a69aaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b0b2ad1ff24129b8cbbfadc26daa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0d368f93b059a9a0e444e86ece3fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6e65756bed115f2ee1eb1c3714917535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb584a3a6ed119c0bcbdaa790c9365d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507db815774419c72e5ed6f7c40bdc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb935a0fb8175c815d507122df718b8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9488ae747c7a9c1d6939ab28b00f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abc311226142b686e648f55dc4a2ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f818dea9a7063b5f10b8ed313ace9ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d840dc2036dd9062f7a8b90c51afe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5761f15c2ac76fa8c41ab9a61d639b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28201ae488357a7d4adfd4966361a0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd0a326ac1718736f5992ca87694e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa39870b5088e584baba6807a5c97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbba77ac0c83744acf31538f0ca567547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b254a622bafeb7c191518b2ad98a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67306f4038663705932cc45e319f95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263353245bfb9fd985c2490bdc19d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d61c30ed37945cbc2425471fe808f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5bf12f64c83d62e2e8ea5d2c6bd80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771695ed6443e830f67c75c39653a4b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b13664acb943124ef5684aea8e9c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a33714f54dbc9272826f36afaad5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fd06fe5c83043935554b9688c32d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd0508056f775ab511a82b44ac32ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c5d6e498240b57bc1a2e1c9471b02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bcbd9f908a1c6d21a46023c29e8a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb4eff5bc16ab3f76e3732fe2c24a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397faafb7263ddaf26e209ecd4a1925561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211956aa7b80629b079a801b41cf085562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be98eb33983aa86f36084f79722077563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1156fb896ef758b5df964c6c5423564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6faa3c899a3f8ba8f6eae4e110969c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8edd384b2d1bcbee6cb0e05ea7bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d6a82fe499ae6c03aec00ffbfdc68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd495c95519a101d34ce284f67d52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6c8c8079f9a69d19d264c921f1dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8b5b442776fe4ec5f0af70df099e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023640d5b7d30c7aeb165c57ac4618a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37203e9b61094b6192f2b04af5ceb72f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2c1c60039cd4aeb49fa103ce7c8b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1ee5a5f85aa7d6d6690e75871eb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aadbde0db483d8a94509216531134b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8da52241b31c06d9e1af8d97868f964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e544308e7bca32ebfed9c6915f06bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b8a5fa7157340835b4d8563681336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8808597c1d53e0bc72ca36266bcc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7edbe85906c39026439dca7f779a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d0c1bd8f2f0a9edd22df3d29543e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4580f4dec65a1a8ed8d92ba0249e0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a70ce52066feec7ba8c313cced317b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307c2576d427265d32e9355e9114bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781368cb3098f163df1cbf6bf5aac31113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b1bc2a6629025e5c91bc8ff2fca7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a985a88ad8f95c3f2b99d32b23ff5d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ef68f95a65668993239410a804c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f45b7186ef594d515b8ac6182f654917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95559993bd8143640a95baf5f7546c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047f1d72d0d971db75d74d1aea929519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210280bcc468e315a43453071a8eedf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42916c06336ad94ed22eccdb6ba7eb8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320eb5c4cc81f0fdd3b4ea3ce8a4b0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc72062251541329a4d1443a32cc8a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9297b4adb98a844f3a6f050a44d2b3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ef412766a3e5e5428dd3123da8e4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc5a82d6bad3ca7cdc2369ee252c3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc88d74a1e0bf625160e0c9c0df91b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d89380e8fe63a0ceb9c8ec72f426428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826fd77b3c518ff39259805b5e6367c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6805a7e43aa1f2415118ea08468b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad228dffd2004181d066d83dabb5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8909ccf4da5cf1269126019f1533cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa7e0762bb6a16764b01d83b6c02e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3a2bd3c4fbe1e7955a8124bf5950034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6e062bbc907bcd313456be63138a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee2326a9d8bab9dafd0fd2f50375336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e044d4866489f897d1cd15ca9f4db7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce568c33474b94354103c27efa805a2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802654fcd76bbc6869cebe99b13fe3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b229bcdcaff9482b4ca153e19488ef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70601fdb7b4abfba013e98e043efbc2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e451a6360e3f17febbfe590f506d8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bba3c2e72b70ecaad8d5ee535f8b3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e92e824aba240934239330b30d684844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6943d529c15bb21caac0ec4b51c00645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ec0d9b04c55f3741cf7e63c670c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f008307af378148d12a18248961d9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9038ec3e4493bf40d10a9735a5f52748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d632704f78f7cc3d9136010c39338a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b1793efe68b1678dd4cf7619102fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817402fdcb7f86a379d606adda6560d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d7acd857d555ecdeb6e3d3cd0e8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3e4d8ff3878aa128c2181453bc4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d6dfa795804ea9b2065e36de5523f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb657ca8392784f869d502f55796303b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fb2ce2953d406edf718431fc2b9be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daed16cb4c136aeca7b9cc4cc9786657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0e402fa3f4b84fc7da025d4d24f8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515b760128523ca0f01a4e73929b5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e215826a7d015b5c21fad0ca2cbe360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0735487a9ea199b5e9801f3a6a7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1811461aed043a8b00a5f123cfc27662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff46336ae7738796aad8b2abb69f9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f448a119ce7b5ca10312ffed35c6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38129acfe114afb515f8ea6521e237eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a043a6690a6681c59c84357448bbe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cdb9bc793e8a4ddcbc7155b33081567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84620e6e8a5d8368b2a461d03168918068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5760786d554650e261d81edbd139e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53711c99668b09ef9a038535c2422f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b92791a5a8638cc9857f9a43b108371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecb94bdb628d94708c3ab30b9e5b9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc73e7e88a6fd2a5fd72e76d840c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda9d3b3a940703b50af0509fc4d8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4dfffdde323412039e96b9b101e7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3a60c912c5f7aa3b5e40bb4704c8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03917a07276a8489dbe8053d00628fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89087aeeea830185d5f8326e32c85878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac21206e4bf7b603d99b86048e162579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577d03e038a6f5e9d5bf01ee0856b3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f107f51e85171ebf38c20fb009ab18381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33cca914e6bfd89896a88ec8d0122682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48de70e35d71b37129733fb5793694283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f10ce3019b99b328f3710285fc5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd1ab0242880e876a09a793901213885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a63f5b02236ad7446006b2b5a44386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cc1071f8a8ffe4ca4006251c8007587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b37397200c9e2f887beb57d5d54f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f3eb4bf5c517d1fb59f3fbf6a925789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da2deece14785112b11d36cb90fd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58d4c00a0c39b3c12f4ad3f66f91191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe436a57f90da7335bda153abf3c0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca1f094d22e30541cbc4b0887b76c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac34f5b987251b90e7168de16ce9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9184c58cf95aec1749d39b48ce2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e6b01395634e71c52e8a77433b3a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af104fc4d64a4e46f8184d7e2fa77a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da61140354e87e52db0a4ea66dae6bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ffc6271d81d47c552624df0a73f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04536ad8e8050d7eefa1166890aa129100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6debb5e8ed39129bdb94a2780272c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944557765452bb2fba88280ac1bb198102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd08fa1dcd16678941da5506a306c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59e2cbeb1c450a1139ae95b76bd840104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb56cd5366908ebe6ad68fe949f925105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c028bc77d9764762eac63a8c649026106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24297bf840b22172718629b8772493d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d17219e859ab8247bd2fa995e9b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061510a13e9e9ca1c57500f25be0234b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2791b9d131cc0f908ffd648385e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16abcbb39050c67c5bb9104050d8a9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95333f339899e9359ba9f61c1a1714af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedd9d52fd3eb6d37ba695a7779292113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d0b8820295c22efe3396e0e195404114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9be8b08c638216fa856f8e5b29994115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e04f294de9c220beb530d7bec3ecb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416673a96497f2a0d75f5e0e15da380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6faab962b7488ea0f6e85ba13aaeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b9079768a2261523033b2f533b7ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da0e1d74796d4bee7e628b95099165120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a74db9ab34a4a19944a20cad3edb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e153f7eb6f2faa14df49fbb83bf7ec6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011946636f33b7f54c68ac0581d04e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e52b07d10aadb7e689934b19febbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd95c7e7600a479c1c2500dbdad43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3af3338232b6834edf7582c6c8b4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3303bd9f2396efa6cae265cf7b1e81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b34d87cd9958d13f89c70d81534b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e574dbcbaac4c75feb4f91a07748241129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6606cf19c8494c2acafa94f0967f1f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80631e73d4585b7b453866ec9fcde46f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef692571a33aad7f9a4e99eb10bec9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d2fea6a12149c5327a3075ade5c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c661ddfa21145639066f69a4b32b83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae2141bee4c84c210ccf6143ba700f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea70326b50a5dc22bd999a54cb70b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df3ccf797dd7781d323b485a0b4581137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b7ba310548b843b888efb7785894138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e59c895adbe4a2311e46167ba77fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c6fecf051d21b3417e9edbc3da67d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5731c8ce89439521a2c0f6db91a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313ab09e6565c50d648babc269d355c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc1fe9aa975e08173469ea50851ac5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4b8752bb3daef31fb7f3758c7dca9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb58d69efa902b5a854584bda2ae799145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e3053aace6cd928a471c14e2c89d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7174dbafd8c0b66436880e8870ecfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e4a426ec251636cbba9a1502f467148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4a67766ad328494afb871b4c189e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b018c14dc48cae7ba44b6fda1bb43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee73e0d62bd6cf1dbc5c0e982e4403151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c5e194adc8dc025af1a241b72027c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837530ee0e0833627b45de61727c1a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8206d17aa855871198987cd1ce8c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab201f0ee3b5395f6d35efe2ffde3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fec13a59ca906793a36efc26cb9e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd6c44738d9c9640dbc0c56b36cf58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4afd8aa73fe3c8ed1da5df268f7a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f011ea20be8982a8b1ba45a30ec0bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d098d2e0b5ea54c1f4c41d1dc5855160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b415904d845fa3edf23f3701a80ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fd2c2a6639e7e246274a03f26a10e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8539c9fbd1c9de4b72d86d511856b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c383867b88af3cc7dac6b0f8d7a5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d388a9a39c04500889e1868f897900165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a9e291b5d5c1c4fc5ae6d641c8056166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4218d404841e1c0712cc0e494baf51a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ac6d1759ee37c6de467c46ddd2a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c83dc2cba18173e84271d1a162f345169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607268efaef87a8bc5319a434e2c80b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077f560bbe6055f7e7a85356bea271171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e6674743a4e900e839650f2f8c00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd368dbe9ae5dba08b117023896b22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fedb992214ca5208f22c2613e30e48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785336b19f51ddcd5c293414cf9d811175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d63060ea60e4d2446da6b3d6eec8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e44a15be01603228d00e566d22c45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fa6adbef4c74318e493f758515c2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aca8c9fad4857ff40f5ec1092d75e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb877871e526a03bc8e271be1bb203d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87480f9ee12cb118a29a1d2df399b6a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a907c64bc4ec8644185c37d7afe9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671bea4d247170a92acf4518f852f4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2fdf7299a92a6eaca7d0606d15896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721d7062ee1bc64f847e98c64d90126185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd4f7b21bed7e90575fe217df8d12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53fdae7d17bb9328ff8482dffbbd36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d23f354517270328ce39a230c0eae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe917c9e2d600d1adc73107cdc0fc057189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dad373cd3ee5d02d09c0ea7ec1e18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d01ee453c1d35c926557566d757cdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee2998204b51b77effba2cd0f7e3a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638bf4c938ac1d8dd07e575671fb81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea0bf083904ce446fddc8e5bbbb2c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e37e162bfd363a16c748d178dd521a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20746e7bdde679f301c0971bf212b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa3d4ad90825b59ced146449a5e24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b458f590ccfcc8bb00a34eb664e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6565fcd81fedca6f5ac73112a95a547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b070c36b2c50e377010cd610abc149200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd3425597b3e2e88c458f0773aeea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214ba587e8bc6ef19b4ea5bd57da2c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd06b648a7df8896b0200dd896e57ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3603c371058e98509a09c9b8999b6bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc557d019cf3c9de65b9e1a601acf85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8154c787198e650d89f037d9d2f632206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6df09da5bc4cdcb98bd38a8998765207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c3e0e82d3805ad91139df95aaa2ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96ac3f91ca8dcbe3cf6bed164d1f0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e170b4de51db51805356e23185b369f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbe3f865b1bb288ec043ee752cf46b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c9c21792a0ac22361aa4f4f94104212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db465fbc3446a38ad339cc43a4194e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d760594cee05333013713e09b9f1b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a81261962ae5498f86103aa5f357b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8943748da0f69a2dc1b5e365dcacc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd48b0a9563dbaea1c96dcf836224e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c160743f1c1537fa1c2ffef98913fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63edb625ac6167ffb761faa229f3d64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1946cebb1d0764c3a265bf61dac8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ceadc4364a3822952326b1bfdbd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d646320abd4c467d8e2c9512514b9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b672f43b9a1d1d4385f45df2ce64d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cbf68c48ac5c152aeebad483ccc31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23f88d361f7949687c47844a80db37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4dabaef445efd933515e3e84747e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb2bbbb85dbd942fa05409e41dc864227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fdd088761454d9ebca9724571dc1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e3ed231fcdc0850a291f04873518229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31109422a25fe9d1ad3418504515f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aae529bca9f492651dc13bface632c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec65f38eb6b0e3090598e79863c5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a69a6bb9a3f4c21df28c0568ea2eef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c29d361b74ffced748b7e8f25be32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2586d8ec7ddc2b658283e49f8b4fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49722b603321b1f312dd4461b09aecae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513090884c5fcfa4287aa119108ba5e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2bfdeb5bf89f80272c4c9dea7ca4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53857f7282acbc26d67dd53f9d47b87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b11b8dea69a86279d0f8f97989b799240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca34fa78f688e3b82dcce0c0dea0881241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bcddcd3e884776d836058433e7994242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1fadd28e830a76f2b16c9c4ded466243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad5365b2c86b9ce876cf8bb64b3988244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2402c46c9750ca8d361d1d14c0e6452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee8ae0c8d1ce83935747df12e92166246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38347ab49937a1e539a45b72183f64de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ec65d8122d5f9a8102ff5fdf0205248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1fb4ea83919557aca9f148ece312c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688e08cdd143ff93f00cfe12e5c19ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f83ccaeb7027b6b24b53781251d1d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a8915b7de309a03fa92ee52351e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd1fc31b6491deb7d141a913c1b8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac29fef124bdcf26b4de40d5b8974254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983e9b4dc64e646c68dcab40fb9c732255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c690c18ca2ed3d44dbccc61b442fcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f2ca25d349c477499a1823cb6d8f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a1f4e9d44456b1c3520e6ec588a6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58bed89c013701840056ad4d2ccb04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81931f01e7e621e981b69305adf02b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f8cd6964869f0ea702265f931376f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ed54d7b5e345bc3a571f28f8d582262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa580ca5cdfa94a9d0da753ce2e952a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a945774095cabec59a2251e51fcc62b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888bf8e1d5930d1718f2e42fb143fa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3dd7862ddeb106135a8b702b18fe4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2debad062d81ab6664cded8b875efaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f45bfd628215e3d1fc63734bb3fa64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73959d0ed50438fac06e57ceb4582078269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a8e5ed56cc1b2f27ad720dc77aef7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e99a4f943581b6668f5194d579f8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7114046b057c2ddd28926e2936d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d8e0174feac0531f319663c5291e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441154a007720d3fbc1385d810ad7b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc71865222bb7b0a012fc16d24427275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b52efc0f8543820e176b55e9940d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d167dcc13521ee70afbf4ea51d48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2be4b62661b2e746f97a426d46d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b6bcd1e4a6a14fef3b8d0badf8dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10699ca8ffdee2099f0af32e372e7e23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37198c51c206b489f0abc60578f9b2f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a59d643953cc9411b0e54839a161dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0509a1f570b3d61b1962c27f00f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be123ebcb19ce31edaed9686968b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc2b53c48e964cdd702762f811be6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4993a2063145e4704745980d2ed30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ecc8a6a13fffb640800b1ae7ada8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2567c48148d3018f411b584cb5951a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969cdfc05dd957449c3a32c9656c18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f10a46b82cb92a56dd38ff8c06acf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d265a8f0e107b3305ce027f9471f9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6486ba598bdd0a0a87ab74a6b961292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b514c03cdd7af39a9eac511a59e765293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a025fad658c74176d7ac183b1e6cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51654ad189b08d0dddfdc1a52bf8f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ead5d6823e5f7f7228f31072309af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b675cf29b0586967904cea1e0e8e13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1c5803241d7917e808ec5085c3abf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ed0a56d4f0fd4d4b73e5136576f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192efecc7c2ae6e01a8b57ea9129b19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58434a5aa5ad528b98a885e282daba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bbed0dbf1e37e366fcb245c05d8c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44315e44524daf34ed89b66adf047773303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9358aee6223fc9397acf1904157c86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddb3cbe4c0558e9a45f52620021163305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b3a5f4528b3f8b75b35c99ab21ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0b395f53ef393efacb9dbdb4bf160307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9471969ac3a05629eee284908fed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917c3471a23bd5b846d0dab093272a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9aee2c00a11e3a16713f71bd494c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dffc1e849c0c85314b4b9a59656ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb33a0b6c9918cf9f6b03f91c0bb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cbd86deff781b0c1102de280a2bb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76cb9fecf1138a19dc0cde365004cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b6775f94a67b9737dce66b304826315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ee2d328c20c6dec09aaaf3c963110316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c5706386317fa97fc192b4be106a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9f262c9258f9a45d7dd0a013a5d3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be870744730642c956e8c029009e5f83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1a8ecb80bafae7c13e33641dd712d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef1c372acdf6f965669ce8dcf4c5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1158be89872b7f28f49389ecbc61a78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e0a28b47eea339542760d807b1ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ee69384040dc6fdcea8a6e0556ad9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b357c08a5f8ffc7c1a8cba088d526d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eae61fdd44afc5b0be760d74caec3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe06b1141372e5e866903c19d634830327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d96662c622d565ed13034d03dd80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd01d2a47bc4806a314321e5520b28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0780aa519a438de5a0e5dd0906ba278330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef819d7857b68fc7f08a288f3bdb27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a09239a401c5ff892dace48a10794332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebcfb7fb49d95e420a947d12686921333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61867a8cdb928fcd128f983d9fce14d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a47f034ef1b56ae98fd6abc821cb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077fda900a3faa50abdc453b9eb916f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ffb6c7e56a7d02fc3f77930fae8c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd51db2cd8ae2785f9e06f7fa7f17f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7871015a24adb40d54cb18082896b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61841a3e83e63c6458ce87a52375538340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8a4f66d8c3c02758f16519bb338fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b179980ae4c6c7c12c68afe4f6ba3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca6dd2f6a49b3e389b0ad5b956454343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cea3ad36c5b0b4310a5e264c8517c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11334ad4d4d40dcd76ed2982b2f5aa3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70704d97930cbcbad45c303a6d29c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70776b79548bbd6b137980b90a24fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995170911a25f99f4b51a7d87bbf77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbdb19b6bf4cb73b62b0d0fae87954349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412d5484028c5bfbe3762daf4f27217350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f68c6cd6227106e155c352ff5329d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe627de402989acb9ea1ba1d167e0262352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da176f30c314d913a6d0989aeb7f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ff9839f4b07c0b116bb26b13ca59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642390aa9eff75ce491381aef7f969f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac52765c74f810c913df2315e656e4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74137fe5c1c334a10a19ac0d4627a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb48905b6cfa77bc0393e852638a52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c194759a8b651c801288c35c56bd72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4835d678af39b6f38746f4ddf308360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10bdb394ee25135ef81676fe760fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c08ed4866ff3601ef6a01c2bae45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df451fabcf38a40a0830f50120e598d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e66b5aa207ef447ae49a45991c1f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ee13a69ab9250570215fc16118a9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2820788ef2d21c7f7305044e309b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7107821b210fea0d78a5d69487bb035367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f5dea92523413f39deb1eb0e183d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d400a9a4c62a99755f4df036fb18b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed8778c65f637e563a3fd2a651b80d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6829d413314cc822a26c2a4d85e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb9ae25b3aae6a8fe632178d8c4db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6594d6699465921ca8a190e525be2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc23430cbaee3c16dd544aa911a6e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c9e7ede24b3d8b42ada101e815e16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bdad6d995db7e225a46f54db82f18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd9677c257acbb7957fa535bc7c8c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ef5f5b81a1e561bb9d1b455b63389378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a343dedf2303b310ada77aaedee5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe684151428047f444cb00b2d7681f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c9aaba13b8a8a58a6619e1dea53d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486beb1b72d01fe7839c0330c32d76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566078b76046433479cc2624060d5d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aba68fb718d0860d9a6de07866b76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbff77387a293ecd3f5efce83ffab2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d3f697cef48c551468275e1462ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3fcd1923b5946db371aed60e19b05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676e050632a3e24e7eac0245823938388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b71f97aaabac3767641d2555ce3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e6c18919eb192f9cc0e42c35747b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a4a49613bed2d55db2754cd757729391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75419d5ad28a126f6e16e913aee3fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87113a6867a3382446c31916bef45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784292eceeeeb2bfbf6a52196deea14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1f3ca268e7b49b9b9b1d26d7690c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ff6760ef63d12a36ebc97dc62ab4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a5e1f96e3c973be3f649d10f9d4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c0a0f996deba7bec46c273077e043398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76b0cd37e7b8827df24d803665351399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a80130733e2ff9d7e235e3883c400400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3698ae86463c000d7ac2684d7eb72d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892418b706603fb1b1d151a69bc1af7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2fe629f5eaffed4f60a97e25f602403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b409e26c45fffb405de251c62d9377404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da410040d80cc24b97a21b1833fa9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299695b6c5aac4fa4f70e3c01721a9e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da3c8a26cf091eefdf033960b3a357407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96cec8090a9742cc7b1a787a31351b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2dbb5ab8fc48ed791af663d24d706409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528a9ac9da222c05e2fbf788a0b10b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34a072752abe2564ea9bee2fbb4a4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21071337b7195b28d7ade2e3221c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165d3a93d41c3a9a3e0296ae04a1d02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6460eca60fde8e0c823c25f1778086414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b320155971d33751feebd77bacef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed443cd87f3bad35dc6c606c0abe38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d55b725f9ec34abc0a8f3334cbfe5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247200f5480bbeee44120db143c697418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0af826671aef6944f3d860eb28095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047e12e87f67b57f979b46cf5bc55b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f152c55e926644519f67250630194cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499159309d741e6c097f440fed22658422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e7734752d634a8a7644ac50cce3e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d749307e154b75e722bacccbc6a8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e26cf905f630466fbc04e3667a824d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb80812611d5a135d749f644f84ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26907d11f236c693d18379a454caf12c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d4e28db340ad2ebcd9130cddebbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099ee5b92c708f680e00dc3b8e57cec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf13025cc73536ad3b93b078c522db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58619a01f75c9d2eee7883d959203b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82456501f9059769d3a417888f025985432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e3a89b5c70f2197089c9a3ea94f4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddda3d148826237eeb6b15c7683aec7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e99f8b23e3bb1ef688051298f589b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506629ba8b8b740be0346db059a767436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42028451a00e86fe9f4fb59107cd316437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b69b6b34dda4dab8fe2bb59fe294a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2bfec5a2fa10d6f02d8262cdf5c64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d72057e56a6a0b5d5e7edd12b22de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4b13667654026debaa0c632d154e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa4d4289b0db48c38af605527e2a95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a77f62f740f207f20b0a45dd9e035443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd28686cc53a068ea1151bb8dfee7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337989b9eb8880d4dca0a21e4bb0656445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf18d61ceaef8f1dd68bfffbb7459c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4fc506da1ca57ee020d3412bea5fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd0e2812187d248c56a5d6e60905b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887663533f805e41813dabb6357f2ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d6e92d6ebee62bc945054d22812b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420967f10b39fce140ef58adeed1c03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131138c51d534795f06f130199fcb4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e353c4f95da056a20c25593efa2f7bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7d61642060569ec6ca6e540ed84e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81449d3af580843688332aca392e7d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b59d4a0f59216e26670de6115ecf79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdf05adefcc57de26b94bc95b42ca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f672a161ef2eb46690ef0346027d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67d89556bfda727db6317125e0a1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b381eed63a2f7ef809e6b9f3cb2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbc08cadde43a03bd1b32b6f487475461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed141248db2843e9426af18faafff54c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475385e8a161663a2686e3bc8e077c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51262412783ab091fbb8384e73b70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840a012860345a32151a2b07f08ac11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8277d2f65c277707385298405dc0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c6453f1fdc9f2945dbb9ec0e3c6f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c375eaaeeee291637ca611d7fca279468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b082b76ce3f03b5273c61394b348469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258d0ff246c5c0bdd089bc10c989e45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3912f41ac1d79449b9a9537424650e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a2d14fe55fa83f8aa24421308595f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44196946dec9b747cf5f1031952be06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f59e1b3006477c1c805acb81e3544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfddc75caffac84c9860a6cae4c4cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59807ce4cc10513483323e95440580476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e071aa4f4cf15ac13c933cfd953f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d366b7cdddc859ae47c124098cbd00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7299cd91630a5e7f3e43acc2ded9eff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87150a8a7c54823994491a187965eb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebca2e6e7db8ac25849995081e6628481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1f66035976b9e9a85017c432f9a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978eb8833dc5fafc0c1911c2d14509e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd95bbd4c92eec96e9118d844e666d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de54bc8e0d0d7b4faa7b7b95aa6df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be51ba7c78dab31189f9c35ce9eef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0c295baf0532b6f9409b5124a7945487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdedcf9584e8e9c4d31fa63142ce3dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc93cc35925c165d595e8919e0f10f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8825084ad86b2d87b73316581c4e18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418bf2597834e1f4c74bf7787e26d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa82eea4067959199c3f18957e3fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f27ab3040f9926639858a89faaac8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deac975cf8d897d9af1b3dd5d4fef49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97c368f73fa1c1d20b27fc8757c55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c118cb72cded137bf87094ab1879d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c5a793d42251cc4c6cb5f492d130e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292cca8e2b25fa9cf7ac125aafb27f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d1400c2649a2c6fbd4b347d904280499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2acdaa55a32e97659695f49fbf130c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd3273ac8738d58410e643d39df14f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb3c1f42d6687a75b3abc2f47b9c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad358b9595313541f54917650d4b66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593eadee7bd19b7803f8aeb8a26358d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e82ab38e90dcec887f392e5978c5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dc92f4d76aa4ea7cbbd1a08a5f7fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1e8583271471f19068de157fb2b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd73de38b5c17bcaddb6b5019ae9a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7661dc92993a4f02d482a12784586509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22342bda2c718c29534ae26136a01202510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65588464783cb7c2324e383cfe0fef05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61121c942ee17ee2ca7bfecddda71a4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ee56ee0ef2c2d1a37072445bfb5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd974ee16b5bdbde16eb6fe7e2b140514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cf432bc4caf1a127c58586b110a75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5ed89be93715dd1ebf276fce8e1e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25a8294378ec8254e004193cbb789d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab4e9e73a1eb1305224ba6aedadba0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47549f2ec486df93b129891d33fe187519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3128212432c87f78d7725b8baecfd5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33045dcd834a1cfd5df663be3fa3c10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585831c700dbd939aec9e87218d0b213522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c3252fd71540302f731c1d293608523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037345c54354f7cd5880926ad996e46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d99429fe0872d59e0274201f726c44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486db0c47fe6acf26025c8e779503d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3fae735cef9cc8d0a3865fa784c25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55cca935607016723bd8ffbc9fef14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e24af2212c6dc86bb24d97f460ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a0a7390609766ca2c3cc0fd4b47c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b765811942ab10744e6631213af12ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c15a6b7f5e1c176d0c55aed63fb40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e30087d5c47290294c040d22f148ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e168861079ee5d370cb9b31a352890a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7ef8251311fde2169d85e39654596535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5301387c757750635a57b6c833f0e72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309785d7706f00d721d6bb3f82189119537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014993d4ab87f1a2311a88ffd9aafd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4cc9ff216182d581a972091544e84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca51f9060a9c488eae54f4c379354540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f4c26da218d6bb66817c233ff29f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9979ef9fd46f89062b5407d4b92b62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5518fa813b9d2a2ad9790ec57cbf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea85bff0a9104dacdfd68165b0b634544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0e6b80b24b50a316e90567cbd3378545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fd0a7ccc42a0c82da1f372970901c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4095e5a2c808e4dde6310320fe5be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41257f85552aaac27a82c5265d86292548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa7b584734c0a098c560db75bb4826549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4584ed957fb4ccea9912643c476f6f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390889b161cd7c228b1440ad30cf215a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754ce7c932cd68166a6b3f9764b35cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edc82fa27eb833d32097575d9a920553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6f15328d68a67905c8c2bcb511770554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49fcf145e8373b180c4e174daef2bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87a2d1c7a7aade78fb41dae74f0874556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e357ff14443be976cfefb71dc6b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd2e71f1fa098af465b739d8b82109558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152480d1636d02b2c59283c4c64e2cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3581f57bdefaed342c0f6cb75a6b78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459f21c4a704eaea87fefe8947a03ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95792e91b832e7b524a028bd492d865e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811015b8de8e1af15b90520d562eb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73753901031dd9c9bfcdfd5e2f7a74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe6f83910e583cec602a45bee2ea6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2473b819fda4136e9f62beafda7617566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643931e6694cdeb7d084ff527d8376567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4140c7dcdcb3f928ec0a94d7ae1347568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e92e6e64365c0f91d0f8ad4db97c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696accd63c00e4caae3f3faea653ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632338a8ff066bdb1e9c238d2fbfc182571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef99ba552734f07715654bb0be342ff572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>