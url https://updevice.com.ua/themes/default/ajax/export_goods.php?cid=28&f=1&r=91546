--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c8ad43bd81a13f2cbb49fe21374a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf406e806b944c081a9062bac85ad42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa806013ed8de54eca230725d331f3783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943420183fd7343fe68f33f8e6113904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced30c3edb6ec5161072468b8d5d42f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3513c50d34646dd51af4a10c257556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801de0d4b422fed41c79369e75675d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238db4051dd1893b1aaf34877c71cd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef077dfd8e0c8c789bc66ef7c8e7179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab921d212c0c2591ba1ed812e8510410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9119bef5c21280b0e2689e23a5b93e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2307ef0862a421549a881bc591221af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe981388f2db8f3b13e027ce4cb60913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c33c1c25101f2a95605f3dc825c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e415de6ce7f248f6213ee993c6fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4bc7850c890ae2e54578358ee4e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e93316f15480af464ec463756528017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9df0346eb2bec546f2bd6c305934e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8645a0b6eb17585e0bf0b505d311df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732bde50384d5524a44d5cc34fdb7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db66e3e9a0e2621ba16ae5c4142424021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe10154d68648cb1eedada72770c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744a8068c54c87a46683adc0773c1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1884503923ea2956d9155874222cc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f20f8341bfe45d73198431204786325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd4fe7c527efaef6c8df8e83a4e1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02634735fe5e6347a7b8fbe139a07a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c598f3e5bc29a1b84c486e361333228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf930b4ff7dca7951a3962d38bcbe2de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282131a142e59662737754810f17dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324f59eef79430a8691db67065571f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe615d30c7c731302208abfce460bcb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097000865744517aa951b7a245b1796833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a4acb60db341970c3b5da6cedb52134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa464e6778165e433c537475ab7da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4c86e84716c5bf3864587de98a0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202680be9c988f49d30fdaa27f680bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfcc83606212abc935149804c71f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed7a6fbfffbba1346c78a43e80ad839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e1edfce68a0dc4eec8c2d03b81c1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f824f5fc536580bd31ca8331cd171a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96479150a9eed6148db56a0dd9b65242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d918b265f97d72232dd1f7b0855d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a73f831c1425e28dc3cbb86a9ecb5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3f068b601bbd7153ab149783f722845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216e95a62e85e8ba5a5a6711b373ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4603442fa1e636bb3e3025e836588247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c206c0b32fb64634d40047001d0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38166b9a21bc0ab229e458212d7ee0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c300fcc2c4c0e07cd1eb5f35afff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10915fc04258b1bac634b5db57c9ac3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13b26251ade8a3e26f84037aeaa84152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df44516a394a821abc359a11cfc6ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0aceadc158dae4b3537a44b44d3e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccbea4d76656d1cc1297e3c960a54e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297707f557c2d9f422a77721c95651056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339353ea72edfaa232457b30b8c1ccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b8a3400031e5ef0fed0a9be01a18e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c4fa02f9b2b0289511d8a856393559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6dc62897a545596bf7b90b44daa3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a088347d1a12f04d5bc85a9236b1ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc401aff0bde5f4fefc17ed05415de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b4fbbd46a8531d39bfcbace9cb4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbb3651bd90d738d811b634abcc77364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4defe070e31350c02f78f7ffa3955165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a57a15ca47db62aa7ea02c2eed559866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac24a213fa7a47c2cf20bc044b2f6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368ced93e41a4e0ff48739f1e2692e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ac7124c01788c8fa1a2ee4a074c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97a9be29d9b3c8a190fb18c10df6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34adb804373566bc3a471db18d56d8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2535d9f09746ae2d101bd155740c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd11216425f5397359d7cfcc6bfa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad0087f8bb55bbfd384da220be84c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18913cc1c49ca88252e71d088cf229175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e5a58b38d475867b901a811a4118676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd93be8a6424fc9b68a74747f7b6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb0891e3c5a61f6410d8e591e31f9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef063ccf507f856dd47f08bcb46c46b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419de7ccb470fd875dd38e17458762dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b425d990088ebdcd3ae236a702af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c1324ccfb49dcb9ce7ecc4512ea4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0159ae6016d42bdfdbc2c46ac7c3f4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e0183e75829d73df8d81932a7f15c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778773be964f8b7423725ebee959b4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641e07de2b6303990e5fa12566494b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2907429a988e48bab24146925c34187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4e024cd3898a281e4667496c027788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bad511652b2e9167832186f47c3c0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00681225cf63b9efec0cff390208890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4cfbf195e99ce9b2da349aa18fda691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21b75957903d4d354df474aa923c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bf51cd932fb429648b45d4461cf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a1fabae0b1218806430348d40aecc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932367d1430230983968aa45168b0e0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0403a4257ed725d5c21b3e9c76525696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e604ffac182455692436b7c0bde9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da9b19d8d87637c2cf4e107f6545b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c626245cd2092d3ec2d875b4a33eec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1c48ec0cbaf434e834e723c2563cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ccc1d8a7f8f720ec2bab92ea49722101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da044ffc645a8d6a7cca0ec699ea588102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30903d3df50a2f7c68bf89153075bd3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd84d7205c5742f3a44d57c710cd7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5b4280051f388b8a56ddcbee4d5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858914f98b77341b1068941fbce255106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7a5bbcb62560edf0d39da10f72cb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f2b052ca0650c0eb364e2ed046e35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70216c273e68f500ddf3ee7fa2ca034e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215615dd99508d2a6962b327913ea94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03f2f70163b7081518138e39d2c7f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766df4aa4105cd30b5be791a26eb2306112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c6fa40678af3d06ce62bb43aa0f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afe0b9b0816ffdca141d1ec5401189114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d180734f53433952da88151fec79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41410d95b48b157d9a1d9953c7a008e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339fb20d3b0ed585c51902fef608ba9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb38c0c55f2ad11b55d2909a32ecfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e4f67cec984669ae7b8b191ea44c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1031173dd506fe09e64069baf24bf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d26bf4e6f060f452d469551be4e58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c95e448f26828530ab789608e004122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ea9c6cc65db1473355e13ed558c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5d0f45ee9389ae67509841413d8af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487d0790b123ee9696f53492029c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6790d8cb0c0ff955cbe9dc4b7bcb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94e94df063e050cc1a471fb46c22c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed6c395e4826763ecd50690eec9269128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cdbe6140504c2eb51459fba55ceff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019357ac5d2df79ba6ec013c73b8d40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23313a3808c4f28e9314ba60c7ae7fbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f82bbfc687eb79dc5c90625437b4e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225100697e157d0e7015f6c1706d28f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d8aef51df52fea82c4c8e18a53db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b6fe0937b56975c72885305a64cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e911dcc2f198d996af961280baddc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dcefeaa7bba3c0e3d3efbc303f578137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e3048043cb8c25693c50c7903dfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54174237bcfc1e940c1d1ceaa8fbcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60533838f0d3e7baffc8ea02ff9dae0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5614f480bbf1ab2dc091f102876a66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ddd4d4c3864388b7f5199e6f55a62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9dd6345ac877162272105d0284eba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8749acfda36fbd4a62dcea0d59876e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7185110dc014771475fa7f006964ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9ff1105a9a27713bed92c3e8497c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec5478223d93338bcdf3b2bdafeb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4a5b83373acdc3b86f30595171587148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c8a9e0368e775a25fe0d5c5ca427149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9161e00c394ed227e993d75a16309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a4532aec08d2cabe486ff585be276151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a55825d12889ac0eb7a7739077042152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff693719204ec9ca9d9e992cd740706153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a772bfb1578ba469909a4924262f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946be92c4bdfa60e6827c08f339660d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab1bf61b25e4cf7ca50128c94f0faa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92533d92264c8424d9947857f72053d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3eac1b11e7f932db6f7358a993325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c1e6757bf39c06756bc2ca933716e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fe4daa6d892b4e86a01149a0c530160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddad68d001b48f39864798f58a122a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79395f6dd85e380123a21162131eb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1364a8bbaef8d03d8db81e89e5b11aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303394e0093f3c735fd911e18817645e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca92ef4b3d8cfe6100214b674acd69e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f50b7cc0305c4bda76c45f8f01dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd7fd233f147885252fd8596366d1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276711998fa7f55d17a2d01d2ed54326168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b9666694d8a224ea0f769ee7a8093169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8957ad0e95194ee8ade614994e88c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade2d82b6f94c34155ffd34a19b43fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd680669830097e0c259fca514ff6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a1670b9b1e27e8fa3b33f8303fa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652811d3b3fa58b154d80f774f6c9e7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3605116c1fcd29fb4524b2043134f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dabae29f7f2be33dfc943e36ce4ae5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d5bf3020fd5a6e098ff537e19ea3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a9ae34346905d53d73c681840959d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf932162dc440eb81190f4183c11a3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb49e4f6ba60c7fccbdbc84d6781bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac42198713d8e3baec9b82853f61e83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22003eaa71014b796587306e5910948e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71221abde7ea73399870f9202f9f5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57df1e430fa6a8c9acdfe2d43d81ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b827f28b46182852b90d193a44765185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e65c8bd30a39ade9381e1f704981c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe21075771170fb774d010d3881109187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb15a0923896afda79441af387a96b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2533835039e6058e13dbb5fb83d9b81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a8a928a3710af0d00a2f37573f0a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ccbdb09d6547ff013f3eceaca159191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b437c11dc1b7fcc41bbecae3be1d45b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c7cb890058178e496a8e67f3c6ca2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c721874d478619bef2544ce023cd522194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cb73347d60f8fa3dace3f79227d99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad3eb0acf173157998bfb73567230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43c9d888a59cb9644b6e7df91d9fdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b40f661df7ddb9e663ca437243f5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde2abdcf0386be815b45cb2d8117d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b440f3854e50a8fd291014da998c65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398901a9c51309b2203a782debf019f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605855382d82fe5ac6ceaa51c0c4b957202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595e9d3778c4af5fe6ad3522b58338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f4ef0467877f41e16942ccf34df7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a5e0a3c11ea4978c1d779bd97b680205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69eda177587afbc4e02f8f9b3250a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5f8001abd8c5e95177095161c245207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d00c1e9389426f36ac35a9b4fe48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf277c83e854e8e0ff0a463b2b3acf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd977f01719e4017ecaa02f08ae86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8203d6985f12149c77a5415233fa7a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54010a08d9f7b19ebcc49bc35c5e162a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e1d799ed4f68fa6b2bbebe22dab0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa48883d6278fd40f514bd2ea3ed36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ea2f6524454c76efef40ef6d16e75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa816e1ac7b15b3bfb5ba59c3127d2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640da00354dcf300779d227797c4816217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990bc9488778e220c4f35718703a746218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a0d1c86935cbd4e007658cd56e1b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f446542e2ebc53b5c28022aa1c248220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab232afc078a54211042e8d35acacdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6f3725b46eecbd7e57248123a24f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be3e00c10a58f1a4eaffbd5f39c91e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e398cae18016b55a80179845435d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56cfc93906bf61c7b0952a9201428225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112540038d8a71b2381054c890c1a85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82f899346946bb8bf3282b1a19666227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa96ffedafd127663ba41de8ed4186228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d7c623cbcb5c4dc7b84bd934b16e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb846bbf5af058336ca9a4ba50306e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6294398a64e1ca64d344da696801b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f256131fb2536a97105dc8e88a5150232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d89b8a8127f1d792a92688b3dc700d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c4adcfe6f2532c9a737d07ac205a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae066b1b807f36b4be85233906556235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eddb6a38c5fa6e0b9c0aaf50581001236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8b7cdc6f8151d9a00005b6336d10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ca1916a4245970592f21ba3368ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05b02442a616ee45871d5f3ab85688239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95df14db39d515138d1dac0cd4d3d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8531fee8b7ef9e0ca3eefe23d7eff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87ea7deb5d5c90d847c65b1a80e7ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ac15aac3e430d90dc19bb4ebace6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c806492e2a77c171728839d8cb81c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c9bfe376d38b55cb8b960a973a030245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28656fe5b0d942243a59cbabae509477246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a8377f501f5248a25a87f8e8c29f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d44d7d5b904268acd6bc257a178f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd47d753f741204764ff2c846c9369f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ed7bcd356c7e1b47f0d8d808237de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c7b8f4bc1f6b4c6e62feac981e067251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf26e222a144beafc2e74332c8c1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f16ff2bdde9c698e9cc502260a92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817b03083eba796d176a6b97bc56634254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ec980742201ddf2b82c99f853600f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc3514dc40b25f005ad3682616ba23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ca95326314d947014a948f1bdcc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70436b6e54b4875aed1dc683fd853ed5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996da997ccbc4578c0546f9490541e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79778da23e073022ec1ebebc6f3ed785260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0e7fcfa7d7e2f4a856a8026e4ee45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97f57339e9b6863b648a763285040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0543790043085c1abf747b01c64fc02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2f2dd24aa10ac6c414cb6040af37b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749efa4a1494a4c1c0a10652b4d6c198265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca8d5a8fc5c6067078b1b98612e569266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e37da48843dbd144a0667f30e1991e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb69e77719a4b128464b288ec24d7df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3205c2c52c5531cd93d8ca51155d08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082aba6673f7f256fecc9a36d49f9b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53b7ddedd62168e22b34bf697f624271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949e1cab6171e50a4b9d2d6c733a96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3975b3122b6c49cb78a9beb46b05c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f8e08a33963894a9e94645cff326f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c09386e2c285aaf203b8336c166876275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a81392a16120c6f5ca1aaca933d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bbc456f610011028ead9b4a53e63e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2dd6c00ea245e6d3bbe76b45683cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9135fabd29d4db19820001c44e0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd58474b3ec7fbb738e87d836afc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5f0fb1d050e66dd5e47adb10835e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977129608307b478cd15da8ab28e58a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc5233b257a1bcf85b6c0845ccbc62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0a6e7a80145829ad8f1a6e28eceef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391f90b8ef9b83e121ef3b9e5dc041d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56746b729fff161d4f35d7c4893b0bff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be462058b27955a50904a84e728b6ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befc71b5109582971a16fe654a68b25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd683ab2dda4d2066b025027e96000289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208c6232985a8cd2aded38c41b139f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02acebabd8f4eb30f5f2bbcbb7e75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5519fd7572325054844e942227209f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ab48bf0df427734f6e114a57064a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79548e90cb12b00e6648eaba23ccd7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c14292d1041143834a31d88801c70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85ace0b729403b619dc03d61117595296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd718af37364cf3042562c63a6e767f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2c37dea95590bf5e12602811569e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a5684eec0be7bf6a292f43c0f8e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7455191feca720955c648d54ecbc56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b9f93f76ffcd09aad62a9cf643e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653cec1dea843883ae4bf8c87a08d3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2d7750accecf96419eecd3655b57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50158c37a13a79f8d462fc3e5a631d96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4e04699c6d94d087a05ab9918b7b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bb67be94917efdbd28b349b6d9f9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee9621538ad7d4a5ca907242da6fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42474709513a67b27770517821e90c03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf3c0aaf735ea3844f0d56b8f3b1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc8b045555a5c3d5598bafd580e35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04738ed87f30ce70a490ef3f6427638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118ae31f3a33fc6a444d87f23ac7e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8becdc8967592d916aadb7791bee7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fac7a149c0e692480d5b02568ded83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c25352b7763c5395cdec13c8b80d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea60fa74e27663b253a71bf771da34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca57ce17ff30bca8d4e8b016a91617317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f1e347663bcd76413b500ca0fe81c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff4fbadd3418d7282b88b0e922933319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb14e69818a0c45976854efc1213ad1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae592f20ac958044165133eacff6246321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1362ae69bca2b5575d0efc1b259bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36719b08abfa5f1031ff172573744ebf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f3dc50338ba549c7b2c55047d4f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656991233cba7a1e32f567fd420d6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d2cb7b09e252613a9a42f544ab3ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ba3b248caf6d6bb6013340d82406327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934f33dd7618f055842067a1cc3782328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334975929d724faa2bf22d4be50d9fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0abfdcc4b88ad482637a54a5f2054330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b95eb51d2b07dd6f32e36a74e7958331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e943f73f1d150f22a3ceff56338ec1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1b980c5c8bf598f4ac14e3a600f20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf2b81d91865646a09395aba8da654334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bfad107339ac02d08ade5de06a769335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52575408283689e83d099966c68f70d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60e6165e06324533d4c2ba451615f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362afad7254a2c6a12b82a544ca0c31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7d5b71e384408f2e40312d5c5639339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd29ef5b9fc3de33d38c963869c624340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89137371870aa0ffd62fb879f2921341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb94929d398e73425de5213a8b1a346342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dde80cfdfe37ddc1c45acbda790a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf26947481172cc258d8535458c359344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b34f569b66cb50dab2e9801cee0686345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a98229b9af241fcd4e8d04caddd239346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee47b5b54b5509883822e46c67a42d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b661c9621edd61cd09ff03d5146fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ebbeb201bbe8cc5edbdde732d5b33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065fef4b4b3df3bbf88b66c757e25ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b312632d32286dd0d21ae88885b54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c25274c757cff85798e63880233d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cabb2ce4278fa652a92216f372331353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca4aa1248c1cd22d2597251799a45a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13c366d8da0a7136ef03e796023497355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7d3dd8aea952953f15fc6166a574d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9baf430796ba75b81812a4a3cccdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d373b9d69619fd6f23b2569facfffa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090262718a1767f99d8c80f5129def7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674610041db455f3ea977e887237aa83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303a35f89492bd4c48cfb697272f3ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74749285a03f95a230731c416ae8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41bc4bf4c73cd5eb1d501721120bf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e98cf0d1c730226b0b1dc77ab1fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb1bd89609c222a46f85dc70ab9064365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67540120f9eff4644620377f9cf36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428521c3b2428363f2bd093ad1ced76d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87c1aa36efaaa03ec6c0fb29abeb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf460a850f4920a04a4ea3dbef75c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319232ef4e0e597b9ac5691a6b59f86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786843ef56ca3461c641203cd7b911a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeaa4beaf99b5768b3c3c1d21e4e97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a95b0ab4b37d0f17aa29f1680c592373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc4ad511369c6bff417e989814a5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ce14ef1da4ec72796bb1cf6dcbbc0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962679b8ae3645ee429d214bd8dd466d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d41471aa494485b1ac61dd0fc44c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1603286d70d5f6d8bdd80bdbe253f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df40ad8823e23782d628d79c6cae563379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c4624496b8cf2e8a121c0f8b3949e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380efdfe034966cfa6a0b8b8c6828e79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f06e059d80eb3aa1d25460794976382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400ba913847ee5580cb032bf89ab19a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367585b947aaed776825aee062c5cb2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7bf3d69ea0fab2199fc53c583255385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d156986cc02a7338c08c453c2a87d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea56c380f5940689d556222679af6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282237a1df513220f92a94e4767bc08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700960eb28f0676829e41091c91994f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb56b3d84a946e9abc9e55cf00673390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b95a8eeb84924a194653d43cb46a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b805df5fca7776d4d13f2cb81b51db6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a09936beaeaf2b64ada3e9eaae9ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c776084b10e39dd6783ce9746519a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913459161cce273ca6a51ec78db248395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e7f84239d1fc8108984575a99242396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04242e9fae049c903a666e6a2e4014397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a40e0e3342d5f92c0f44c4e0c761eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ad5aee0401d79ce65ad0c37f641a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d613724e63d0eafb19f561853bd4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750f7c603315167eab535d73f6c4d36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef1009e92705a6597843981d1f6602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ef74004878f815b36908d527011bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cda47b220fa19570262409b8a94f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dabb3e292c0295bf8eeb47be4ca59e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7d3d189d8b6b702e8b00b28161fbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a69b7edbdfe39b45368f3b49ed7ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf40e86c868a65f93bb45084b2b744408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae723f023fd2b1daad66639a72e950a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46ecca8e126aa3aa16efaaae6b50a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c428e2dcea3ed07c9f919b5d2438442411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a68a5951fbf9e4f4935397eed366e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522e8b4c64e569194cdc764c5a483ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061c0112d7af856e14c740591b685c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e91f5676fe666aecf6277bf77770f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fec186fad23504161aa585938bff6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672b02ea8c06a8db0e58e71a10b00b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2fae882d9c4790b295576424e7dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f70151713b7d138b26e781acf92ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb82385a08780eedae0e15e92bfca7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cf5573b32f8c1392196c290126889421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d9b64e1e86b2028403d6540cf69bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f7325e77a6918ac72a43e5d54ca58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0721ccbc39428c7c94fc737ed677671424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96628c8c6e9dc933689205cfe15c568425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c506a20c97de68b3a9771ced583f0b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6ac66648554bcb3f7d9cccec1773427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f4b9f6eec5fd452e476b0b37c61d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d835f2f442cbf8ea10f6196d4e6bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798d53f1d307a627c36e02e79eba243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d240bc04dbfabf791383be0db196b7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8cde91c2492a56a463eba91fd5ba7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391d306b849444a6d8ceb45e6d49dfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816a7a0da63dce4f51011bbb988309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434b6213dd84a00616899b6fb70fd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e709808cd5cc5586d2353abcef9d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf0ead7d431037cdaaec84a376cd26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6eed30cd2684b99b34807834613f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07551e70818d1a16a78bdf886e7c0391439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618e834c2ebe74424af57bdc2a11ae0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe49a37a6870e42606ae99ee89db47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e17992f8e16155d1ffe7b35c8fbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8ead5d361a1c06f4d782d2ffb47c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97bdecf13fc3f15d664b3feb0b1d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab6e66542c84d94d28b9bbc94e863445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f666b284a769ba486951f23790737446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd684edf982ebf832248cc1446783a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933452ed052b68b96359d8c1f8bc80c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714713eaba4274cbc145b6bd3a3b19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac72c6c098004e96452b4bbee38be6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd4b0aeeb30581e0be723139f7764451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c74006d01db2d0818b625c48735ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02de1264eed255ebb11c5d35a242af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5a5871c2bb4cf85257bcee42ca5d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82e868d0280ae8929e079295797b13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3075f78540cd6d137188b1d4336bbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a97c50c890a5acb04d0061c278ad8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395e78b3eea005b625f89dd0f94da4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ba54663bd45e35a76688fa6f1099459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d669f386088cfe23f469d6a7d59f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc39102ae4fce7791d406e15243a54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f57a1f948ac4ff392688840570c62b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1132d627f3636b6d335c797113e99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4999ea0a89fa68cd6f094e4d3f332a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430d29c16e90aa54adae28ae3caeb20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c62c7f408a542298565f8d223886466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef0ef27edcb759ba01c01c4ba47b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc77102b149d0096d2bf7aa653189ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08150e7c706b03ca77432ba7f82dd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfc9738a8c2ba409d3dbde3be60713470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be61adceff57b1a79c860f75b4b32c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a526f889ade4c5587adb826b0d10b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220043a03ec41553c688f166e7db6bd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224d81808c908e031a217d9fcc82169474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96b3b9db54f1b3c74eee8b3924ca2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d64ce82725a3055be457e0ab34053476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb11392a0c2aaacfd8652596715e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5da139ef75249e0f99ffac5a0a7ccf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a063e9749e2e8dccca1a4674d0c4aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9cc8d603457f61eb39f2ff5504885480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50880740f78e17dee0cbd5c99abb98f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25284d616706fe88c3a684e6dc09e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffeb0ca7953b68861a583f96fa88da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b62676d50661d1be0db718f8759e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d5e84b4aa052c5076a2140611f192485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aae72a74c1bfb54690fefa828ce72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542222f9739f512bafc3060b7eceaf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35036fb02f99d49bfbb453c04f60d8eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20551417ee86fd068c971f7bfbccc2d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee56a5fb3cb83bd47b1c934985234e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eb6f3faf7bf9516321b9fb523f001491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2038ac6611082f1c51054b5224768e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da7764624c6f65085f936cf6e5338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffa6c67cb9bee1ad8d2c197a6d332a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66fecf7e7702959bca1225e3be194d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd025140924cd5cf7d6f1852ca59c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8e6b2d2ebfcd0508f5244eea8f716497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64a87fa7474b973ad5d51488b8a06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2573a5ca20ea3f8a6033d08fda73ea5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717f6ba8962acdf24856323e3f46cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959b58ee2e9e89c50e5d5b1c9d17f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9dd7979279a4dd696289205a3b6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a369d4f0fe3bceb06a7b4c83043424503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6c6fc7d7f5b1b78c4dd4aadf2ae7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a57f2924ee00bcc824a0c2f3e881505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96880e8d52b5ede9e08840d9a24372506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445265195109ec9d5145a5c08259cdff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5504f6dec391bb9388672bc74a851508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7fbec2dcb2b613d655e58e96e3a32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417749289a02e08650c1614909026a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ec24f7f695df5f5c7764ba8c9f636511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baeeca17f06e51b17e6a893f55e0d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8a29fed2b4cd0c0dd80d4019a4746513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f9ac311d2f74809e070708efde49b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b63224769327bc036b93a6fb3d37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db24b0b036a4b42d94752d0e07c629f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc961776b96e59c0f9f1c98dbdb5b249517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19b832f078e77d6968c405766d6428518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2459e2caf4c8eef7556a01c07b2e36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035fa73310d17d0df9873b7ae9b77cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205e6875e65174f878b40cace7243c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00436fdf50baa07683a82355a4426a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3cfbf88c875d909e516aec8b99196523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b094725f380888a360e29a162dfa3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f649afdbb7317b8737c8204423f72b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc40bf4531af00fc67a93d56086497526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf529a8de4660645a0831f3c877804527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8e80896bc93740a23d2e02004dc75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc65ad20ce3a250a20a6cd2592fdf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d392a808f17d6a0966050ba0b8a77a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d2cd21d8b4b08b33e07920ffa604531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3174a5caaee760257e27a6398443e63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540b4b663c7cf83b716a218d17ea09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252b0889411ff4edecd221ad7dd9ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fa0aa58cbaa256c2ce0d721a9cd07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cfe7d81207605ef8d23f9817ec8af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6334d79f5e1fffc747630b33a2f3f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d83712212642b48af12d5cc0faabc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ab57202d4c005abb9704f2f1ec6ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6d9681ede182d9c6d81553bb005c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14c58100a69e24e08033da18d51683541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65be82741dd11a46d7ebda68ff59ffe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf8dfea684ccbf8970c12a8526a1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a61cf19c1c99ad53aff0b2973c3934544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5f11c17410ec5a0ac94730074240545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd8ab318f7b96675700dd9cb970cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62f7131c4a3d81129edbf2f0142bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58ce8b351ab60a1d143546a19fdcb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e663e971e7b261696918676cc4e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332aca290df591f53c13546d7b2691550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9e409453b1936bd6845f35b3fdbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093672677032ad7b06c032bf99a85d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e9c886ff05a81d85ac2d84915e5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e156ebc57fd385148ab6886de5e88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd33aba9533307d68763d29b853cc57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed408f576f77bd1b97caf30d8231c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dc1fec6802292df4a57f16611354c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683efe096a77c9e5cee26084df83d5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11118a763083976d987675fca518a110559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4efdb6003619e582c2732a734327560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d4c6feb515c7918cb6ad01846d317561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c23f4fceaedc5786105221302c67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8125ad8881b6c7174d708b3c84275d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df894e37f4904f37ee8b9a274c677564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6bd1996c968a9cecb47cc9c95da57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a452f08d523fa579bab56f34f8ef19e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f58b7fc1f1c146f9c28cee846df1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ab4543cccb2f4d3d8ce8c69549f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f5ed1e4764b50744417046e2c875569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806d67dd1b20d64e998c19de9e5f344570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286a26821530bdb527b17a4154c2526571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a04e4e5155e9c9f636c0b485625fd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3799ba65faafd587bb594e3dae9cbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763a4ff16265e02ab9eeb049e660e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de76c4ddec7d4f1a3c27b2a433ad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a48afbf8fc994b6288130ab0bb10f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1898d5697cb0b6d3a98062258bb58c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb752236a6555090a51df841bc35db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7b872b52b5f7647ab1e02dbcd7fc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7453a701c3b238959483322a004faa78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3bf43a5ace930afc501abc5cf5e999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600995cd11fa8a123bb5c8f5dd71c0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca8fa28f7fc0656f618441508bfb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016f1a24394ca0b45f0f4c8caf301112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7ea04d836e532b7693d1c9abfbc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede37cc5f5720a1b1104621b45168514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d7086dbbac5a594aed97e943c65915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ae6dcb579999bd23b237d18c6b1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f08ed04709358b1df557a9d2dcea4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938622df9d7abb59443461e7143b49a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130beff893a412d6b09f5d20844a8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da255b62dd96a24547786395dccc20820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7316757fd0cdb15bb63483e0f4600c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a655a23bb93a375352ba41c5ac74522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab67367af79782c1de0fcc0d1b7aa5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65e457edf6ecb4afe700653c6d55b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded871e24a361fac303a7a4ca69bfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e38d63916f060826d7ce5fc123c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18c6af8bfe72eb9e087ada318bf5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5158844eaac19b728efb978d90047228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745c0c28d9fdc5cb39c13cf65a74bf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859073606a955bec683955994bb59b8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b6e9ee067a18f187f0bc9032a842f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19c30aba39eb84ec5d74ec63a7e15a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5045b5ebe14da913046abd41986c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ea018b5727b3048a41e2c5a1b4ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e848adf489e9a11a20b488c3182e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6556d282301ca72fecd0a5998a25d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be484ea67d0259a6f69d104096270fcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e1b4069c6fa02cd15a9c84ada32338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92bb9c44a31e10f6c6e786aeff230239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74825f03a39d5c65295ebc565aa1b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680f01a011ac583aa8e6155c09239341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e3119342f5dc94b5806e1b5ea8ea942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208122f3b17cfa64c53819d1e9c6a6a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4361c8521440de9edb70543f8b080944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd7b6aa6a4686b3364c9c90b201f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d7d159e2bca5ca3e3dc0afa94f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faafa84fbf6db1a3628b96e3278e33f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c2572dd2f4ed3e5ce81b621e658f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78652f4ba9ba5498f2260bf9b25558bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dec58c61fcc65972afd10c0d28843050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c10dc74a68dd003de318d827e20b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79261237bf3bf95ae3f77d91055c6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6ec12732796637ea279f660d366b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169216786c01ff9e4d53a6c8701364154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351daadae7f27b88de1981c7903cc0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758bc7c3e03ebf6760c5e5c3c73e38556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dda727443fa984fe6013e254f4af257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0acd14ad4dbeb50a4793943077819f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbefa528565d7a1a207753d31a4ca4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60e8abb0c9aa6b9d852d909cc461260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a9124d33c165a23f6ccabfc0bc4fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be93d4368f1791ff4da4ec7dafa0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0755e792983b40aac8d60c1e844f8c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e22e321146db3e18601df861c9bd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db3a4694f3166771e1a5734ff987a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1813c056193f2ddadf7a6eee680566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc2c724b729e0696128e2e3cf656e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c12e24f6e355d3ce621b1bcc101568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a155a088896179f097273bff4def9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97439d5407e3a8bdf0e4ad2862445f4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396a295a29bc3214ab4dcc19f6a23471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a17d7d2af054f2b17e28cd74b9aca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4aded417d3dbda5b2775c5a8eda473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011071d4a7868db7873c5676764bd50074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b471377658767ebe09b40fb0806c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe713352c7c439cdd7b5fa5dc539376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae91432fc1ac78954215452286f7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623594323abf7f58845d9b794d79212f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf21a669115934c07c562a4286ec4ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520bc230c2f2dbc3a61783638d6eb1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25904c623950a72616de61dc950c2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7e4e382306cfcffedaf7747b476d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65b4da4863a0e59172d6b698f1f43983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68891b2010621068a8138f93dc5235584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf41cb85f7f97669062c30aa18fb06085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20253011a42ace8e7f030184c307f89f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a6f72f1f582dc3493f1534bd4c6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957fbe5156671f3643d7ece5c7f62388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c53c034b0294a293f290764407775d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a34ac199b43659f598e5af49c8cfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00112e6ee9464ea095893d514523dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d644843f304e59a4dd662ac6d31f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db099f6c876e4071e7b76bd26bb2f4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e524e89a3dd75e89ff460bf5840f6b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e753b1d90c366ecbaaa5bf8fff0f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9280397c3fa3532a3a562dadc86c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad012d3c948ee9ea49970829bdcb2a3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3624e24c43740a656ab98ac6da81d6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c02834bfdd5353d196dfc7fd7a8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1d4b92b1ca8c4c4dae71869575634100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9134cb79543c1b9224ddcf874621cd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448194c37a4a52c0b098f1b7c5945d1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209270b67165b5ab1a38801cd95a9275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c736fa63eff519d4a2806dc93c1aefa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a9f225e158a43ea37c7358473cb3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac116f3717edb60862b95551126f0522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958844d4ac445f1bbd886d21a82871a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0fd9dacf484df1e33c9b086c6e23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b41215bcfde8d5705f64d9e9c7119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0f483c66621584ec76f2f8ae38bc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064533046e95d5a6a350ad9f334ac5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d51574a9c10fa6cfff5a16972ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c6ed5a378f9422e2a9abc2373a187113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9800de8332e095e703290163c66a703114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a4930cd6cb818171ed8cce19c3342115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fdd75066c1d5fa71e716508b46c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1791b0563e95f6be142075548a7982117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505b446465a29d6c78c60ec55726e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ca03d3d2a1bc3f4bc0b6b4af31cc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7015058e060664d1c46977f1c21c6b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525babdd0ba58330409727eb90026eb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1092cb50a2dcd1138e9148cae7ca5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333a639aa621a63ba82ccee5a3ce93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eadc2334b238de738c6ce95db57afc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dfd8475a58493f3edeb5348bd5789125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e9e32a9a3add455225b822f53a66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21d29d13a9429504ec95a55aafff08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b986f96ef4ebd2d382c6bc14e625d8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42dca7c428ef14d73b6dd5dd1ef179129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a36b6fc414b348da3b6da1a0252174130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766f39a52f2e55c0a6d93a46f355325131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac171687c0b595f75e0b5ae2f6c173b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fc9b704e81cf33c05f777f7a38525133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001d918e7195b0b5ccbb6b73fdb95ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631c99a4b033df2430ce5342a8e7bec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c565fd0a2a2388ab69dcf37081bada136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54fb119e8f8c516483c79da4a7d23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3286774626afd4d9381eb203cce091138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b74acb10e8cb5fc93c70a821bd0ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8735bdbcb95fda29c117ea93486da29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62255b61790abb939df96e2d253db4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f088d6b814c245cedea6647de5e534d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c32eb45bdcd352b5780cee0972b5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabdc12321329db5684a5c45b4bc065144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6620f759e380dfa82a8a2e62a3657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc5691bae63b672328fa7cd575ae9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d41fafe8becdcc67adf72e8617586147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2890b5943511a368b632438bc4060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf4857e3aa2ccbbe8baad8ce5aa519149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2faa360861325bf5a5ed0d005ca3d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60905c9fe3fbd96f839248a788d59f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdca86a6b995cc235617cd60668f7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6563d0a1d36aa96f4924b8a24c815d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920a4fcee96865a2fdd341d4b78622b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed1a2a9f227590822e4c522f327339155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef18b95d328d3f96d169adb58723f3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ff5dcd548a169336489be87b11ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1034909572f5c6e2506c57d1e69c62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b5f4249f82c799a3fee3aadb69a74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913a08c368cf183d792df8d3ef3a8f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c2b081b1a23eca210b55dad2dcdaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b74a153ba0335d4bfc65cbb0d2f76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4440526310b68771cf5130323d150e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eedebea836c72b1f73f85e5a73ac6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df823e0928a3af98d51b62c7c9bfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4811f881befaacaf5c5dffa158c356c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300fe4687719077468caa9a4b74564a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222e9714ec3cdd634034ed8f038e5b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33192d4c1a591ab9203119d4f609b1fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b64ffe679424f0026bb424effec318170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4938bf57abf1386f40d4208cc4e11bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc276abd75a9f3b32d7742a27989961172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a049aa4b10a8eac376a8f8949e64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656481a67b90fdca9587856acc377ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75e7efdfb8233d85808389dd72c88a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0f66a0b8bbc834915027e20b5d3b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04241829a46b387a41d1c16e79d9f57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57df45bf75f0f969703ee595eefde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e91f77b3b8699e6149f244342faf3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e5d7e8a0d27f05b98351dac80b4bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c2b1570fef03600e4e0b3d2ea265c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacccb62a50f7bbdf42d2f4b8e98291182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3954ff9228abb261569c781b998da05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d598d259ebc454103f358332b3a922184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba8eac43cb1357be87de9a49abe55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac878ddf34fd5f04523aa55bfe42cc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56aba0b713a3f9616feed3caba58c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead58682ed08c726fab79de4795849188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4a4394937ac7ee76522b67b2723e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9226972e3df1a836622ce90783c83e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be693d3107e7dee1dbc0ea7a283a890e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a802151d60cacf7af8301f515a5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f5d502f4d1693f440b22de41906ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ebdf4228082d80d7f7beda5704b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a29f2a739a990869c3aeffc84802a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6f3ac3d08681b748d1d748c116bdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba1c48d3f00b20c010db19a81a034b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae8a62beefb777cdfa641b090d570198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00f4eb89877c66d3bee42f7eee7a6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b49ebdc0da76c3d46ede4969bd0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fd99de5a472c0c9fd6d4764d64468201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77007643584b19d8b83ae335fb5b3b19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793009586ae6286f61332f4d8860aa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a47a32fdfbc6174370a70fddc32ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd700faddb80ff9dc61930fcc7b52bd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f38b8cc538781d2a699185ad1f3209206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1b96b5794642323ecb0a895040683207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b8feaa400d0172f63236bcea54b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111973ead30558e14ab0137427c6ebb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba2b0ec0a84f75edaf1e7c14bd201210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f59027407234025a0f27a3bfb4da2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc55cb5206f2d6320f227d128405fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f669e5308cb5acc16ee40b3bf67e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a2d45792be5be4db4a3b0c8e9978f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc8eead4c39ac9226bdbb45aeef21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d6dc90d6883dc18511df19b9f3cbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b442687dacebe2a97cc61ca53c1d47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376a4368bff829082fe7617cbe55b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963763a0d3adf393c3410068d3d68f99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c76cdea9f8c6afa1e25bedc4cbad9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d931c1ffccf6e27726c3d13b9b34bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb79c85cf90c96b84a6961c4eaec8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232685807d35c33ab47f9edce1a5532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258956fc034474368760cc284e90a9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306decc5f1a2e468a5720d184b2cf0de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdedee45b9d3a7a5c0f54bbc0c83bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee846fc094aa600551810f0092ac2ff1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705af204933da2eb1648b634fd5602c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740e7e91ba724fe7467b0e1694d00a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9dfa061146b44dd6ccfab18a561db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da0711e1b0623e8a9ee2c0f8eda79e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7527b89588cb38a8866b12d754941232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4942ac53532c5eb5eb750e051c4e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307dcccfca66ab6f17e6ebf8c4e0750234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082d36b449bfd57a5faf9d9d5ceecc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8f7b9e76eb8e487e92897920eddd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9c300a36c759bc54aae712a4914d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4664548eba6154a191aa86a3dd4c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a090e285a94308b000b2c5e94e5da09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce70c5ba81a365f2aab5db5cd19c61a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216023ff7086a049784bc854ff647f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27da9e288127005cf8d95af048c9506242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf495f48c6cf493e3cb75d0291c047243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c502fe1c8d4bd7b842c8cd8a285eb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba882e1d5061bce3a9d6eaba7f0c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034916073d1f87d06001da411c004ec3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174372cc40f7b7ce256ce85f07d9c32f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3154944a83b342969561ea9df4e95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a1a7eadbffb61b938144d3100e10a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ec3cb87a9f353dc726a3fe7f09e8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac41cbe44e62a8aa1583625d7a804d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8750f2219f5d1cd9afc07c22cc554a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ffedb9323a2296e4f56dad83d090b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2cd9058d2eda6340857d602926b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f3dbd3bd300999a056322a7121786255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137956e11723d89344c1aff5b106d4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d6ac5b00ed7de922490d99e965ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36793d61cd32df7109e757ffcf448f10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc03459c89256e7e150101ac3f4b2fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf34afdb2c9bfd0dec7e15e00a77fe6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179c46928f84ef2b8411a9ae71a1799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35534c01d74e847e4f3b27752fc0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955d9dcad28a395614cae964c8087cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cdd91702bfb865fec9360748eaf7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12547ce5cb26b916ad1f819ff725eaf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c37830aa9a86411c4faa886ba741d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d14afeabb19035bfc349f351a3362f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412d49aa36fd1db775f3d0bcb89a7c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532ef73b16bcaaa6c8bdfbe103ab63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5aad198f0366e94a0297468fdd8da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63890ace5a4691e98b1fcb305151b3e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124919b56c5ee8d261ec0195b3d0f44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2017da5d8e1ce0ecf2a80eded803273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123610fe88d253dcaad0addde0ba6f1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e83c21ecf021dde2c6a90b726ed2d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c69f86363071b7e09fc439c03fe9f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268c0314d35e47506464f9e7bc962c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51c0dc6580aab0fa3e257fb81e4515278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d1c6951485d05888aca7acfe1f13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c7b22f90e3e040b3a08c124e27c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb131ac99b8374f1f99fed8d2dc6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb557f18062f66508ee8665c5cb447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8048464a1abcbf7f713e090de03e21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2118cb14984becf55a73e4ea637c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c99518573960a4c83abdbed82e724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8b220f41c73417aec175a3a95b244286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e0a1e1e3ab004d82c07bfa874dbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035ff2da76a6479a2a8cc3185b781d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7390499169561ff358eb1810f41073289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef45981933abbd375318bd93ebd2e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c114e57453ecb81dc3e5da98cabef4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06657dc5deae6f2da9d5198dbce3401d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4b4b2daf515f8e1d279479d1047db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64807c45665eb8072ac770d283fefe80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b128392f7b7ab99f8565a25e93bb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707ce3bce1667943d8c700d2b12b66f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00714824a2e10e44eb0fc95fbda1c17f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b20c76c3e00420b01f571c357846298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fe660542d09e82353d3b958c98503299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ea4b08c26f7553743b97eb4714ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eba767176cdec169616117172c16a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484b0392402ce86df0b02f5a059c99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00295658321bcb4779896fa0213dfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d108022a91b87e9f61b9c0ab42e19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e746ee2f2a895800ce367c03bc33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c1dcf5a6f400b9fc5e9b59f35550306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a9630eed40e6d67a49a78a7e02c45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb3e0a05c36453fdfbe723e9e301d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3cb94172df048e4e8117bbde174a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb8b995fed21da8253b82d141742a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680961de719fa531731ca15baf436c5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b72674d65852464caa9b01ba697300312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e36df3b437a3546e2c97c22d26f9f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69a38a291028eb555624a4204755c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147246fa3ef663f87e6a67edfd55d96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588830fb07a1ac40022497ec831b844e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f74171f8e0d9203beee0d6289f3aec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7018965a1dc58fad6da83d74fcdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da06dd39efd61b6c4e9955f14b160e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcea8f4460b851b471e636f905c70a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb99100cd70d91768e638f1397e3c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce79ec76ace49d408189760978207b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a835da20c2dff44a9c80046b759570323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f0394e10d54beadbfaec10ad17d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc4d5fb0c5690b8877b796f56d8c37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a62fec8a4f9c0f17f001db2fea8bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac25074e95f82ec7501cc6c96a47fd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b88bc31b732384edfc2ec4591bad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139445838f1ce1dc9856d260085f774f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd0af8c42f2e02d44a0960cdbb621330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3eaa31542b5c9efaed447f5bb197a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d43b3f17f392549829982cae79b0e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15cb391e2c1e2bb20180400f9dbf27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a098fc3b8d6152bd5801efaffa01ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381985c266da7c33c57a6767870bd4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7841b55a0f5ffdb12f16d7f54246f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e8b0a0efc7b95ee81828b519bdcf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27358e58113b2c550f525c0902b7f781338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5755efc432eedec5d59e55551edbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c616405a70ed8c9a1575b19328335340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c8290f5ce19e865cd14c4e9d42875341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e731b0c63fe426cf4e0ad3f19d78ea6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2440310e4cae115d52ad730f7dad34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fb0835222868815482f0a83f39fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370986e6fce72c9f91ffd3a6a78371345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b74338da3bc82787ba69a3a027a88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553a339b7bd1af78a8a85edaed2f23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d45f561a277bd72bf22676588bbf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73913dc03ef2426ea738fcef63e417a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6c4d9e7399a0390e6a04754337c82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995364c3338fc1864da5a651f260aa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd47d69ed2e036d68fdb10d79029fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30551614d8ff1b173bc7b9faf477ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805a8443aeaad3f66f3084aa878f000354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70c03c8acc5db4fef1f7b7729d680b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1022d97436cfeb3a9d5b9992ad9bfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62648aab6fd2195f33f1d2ffd66e74bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52802fb26694d34d49cc4809490c069a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f137cec1374b9b6852293a6ed9d94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed2cff9eb684116299e9e4f4227215360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c966e6d315af2776d2906fcf77160361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac00c4bc996e30da7c1f9396ceb2e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0715f91b4b60e5b5b91098996ee3a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b57730b086903da6b74dab96d3cb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831b61eccfe14bbe1510f880c743031365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b7b6251836ea6435fa2c91c9cb42a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa7057bde94f0df15f61f5c0288ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284d1a38dbb953006664ef865dd49d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461724323c50d3497116a1c08e4b85ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a61da9da1c78e993cbf507cfb946c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09561b0701517f7cdaacd24380e3b3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef8bf496f6d19f5003f5fc7d57348372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523b1d86b74f538307a14bcfd30a27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f97097db982083c288f752e0ec6576374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264338b59123ec002027fb36f649c47e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ce4e95dd5c1ca11199e5287849bca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d534b23fa9959665dee174fef68ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923bbaf32545f949515aff780827654378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392971701cdba65bc1bd53fd8f6f5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c787e0795d77610f98568efbde5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5400b182c378f4c8546af791f028116381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19791d1b52f1ab679e513820800414382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f4f14721d05b08911163f6792867383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b4ad11626afbcbfef12f65d84363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c39edfde0c453bc39996b83b096ae8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d7c66fcb0bc74b9ffe9541b5663f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebb0718f40136a05fc2ee2c68c5939387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499a1d5eb885083e97252a9262ca520388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b1b83cfc50eb07d200d2d8ae6fdab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c2bf5452bfacf0bdc12941495cbc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd986f7b738d7c71721e3ac4a39314391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa06730ddfd77d2c6d2dd26399ef7fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0af2599008962f01cae8c8788dec2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d43dea6257bc12d52fb0c93ce2c22f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74732bdc25278d4350d623d7bfd7bbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af67100f5be089de6ad67bce6eb512396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b608d98fc95fb8dd723c7059b0d9b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc376890e0e90c6fb94493eb8e27746d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb06c95b782460e4267eafd2149e56d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8af3fe11e37f5561e63eb720f2898400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7f8c50edc0277752b573f81f7c5ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28359ee743b1029c119b77d012052ef1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb27bf9605b5ece117aa9b75ecbd91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aecea65a1aa0d7a184d5851389e7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985e0696ede3ec60fae0dfeba23299405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe383c19b4738e044229dbc925180406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a1dc59d60d0b5a9c679d1e3817bf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583e2d1c6a0a2f33724a439aa03fb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f913b9482ac61351cc490c31b5358f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c2874655c64695ddb4edfd22e40f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fcbd4bfffd6b3d54ffccf6d0cae5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b48566562f92eca08d3b01cbd0001412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e7e36ca4ea92c7f115171105bfd63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c99b73c5b1b7b5138e313603f1d391414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87a6cda04b3ee05cbaa7cc681cdfc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54216b44cff0fab7a70e7f0aaa8485f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c0251f07adc17ef8f7b506c163136417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3501b6cea3e900cac65775924362e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eafe20a1aba86d6f7db1064e7715a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc5c3025f45b4aaf679bbb2d7b332420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d4f0565de7ddf26f75bee2cc2d8b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696684068c50f13f802cfe67b538362422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9351306f3cb368318d7e3f15de90799423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf4bd133ae167f024a17aa870268ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b970fa61d2e535156fe90fb9adbf1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118fe4df63540ecaeef45ed138fe244426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281a3f5c96de3c2988ed5b3e747f724427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d078f41736fd30e705193de8d1c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03087158b0121bd318afda30d9b5181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501609de7ad19960a67f7129a8beec6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e9b1dac6b5c7e249cc7579c8f00c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831cb241e52985dcf87c7e1a5cc2408432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771f99c13e6fe122dab36126407929433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a2338fe123a5dc8eb80412753624434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ff4a6648073f20d4e9816f4b4d1a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc075fc69e1f26eaf7597385b561d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d153cfd13c798f420c9f87a1450c6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1e243320f88f031d41b0936f56b6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f9a777df2e45600afbb6c702618f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255e4fd5e2398785297a7ad11b5712d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4797db88e4c60d382b7c86251e91c1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8556298a6359375362417cedf29903c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0da7063e5afb3873304bf8892764b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac1d0d3b699f7674fd8ba014cf914f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1a76d3e77c35e062258fb1ab6689c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e105774ceb9c9521ec392a489924516446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d37feb21900cdcb4e916deeea76f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc54fddfe3a21ce50e40689c790947448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47369a970ad4552f7d221af0cc5b2730449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35909837be941d54f0f47f878ba52fad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3384cc18be3dda4437a2335b7fd77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e82091ddf259667e86e4f76ee13b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a7d1f1dc6106974b3942e1f0baf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb28e05e11e58fc75dc6fe69904859454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be83c3e1919c912caf2e5ae19c5e07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2498d7a740828f90c542e85a448b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee09ab9b3cdd3bb320a4a839d957a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100e54544475603e7fb0ec0fd981c64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f11feaf7b96d3c1cd168d33e0a1413459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468d2c82f07575b7139c0bbd63305e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e476527c0ac5470dfdd6de9935390b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ee8f6e31809e5bedad112803623b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700c9363af9d5c18cb8b7dd6fb0ff47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fb8da913250c87d5edb49d833824464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad766d7ab3fc061c7e22ef636fc112465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a8ae8e4a2b36ad9a890e592403a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a368176f6b2c3ebb4b92635405f3ac7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66800ab365b794b25a7be91ff8ffa4f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887c08becc1a83004356bfcb7e44e60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184220db9b1f1a6b75e769b1012a432a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744cc488b8b1bcf85598ef1b7f43b52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933f8f74002e2e33e2fb94ca3ec1925472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ffa1ee7e18b34b5e4c33f413c6af8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef1c7814b147b32e1f66383647fbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54158f67b91b824cc9c45685136607475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df119d23c71b37ece9a53cff514d9237476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3021dbe1708d3233d9a57bb2e12f6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b22cd34f728f606973b10099c3c79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5caa70097e4f1f3de5b7c214095f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa4987507dc5f2d9090b0b25272748480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8860ccb99661dec27122ddc44f9ce6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b42109eab1f35a7a7d48287e98e6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7040d6397a48fa2a94a968d94b81f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb526d1c14000c9a9b37811cc210dff6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744917e6d84518ffcd94fda4536d86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933458259e9f7598974639ebffcfe3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094112c3803bdf910a59c0220343af51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed5ca9b0c0340bb669dc773ea47c09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f20fd0af21c90c113621d57fe3c6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c4a08738cdc077c750ff20d3bb89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8608bd30f8454234a6974797a3334491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67201cf7ade6c3de9ec235d04b88198c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d5aa10e3906cb959185448b470e88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945883909d81e746965153609f9d234b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777bc592b69024f2969eba2fd9a8409495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ffafcf395dce1fc614f4dbd05a922496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222755cf28e33e88e3661c2dddf4e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0481b3cc07093b607d8004ae99f32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa030e7e2b44636962670f198232d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ac4245acf9f03f8156aa988ebb17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca4e2e1a2ea341668efe7274be39ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2109d1b11320e82e3fa3bf6c9e1928502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5380fe8f1b22cc61b71e64453d6ef0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0631243984b05de69b31084b60deb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb83652c382bb7a3d2dc0ac7ded4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d842cfdad775fa29b81441850fca55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4718da26fe28e20c8aeec6d5996fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ea663023fed54154a8624261ed43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936d7b1d2dace1119ed54efc9e67eed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e400a0ba1644458694f5ddeecae5fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16235ad9d488a7990be8870255d7e13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d071721d667327b4395fa784553d93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ff46d1823859db26d74390501796e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415d35218e6ffbcd71dd2a184a0b766514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df1ff8f3e799430c8e9117dea135a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f828c3a02a8c6014cbf8ec9f4fc096516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c55f98b872338cc45787248129da6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edbef6bc1c9d127b7f5ffff1219c56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0dce5f856ce890dd02ec4709a83fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7c29ca6262d4b652d3084a08b2fb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60f18424ba136e2ff9839bf737be28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f896e7867475f5b19dc3f9c74fae24b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ece684f7d26376a0c4a1529f583bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c16e3f5979758f639cbb6c4ac680b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de07a008f24c13ba88456b62a2cc04f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08009d4c85dda6b502be91be7b21dd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6c762c7f4a5691bf4c5206928c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc755c59c71901d76a514d236712be5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d7bdf1b91193aa4544889d9f2137c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71a6924c5d0b0159e28f1def72356a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97203c38a38065b89b249d0d743375531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80287c1929648e95168a90af3cbaad80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba0d4dace450be9fefddd98ccdddf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae375705e618a8cb6b0d79e50c31cfe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4218f15f6995b504e2f9125af77e7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2acf76bcf28d8bed0699b280eff05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b26138e45ecae37a8fcc35feb32411537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6ac6f77dc191f5d628dafbddbaf57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42653e4e01c0f55182ee92b99350ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c46ea245c07a68af78379baa5afb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb2d213316296f928d080c826b3091541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71698ac4756c3104c1170b9cddb2755d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349edf0b3439e414eea0f3cc3935cdfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34e07a185d5407218e4caa9bfb670d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bf0287d0907dd2994a6a65a9127d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b801f899ff43d8a013f80b41145ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3091b1abcae29d4889afe9b1b032547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a26e5d2e63dc7b666d391712d687a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18291f3e581a59111beadf48d261aced549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69eeb5e748e21726b45c236264f674550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a14b138e5338bbf8cd1d1a2edf3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0376ec6270f1b165cef7f7c02074d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7dbb9b6d230a3af80394865cc4a43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f0f11dd9d0d1eaf920c523dbf8720554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7799275b6ccf3b5aff3fb4b1789fb0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1330e8367d58a4a960384964e50a6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21739f36fb326267736b7826b3eec04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7be90667b3434e873b97956c83e8c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df91bdaf4a41c581c16cddb7788b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140ca923cc42f96871ee08447800230560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f414866a4b1fa1e8c657837b79770561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d76b9fa58357f280f65e15328e61f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9b01be708d21301165c3e9b2b9c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e7490ad50b7aaf5c3529fd9f1892b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154836cf49eded095c8dc9461b9eab4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b79a326548b03569007bb0672a05c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db85ca5971bc5f685a6321dba60d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e4c152a8737cb5e8b5796e93b1e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2de7bf4f484dbcdeccf8ccbd96f0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8fc5fcf03bf18874abdc9e48125e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea80fb3bad3a03b688ebaa7afa32d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790fcc8dced9328df8f0fb43b66b39572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>