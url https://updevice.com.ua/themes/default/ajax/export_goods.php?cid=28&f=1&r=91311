--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e4e109c3972ce9ef471f7ee56d3d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c312406fc1751e757962769e8b7ed02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1193a78828eacabe00760cf49fb1353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390b5beb89687d01e3d354ee00edaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0bc0087e26d6d1163b573c83e8f685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227862f1db8e1f743d07a522f10c716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910c6dfabff1a3b67ce1837ec9338797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f759ea8a499bd4c89a62ea23d1a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb15a7683274a9c426c37499e68b819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c2a075da09595709fdcf8a20baef410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55ee1319d10e7d9285abcfdcb6d0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02779c72cc2d608c76ca97cd94ca45d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f933c75653df66f50c09e8eb44d5ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3795c52ad2f1bbb7a448edd0f2940114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc27b46932fd06331fabc7f1c1e57515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0099ff8d0ffce5cf52fdd98c5b66c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d0aadcde80aa90a2ba0e27be2df3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a37eebfea6b6b427d89ab24b93711a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bc17acfac983d9df5d9de3047a00819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f07ebe83c176968f24b68b9b5bc40720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d25cbeb4cb37153d1ae23248e6cae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427bde9dfb99be923097c18a5ef024122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769effc92840854458a7a2c4191a3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfaf2f8a45febe70d9c95fcc8cb27724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3277f552005f3328b7bcb7fc1dd1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cd49d9285018079f3858491ecc24d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa6da8092e9a55c00e901e98d8c5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd417bd6cee8a1a9d57223f50868ef7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d832040b6e1ce0cfc21b976d87a77729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2532be21eabe985710e9b576a97d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58914577a7f97216d6fa51948ca355931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d887912bfaf6b0dc85861cf0fd6d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b2e6f82f49b8ed1480a62c67716de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53ae98dc31a3553603c50943780ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8e3d57e3fdfda53c2e85d44e01f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0658dbd06005f4a12823fafe704b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc8d4a8712bbcb709ffb3c2519256f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106516d16eb7a7271a503ab8409f0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0e0fd83652de2ef33ef41ea26e1ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75401d8af9468657d768977ed20dc6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a16554d1220e121c31b0b1d017f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd438f3a31584f8dbf0088f603780542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db132963ae01ce584cc64b24d95bb7c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355398ba0f2efe3e112e9520ec83385e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c46a652645a71c929ae5d19265a21a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035cbfdb5108951c7db2ed24c728b9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ead1aaaf8192ad9d7d5d768cebb25547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0af9c8e1e0faef454f84bd60c26d6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574643eb6ae1aa58e1196c03fb9d26c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8eb242bbe8230b2807ee000e0adb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf519240b6b4634164c9ce74afcf0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2431cd6c836e9537c30c940d3642552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567660e22ce1a0f9675c586244f592e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e338dca32cb487465a36e4525068254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccb38a40c3354283a907b73aa73e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db1d0123f7428150230f72065833cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaa4a7a5fdff660c43f01f362ba8b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2df520e5e92c8682e79c48eba19e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb57f65782ac2d999fc143c985b95a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee23c05febb62615be5d5d0b0c845f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b12aa7300758443ea284411be7fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dadf625d25830051e4d822a1306d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19a5784a06fc4679db5dec7624070263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d83f6eb188c9b77e286f028c5c9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0acaa05f18eadf79e213681ec5228e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e51c98b54d2c4bd2a2d7cf49bbda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff794ca74697317ba4eb7ae125829567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ef86fdde6d9e5634f9113d5282fdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb788f818069124459ef0d3c3f0169eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6d0937ae15c71efe26195389546dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7614978e69e464ea4907b07949b02171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb490be9f112254dc39f7ec7c4941272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973945ebd280e9652a70e1bc95f58b6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e4858fe490195f34af3809ac209974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54792f64229022e9a979eea703d71b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a587939c882c4a31f56ef208c3380776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a702a25623bcd96ab21647b92ad177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8ab9cff0df25c34da2e35a2cc6f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e38dfb54b640226184eb5e2fcb6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf97eccbf175b4d2aef15d045474e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6f1c5f6297d3372f814e3481c4a5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea7653df3174d3efc57654028cf8de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6601ede391ae1b5f68d8f321664f73e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6adb8c8e2f622222e673045f76238d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dd1a25741152400d08a7893e0abf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbe9fc335a309f62761992f5f7a29786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7813fdd150e7a505c73aca7d10c561387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3ec496f701a69a6d94e7f7051beb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e7d9d0f9574ced7219ca22f1241189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b867d53764f69b8e7659b88a27045a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea318146ab2bbcdf72210a7f5c0a5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852668a610093a9b046dc1bc37907f5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14afff0662b4980787e0d632621e91d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c3672fe3067b57fb9189f91d81ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7167ed5d8d41914a8001f370a307f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604e31110751e49804ee639dc9203096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aab17ecfe78c6bc0f9741eca30e8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e112a3af8be4548b5a8479cb9c2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855503f43a26926b6cfc4648a43722099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7a0ef723f6867434eecc9346dafe3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4773ca8cc6b428ad7a908722ea3ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a339312a33b294d2cc27ca2a96827f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a4daff541f8b509c6a015a22de89f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d3a8d6ec8186be498b13a7ae6476104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a43d3293652877ea2259ad73db58da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f3240e03877900fb5b62a641ebc44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d329c49ab094780d377ee25f5f4326107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b966fbeea5cfb3f226373fe262b7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3636734fba758dd0e182abaefad2a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1021d27e504d27743115cdce54bd8fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6540d032cd4c1bb17e5f61ff7cadb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2256fcbe6634fe64c5a6422817027112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dbd90945051763e289e1e029ad483113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab356c7488ba8bbcdc40bc7d47ad3d8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f6de4db42753398f76358a905d555115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f561cc5d3184ba50dd051ec28e2b52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38aa066af868095437526726a96538117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017256f9c5bf23857b941ddadf709657118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b1468d93b8173c0f000dac2f567a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af906e39896df0c982a4533be31591120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991700c8a96014e6d4b8db6e19709c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ec5bf7d029c39dc66d6924f366da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de491cffe15c064a725b7ef2ac3ac3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b2c60bcbc7de67d77b8fc204f80a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56c0d13b2c9170328286709e5527d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a535c672b37ac7b0e24f359fe013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96109aab6e9a1bcee2a4dccaeb38f1c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594d9c6f56025d17078578aef3dccd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18e80a53701595f7ee566e681efa85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a55990c4595742e82c6431cb05c63e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe236e6c22cd275de7a242928ade6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567fcd53b56f6aea5ce42f016a40f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b22728b93bfa1aac15e145d89f70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ed02758c632cad89293fa985c623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59cabcfb64d7464c16c98f034c501d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fde65cf375a80c1bf264a47ac28f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dcee8453cc9462ff75351e491e423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248070a642a5cceae0ab77c769e6367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459fc093fd3e8981a75fb75beffcae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b04bd3c941dcb65d36d914eb90cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228a6d0955d8b9282050a33a389ed2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd290714affc8f6f2b3c4abda7a35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef07442702445d839e01dcac4e00c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bfa663663d65f519c5fb268b1bef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf6c728e81bdd5ec2a8ebe1005f040145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2978435b624db2603ccfffca77d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745c75c321146a4887299c6a857ecfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bdbb743d8cbba7db7e81a45e47cde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2066bf2bb4c3a0628f09ae9bd85e51e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550053de0c652eeb17a2db238dffd6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edeeff800e7358edfb39006b48cec3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dfe5419daefa98025046b072d4ab8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfe825ef770fd9077b52b186d96d48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74add2bafadedf7e827d9979e30e596154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f9c15d439adc463c8c9cec52c5daa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f39f44e67a52d16c2d49979861de5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae891faacd7a04884f0afa943f9eb69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca594c9ae7ff00f77aebd15505e8003e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ca06aa68bc88aac954a36aac16ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b1471f1447969a79f71b927c6bda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f68ad238a32ea49159ed965912fce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c4fa268d2ce281e4e5b328a6c4ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e15d65ae25ff8b4a666f4efad619d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fabd9a893fc11cae7b9bc47443d28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffff8a3efd79e05e5276de4826f2b40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f48141bbe41c6437d4d133689b0b82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b429c4f5611ee938ec26d1e07ab850167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c49ba790d53ac6d5e43ca5b3149db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb3f2cb19059abee304800d4c1d2da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff400c2d7bc2f0c75729e8923ead9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f49c517e5012ffce8e380c80500a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e843256448932ae567e91ffea13a37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d05418eb94995bd42db46bfce21ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c439723087b575d62f25299eb73bd43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c41a7a53d082a0228bf6c03345c842175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8891bf461925a3ed2c87c9e830d77b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f13e5ed6d43f166b7f6b38c4ea3399177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a841308fe3ff8ba89b60e7425eaee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3308e70c73dd41f42d229ec4ab97d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55309b047b671a5668fc58a0d1f51ecf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18791527c1bb9aa7169d964de7f4328a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115350eda98bb41e40907d9b3b61564182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e4e8e436f894337dae81ceb9288c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1548a92870f7017f5c36cd93c461cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0903b56cc00a824b66ca99f81fcce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062bdaee9e7cd69893c07734220d283186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7402889540050e80a503a4d9a57abf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c22c08d9ec83e6fe9b0228327bcd27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee5bab72b813c13430f8940708bd59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f263a27fa75d9803c0338c535e4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80fd1cebc14485119513d070fe43ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd92c094ab25ddbd53b4888ccd4fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506ad4f02e2ca1b088690ab58de4135193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96679c3da28fba38a566608b0746b13b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26811f6a8f023faf9a9a862a50ce622195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a6df245cff77ae609815da35f3e01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdabc67eb4bb6570ea9922be62aba21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467922960d00fad27975f1496352576c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5a37da2ec5d8d735c67d92a09a360199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdca3421d4db02b4fcfa06889dc944200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb203e4964c2b3c9f0c7da0f254b225201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853e6599127d9dfce68a59771f72d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6671fcb8c035c704ffae66ac17112203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f442d8d8440e47d80b4f2b8781c3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd549f74f0fce7dc70fe23af04db9c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8b7f6f938de2f6608df26268b8f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d964ee3db6aa49fdd00a2c40b2e036b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfdae3561b4c52f083d8508bdae54e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b1b4770b679e27d6338b00c8e0f77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab117f7b91200cf165915e47480e1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68425df315a6cf4b10575a14a5fd9471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e51b2f146075ca4749a487dc667c11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec65c028bec82af1ab84ef52a209663213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383eb8048246e33106f454133907f61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a9ffd5951de99e216705bba4780a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dc0a5e979518de7e16e20a09c245d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0168b945c7741d5fe86aaa6cece62e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cdeaa5fdee44ce540e8088aac49e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6480b0f8edd62fd5710dc48ab0a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c7dcdb21a3c8b4f18165d72a0666c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775f7c2bb4775300667f77ba4108a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe111ac676cb67be20f2b241a647e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e8249b0b50d805e4fee3a0f15e33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184494571db41da13485ee8f7b28e4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d0c3a34f9f9b18ce92ff1138ad4a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b829d2f70f11d985eaf28e25c65d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad02dd4d34c3cf4058927d0b4cd269227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96d507243952ff93d9a8bfbf5acf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1dee403e9d1c1ec2ced639bb13b16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb061066daf9dcb16b7ecf05f0ddc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a1c34e08ef42d8deea43e8ebcd3aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10550cf269beac412d5594cef3e9054232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb9be1b7f3c5a2ce4e330677b180a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a859f90da1f5a946087889e29921bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1121d7467c49909e76f922712f774235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5a616dd3ea157f99e69d18df96902236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d091dd473a20992eaa3243f7ed6fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505b6a2ec7e0646d294a8fbd36780f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0eb4ab8bc72f376d3a005eb4defd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46347c945ab0b02813497ede6d5561c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3731f3eb73bda1900d5ec4dd9c110241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab736f7b7c0dd68115e97ec4b4c55b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9750310768473fb5d851e96b68f5de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219abd3f18e0303e178fb3bf14125c1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a71e60965cefa40539deb3dab33d69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cdbfa7843b69d325ad4101d786512246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3f5dd21fb88ce06d3ada726c6219b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02eb1776ffb8a0a09da1a965b1799b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8468e32b92f893d1ec20987dd0ac673249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12f17ab04ce350ad2b6f752a3eea4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cadadfe055b7b0a3f681d70a268be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2daff844a0a0758ca928ce0cb3d5da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04e65875575d023256f02be95ead6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f33d7cfdeeb5c3aa1e0fcdcf3681b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab3e7baea2008e412fbee13f667108255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c051272240167389805b31a53bd9b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c767ad8fd3c36a0d0c06403d3d0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f3e2131d89e4f042305c211fa611258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f17604bd6824301c6ad7b37399f53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a87142047f7eb75ef36dab55deb38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae487004f668d6fbc1e9bae61084c82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f41068bb4e498546f6c4dec029166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656b5c3309a0069a2db01335f9d6ccd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8cbd6a3da4303a82c067c777c1fc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd1b4fc63ef2416bc7be21db27670265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06815a5ef2bf650ea906f9474e0d74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac94826ff90b9177aa1d377b8a132e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f2535fafe5cd7a5f1b2ef61237ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d15a011ae45dd41001e61efa2683269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33713d3a22fde3f03faf5208905494eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9642b4e6731f559484714138980c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f032acfb2dec6e05722065ac083066f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d49eec8070f001e658025d6b2e16a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7c6ede21f1f48a9be4c0c9fb660f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a57dd4075061ace66661113b65c42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82c9a297961ffcdb549b809f9b11d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf645d26ed9a264fede4e114e764e0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba18101be6b475df006c3900d8ad3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22ecf55350f66b21cfb63786543c58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064cf986e1c5c3419ed819626d360d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f99c3abd46e938ab8cfc3f75efe92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45decbfe4c5b3584f3d78f94af438e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248a6f93ffd08c34b7ac84edabc09cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8947b2f55d1e13ee08d3b17c5689f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159593ef78d98fea81e0594d9e00055c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535f66f25b32a92cca9f24820b87aa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c41a56d6f29d96d1b8eaf1c5d178ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2222b7e6a063100d917f690b2569af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f1f1a827c074e64458546be3eb5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503ac285851f543ab930dd43ad1aa65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b19077de6ddca66e79fc4fd16a028291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ebd3fe3e27af810ed0dc4b52dd2a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5c8db5c3244b4262285e840f64814293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098f6b27d7da01b77ae0bcd1e3307d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6d3fdeae0e23574b7e95d8a812b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085773032557201a7ee6fe2e297c777e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa61d1a16b546ba90195b39f1944a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2d9acc55fa14aa7a2d6bac7f0f7ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4020228d49ac0422beb18104eec249299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d07a38b17da66d48c6e4403b9e8de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f3a400e64892f8b244f72b96269b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769d200c5a3b252bdd570c652348d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3d828a0669c13ed166c36672bc6dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b9f5d14f0cf1bc41b2f652443611304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca21642d45550f3df6f810c58178c06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc096af9311a90a91138eac3f57271ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf5deb9bee3f1769eb14acc6ec7366307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183f23de17a9c204e399dcd64220b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370594171cf6dc8975fd328579bae54a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5c6c6d728d035539642d3206aed70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2395007ed69625692455e6a6d53b50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecadccd17b819ac9443fb633aec203312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7ffc9cc068537206f08c14f5573cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2243e3f5d06a81368cd101644a891b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284be65ca0996cfd1a4845867f98e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b1d64f77af266b628ffde6f0cee54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e34deb4af05d5ba73806c41eee203317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af0cd4281312cc95ec7d8f5914b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d58012a29879ae80acba54fd0d8c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4836f0972aad17f7b6206114f73309320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a377f7305d6ba5efc8d6377ea0bb31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495dc939960f267c0874c9f6797769a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281003c02c1e63bf0d99d45e9e231c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5240736929eba855ef22ac8867dcd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeffb48784eb25348776bc63ba02921325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56004e090d7557fa451437933ccc33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854180fe3d5bab82aa21476991c2194e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b95ec29dcc6179eeb12c7cbeb8027328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a93764def49092ed0241ca9cea2e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe1503118de5e25473afaaf1a4d8d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce144e7c3cd3b3450d0283c7b34f6f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46fe952ad39fc68b7396006337cdb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ab32328566496dffc6b215df940b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea00ecc3dd2555b8edcde348bba39a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf3eaf7dd263ecad1c81f67f48344335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d9ca2e08c47dfb9748ce6a8d1d18e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4159cf5e6b2edf0867aab77f0743337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030a3df486ed513f103848465a234b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a448a24d58e02c26920cebc899921339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3455902fea0ac8b745bd375e9553de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa8b09a36cd7c528bff9783e79cf44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405a8f991e75d2340261100c4a8993342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2cef26a287985ef7ab75815c45a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fecdebdebb51836f2fc31118c32a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624294b0f92ef5e281596f3e4590213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b5b49bae7056aaf5938929a8dc98c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc97c7ae347f6cb04002a3f1d47d43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d858d5a132b2ea25adcee5a25a83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04827aa4c468b6fdd3972337d309aeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8a5fefa9533de91eb7b8ed9d5a584350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047403ca5a015869a5e908972415d68b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a3af65fb2be383d681520295ad7de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee391b158bef08740885c8bd379e63a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d69ea9b95f339b91ec7142f1ac8864354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8382143dead93c0214bead54f4d22e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e414d60a55e16786d4394f55d36e0fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a60ac551d5b01ab5abbf0995fda040357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bdc1e5c7dd479c0d6767b57779521358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c15c09f891d5b54d89713228924b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f928e6b85fa5e4f67a3ab3f616dc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148cca882fc6b2ba09f474bd2b7c8d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03693fa22208139e7ab2237d2952567362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb02a743929134043f1c9eaebb997363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c3f60ff3a5d10c9992016334ffc22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcbac7a1ed502c918cba2a5087177a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d54a0b7347fc206ed3373b241a58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7b24d38582aad892b48e1611a9e68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c80d7c64bd14fb6941d6c454c73522368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc569870494298938456f935e0e813d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a267ea7aa43a56d00f5508a68340b24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f9d78a2d6e7566d029e023d50b688371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e860d5063a9fbf66e0a9616ba03b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b76b6d48e07fe6e1f606f431c711373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e58fa5eb549027dd9304c5192ba6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c7bbcba9f7022d4df7771abd3830375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94780a9cb429016f5c71198c2f969da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4664a4da1dae45f743857e8808586377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167e88b3c3039fc33634de74924ee9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999878f0569cee00e54753083d5b692d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3dad5c57a0e19e07aa6f7896c7f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fcbeda97c316a06078b6ab8936a96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477330242bf4f22a5543cbe951c14ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949b883a6556f4764fe1e4588fb0258383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c003fccf56178d4c3fca2cd2fdf3531384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aff078e78af8bcd95ca343f83b840385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b273b426f928b0fb5c65bddc633c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e95095da4a9ea154bdcea980f602387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500cd16f9cbdf4e6d94d2468084bb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c69396882eb78c3189fcd3ebbaf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9e2a57b5470e28ff76aebb5111612390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7ef823b2bbb922c156f63e409a701391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee20c51839a3ae13b3bbb8b895f2bd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28db366236d8027dafd88eaf93add2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfef791dda1eb0fd28aadaa39333b63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351cb5fab4c570b5e08bf000c01ec3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96671a06f7dcad6756fc713b2efaeae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f0b02c46ff97e16fba2fed305e03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a3e54eca5d44638d4d9ad8bde0da1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda36f6b846b757f93d885d4763469a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f81a814132e27acea51fd94188523400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d2cf12afcabc8b3b272e441161100401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2add1be5ff3fd5245ad856aab6321a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04ccd0e146a9bbf35bbf8a36c20e09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71532b6aaabd4db6518768f7ae8420e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfcc56bf56fa2c0b5c06aff98b1f89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561f6efe5c0ebf8d605ad9a8b015e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2005fe5940df28129fcbf8a34c2b9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef869696396dde7f8c3a6dd48663600408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36946845a9f9391c01e145396d150892409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09693139054f82ad6501a1fb595c271410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8bb6ae0bb2bef9f071609d466c31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fe904656fd75f7f5832956fa5fd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb786746217696f745ae61292183e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee4641c038ccebbff7f7347586684d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f63a9c3440f97bcae3496306d4a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e326c2f9027d3989aaa2eb8933ab5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50cbff2ca954dc6be5d50379d86948417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04618140d1d47eae3171eb4af9a7fb95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b6e3de1e715faf08d7e438ab5caf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6fb8c9d24fd130a8204436c6c599e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e1315c3e5ce36454d0b8af9d6267b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee60468deff8d86714f8a8a107a08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b34e2989ac84b171b1ee402ec15b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c149b69b02cc68c438a68ced64895424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba9c0c4bbc0bc9e4f4202247176c4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb054843f7b04eda18b354885b8ed2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf441eab39fbe19bb67ddc3d6065b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a6514eb6bf5cd267495fc67218df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de8f3905e39f3bf41ad3d08fa9e601429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb201ee75e48728fe509154f5ed62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555762d9632f6b6f9ca8a6286ebe65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446a4e152a037fed1984fc82fca0571432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da2fe114c53e764690e84454d3ab4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea80626f42f817f954a86f66fa1889e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26646202eef8614c66ab676f102acf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434869d2f168dceae6c730870565ee5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0008c0ad8b05d40ece556ca60d14f6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cf4c29664e8a1c30d78713341c0c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54b1ec93a18d66d4c0872f48bb731439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a9cce66487a205ca7443877f4d307440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3ce002e86574b646832ac16c3c3a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d67b65a0c7e5c1697530038b98dcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b54ed7bf1f006776e8181bd6467ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeda12cd0e553b847bcf33151398310444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee039db6ae753ab678e3c9899209d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a5abb99a1f733785e61ae5b2d901446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a9cfaf63f798a661727eb61be92b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cdf4e2f71a34a236bc2e1bb59a7c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d91cf9b920ebf7312637a9ad7b7bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d590893575cd3dec8a28097f3e851450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b7060f4557d66022c9d3f10a5963f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe3a6a384075cbec32b42c46755d45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636aa2b8184a2694bfe53bfd1334397453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b1aa196484225540571894793a9c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4131c8a945a118f3e82bb49f8cdd9a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709174b91f7240ffd4f717ceecdaa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13656ebdc9f2506c30db4bed129c76db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172dc287904553a6d9cf569291da88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144bc24d31d21ab1afcb7cdd72142d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043947fe7ffb781bdb9a2c11383c02a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a14853fb817fa2592ddc40c7726f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29328ae7ad903e9e801018b56462d4ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd519b2809b29b749766a6cfe1077463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862135ae37a0db6bd8e32002091e584464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9863d52402f99a7e566029b09301e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca6b7d294cf368f1d8d093a92354f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989d34a617b4975df59204eaa787644467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04ed7cf865266296b0a1995b460858468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6429d59ad7d244940784f093d63156469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23cd552a124192a859b2ab4faf617470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189f5348a56b980239ed4c6db04611471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da992bc93a23802881c08e6505ca87ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45962c633c4885c0cbafe9690d38a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8fa067923e0dd2d28fcb5fca46556474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ea4f29dafe3b4404f1513a697c85b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8c8d0357f27ef5e2399b7847a392476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac99443a4892c6e606414bed4e253f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175727095fcd71c60a50919494f86e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21530882b6398eec96abc428e000695479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11df18e2f242cd3b1d99e1ee74aae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a70061f94b845a2dd0e73d2d6460da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659de732d70e96822e7d66145b596ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c766b55428fe0322c5c2a2ab309bf91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3e2781177e9873926843486c1dd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a41f77547c6d773cd4c3fd2d40d70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc9ac5383e522191ece800ea01873486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e619ddac7c3955f8c9aaf2740e328c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe0fb20a89f12e4595cb8d9cad214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889732c1d0bb439068e5a063339ef0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a0c568e39c0e8de872a783170810490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efb7c51e0475176d655905480e8db4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4a4d84c6db567bb42edb0a73fae0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d93b26723455a62dd2f9f70b02077493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc76cd2a2a7f0d1d095a3a4fa9fb6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471671a20cb6836c64da3094c50dd40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4311f22b3a08b10a0d9b7120985dbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d19f51923e81cd3d76c8c9a2eba72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f6086a5eec537cbb0a1216de4ccda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb662f69c15f058e9d53e84ccdf883499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34bd4f77ffa0873f429c3750316adb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7151c067d51dcfbfbd4fbd41a07f54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e38a485b88fe31907cc4aa4d9ba8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7583b88ce6b09fce69210f852080f1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c621e985324fdcfd9b011b18754c6e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857b809e3dbaca003e329f267d329a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b461b7df449d414ebea4abaf491c2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d81c0664572924bad0a6c83606a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e941c2dfadf0d840ea564724cb60384508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d6871d481b04c0cc88741a1fd752509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080776ee056e71bfa34d97c6ccbc328510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8aba45743ca48bf4ce4f7d90b53dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be671d468dd80001d401eeeedff9e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfcd3d66f98cc32b44e7bb5472d279513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be683ae78b6d5e0610ff327a4ec851ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456a365224f112e33aad7d69593f56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6965b2dd7423a3454bb5e1e9a7d3d6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f6f2b8f0d52170b13ca3dfb524f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed579f07517bb1d7fb7b8d63fb25003518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cdf7f88b3eec7d52f458e3882bcdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b54de5dfcf38aec48ce44571965b3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b4bcf4fe729b3e29d765f4657b493521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab3ba27aa31941d0661b5d0d63b1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330908ef7ef0830d4c29fa93187890a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726c899d62098f1f2a65042bbd29389524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895001349c55f26a247ea147efdc608525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3723e8bfb873200e37abefacbc4f3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10ac305de5b2293128bbd8a8e87aa5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46ff4da72817ef3d4b09c2bda83fd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d74ce166b3a48d5857ac6e269986f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0157b194c8a9ac0fa5784f03b621a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c079c1cfce52a9b718ab04af14dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa796fad9d5551cf740060b8386c3e87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a6d67a645e62e9d44133fe74e2efd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb1ae042951d84bfbde84e7b15ada5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c24129bd7c1152cca2a275a62c633b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc96aefeea72262776f0566fcf08c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c094dc176ece14553dad0fc6341166537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675b2b7acc166d348935fa52e2b81e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ace32731a843e47b0e8c670d6ef41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd9e6e1bf4b57fa66ec2f9eb5cf24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a9468e823b32cc315ad3ce3c3e847541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456001abbc2cc5b4780de6699d91d96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35645a8e38dfd535d5538014457c24a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d46216521d6510a40e6f00eb86011544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499ce8b70e7006bb62bb58682cbc682545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83754d5151efd82350ba827f9b0669546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc3e0d00ae7c4aa00e50049a35746c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee93e55d8e7e50b415e5ea951993823548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e14584ca32ac760eab47c73cd1184549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0e46fa97694405277c6f67690a9d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90df01c665a64cd8ded4a36a1b7cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b75f44cb1c85cd0a523eca2be404552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d66bf355b39e510639f947182c42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3fcd81897bc4875feed1d552dd44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd55a2796e81f1702b24b730b2e6b08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07502ba9bd968e64ded4faf63b5c055a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b99e37ca127980c90dcd97b8b7aa98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23000aafc22aa9ebf5cbfcb0784c7ec9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7d17593dc22becf767b609ccd397559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e37bd550d933da38786a739d0c7006560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daad8091cea701a2709092f62a53048561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e312d540a2a624db2ddddf2d1713366562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae84ced6196a9a56e228c244f9fc81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae1bf38c4bcb1984642722bbb41a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839da762cb41ca4054f2016426c950565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5672ecccdccf8cd03ff82743e456b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff6fe105d5d5553ffe151ac234a475567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf5a133619497b87eff9b2722c651b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6f135c3ae97d64bc2adf3a7d3398a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d72626cc67a10666e97f17296461e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f8569d485d525834a62d60149678571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab223f3b6e4ff4cf1539bf3137f048572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5d0249c5f9e4eb303a4749ca920d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a2d4de9f75ef7ab3a9c913323128d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab509534a0b4f8f4b37171fa9d5763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f679994e5dcc691e85e711e9a048264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff028a20abee6c2296c7789b1132e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420549af712c4f57ffe124bb6c0bce66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cffb46f68c90ca1e177027dbc3b9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a847a8c386c1b786ad950ec2ff6ccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d9d7f25f400318a668766d29e46f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b4ce733717147f7bc84e9480c3b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649b5e24d55db2d83be23c8b26b70a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204120928d77785b67a4cf68d74071ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc1722cc7f4306aa3778e81e3dbe9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef8f688dbdfc8f88737797f55bdab214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdd1c50757d008f1d6054e6a76591715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee95959622287ca100e41530155a7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a15eaa9e844f6b55748cb6a9c02017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14bd1cd0f5cde546541597124f367318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03c9b2b99bcea9796e24902d2738219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a32ce130eb8652ff48ba7ba4cd4e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1d4235d87ba7d3e314ec14bba3bd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260462d94807d9d5f6488373848271522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8385b44f04fcd23e1ee820f52ffc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e0301267add0b5a3db34a348d689a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c417098a09ba485907aa8f9d6862725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489460be08efb36ce3f33150cbcb1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fc247332d655cb564f7988130b55327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1178970b8ad4c3f6b5b915439c27e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073083db9fc804d03bc7296d9ae6d1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ba2126e36540fe2ca7f67b6e7761e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8c80dfb90f7a806d49be3516af4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b7b9e6a468c0f1560ef159b9a4d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40e4f6222b0559cfb7b401092d30a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd14f2662ec2d2f8d4b06817f9b1e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02f947675864429b432a18f4ed26c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79f880d6e4c1c6bdeb46c88f9e600a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96c77e3e466ad28cf972ccf0d75c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7849142ebbd868d77c0fdca9a6c24238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf75c96f5a729486dc8505ae5147b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3ea701734658ae8b66a106b04edb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323715b7bbcfd6b6a5c15a31bf6ccb0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c4d47edec3d8110c6cb816a37134242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388ae49d457a6e18ade80920381ddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fce3cf56b7ce3f90991005a13e68844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87e9453c6b4c71a389c2ad04d7e6a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f682045f4a9c8e474e1e60340eeacb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6773d6940a9e204a9f55f601bd65347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded330dedb113b7cbafaeb2851fcddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b77037f2b90e9048ae898a086670149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e80796b4427042ac5085a859d5304850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838b6013ea9654b5a8adba7ba20c1d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f1c8d3d64dde10532ed3d985ebf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52caa87684f783bd394d9fb4a2bb3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d949267fec914bbd60643f27b1ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58099dbf2760a641b7fddba9ca0b0c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a593eb5e28fd56ff1f28ae6460d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481add9cc3477a67677cb721998fd07057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf23084e38646765d5bf4cd3ea05b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c7b8109c06d1670d86d9deabd11059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac791746e1b557c8b3979d151533c3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f938fb31ce71c5bdcbfb6058b00061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2c5ee33402f0aba64121380912f8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba28410f76c6a4218e540d4542d22f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcc96f69014c1aad05278092ac623064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce631c4707f560a848c73d71fccaa90465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939677b5270116dac14ce1ebdc92dfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e893be93e05704f037f78891e17967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864eabce2f752d856b542b6b6a59bfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392433f663644279cad7bfbf3da9b5d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd73d821b080640885058bb90d06c5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa9f5591f5bf80cc8d57871a1b58571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7ce647435abbd001f546daf0364072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e90fc64ca25a2c1360a708db980573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef40e50b6309762eba2b78fde16855d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd99ef5edd6657bd11ba855807aa8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed91dd26dfe843ab63ae89b6129dfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9455e469aca6d83cf5d5a7ec41d0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c130742cc58aad6088f8342c5cdc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b37c22312656ac88e50cc2b4eeba9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af830d3f16aa413f21ce749f4531081d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aaa3f4324a34f997bf269749b35f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fff3aeb97956ff5068902a339c7d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc500998039358a720ca5f626adafd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfd2d2c7a18741c1b40805e6129c7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e471d98ec93722d1e51e535d2566f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b003e9d2c7e588f52c9f42c39796486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615338ad4cd0c871efa297ca47177d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d92ba549fab5e8b7260370e0abd2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a071d375ab423aa3e0a74d98e706389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e0cc25bc87f5d66ccd2ecaf61d4de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa294986f3d8b23d40b0298280749f7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe3b75c75194e578b999bf2af9fb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874367547e58e54f66e3dcc1714397293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5594b5d97c5ecaf604cfeb98754d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4480636a6c7ad4e49a5108aafc98db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4bbc01ba0f8d6e6a23f42792ae8f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3557ee98a9217e1285bccfca99a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cee2fa78d73d6c7233c9e65be177298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7a839792e775da6f364535b5e59f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ba73dfc4b2e8deeada479f98c001100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b02cc4c5a6892a5065454630f72ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300f21f84657c7a972e22cf9ae193cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d5e2756bd9d6c1247c0390e3051cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f0e5902d324074b8d7f0aab393c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a53e6d89458c518d90a6125a19d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45a02672680f80ce937f7d61f30c36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ccc1ff5ced3741649146782d41b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4803fbcb061325ee21668e54a76f607108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac2c4c2b233775263bb6a188547c3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e883cb49d546ada2895a70a2bb49350110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc7446712b3547f9e1d32110539543111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3ea0f3acfa13c30ade8af6129e3c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafa38730a736ed230fab0f800190e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48142edf76eba876da6c8e2a060d4314114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc67c1c5419bb78e8d6311d6e7db2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46187cf45821323d4051451e1c638da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854126ee9f923112e67542f90102433117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302638dda900a076ae3fcda75fef08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cceec3c4c6e86d5b9ba11cc3dd13f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb7e462846d0dfcd34cc7a67e1587120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f23ae871fd69ad22aa5952af50be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49910ee0d5d8fcb9d6986eb7a425a3d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94642c6e9447a932affbdeaf2526aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf872360eaa7ab87ecb4bfd2b56caf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71445f960775dc338d69fdc6e83972125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381532a3d0565e1b53f4854d72ab4ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d67e2649909b6ef9ddb54e13d85c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880de8411b2716505cce18c74961587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579eba0cbfce0d5ef5fe1c94aaa8bed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0326d700039142a489bc14138d6c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552eb0c9d1e34e0b77c3721fdf82ac0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b23d22e281ba30677b3bc19eca5ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502024c335d69d5de4edbced70560588133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5819929713555021b9a7994ba277a62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170fda30a7ec42cb150e86b8893429135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83f6d6805be535d43a6c9003b35704136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2e2d66b5705191b7f8c48c0e0284137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2ed7965323b2053afaa818ef8a7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c843be5e5b6147bc994467fdfc4b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd42e001ba05a0e3c861e4409de6d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08483c83e3358a01cdeca20e937db6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dd223e7b98aff1ed7ac3ae8a5a88d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e66951dc15523d574dc6d6b18924f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b7ce05690030eed41da95c97edd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51926dd9f521fec1bba302a94542b17a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ac0fa6d549223493177694fb7f31d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311af28dbce01a47a00fd6be282a745147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdec4b9ac077063cf607140be2f8d0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3845ef0e0f44581ace9187ea1d7fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532eca01c59699ae8606a5d71538170150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b673abeed6a24b003add63d6a0442a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43de4c37e1805399fcf01c3ce3982152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc4682474c7e3c525bdbca0abc2cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa18ac6eb98ba7c35f9326c9ec51d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9a6634629b1668e3ab8868768f5c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73396da33209d69e47bb6bccaf5b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81660fe7d4b0afc87aaab0192d16657b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23ac87cf6bb0436166b34b3de3fa4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ec698f350a27421c3adc92df33d10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b2fc487c45fefbe7eb81bed621640160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e9dfaa2fecdd6616d89b0d31778b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8577cf06b188bab2eef96bb4be1ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405f1f473c1d4f1042ca0e480449fdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea7f2528b3f7c466e51730527b270e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627e3c023f6bcd0bc712e6f14d39074165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0be2d4385838e43ceccc58b9a686c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de2fc5c63fdfe885f9f57bea39943167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a33dfd0650ffa588fac30555a78b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c648aeac2ae067e5f74a95bf1f0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e667ee5d99f041e2f5471e74b849170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b19c87c2962545194f6f44905731a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409d14b52a6d73d831c66b98a698318172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0931120bf0be623cfae4947b2cc157f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58bead78f7cf6472cef782a9235f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ae477d6fadcf44c84e487fcdde34d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01414d6dd224000de856a270aead5a93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ae860a654d52a0926c43368204c2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ab0ef78e6411817e97b61088af221178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc9b4c31d5287232f1ffd2b7ddf612179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a1cd6fb795fcff7e0132b129f1c4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a76b5389200150232a61641ca8d42c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe3f3b675a13624dac584dd6377847182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0dd7e8ef906d4948a9a94e7e6fb45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5966b3e3dc75cd21bb081158b7425184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2781cf2a0986ad95827412c3807d4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f162105507a12d4d2bf230ac3386e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f59b362a20c39018ca8c272f297423187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511363e11ba79e73d6b4747141a68b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5468f0fb231f8f0e32ebddc965bf196189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cb74ef35862ce45cf21fcc960a8a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9d99f8d26046caa14d98b03cedd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6279b326b80908de24641742262fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070bb5bcd582c8eb69dd246b258ae38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b27c19528375483001136af0fede7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62d5277192845b9f7c2ab37f489bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44126c71b8289aac2cde76eb5a0a2ccb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c92842f53a4bb1025455c12f7d1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea31245a9e6f2edea992a0da81dcef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e85d37f8ef9c4ccecd0df2cd0703199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668f516c05bb2b7d0b7d5eb98ddbe6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a98392079f18145c951f03ad5bffd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2157531c4d9d3c283abd1ad9f04d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc37208f8abaf1d0b76d2a1f03b11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef0458f2d96adb0f6d355203a34a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8a783879e277ade4123f1c452473b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fab404834452bedf1a7cd7798e51f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4246f3986ec5bc5ebf714e4c12a13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dac1ca5f250e145cb023492eddef71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc497dd4fabdd2d81421546e532fbefe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a389d02a12424e9c41ea2d45783e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c7e1f32d36a4655bb12307291d710211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5181285f7bd5f319aa31536f9c477212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc019cd3cf8c7bbe1fbc5fe3dbdb1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d7138e6e007ca219bb514b0f02cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fbf203afc4f29d3224a821193d7b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6e269b1456e65c4cdd2c33f7eff98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a09ac11a6f6248b3c88ec51b1bf5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0255b04793a7b069111012596d4673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf833d800d53431f4e4a2d92fd1a2013219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec990425f13752c26aa3e172e0990c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013505a1d0d9bdd2d0b289334bfdb65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae83de462aded327d5913b796c89d1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b902bd5d7fe88411e907c5b72159c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f337b7edc942763c0dd18f454abc95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffe399c0874916f7fae30d8e0c94dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b932e4eb658d35edcfebfff568c4c75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13acd61c06f9dc5689dae04e9c990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13603ef05106112a648ec07307ea5ddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261762d9b6010c8a805091b1b13a78ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbc5b91ec2fa8ab5ff15db46783270230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc1bba2c9d017e92eefa623c207da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24dad430d142cc91b599c8a46fd921232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c56d877509d8bfb0d694d2d6e3d005233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b6c9f7bc62797c988149c7f89360234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62369eb485530d1fea9291fa280b53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3905743ffcd568be040d1d405df9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776354c371d5cf2dce8610a984a0f267237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a5a972025c05ee77172b2351ba613238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3d8dc9b5c045d92d24d8082300671239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446dd09aa26e12e1f1f25b1108b84d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563814ec127d3aa7679c48e9eec9ba4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efab5cdad3df76356f4e98a3abbd0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612be5c60da6b13dc37243cfaa07305a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df713b8d7bce250862fc5e734bf366f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b7e689ccb8fde59e178e3b753c76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984fd1c9e550ffa68d44ceb45544f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012f5e1278ebadc8afb9c66090706fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145c4cb0fba25e24c905f1260d2c82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e01b5e1e90b16d92ea22e82cbaa9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df213504c4f5bdc6bb81664fa508c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3d10961431bc25a0e55f4233e5e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6147c5df1ce1e2ba307d014686fe0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33266657f3f17cc3cc4281b1f967f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358bb3c237fed8ca43899bf51c6f984254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ffecc8d9f0c1be24d3b51372d3fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec812fe7dc36cd5590686037a1b3f03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54494ece651ba9762aea4ff8aa5cb70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abdbc81dfb4f1d11222a4fb1532e6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d716267ccf859e8dea1d7353e8b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba82e4e76453bd6f7cf5859ca903a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe1c3a75cf9de13d324e57809b134261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4739edbb7e128edf5933615a475edd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4348a3036be6fa1b35c3b6af1238f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf46e151591af6fad7772f06d1d98e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa85ba6de1810824fa237c398b2596265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de498752bf0dcfd8aa34021607a3897266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75d0c6e2b3f00fdc939a4965d466bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25721e9058e5fc432597124f5f86b3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d0423eb2186a17f2ddfec0c1a2ea2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a2a7dbbfe799621ec991ab85b081e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540e6210810809fd31739bc79e15a99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85e8e2a91d33fd39c629ff8143d0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aaf9b32de4bbe1883525916ede17b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adafd62529c82f38b7cd0883fd5554274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe3db15a909e76ba78d4d04489ff3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03befcc45d7020da278fa198aef8e96f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0f58d26e9c9f823625249e71ecc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bce680b0bb24e05b6b63eb18d9770278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99271403370c4d6cd9327708d2078c8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f333227993e2e95b0546ad2e7724f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c6021e4ba704c3b27cf2acd2fa5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae11400bb7f66f4c7dd9d9c1e56a3b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16480fe87e0c237e4e1daaba68f1c51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2bd11c875bce7ffee7290eb7d0e3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b350dba1d5908bbf4a83c7f4c9b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9182c5aa4d241a05ce5ae4c5b07f33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec42ca037487ee7ef42ade3d50c87a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6dc8faa0420fd42c59d6afdc0d7cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644ec9303aef106b4bc7569a474ffa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14e506209ee19e155edf1e6cb8740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a26217ace739dde73a4b297d3cd841291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc801d35a366d41a1ce33b02065765292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e894924de094e28f678f3240be46b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fcdbcb96c60ccec553eded8241807294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6bee61ad7ca72def3b21d6fbb7f59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b81cb1c77a89666fadbd6d3957074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa877fca1ff57d95073b3ac539b1335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b96ffc21ce8673321ff2cb4157beb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c046faa6d08d76e9ab15e676a15e23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5987b863ba1f6ee199349e5e12d23c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4f358408552072c7b22af55d74cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f0997ff14851ac730caf24570efb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6613cc7970f27449d487edbc3b9338e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0a6f304b5ad8a3880d6bb45fb4246304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38eedc48a17ddcec30a6269892f2bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce90eeb689fc79b4b4e0a707a7d737a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db517bc7e8f45781ab7e9411a0853fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9b222030eb059228cb3d9e506955308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544caa4c5aa1ad57747c2dbc7b8ea2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cb4aaaa905262df855c17004c8b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282bf609220a94ea7c663a72d47186311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7efd9f3f6474e1dce21e101c7c7e13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ffbfb457abbcde7ce46c3523621e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2d410d3a7d6201850f88b9e283fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149210240ed594ac7dfd80d05e4c861315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc8ec5dacc9e0d85a873a7804dd89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005fc7a0ef2d46e0aededeef4b9e9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee99e4841fc1f3f07ad83d0f37f39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf43e95e08c40089fbc5cc96f235b43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615022101afb58c89cad57ac0b54dacd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ccbdde3457283202ae9e30a5545fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b6de4131236afd1e4fd5bd1b7cf03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0d9ec76da5b44de8628ce092ea44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85e109d15dd9a2f65e3ac8881f4b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd9e35a168aa1a095af056d6e6dcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7945806618d660be815e7865ac4d90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a3dada632c7b46badc000cde7d7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c221588bccbbd54cc46c5458c953ead328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee94ad94c5b539525a378884b8497e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637bd11bada3aae1efc7c45fdbdd6cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05a2971a0c39dd8a0810c546d7aaa6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa241e4cdd793b099cafee00f26f40a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8b454dc7c7092bacd6456aa42acb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5c1722d9e6348c3ba3641c5a33789334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba8f93c1f02c51f8de4297daeded63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f551f440e71b26140101776959f0959336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fc9484fb0e23a24d369e2ea37488d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a17142a0b2b3a01a802c8bba714c1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf7f58808c97236ef0a692e53f054339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab945a22f4c173de3bc145e9880773340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181a5c7369fa8c4d94c2f7bcc51c24a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34591876df177c4d3d349ead7092f10f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db9ce276fe9c691586cdef35c95608343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d57eb62516860a94b88d9035e1dfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8cb849acd0cc9f1d0f288a40b27b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1c35834ab0b1089380483040499e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba803819d25b1dde710851c8e34d8ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc78544da8a7cab8265cba561f5fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c522f9383e22694c348de935f7818c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d738b8a6189e7a51481f79a49d3bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ae5db73187e18d1ad16de860ab599351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acde9f63a1a8beaffc47efdfec9f86d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa10e8306ba9e72615b52aec5ea2815353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63778c1195099ede2a525dc42e56e4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b3648b628a1539c86416cf9d29a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44feebcef90caa0300a518dca11ea4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3cf9c3a8005a4485b094fb735b6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb40fe1cb3ba2175dfb51394520ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0b3c9433e9ba364dadb132106347359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33b1030ff7eb17f2592f73badd2fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc692dd99fd9622dd289e1da2ec4b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff020fbdf346e7c72bfa06e336aeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fba77215fc6f67fd1b797e8ca5a3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e889a699cdc45d3140792679bfc6a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda378bdadc35cd9d83d59d520cf7aae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d60c0dcf469ece9baf3b99839f4099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657981276c901b1893b212bacddfcbf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951777e482500fe26cf3fb1fa3a5ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d24fae95420e27d3ff6f622bd5880369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00acfce3a3ffd92b7b9a4ffb57ec15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f88035a8e80a7d0579f76ac85052af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d116ccc3461ba007aacb756a49fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1dcb885c44823ee2415b0e26b690373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d6a8e5e57c452c7d860b37499f878374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616dc23711278d157f2f7fd63eb9bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506fda638c62bcee58672b8b651b3fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac4427c0538361933b3bb8e70cc2d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7e30982d32d2b8ff439dd0222525378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa3c3cb9dd55f6f69ad583764f48f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9528cd5d92ce857d2323c8c26a14fe7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2678d463f68b19e15c7192623ec39e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf07c116f781c658b7a52ab9c4364f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d972cd0271cf1d9f974b57166c6716c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb60e284fdfb16d727720ac06ec021384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2095a5e211c33c5bc73a2a2c61226385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151a8ad2bf44d4bd793e63aa0ab381386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497219aaee223a3ba023ed6d84f855b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871c97e74e6aa3b9fe9a86bef9c027388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9a7f1a4aa975748a8970126184ace389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f03aaf3502ab1f7e3333192ee704b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c5ba8e23fa3d286b11dfd4d2ca918391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3dc22c7c3d1ac720f592d82f4508e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f2441a2570a645654ca61d33bd33a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd6c2259105762310a41253fe98a91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53271dfe26662cb67fa17e819c82bcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbed110aaede84ae8ff43a1cda7999396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584616a07939a1bbd3d93c49ddc51f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba39a6b6133906c7205b7f9e67a781398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a0249de31c6551fbe5b443d64fd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5983412630492261c61da43d984419c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b1bd6040fba9df10c34215cee2505401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45145bb84f662d03829e4300f0847dab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ce26076bf22909d214a8eaa3098f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79df3d901705097dd69560037f97a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6458efc2903effa58924c559baec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876948dfbaa1a7aaf09c4fb8b2e5d8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d3b7371adf5e93f0d74c7919c5a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8786298e182aef58a21a86774ec322a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2620fc4338a8b759952e0a84210a31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7eb7defb2c3d38f001fe0a9929611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87768ccdf1a89c72d06fbcada1e833411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15de103cb6b0d149187fe87b9f472412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e72ab239a339816e42999c76a0313413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6950595bf873d5ee83869a9a717fd1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25614d1c837286a553351f5ddb2310415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58701821095ec936aca3181b99d8387416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dd4b02ea0103d87a668475799dfa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eed13bde5e94bffcb07cd96127fdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cf08ace68071270e7c7675c692740419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018204ba6c52fc139dc275f56f553d97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf897815cc2ad3e4ddf93e2eac2ef97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a8e9531131858110f242d61cc857b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02824ff15424fa22749d9eaeb70eb227423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b5aa57c128484438ca0b17a0450ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb84336e8ae1c783db900b8ce863e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc105b09119ec7be5b9642182f68a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4867e90834322cb884d6a777dde3ecb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edaa9fa6a29a6f9598c031f9e5f3d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca54c9cffb249450e3cf6d9e93e109429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b22492d435d88263eac4d9dd61ff0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685381c46845c6fdd4bd2194fa2ccf5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc988a482ccf4a2bb7cfa03b7db7c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead24fb15da84f7a603645f3563f29b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c26ed98edf090e88e8d52c830dc656434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a7aae2978c9732c8f0b701c11175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee915760ca4e70fffb4ac563029d19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182096a08c1874520ad13135dbf954c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c2a43bd8df9ca9ca41ca728ba8b66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9d806dc9d496faf9b2cee5ca6af7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a06bf81bac60e93768fdf65ab7485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba44d3a2c4bbcc16fbb5396c4e54f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ada97823c77c93b2dc90b4797cb5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6f7db93df2f80a08336e59a723a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f4d75cfbc6bafeabbd05d45d21750444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09ede4b73c4866fe2e8a5235835ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284829bdc67ad1437ea743d1937f3aa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3861e9141d8e8905924744f20c72a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281e4bdea5f14d2e075e09ea2c37378448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4f7af0f44dc03ecae401975ca3d9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eda5089a6f74f5bff1845243ea76f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd463325af1f40351825106447aee9c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c033c7dec1336d604e2b0fd456b831f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773adb2f9b4d34412e83200fb5faea9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f302e423716bcec0e5c5ddf7dc8c216454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf492d0b6651ec63e447208540028da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a149bd7af229dfd56ca16ecdcddb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cc7434a9ac0fc66ba7fc342a01efc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb36278f99769fafbca75317946028458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88fa3c7a78dc68a7f048974cd906fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbcb4fdb003a2f6e9298be6df2730f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09cbfc6db04f11e87da65603c91551461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4207bdfd8cc60c8932c86e89e1d3ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b36dcaa45c428860bc3135715d2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e642fbe84652beb780b9ab82e69fd73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0839608943163a6de683e17c113c0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6f771ea12b9b1a4aced5b00e2262466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41591e7a7f20fcb8a695231a354f35f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e7b8e8cec8275892af8b8269707d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146c0647dcd4eec2479be11ce70c40c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c7de7fb64298b1ae9bac47d7fe846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0abc49b9abb15d6aabcbdfb95f177471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12fe3fc345e8ff4b886e668936967e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a85073341cbe37c25e0dff40087f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9abc6e04d4590dc82682452f2a073474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574ffa4ec68ca5ea2d26dd5b5680351475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ba6465edc19806a4e90a8ca5bca95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef62f9998659a70617f1540bdcb305477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac04c47327f402c75806b795d1940478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba32b7e802125539447087def5e00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c404f42863a2eed650cebd1910ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a8be81e34c4925f6c0b5241094d84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e91e05e62d11c416a2b4844f7f99c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d214c581f79576d0bbd956392dc35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5c943be5ab89af7ce1a8ee4bd37f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da83f871b5e1cd6feacf935e8e40b04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb179ae2bfe14033eabc8189bb1120d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567fb84c6f1b682ea027af00b8bc57f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9acbbacb74a4fd6699d7ec3459e88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2623500bb474633bdf04180346ec6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743a007d7027ccb499be69fd8090749490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3097f04d4e81255bb9a8413eaed5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45163aad3f0fc13d1e558fb8068d9b03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388080466c777f56e5d215b690b51f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f3213b02a8163896880d6a2d4ed13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22844cc9c5954f21e7a3008c31844f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe4d24a7eb122925607abcfd3d7053496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b57ef96109e84afcf1b04bf06cfaec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d52999e21eed2b3c80e2d01778109498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0108908aab4ec38a7bfb3b6c859d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f517b601dc36cf36a242c1e511bc61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba77b48359dfb14ca0157a4f6c75127501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c14d24374cec6d192f5d08241ac70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20d1be7c2733268e67328036c96160503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58624c8b937a57a6575aba54817ab8ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec9eb1c25fc45a3064171d9c24db9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb91a077c7b4e2ed92a3e76340ab5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277dddf0dbca2e641045f4b41051f3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad3e69d365457f3e6e0164e5d018a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5a5e3958af834034c4547c521bb45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb54570298c2a23e79c5442bd02bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97788f686220110988e6abc8d0d0f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7843d1331c6d9fc61a60509cbd15da9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed1363daa96d2b1ac5a2f172933d70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30802217ac8db03ffa073c4c41b2aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a51c52a63be73b305692f2429649515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5890e77b9d9765063251626b3c3ef3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0af1ca5b3bdd03b1bb980f982bcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e331310de1f20f162b32c680f2c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a31fc292d8b8706d84372541bad5a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a8673b430198f6f5d1539017199c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a5f3e857cec5c99c89d53aea753e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423190d4dbc33190d9d9ebaeb8bceeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bc825a57155e919944cad64e5b9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5177577d5b301ca5d4cbf65fef96e78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd152a2e91c8a6e24fe26b4f1b470fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268933330d6f05c0e83ff96537f657e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef374f40b42514e6c1fe1d5f4d705e47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411f74f0e6babe1b19cb9e91c610f4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79157fee462a2354c13c1c1db77d00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4cda544d7a76af241814eae8e999c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d55505af1725bad4ccb16e48e948e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09412b9a0551f9d37974c6f0b0e89bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0246dff2202771fbe2db457280bc6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7f28b02fcc6086b5451c712da40b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46876982bd3a548b7c85a33e328efa8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa208990e1dad36e1b5c8b71e67737c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb123daca3cf4fbaf9d5c84710e173e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce5525b2c8d1f24eff8a46f2a39fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbdb88ca28199480eeff3f4380d76a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ac7ce5a2e61479677bf6122b5ad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe5505c8b1d299608dadb2bd5da3bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251ed5a0b93e2370f6d37c24740076542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ab97a4d7717be47f274a568b723fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb238a5a5f6b888d4a74bf01aa6a6b31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec07b62a5b8f6180ae4fe7e6250794545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ff014a9bc01ac0e7d1683b5a0dcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae405aed2fac72538d49ecd70000d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd503711b6b862c70e9314d731285f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bffae84270b29264fd284aaaf94b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb8ca2b1b64eb625f6e1e58586a60d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb1ed2a770158174a528fe286e16d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce91625f3bfcd0ec08d86509ba223552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94880dd9de83af12141b81bb5d3f0d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c70071ded5f2f7775205e5d42ea51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c6eb226d13cb91f2035a2a133dc0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3d450a7e69742f214cd6d8cded5dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd57a0f3afb607816443ba5dfe4a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc84c8cad991c7e7b65ab6e974dea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ca00e4574d9d8023847d5c7dc6917559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0644e41f5948008fff6a8b55b6a646560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dccc807004a65d66b034f9b1305e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1e88e70a7ac032877a41a891b14bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278f40d0ec9dcc08c0a6d54d7436718563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71407119ea0b8930a26d2723f7665a5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d786532e3aa6d810926c24faf152565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85a738bbdd089f5cd90682526442a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c5018f0a02284fd5b3f8b0d89debe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1c24a3ba88f5dfbbe3d179c61c022568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a72c114fce3d697b33e983983199e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d09f6223545b34a20de9e589122fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7db95525c283c1872601e90a6286571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba3e144b61e29c9a0274d6ac2cc4a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>