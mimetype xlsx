--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31bf3796ac8ca14766a35359238b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b4d760f9dd22bf01e5dc4fc1a183a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cba284526c55a956702f2064eb8363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66ca2b8fc39e541458da45b27b81a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6983ce7518cd563665ce583bac8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf03f4e72c8fa2c8f38868baa5e9746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4544214b7e11bd14d369a822677bf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca5ceb7b0dd81b33fd5da1ad7f57e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f94a3370ffdd35510ffa2786e48d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b31248ec9a5d9a1c04d3e57ec4dcfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e9057ee7aa4d7b34c53bf73177ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85d7a9e4629f415490f7c66eaf8fd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c84d72044aa25812d499a2a11fa213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af541d4ff2c7ea37589ebdbbc45244914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c272ddf64bee905db879b7fc4f2bd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e444fb53d2a25648d53682094490816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c64f9f4eecc9d9e4601ca2a8bae2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c729b516f4c4fed62eefc00b4a1c6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0fb6c6d51619f1615f43171c40a3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93377c3edeb7937b369b0adb0a2af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee6ab19f1c39e320cfcc9251e475121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd6460d6d7c1ee800e101ea0e779922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e31a8cc9d1854f37bff1ae10eff6e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c920d24f9da06c0c708af14a6cf7c0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d51a1ec0ed130359137fa6141db96225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c377f6cc70594e23f0a39289a9ec9f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70256a1615570fd4ae29778da721ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2721ce870dc1b873fe370eaba637db528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f4106b6f9bc6d6bb3033bfb9c220b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d48300cfb882c91d00b35e88e58cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3ae1c0dd1af4b89951fed9195c3fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0995c2d1acd822b43cdd47a3026dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160561e8b038870663b4976ec68597a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68ec90d3569a3657fe3de244cd9e3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f78d77afa44c8e977f7ef4eea71a2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701836ae8a85d7d1d3c2b8e5d289c2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b028d3e2cc22496f627bcc446996f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888258787259991249847ac9d9445e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832a67c297ce478ac1910eae741092539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4b64a096ae500db762410107d146140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ac10a27fd4b6b3c337a0080c3aee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54b0a164f6776fdde419267ab5a3f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237923b18ca2ae7a4929456959c823a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77173467050c7b52f465cfb7dc455244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c06e223cf01f430f897d4710136c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b029c99eeb539e6610e872edd14331146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa7db89ba669d9ba7cfc35688e3d2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74dd3c8611cfccb577c732d1c92f5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083777653e14559f4e9fcaa0aa409a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce48260a3420e2e43bc7457cc515a5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06309032901926389cbed34921c8829151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0954ace8a41eb84af194848be8d2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd2be165fe1e440d14afc3658e352753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a302e719981ea8acc2082fe5b8c8ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eae1bfc661238e90228c80133ba0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d34c941c861f54496c18dae5ee0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259dcb9225010343e21d0392729a59157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061abce7dc65aa4162530f5f1df0059358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317eba0bfbf20082c851eb8c7cfac0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d816b96f5501b2a50b47241ff97aafe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77336bf8b5be906049256031b476ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77648a0abba20b2ee7dc1965595b8fb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528a24f0c5d6618b95941656a92a41163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabecd7d9391955186e637fef3ff82264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142d416bdc948d5a553764102769fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d094d31e41906d139896e0f2cdb58a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7edf0865e24a06d56fdeaed99943067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4b923c5527fdeb757002bededd26068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9f4e911ac26e55f7875e41daa54f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aee021ea3dbd69f26ba7c64e2fc3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f4780e6685ae4f77b30d496adbb6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3b33c66712d3c4bd611d08ecae05272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab381dbc9b6894dfaab2a0edd55dc8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f8c25aa27126808741ec04d3cfced74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d6a6c20604fb30bf007cd584a2e9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9907b56f0c39e56dbe80a504736e06c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5a5af2c8c712e4b2d47d99f2eb50677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d4bbab6471038b5146f2dd8c876c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4630b8059c2119b17a5e3a4c33814979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b53d819970abd3515a044e21eb1a5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727265f99e3cc944952e58311bf0172381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de31db8f6ef73888d9502dbe9934082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6ee6490fe90332ca8f040011620f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f28fc77a3400e68fea2cc5742239cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f9472eb67a856a96e114f857d92d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84763380c92cbec85c0855a696f1e92686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c95191a3bdecadbdf79d1769e39487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b0aae8740d2034eae1ec287e463a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a22ac68e038b3d6c4974fccbf0af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a231443483f2d76caf01b9ce99e6e1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2e4f8e30ae06a9fa47deac610204f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b127257eafe2fe9ccef80ffd683ed4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879e044ce91423f11ac1583c5a2002b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881668d4342001cfe91980b482236ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753e52c970e7c6f36026d9c1fb047995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3ea9eb6826f95d92eb47b37ea42d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba829ee7f248b3d18ad013ecf33c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3702438aef3d933b3927da620233e5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38463e06e02e46ce82325d2673aee6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe9496d8debd765f11d20d345729c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3db25ca3fefe1cd7e8984fa5f04eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951cb68ba9b11e13ed3edb7ba7398b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8394c11bb25740ff564d46a733aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f7025a7c614df919d43c39ad29655104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a83b6e31e0b4b0c68c95fc8682111105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bac341731a68bbdf52dd500b9897ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8035472f6ca92155525bd67d21b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9cf455eeddd1adce463a3d53c8b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad1f26b6d118b1fedd1248152a89e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef3f762747545a39d49e5febd07894110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de606beac551b3be3d81ffcd39bda5b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1eb40f976aacc286f781cd3185d8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef427c261c31b209e256112fa3d078113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d76141bd8c23d30e391901d47bc9eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b477548e2ec7424017b1c25f1761a63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8124187fa13cd50bf17c31cd904e4b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea911b19781ba264666154d948fef7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbb9310ca46f78d1146c8314734390118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a049ad302341d139f3d2559f06f61fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3d8f3abd41468c1e9ab4c9fa309e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ce76fae8592cb62e5b58ab1d4c25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5a37c54767347a93618ee943312a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f7dc3a428dc444f42b26e07105ef4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166e1835f7386d2022e37e8eb136de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fedb0e2897f048fae63592f838bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb439044b913d5b2e81a64d073fc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dceb7c9e20f14e85cd6e07f3b78c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4c09853c5c572f65e4314126e657a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483fda77e831cead7dcaf4d564b1bb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3f95c2011fec60067d9f95a18daf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad336e7b87daa47a16b5bebdbbc217131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136a248b4d72d8d8a1b58efe3f6a432132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e3b34a0c5cec0739155366fbe1420133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301df32cfec688b94ae8043189e81e70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f258dbca262f607c7aaa3ef091b6c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e75593e27b07c0ad4ceea51c6ebfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0adb5aa52efb6ff45d15b307fd01e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa563d9776ae0e6ad7682b392f9de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eaa50a7a050ec7fe8fbbc6e03d6ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295242840ceea1c19ef255aaa7e67d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510ecdaa9d614e1db775f74b1f4404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402803c60f22db09ba9effa1d87e457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dbe3627e5b5cad14d739b765b324b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7415c08372232d55c338e7022d33a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ffa787aa8c569e81686e5774a3748145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36bcb53ef336ee023dd43006b2b941146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c86bbaac676a546507aa39b28a12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceef91a6527543569fb321fe828023148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2724659bbdbe5aa798faf1e919dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af9197840e6b789c291cbde206e25a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1032b80ac0e6d5d014638fc692b848d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e69cc29bfd4cbf665c24b30de9c01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b1b2eaa51cb0044e805977072fe3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e19695c107490576164c2a4c35b7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4ba095c5d35491cf0f52c1b07a1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337b0a92e545bea9e85be6aaec3c786156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5129cb42e82541ac7fe6e3073c2f99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e4bbba67677bc2768cc7d71e2cfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2b83d6f8fe66aa2a6450554f0b30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735dd8d86ba26b009bef10c0f80fc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9bebdaf61c869c5ffe11138785e52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d130a27f608587944435186520eaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f21152c8364d7b0f668edbb1367c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dfd88a0788c8c3474b0ba3c70af55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860341db15c17cffd1a0e10f4b577127165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575977592278c021eb21bfe7f4e4674166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f38d34d069cd97135f907111de3bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff381ba1b8ba3f6c117a67e214dcd870168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176bdaf2d0dffb788a6f42a9ba1ee9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a45c173d4436453a6de03509c399170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ed8e15b7c92b935fe07d20582831171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e909ff1ac1f09c3a4269ac5490f89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b785f1c9adc1af81d186575e5d2ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9a72d4ae65a918d49028ae8707f80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebf90ff5befb7bbe13723fe94c1f71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c5c35d70d942eb452deeb08e62e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787aec5cd2d5938c9496721b2ea6a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb565521a84dbf82f06714601852e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f783930efcc9a9b042fb2bfbfc2ec7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb8ee15c75cb92bd27947a4045d669180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729e6e77acfc885714db357863a427c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e175ca157fba0a0d8d43d1e7d5858182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e9ca3e23696e6f4b1cb102d19af83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07a1afb331f515d4b3475472f3c877184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b124544f9aecbb17d9197554e00c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5950cd1b9dae911fcac6963414f8f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894f04dcc0f26d85f8764186f218eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a333abab92c75fab907ce3b6f1d85a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571611c9811f6541233647a544f7202189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c696e908d3cefc2ab922b6033d7de00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f3b6166b6b600467d42a047763ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18706d439ca2068ad76d650a124c0d4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313d4eb7628a51e9357425fcc3963d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeee509b92d0678ac56ea654cd1fd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dc06fefb0fe0dc1bef01ea9364df5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632e96afff49ea8afeaaa836691b9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de27b5cc90894f57a5484c81cba6f46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283beea446ee4cf16920dd12be5c414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de750b5a2d6312a3a23ab06e3b4b38a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f813110a49e89775d7191e2a0fd7679200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51c54a93dcf32d8b1943927fd57815201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188f84c35dcad2018bc96ca96307249202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5b9c03bee38147af2a014b4ff8c52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9fc3a6213b1ed95745e5673c5472204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962530afef73f2c04c489e5ad30f3ee3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf838f7fbc18fdfbb534ab8d11f059f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c9e3a37fcf1087173eb28e61f6697207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55c42fc82dc8c9695d622cab627d31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e476830f2980b382474c7e8187784209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283af009862021da8d996a84598f39e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54fa2bf552b0787c8dc3f42d7ea37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148685ff6b1da88d12ea160fbd677f1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bed1c1e55cb4f2f536286e7376369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeaddc10385b8ae1584f08c0457174214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d73716c08990077a7af97487543c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fa5297584aa038fec61bef5c9d116216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf95b7dbb31e169c9447fec55de885217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843facd435d2891bf15cc035223ee20c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed493df0ccf2f9039884fa268de88c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b3e83cbbb139b9008dd64e5c10468220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887546e0d6ab535e2309f7efebd553221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b02a5de0f77ca4b4632721d5bb90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a851a4a964ca1c3832e1d07c9baced223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3462efcb79ccb95e48325b2e18de28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb08c6094172719a72edbcafc64fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53ad52feeeb58597b94f153c4e410e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a61c1daba71401bde1f17cf35203a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f743447882fcaba1c3d62c68ba6314228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed10d112c9b24f375146426fc2c070d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffbced4f368b4b9040c4ae9be93fe2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b767ae6580a9cf57db3d79e6b7a5952231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06e2fe602d861242f43aa4df9b1fe7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a15b2ab9b303d7673efd2aeaa86e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c5c7e455e2c7e451e95b863faa33c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b847bbc8888e16ce9c920e5f2626235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236fc83e45efd475da0a257c6dac754236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adac6df60c3ea174417f78fc0f1379237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369df6dd2cf143e8e5de62074b59c8f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc434d7b5b5a6408c76dd84b11f74d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a15ce0fa966b8947b229253930593a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681e1baae96adca93dd707d85e24217241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29899407a28d4fd3ddd878cd4f255b47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6aac453c1e4af16ffe84c348091e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02843a9efee293a9e1bb2cdc9f534779244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f594d3f139fb62b496b34cde7568245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74159d14355eb72b15df6a3c33580383246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251f4bd7f8720611bad1d80b2d1053c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6416f9144c88324e5269102ac2eb74d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd745a93be9537ae5d30e3c7f4585295249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167751c894a3deca1a1d769cc39055f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a055e011f89a942828d300e2caf62ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ced95bc82e50673569d882232f42b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d64d86e8fe12c9e56ab790e0a275253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e767b61d9e8aff95b9c485063b06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f997ffeec77afac5585555c4515692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502736da4e9eb2f1bd0aea9a74d18b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f0c887ac520774a131fee06a94768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbb8238700f88255530854af070ac7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef340b8f21f9c28eded897c39d225259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea69047235bcd0521d22d45ca415b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3cf1c0fbf45b8521cd34f3a32ae86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54101a1f03aa943fff1593a32cbfa182262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac227e6b0f0d36deeec2102e0d89a28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d348ffd8e21211459b9a88185e10ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85965f58f3c6a893bde0d1b7a506b60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe80df5f55a72c622b6e1d0f6939fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89525b3019f346dc8d8e9fb168dd513e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253e80b0abaa798ba0b0b7442a6a4cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94db4048636b6df11193549e76396b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ac513d929d9240aec01ca01b0dfd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e3c15765bba0c78851dcdee8e299271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c917d2978f9831a3d9b50049048008272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d45ee94bdf5395acea2bda13649f93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8811e342e8e71f3ba350ac1c425d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd59ec5931fdd5b5463481cb887d475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8356dacb4043b11740c4ebed324a5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a3123fc00fd18e21f3cf3173345ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473fcf01072e6fbdf61b6adf6a538c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7588d89eb2ab8dec5b9d40f8104c99a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf04c0248352bf240c6e2015c5b6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bad89afadb6c61cdf31a1846b2fcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3674d32f73c94b00b02263358cc8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127b2bf738175feea99500c2913d1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2917a9d1014397a0d4ee44f09e45c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e7e20d4263717e13506ee30c7c06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b9b4b3554b46a9734cdbd37b033b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be8a5973115d13c72a3d6a5e2b9bd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d8944d233d2565bc4432f8755caa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc710352373b05f9ccde07dbcfc1ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210ca6665246bcf3cff3fbd390e7750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82d1c7978f599573cf48fdd20f2554291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15d5170e8375849b918a714457126e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee430dbae1e327c5a9f42f7563f24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b477c90abe480b072a1953c38a79a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae32c041b64da3bbf7083c2eb11121295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed7d790cdc8b2dd7589af1667dfe9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f957060c7041170972b9b4c056d4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fda244bd26e68746756f18d9589dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ed65d5dc49ddf8282a2f25bf8b43b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fb94d13ebf0589d4820c85e8e6743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15215d43ef8edf8ad687381b78f7e71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba272b6d6a4cd339de3a5bdbf941e0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc51e15cbb2ac517b08f9b0276cee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f705e868c587c7102fe1b3dfdfa412304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac7b486be5756337fe668f2d494ff8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9c5b5ce8f60df4e0dc0ed6cf161eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2f50bfa488f51e545cb40a722020307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e55e5af34886e159705666acc2dde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105e6864ed950baddf0f16a261fb5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758724c61fdfe6db7e7c8b6940a63cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e66f56710fd3d7f7b8565be8d1fb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612938e439ef624c5e2c59d379db4359312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57841b7ac6f495ecff34384bdf6829e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e97e740baa616ba0eceac913a4d5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f13825e3f67a410f66ead3c3e4d008315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b2c88801dfde4617ff1ce476dd84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eb7aa0c0af1b07a270660388a73fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7b8c74eec2b877e14158920969a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a4a4b380cea17c8295058a3bcc686319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f096f92086c873a145cd1ffd8478d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdc5070382a24713c76bb066f6bce8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f891b36416653d1a61e94975c55af6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c4c9284df1bb3b13021cea3b9ba67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1191afe91460690bc76289f5f25d20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305172c874169cfd2a38c8959db8d27f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f3a7ddaa0ca3e2ca8a692dd3f6473326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096fe0c6fd7289c723f2ab70ffaacd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a59354f0e6ff9ef5743fb2aa7560c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ee8e5fdaaa1f833297d3f43ff95a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab87445a49cc483c9ec89034283a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b8e3ed6b2aa34cc7a7997e4c68f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013d07f1f7896b1eda5a68f5002be59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9bfc171d732777cdc603d14dd4e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514071976b93e9faa78ab86278decd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db901dbe5e4d1b97fb91d25e8e47f157335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d9a7250a6743ed2079ace3abcbcf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b920a5a90c14603e9441dfa22eef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eeb891a3aca193f94d390f6e45c24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3622e6532fe2d03cbf58a45479466339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813dcefae84cbfc0c91d70ad1b93831340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bce3e10c2c95376e044cedcd12fdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea872f23d58f6f4c3f7b4bd766ee58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e8aa1402f8aa33475491f35fff91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff5245a0439717294790217da77b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8f544063c794ce229d69342986f9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d435bc8100ad108192d3cb22c15f03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333f1473c47c3f1b5038da453ecf635347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642d5920498c414c37a590b981c888c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751087e18bde23e6befc713d21411e87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59f3451ea0ee1cfd82854d950ec3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d60a3c001492ee9ec2dded37a05c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff7810ecd980e4203cf5524633656b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeff07202122e119a7182f57b1cbe2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ccb27b43805a62cfe356d2fd44a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec2c736e8f4808b1d0e02cbcc3ffe6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e0e51c3414db5f053eb59c3ff05e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef75d4e72f2918dc421e3d758772ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584122e91bbbeb763e8ed7d1d2fdb5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332bb5c2c674b532f835321ec880a0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769415d36bb15ce5194150ef09cc2e7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb3c6c5a37ef3f30dff3ced03925df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978c4fefc4583b90d7a33a4e47228d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa2f8cca6b79eba798c539605ad29f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a185fbcbc025a924b7642cab57c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06578291b22d9396a1b804bcfd7625ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b2514f67524b28cc59a931fc374b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b93bc23a319d02082319dd8fc30367367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa12ab9a4833a5e55fd014d2c24cc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e02ddd9ec4f3c5badadbf40641ce1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510654e6f37eccee5a8da0573ae0769b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5b90671238f31107e21fe7bafef23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09cea4ec51484a2a5fbe26254f6421372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0efceb94a4147fa5d4f3d147cd35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169b023ac7c0dd7c32c3c8d8d619319374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a5d16c1a019f744d7ca1e799f9d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1953a001c3266687ec3c9ccb53a494376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e5d3e0f9cdd116b2dff83ff2470af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa71ce99fe423cc5ea177c4ac30c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6cabbd60f590c23b09aee6e8e4866379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e5d18732771bfc65b21fd5525634e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740f5826995cc8387626fff3a0822e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4c7e9cdec1651aa7ee8587784b10a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118099740a66035516c388ebb9456a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812cb17aba4b60853e0694c8ca8e9d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833f4bcc905e9d9e82517932b9ffdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891819e52d78bec7ec2fdceb7e0fc87f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a8331cff8b073fec2251e3a824e2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b5bf6ac5a85c10f65cda34ab9a346388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c6e539dfc623802bdac6764fd8f83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b30d32b1cc41e5e30bb03b6fe4195390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd977e6960b83c3dfa11bad43685d2d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939d0f3b9d03d9c51bf7cae97dd8ce0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442435dd91bd895276da93936d91aeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fa690384e82be553ee8add0cd45b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89610e7ba8b0f81a377a407ccdde7ade395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb83b0910a3b5ae8b11b0dc291632396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ff65bb9559f95d7c04850c18ba98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da34577c511bf6f65681e37b1cadb9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83209688b644e8ac026b6dae95ebb2f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfbdc90f6f245c95a6d656e741bc3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab757c613470888b7a011aa0a790cf04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224478a1f2d82fc189b161f92deb84b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f4433f6234efab30e5f7f2c1cae8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc116526a1d1d2ce9c557f3a460870404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f452820333cf66633ce19505b4f98a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1369034411ed1e7cb805681619840406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed349fef8a843f8d8c0c24bbd6dfa81f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95862beee7a8abb98b02181fd50bbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d0342b8a26ddbafe825fe03f0d7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe080ec809926b36cca0e0d0c95525410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291220aef000e61415ca251691185e34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8a50a99ee35350cd94a63da9c0b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf628c840124d2e1db375cb1d9d9ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29eba3763d3f89f22d038163433b17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ca1d65e7020822bc952917191fc1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a37ca9fa961b73904b4875f1bdc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc7a810772d16873f8cbc1802fe764417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a027b45d2230ed77aff53dd0f7febe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04a3ce7018f89c88973c2c2eec285419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee127b89f43e76f1c1bd53372f1d4797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bdac7eb30ae3de6d88a0ad0fb5560421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ecc2462a241965ce3f81acea742b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f070dc0d8299ee29f7dab2513b989b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f4b05bd0e4bba7d8d1792d6f38f5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9c6da5590f8df0bfb1e2732a78c13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b9c778874772625dec1d17cb2afd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386a2cd9fbba1649e507e6ec074d23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff19a499c36745c16494bef3c879a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1c6c81e9878325d5aa40c194e473e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66e82003027e94dccc9bedc8055ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c099c6a80efb29f0989a61c3f499431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989837834a0556eb567104d5e10cb16e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f6433147318e65f83d3b5abdaed3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165039f71e5c1019ae7d991ef57714f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e7bfd70aa43e5bcebd8f69341fc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b873637ed749f79ea75d91a0f4b26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0642534bc52d2f0bdd6cee4f1e21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ee9f093494984139f04b4f1dd9c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6e3233df4837aa0711cfa23de125f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4787806fe948b44c27d172947a8e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f0e888b8deea0eecce306819fd435441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7a0f4db32ee83601d38546e875b5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c016fa686e6c8b45c3fb410a5443443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ba79a13a169084a1b47d1145aa49b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fccc03a4fe60565350c8663fd1e038445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24136977cd913a5dda63f60a1742c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb26c88f10eb851c5bf5cd45b9e7b80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6262ae956e6949b742aec97b7421e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b6e6b55c6665e06d4afcd831e3050449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39a9a84120c72b23936713391bd0db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edbe1bcd95e1aa2405d0c1c1356c68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097e203136e1f6fec4517c3e8acd84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb24a139b4263328e158c0973ec0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6d852be327eec7d17f8e0a67fd82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6252fbcc24e1acda594b524ef7854455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2a82fd15dd7109a7ec4e92c85a8bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd6f8b8dcc11f57d67273b5bb6647f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720b64f1e250d172359ee155dba4a0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54460902c28d8c768c27ad98d7c60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784aa7cdc91518f0751df7478bc6ee5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708b886921e2b890624c049b8f7dc70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be2560dd54d07c309b1ed36f361a7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d90ce5ee0eed2962f8bfdc4dd256463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca45969c448ba8acfc8b578ad2d8607464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324aa3fc6aa09af855d8a5a3fe12cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bce128a866a5690be6182cd6dc3733466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ede09bce0488fa0de04f8cc45b314467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8374a717a4aa5ffaf1368744a50f218468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c56f024ce47983b72765866a4d15b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a28d55e0b5bbfdf594d6770b33903470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b9ff46d98ff9e9b2f2b3dad03475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23565fd2ae4ef599516bd5d649d0b318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62e15cce2fa0e941c1bc38b3438d6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ca3d09acd494be651df5aea8be1de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93267c769a25956fc69b49c1ef1b7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d0269b887f5cde930789dec855211476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa08de78e7f25e927fb343783fb330477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a637792058a74ade27d380fb21305478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3a8a2b9cfd5b15169bc299436b8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7143fe49d2de7bffcbe82ee7bd35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b754f1486f3221ac8657834d1ec33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab910ec4cdb46046e8be65d911c3b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f97cc9b0bb8facee1d3283369eaed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6f4a1ff434666bc0e6abf1705389484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33bb71fef3544b469405c6e5aefb58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209bc2081f702231af2308e642a5fe5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572702c94c1fce55e385d11e9bae9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa62619c89700f029cc70ad8c9f13eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019b8ab13d3b5382a536f37169270ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5fe5ec45cabf6ea835d0b1747f1c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd533dcde1471c27b12173cb99128e62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ffd784d6bee6a7de9d93849fb5c9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebda0b25ed7b70230b4cfd4c5d1cfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44444df23bb3fca825844a1cd4c207494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f464b35e310c3f5976d1475f6f137495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae13b40103cfff164f9c2d7853ba80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763953351dd0503b03e8db87c01eb4d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f6a8c5d8f9137f8c7d8fc3d107dc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572789e6f688616238afbcef4504fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5cf074e7ded96bf6b8c5d6d08fb49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edf3edf81d09a358c3f98971722c2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf8bfd8d91b647c2ba8de53d796b3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37021c6231d5b12c7de52b39a40dba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23735fee49a6e7cf5b5c85881340e8b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79b0cca0fd7db492f2757787d50d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb5c2a1e08c7d21106f93f6414d08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e1aabf7a973f35a8057d3f7ff61b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045369ac05b1e8c897b9cd4273ad4a68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4945b97fa736f1fbfb94bbaef2964509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a58e29a44f013eb38dc4c254bb5972510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c5710fee395a5b53c62fd5bffb17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92a753e18fd7ef9d6849b14002cb77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd808bd1920302e8d0001fcdd28c07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc2d5ab3c6a405ee6f3dbd7ad9aef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c533626071a5e2fc803ac925f72d6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f48fa7a1949b9d723f9ba054818b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca04ae1dff97bfad75cd1420f7377517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efc70c7f3b92541a8f912f0ad92cc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f860a2dc73bb5d739ab24d9652315519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b6e35f9e822d07184279402eca1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518b03d3aa2c190cd3f9ff99aa5cdc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd6b5ba63324836ea50a6ad199f35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d93c99d60f24971d6dc71940ba2d5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc219aeeeaaf4f6e29340cc09b8a94a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbbcc01bd83d9299ae309b48919d8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321734974f6714cfc6cafa6f223b933f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88831e08f561cb2845b2c3f0efcb3b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded78cd9913a793f1c1cd5d876abc58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ecd186aecea5688d991f3276118d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f66937e9e2076b83e67ac00b85e2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f315feda1e4d416fce676258fe7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1951109aacbc31e42f31b9edbca269a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d68b392d3efc994d05bdc358a642533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c59c2af15f2881a4858522a232bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6a8013f0c38ede978075658b7d358535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4dce552c56e31cf4e683c64b488de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6894af2d97c1c49029a480980a08d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1934601b95c2aa496129df721af9087538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507666c8d8e0a86d6366511f048b7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d035dbf71faaefc2ee3ec075c959f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7474bb39206e897aef61787b04d91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6556fdbb2d15bbdf30201535020ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb172d0ebfb5ae8fc8cdb078e2e5ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8fe779e511f5aea3a5b110ceb37e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace08906b5de43b4f68542c6e6fae0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70a6537301de3a5e9779d837be84b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd52873cbf93b0381ed262bf162d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0ecc44f663b48c45e69d4e161ba2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efba266c925eb43fede9b592597926549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492b9c912d046291861191c02cdd544550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5246afafd36ba0064ac3b01c5f75b6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c4f14d3fd398b1ebf10adb3817869552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd38657c476da6f58824d7253f8dbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002954a4b81a37dad350cb0efac157af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63fb6feda9880c0c22249891b92087555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6d45f4da6d71c157fc6e558efe179556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5700da80ea43d9e04346146e786b4c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685feddc2b61d8355a41e77426d9e79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08af8bbb8ae14e3ecc797d594d4d51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d196e9b4c5896ec9b07e601db26d61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d892d8efbc45f7c26fa4f4d76b94600561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab460eae466a4cda3583eb00f2e31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3abdb53049758b330ef739e13cc83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103ed9335c3e9cb1e6b5421fd76b135564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a306a2553aad1cc7292e84fac9adc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78e90eb5a7e2f210a3ba8ac70b187566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79337b011fba0c6e335a51480bad86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b03751561cd95b7f800fc2c87a0d2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf42c69612c5ddebcb3a9f7d65745a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b1638ea2eef6f06b5a7d0d987785e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193859cb73c218df50552ccba1446fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7119f1e5462d2ec3818680b1b709d3b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e509b0c48fc4fcfc0e0837a4db031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baea85406d0a9f617c800ca465dc3ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd698191a549742f7206932e0f9cb3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e09669f485119884ce8cafd3fef2204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38f20c339026a4a089926bd4bef7435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e88ad5dff26a0f8e50bf0ffc2a8416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff3f864d12028975352f1cac8e17bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bfedde78228f1fee881e935fa4fb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fb5dad70328658c65fc367c4d4c8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663e45ffa011f03a9396d3471a341610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338f823d16cef4a6ac88112c3ac9a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a1c0c6903b3cc8202d3a94298955912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7fbb04d7df84d38da5b3fe5992de513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d41472c9068bf1fe41683b96ef85814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5587ec2c286f88dbbdc00e04487699915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d335a2abe711b94cfc0e9c3fa16f3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34446df6cb4c7f82b43c2d7535ce07e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f441bb98847fb76fc02f8266c9b3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5181a9167e0176478b5717776ecad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb2ef9c1638e623ea41a1dd578d0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08720a87a161d70d459f6108ba09a6af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f31f101bcd9f84d5e2d6ca197997e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dc38b3ee762d24eacedfaa89173c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f651f4a1e8ad98df05ce03a8153b1f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22f501111d335dba085b68c30d0ae225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd649c2d781ddc37c21dadab1eff7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d799721f88ff5007eec88143bf60127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713bfb99fc7c11785198de00f6aa7a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0a443d1dc0660eb3dc5c62c3a651e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2bdb314566b5c6a253233b64f8c9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e86fe34c009f39be31bf9a6a012231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c132b880c1425aad471ca19b808dcee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904b02a03fbfdb93e93713eb75317c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c5598202d3473bca67aba0fd31c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca14182e24570781291104acfaba535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4601177960b9811f3725e2cda6d2fa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c6d1415614490659c0714379fa75137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18ab434220d0024c8539c1599650ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9db350f464b03a60e411bc9c530b3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b67159d5c7cd63be88fc56ff78d3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc0b7dedee5f9b6013a0e90bb4b9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce994ab3524c5dc1aacd956acba71f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47921a0563f15b9a67f1cd5ef3b20b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a1f8f43412189d751a30f3134679944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec760ddb3bfdbeeb5530c4013f30b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92de4b9cb73f5ead28df6fbb6f749f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b5f7e4df392503df1280976fa6f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd07ff818c141360976331f2ddf43c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c52162db8030dd74e479b7db4867a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed01dc32a30d9b5c9e38f6b5de2d1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e117e2ca84911247cff68421a4a6e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74da5c19dcd1cedc7a2f8c87c063ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb540ac1f52162dad822739e8eb64f9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65f00b9fd8838aec2c5ae4f30d9c9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f531b39d5c1bfaadc4e8f4b6869255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceea63af9abdb786b2b5d3d676f9b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bca91b95b2ee319bfe778cd23ae9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ecf7dbb22557a5a9f3b397e891bd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc0c3e4e183fddea032c4788a0c4f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654e53002f3231b45bc57f48adbd4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495aaf58202ee7935550483394be96d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf56abc80bb1b2716107f38646caa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9319bacbec684dc8b7129246b7af1af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b8f5a820a8c2387838204aef2f33164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebdf6a68d6c98d69c1ffc281593d2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6ff6594a62563f102c4c223c0ecf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc452091ba21e0163b7424b809495f7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb9fd1cb668171308e92548f6dd8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dd2b4cdbddeb71e8cedc0d50f449469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300e398c04ef645a366301f1ae631370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecebf1c7b79db45c6736862017ebad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab67dfc6c9db9da2afaad273cbf95e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64205a70230b35d10832d75ca164573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fa5eb0d25a174d84af57e5b72368a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e741219333046851cfa56af29d0495a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04538cea626869db9e6e6165694996c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7f2888894415e4b5aa7ff08f31af077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09727cc50324ca2de80feb2dec1fe5a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41355f1e3a3cb579bf9a94cbb18e3d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294d964f58f7d63d6ece3809d09260d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626642d8f389eb8a07a674e6315ae24681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011230e081306e4335f4c4af0cd33482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68035dae59ec842f4c3775c98dd80e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9f745adcb71fa5f5082a8ed15800a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f751f4736096a609f74c929a67ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea5c47eb430df520bcb1f776d462d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a716ef76caa056792f7ad5245e5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1390fc8a84d20566a9670dc0b03ee188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a01096902a2907ee56050e23aab74389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a009b928768bb9cddd57b66a5943890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c93baf7789ecb5d6080d5f503a242891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63bcd756e61ea7e1c4d3bfa38eb0bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736791441b79a50bbd027fca9b42380093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994c360bcf7438fd9d12ab1e8fa43794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97ebe7c9c1bbaf36ee7e6f70fd2a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a39fbb7c5a670671c91846e33fb64996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183619afc5e6ca68125deb9588e463a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a212c3d98d6331b83b1bb2e6615866198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f865c4429fb0438c31fc9463dba638899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1829dac2df0daef909c9073aa5492100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d2f7d27bbf491c7ef5280c731ba5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b6bbacdb0d6d9c5ecb04c5fc501ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ac8d5c3dafc74a6bf764307747242103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d33616baec8d471130b6a73a3581f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fea56e5620524ea9eb439567735fc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3559e67b4d1ad0a2c1b20780817f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882144bbfcf23fead6437444801b7fe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121066ee84895ebf5f2e697b1c77194108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a33fb57b63c697c4304ac144e4b7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a781f0225d8b4d0fc4460902625c5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b8ea0ad6361e26000594a05a65eed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52514222760f0c5e0e715830b16902a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43b6696d31cb01acad94a95c0d7bbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b05020384d250619168b5d01d2499114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af8011870806907bc6c00617fe33e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282526b4e83e24148dfd28e1fc1527116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823e44336149dca2cb990c62540980117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f4fb9380524a425efff140aa2585118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf6ad37bb1fa4dc8d86d8c65b5cb8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4011f64aa1024a607606ff8e1e83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aaeabfd7f7b1a34c42a1dafdc1dc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7432ffa8b4a44df1632a2de71f79d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef4c70b512b9c04093bb06b17f931123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2474b8f0562e9f8124b1753154318124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df21f12399019c065d68bd086adff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d2c7c954fd6445550bc38947c0f85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426465888522d53bca91b31d9c14853a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3d5d09663f967ac57492dc43b331128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e03e3a60c4e01cd57ce0e6c4e86c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062be932d263e94cf4b7aa7917556af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13f6436ad6e769ada1228389daf088131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e965d4afa6d563ea6dee0c5535f61c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f372787f4f4e1e962704e606ee33548133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e55ab497f10b1b8ccc72b31f23fa7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a75d9cd5134af79c7a6a64381e1e1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41130fb00fbe78960af638c342f5da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b37534bc36fa97d30e34e0b6e5617a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caeb4cb458e6b86da6bd48b772f447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9d6e70073671e699fcdf406894e3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a8f4bfed54a3b40643713b39e0ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625191d060f0ab485876e89700bc3d11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f65c5d61cdb90354b0549f97a17f02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0444eb203ff9945f9d4a9db9988e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497cf125fdb98d761cf1f9797b28ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bcd16733a787d1510c5f991912255145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11199710c46d5c4a96c5d3ef4d8d316146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9f97ade63ed5338231efee7c58d40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f08018dc2a282748cbee941f2945b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de263f16ef6197942852e04af61f30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0433f8370d8771fc6e7c5306e4baf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf4ab6d00b5dfa60ee372582e55d43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c1766557a8c4c6815229311a3d1cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb3ee8bf180cff20a6929c972e548b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24f611d9f46cbdd571c156f68febd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcd19b97facfeb2570d3667789d22d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d94f61366bd29e3b7d0bd36e5529156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1be00294fe7eaa22a72500b6e8a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197463dd43980e6dd603ae081d0c24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b92c4d462c075ac459b12d41022ce6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b8ad81b6b17580aa97130a614c2bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e90bc951a3d3667652248b0e1931e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fdd70552514364e8a1df45eb4dd56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7770b15c1a9a7343ab30037e8a36ab0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8fa1e06ad536d975391e7421ec62b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71f4bc5165308bb736664238313e32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616e9967ce33f65821423702b81375b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117695ccd156038130db6406dfaaf08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15c93f720d32152c553cc24f5620b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9da8c26f7daf314366885f95877e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0700680a49b43c4ffad9d9badcd174170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fbf1f954c0903d2b52e275d177d50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc64a19b75ec412709ecfddb5309d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c59c252f6cb5d53cc089df79b2ffa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b5a2b5bf055bc895956e905df260b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00780260e93db7b1d7758d3a8bd9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62229bcfaa34c1453c3ef685bfc75703176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb3ba9485d5efd935cdc8f86ec9f84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c7c03f3c79064b0e305adeb4bfad2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be9700ef8b8b862a6d6f42cabeed4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc41e21bd32c9d2383870fe3a75b9aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99e5e65a25e6efd66cb2c8e29a715181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f2bd16a0e6dcc98a9e758c97f339182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0289b8687e1d9f3b3c53d82dbc2987183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e2a71d118e386e3e12d74108440d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8beafd58055efba0060fc9f9c4a37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6b33120a240cabf920dad6274c3de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652195cd843e0bab6f5541bf027a402187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bbdbee79516cb8ceeec011785118a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80655411ecd2dd5a1c1487e3749fa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e5669d8322ddf813760ef5b4ab657190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a47d79d9655107960b2414acf818191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cebc9d92cb5314d32651f2ce07f2b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07675d92d934dd1e28998e34ad64253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe77d7d94f0223fe842e4b2aa84730194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a15bc6fc9afefa9453d7d0ac4ef6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a9b2fa83ada98a2944eb0c2506100196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d1e50070d58db2525c506a1cceb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989862c268f9fa0295f137543783f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d829aa01fe6d472f4b5622db0f1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee812c4829312a403e3e6d3d9b7797ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd2a1a460d712cd96bbeb7734242c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca05f4ad7978eb5bcc94844e51a76e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7f0f2c33f4147478bc5bf5af79ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52228c2c6e16c11ca2549d6f46d655be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76659497ed04af4ee1e2f8753c0ecc9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f120fed6008018e70370079b7e489206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa6b6d22abc62cc2d74381c31b5f54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b185efd1316cd87a9db0097b0ab0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e740d5cb28d0f86a585eec6298fed5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fcde30c9259a76607e2f76aeb6f6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c9d735cd80a1d9093fcfe1809a431211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e437e51c9853823dcef61c847ccde1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278d76189d78af49cd93bb840640b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c20b14dc288ebfd68201b2e7fa0c75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d0e48044c78312cbaa0b58cb5c4d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04966611d233fb08724673281b84f64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370794f0b01890e51fc9003f044742c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886043ba0fd597a6144afa8f084dbad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d2504a3928d69ff6b162395f7bd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac387ae7a7bd9c6aace17740e99a0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9946c054d0a2875802487e1c45a242b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262cf22fe8bfc751e4981436c9f6c85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd91988bdc98b128c69ed3462be68d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83457874697987f744c05d8ba3e61afc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cafbaa378dca0a8ddb102ef8cac1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828863d7632ebec79f513f441f4b25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199a6121e2c8e03ea8e05ae4cf9ce0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0fd5b47e0ccadc517df25e9f1ac9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903ebf3eade48735efc33685398a66f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3432332ae61a7edf9f2b4c530ada26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747bb93f5cc6944c0b01cea078889c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc5ad78b9a3711cce9d08a729d5c4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42badc5c216ad8db52bf8cf64508c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236386e2b0332359c9bc6e234782431d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4ecfa3ac77d43a4ddd4840435321235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af580be3555aea88c1b6e5adf0d02d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d5530de8e8ee4c3a7a1ba19db6713237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb62006ec73a8cad5207d20ed347ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b82cccfb37dca56fa5ae131b5caab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06a9b6b43481d0739acd99d3dcc4df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cfc79be67aef116f8bec70445996f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33e73c5a0f8240fa79d36b79948ec7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7aa1e3cad12c55185f3750064799f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723f856104ea55236f673b810fe25d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd53312be042ced2f0ffaeb7fd46913245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20800088537f03270a63a3c23bcff41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bb58dec408a934e5e80347bf5b7e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c12fbda3cd24808e06de3f843e48bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a229fc671a21633187e1e8cfdf86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a2c600ae190477e6075451f492452250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2cad7561a30876a736c2bbfaf5fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ac1f2d63e1ec09cd1d7428ff4f21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9019d05565220d94a8025108bd0b7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f79a1278c12a08216a00e74a64cad4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c090c2f2c501c5f9fc9d597a2cec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac7ba61f5ff65973d97a18fb57157256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c738cbbbaa85a21a53a58b86670f80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be009f7dcff7fa0b922376d4410b17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62234b1d02bbe68cac5a5258b2718e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90c2f1cb4e98c0a2d6165c098e79c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f591dbbf106e88731c501dd47add261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6fd6132fe40bbb47ec54897d13b7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ed6ce75c2a15c2f26997338e2c25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4b2767cb2f4cb8cb3b70d401346a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb5b2f7c67a903f940e6de566c2e2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bed3c9eb7f4f16a53a55a52c661f54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de766d1fb39d37fe164407fefe8e592267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142812219938e7aa4520934d33d1ea73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d094ff24ddbb19b3d7e8d34b6422269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f376a38cff293c1c206634e136e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c00458c1d0b0095970fe8a5a8daf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23fb7ceb7da42523f0e9ca2254f164272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354aa2b2c8f74f4e1ae3c8ffc499f11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8cbe9351fd4f476bf15bd26e89110274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732603956f6d595c46efb7d933917b0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7dc2654641ee01fe474a5905f57ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a005b892b8b55620425e2d98f4d207277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e3d8e26792c0b6d8584afa0827daf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1c9fe089527723532d73495f4d2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6af100e85ec2674fcaadb2b7849a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19292d451ee058f9175a70a0b78a24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9481776542d721427fc6baaa473936282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec23000965b8011f1e74e4442b09d09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a4d23a8e764161e7858e56139ff0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78b21e3b3f0ccc65d01c4c9bc5950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dcb8df2b9139c6f6953eee4d91ec3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903c53bb06303feb041a36f19e8aaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f221e59fd00bcdd4aacf04f24f71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f8917eea49d289aa5d401102b5779289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e42229dc3607b566ed6855ccc1598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb99ebe011c082134301610aaefaa2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c21286d4db730b04f795ceea3399db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909109b6bfe81c0f390d85badc8309fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe34645848c0066b8c74326d3de9a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63de19120458ad5d72ccb2371f6da2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e07e6fd29bf825956ed077a20b13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bd94fefbc03b9e3cf44ad161f22c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973e0e478bf5ed285d8793ce042bdca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9583f408103e0c0686ff89f69006cbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd3e1b12f5c4c8e1c2e66fe2b5ce5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e315b391c175460b610319e01ab275301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383813ffd383eb96d1005440a293372302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f2f2dddf830f0be029a1e53285c89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b185ef4bce9711600a211ddcbecec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec4d1f4ec80de371c279273902f59a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d5532ef705fd787f266fd6ae6f2a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c3e42bc767897aac5ed7e73ff8698307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e94363909d2afa9b5d3409a3fd443308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642710ae00b1a7426c83ed709ca6aa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f3c14c73213369a2f719baa60873f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce62679fa055fbe3d54d014c06e2d94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545df36a1d735e6c9f00db633b1c30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703ce1f327d7440978d3b80d317d8dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c0ddeb3e1f2f4b1309e4fbba80d74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340298ab3ada01c66e22954a17b52ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cee2001b54dccee79e7395c18e607316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc0f4a7641d53e2a70d66e05edd94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d80280402bf6efb9dfb5e791cb66f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce04c36cbafc61bbe9b650d949c08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe38ddcef86382f6b6c133243d728320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569fad8d62da701c1e1dd0251c7bd9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6f489d394a9bcc943d1f95312c395322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66e34c12ef4836ca390c4385f66e61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa8cf7507cc1758ebf02f9a01e923e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d11bc4f3c7f8314359ced7189d98f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9fd47b8308458dea499103e3f0e51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56555f396fcc0e56637ced770b095660327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9e6d1d95f0d7ee222dfbfa398691f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92e2927e8061fc3fa2c9f2fce243c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d5cb0a55e00faddbe6ed88ed0d45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2632996391729c41f6e9694856fb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c6faed74ac00b6c21d2c58bb305d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2bed50935655f689c6ce85acff9d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f5150dd4bb367ea0de1e99d9bd82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490cdf87202cd3821609fb73d91646a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a376fe338b794e20490d294c33da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd29d307d72ec37635cdeacf69b08c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57894cc2b42a83e367dcae9cac7b7b7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55891a591288d472a2379f0ed3a37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f4d86009ecc2514be9cce005638b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf28df4e2e8441ee29b16849dc45e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c26a7617b3d7c3b1a449c2ad6b15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93efb550ef87fafc49ed113c89bce4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a49021837e370be8b22e1e60d3bfac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f2467714d189e267088f912bc49fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a40c6d548da0f027dc89e45ecaf0c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051f351978cc6e73d6796b9aed1b87e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46994d02868c0bc4a9ffb19872321bbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5d4b3583e19bcf18fba8a806384d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937805deec72064b62d18cf693710d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a27e4a91fba930a5cc1a33e90f878351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33163b1cb4de40324c6cf099aa543f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0876c43ab0daa7f6fe36eb7f1dd60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01696d3908bad514d0094b86b31949354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ff317eb838c0710285e76a766820355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af0c6a0792dbb4c837c4ae17ef76ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e815c62db9289cb6d8a752de463da73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bc0a5b1b15ef3ba29b39d72a01225358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a277326b575e7aaf41a282bcc21b9e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a016cc2c5d3906251f89a2eaea4340e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb66d140e4e6c6eedd60291ec8cafa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801fdcebf495ab2fb25a98169658ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3cff2189af2b1706fc0b62068f5f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cdf6b1359b9dca5c5b0cc67b4762b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b75a150d8cf7542b67c9ede401b607365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d5083d8cb32623a0447a4434ba1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a594776625cd79c36eab08ba91910e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412375db9cf8207ccf11c4fb4b1062368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed695bc67c2bb9322f800be00491c4b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7a8208de85704fd3432589cdfae2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dae714a84648f549579bf5f2250274371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bb086e7b493168e32cf01911cd4b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced907372f3bfc1a6575090ae4913d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e2ed88c4429534df2b29be7babb70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f0f005172258de258474a52d40ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae269b0fb476454db707ce97f9f4e0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc7cab1ef03c3912aa433979bf740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c9384a769f35e3991e19ab3490db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf3c7f2cbaad83e3dfc959012cc467379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ece0db786094751a232c0f2c80e1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2405653ddb13ca91248612f151cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572252077e5e19a44c128e88031228e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e03046a49adb0e8f7294a183c7c36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42764fccc4a56bc7cbc6c9640f209e80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83597d0ae3b8f8acc5bb32cadb235385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0627702119f05e79e8935eb633ab96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd56a16300b2803c5ff25a2e3370773387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ff0ec34f7ebbf4d46c4d44d865fb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68f8d640254cfde1985990d494df41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d77ec4b66079ea027be4f914c7888d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1336aaa4d7fc45b8d5d2ecb72cb70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1a13e8993fdc22ad1f3ddb89e7992392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59d92b1cdbe7b628965e08d7e5cb8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33437a9ba48052c2e878f25abf8da002394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257666ece962385d0688875bd740fa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f614f2d1c4aa3ae0e6e611bc758c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9687e2dbfed8563840ca4cb553d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ca9abb30ea66690292ecb8021b264398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ca694d50ffb68be73686427fe7ff5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e027c9b7093bef7d0a12344e39fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5444268961a51607feaff35108dcbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c8f0e800a92eae754c1f4bcab214402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b857efe6af3e718deab4ebef4dd08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7295a8b4c556ba0f3d87189f873f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f55e3186cb575bc5090ea9576e32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104935b1d733aa6b0c11988805c1a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd1e1ef2c8800fa7a5bd1509d0bf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83725366fd50529dfdd84090273f1be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f89759df49226f44649dbcad5bc7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b2e8725e4e0cb0a9c0aad1fb19604410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8201946e7d4eabcd047d3bc47f93b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf8dab6bebfae9fca66466996eaf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c8bee1173940c48f56a9380068bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1154c8f8f0a4a6c43035015b660644414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859b89e77224839361d523431a6ae5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f63f8894a886f924486727de67e3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd236b4d544de2ade5d041d5d6496089417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd9c66cf5b9ae60a7ca6032d75143d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59042e3d918ae4b8dc17294257f2b2d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2f1374b92b98a1a4858e2e509ddb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91fd74199405a07afc739ad35034c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd064689b800fc1b3a6f3dd73a5e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c46930fab84cf40f8a45805ddc36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f91f4ad5afcfcd62c34b35dbcf3d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8286e6f397a6830ee930d1674afff4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0292a0af22ec8bcd03c60bd436896c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474954ac906adba6295827f00fef85aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b75741a9f7182b232f29a73ff973428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff43d1977cde80c7eed9b7ef7209e2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58816c5e6759f894b4e563f521424bda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f7620b649266b2eef8d8c59fc4ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f78349bff943d1dedf1951c2bd3ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce79c22e7797deb5a049c53ca226c34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd669ab8a5db4cbd0b98856232bda3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f9efc60c1067d01ef3e5adaac775a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a530e3599eac5e5801b6a7327e83ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f2eccf14a30152e6b969bd13713e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570caf4fb4ec983709c4d6111bc3cd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03345b47fc3ddb4230abc7474da7f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836796156417575c3eed8c3b46b5a5d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289d538cf9e95f7e99704661080c8ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d31de033379e899d103eba6c7a3c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa082d5a3b61635d3acf1984c8fac4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5f109ce26ddcfb053e85c6f8d436444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0ad7bc121841e28242ef5080cadbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d4d7a311ec15cbf7711336b0bf7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44944986c8fd3a40fc989c56d05e9350447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a3e453472e1e36586264c53e937f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806efd9f6c51820ecb2f919d391604f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d0c5304dca3ab5df569e1ce649e41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63aeaafc043ed2a6f17b33dbe687e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a071f1526c78e5837faee6c3556dde1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e8c8b4a669e3844bd3c5d6ca4a65a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed1e49e8c0add542199ae5d230afb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec7628c8fec34b22db88e6afaf6cb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb8abbb4fb78f17a44cbc0090246b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd21d5e26c097ec5fac652fbfbbaad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca92bda2975c0a1be645abf2a7ffaa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb46ad7916b6de517b19c01283cdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690acd392d8251bfa60f7c0c571d6bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc357457aa404e992b27fc7306dd5d93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3d26300ad54d3a0d3ba3573cb01b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313072324da4b75105d0200771da94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d226f63eb45a8a4156fef46a39e673464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58468acedc8e78832d2e25033ebf9c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2090022dd01c6166a1b6d1700bf58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c343709f56b7f778a6865c93dd5c6ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc77b8e9e9ed0744a5eb325ec6026468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97fff8d15c81dcf03e1756c757a22f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0871303f7dc5602b145ee0076fcd35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4724da2a0f5867cbe956b5e823a06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400631adc964b755a3a6ab70dc78ce9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69356f08c30129a40c1f3c172db39800473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7a7dab93bfbaa748449ed13a3c15f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2f1b9aae3f59229352e6506a97c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae38eb72ccc04b8742434379102d6d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e04f8779842c01ef832e756275e879477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88231a1bd75ac0ff1b8a663d27fcc260478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db4d4ef93e8665395aae9997524b92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1139c2319a840a9e6655b2c7540df5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa2bdc76fb7c2a1c6b64b6a6dc33c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73052c754b91329a314b86be41e4f560482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2ceeca44e31523fc165765cbcbac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632e90987287cd7a7a795d5184691fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2374a6ce669e1fca25e7104a1eb4e85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f2e5c6b690c4ec83f6bef6abd955d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4a385241b1c715cc906831b98410487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6292e631c16e7b51faf5a20fe3a8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf8e894f1715d18c4d73c53984d28a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e0c9b23cea6c4829f1373cbb02d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a895a9fe2c87e2fdf95c84ba48c050d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aae9ee278a90411d6e4bf555d19d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc39530e2357ea78de2351309cd56f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acace48a4ef5a2812997ff4f7856cb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808404ef444e903828d4284a84c8a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e9918a8fd9308fa9437397df2b92c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89284d48fff613105a5007cd0c007276497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad3b295b02e81d8f27656e00a5958498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f733693366635323eb1ee855fca3c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf3e1dbe6c7816165887746b669ea7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29134ff65b9c8c94af6faf87c7f36b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaaca1f27a239f22dd5330fc564a55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649fafb04b37e3890315c5e533725ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a16f99f9daf504350f8a6c7f379b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb334545f7387ea07d6136c91bf70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e7b2fd2f3327c692a93dc31f4aa06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63927c20b4f3c822da0cb2ea599ade6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e3c2fec4f6abbdd4fc0f6d07e153e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6c962384b40dbb8dff498e20e3f22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca40a87e5a434d0a19406b8cbb465510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dfa19874c7ee96c5e12748d54a93c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fab3248565c4156ded437907c9430512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a791fa06ce61794018aca357f0d162513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4354c7a29cdeb5d5852a7fbdb5b44ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a652a96b10abf0d3e84a7e55ae01c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49905e6c41ce978b5aabde7c947bb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34bd4ee0c9b9e10c485aa18ac6792d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb21f763f4c527b1e18cb1075ad20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3421289633bf1976f0011e4bcca42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d829e07a3325e77b406d144f40b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b6659c56581fb87056a35a04db05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e8b1b0c95b298259b4430afa80764522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f4dfe2a7d74ace9e1ebacff41efb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4d393ca4fbc191b9b217b0607cde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac4e9e590bd5335fed3ace303e6d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db4647bfeaae5a4f81ad9b5c2d9c72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497007fe9753f7297ed9f4d9a057fd11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7971036460bc6b5afdfeecda17578528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b93c8b33de941e0b8240b32d758e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211da0f29f3b1f3a8cb524599447050530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8a4e3e834974f8e88d5bdc55d11a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe699692d3524d12f65065610f455532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd58cfee2372113a84a3c643e02fa08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260314ac5fa5c3aa076d9b354dc80a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062404bc71f39a05832f19572f6705a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e709c74355b133b3b4d6279d64df3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7560c9459a09b1015a869d11d2b5a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862199d5f396df087e38cf8db5976fae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d4435e05c44120780a430c1ee274a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754483620c89d51eb05a5f69102d027540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a84007f16d0d928ebd494ce2cace541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f733a80f9ec94cc822491bbe70f8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef48a381991c5e00f765fb73b575c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c3df7266614c38fdede709902bdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b364d5753086b58f491df73b1d87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491638d3f55c7b2f4bd564187f7184546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285a53b7acbf743c514a0528e02f9d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca63d36f992115964317cfe5db77e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bd88aeeddeb36b649598be828c0be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d348d330b800e3ed86e19e231251fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e51eb7c415cbdbc4c9aa9d43250821551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31958c977cef63c3ae5f41d65a7b5349552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359d36b03d07c6f5c9f5c480421d608553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8d4a3bcc36510f2af9cb1fc73bb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45e54eec47f3b009958d485cd60de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c95a93bcfde89af3f917e74961a2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff5334f1d78d06ee7e8d7b74511d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c335da694d2b9486e726671ef5dfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d722eb3f2149ed27fdb5bc394ddd48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbc98fec96521f70d0d59c630bab4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf5d036be44bbea7667537feb4a944561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090dea09dfb6df859dd2a8c4827e3f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd824aa9ee5f2cd98fcb92d75123e7fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd7e16c7676f8dae566887776cd4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fbc7159ff67f3e57c288317da563b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2744974cbec9afcf228ee3c65cd7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e93b3afe79774d7afc49689eb3f60f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc68887623cebdcba3a8639afaa611568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079ec7298439569779b525afd0c2f01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4a54f820d0a1ac8e919165153579570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5a8289db64f291a510e5d6b6e1ffb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a13a3b7a8ec68afd4df65a06d020e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>