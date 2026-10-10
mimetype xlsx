--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0096779ba1ce8ddc0e99cc495b35d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e443889ec6881be7bb7a148e85d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede46c28e945437d4a67639589bbc173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7231897ccb4e9a6afc992b432bc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d168adca8f87db8c07ab3b6b17cfd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc261d00e1d0b3a5ca3c3ac26d5836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c972be50eaf2f91b4d11e936278e0737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a661ea748d7e5a8e4c47912164b7bda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac94149fbb6175070d24f7c0ca9089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873881605ad81e74490c8dbcf332ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7205063babaf29651abdcf384a940311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312589535b348af13cd992866926da412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e944efd86adb71943e4093f7fa9ee8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55783774ab35990c8f1dd91eeedb79d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820a6aa5e7e5ac32ec9871fbd9ec12815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3ab2a286a6352355894504433919416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4d31e6e2fb8b2ee737929594b2d2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf8bdb90c11e2bc898aad6d8cb87bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ebec7ad639eae64beaba437b5af9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1716f922cb4a398b0424891c26d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c29534ba2b814b4a93780f953e0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d302d3c61df1ec3d205d5364458b39222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe01888b98f5778760cad63c393d99423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99518e3c1e3632e261e86908294d4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a2dce60f21e0a23848807c93ebb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734dc66ce21dfc6a99ef03174b64ce826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d581647be1c3f46fb8c63b3a9dae56e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceac9ef70007dd20eb2464eaf01ed628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e1c85922184b26044c86e4ef746a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a7e13cb54eb881da73b6b9a8ffda530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc4c67877c670f2ca897d835983ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae6462e59d93a95ce1a8cb91e69f5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bdfcb76b3e5899a9f10dfe7af822a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef43beaf86dda9be5ea0b8b853af7a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53c3eb4963ca16e67dd497861982b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e6acdfe3a7b3f147501c8e07f3c2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e1bccb5611564fd94ec92516aa3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5be977cd953ed11691c8f8561eefa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d552c96a6cfa31ed671fd5e5c4d9ba639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5e7b0e74ca34ac9ec1594950439de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1454ae4b8a206723f0aeca6db56482541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b478485c5ba3d531cc254e06513e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e23f105e544f6f8e817c022ee357ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b600740d86f0a713908409c86689744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d252e270537e7906813aab5ad3546d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f302160598b5874e24168c89fd979446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa7fd0d0a681f2c8a98d1c1796f59c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f44e5ab308e85b1c34adb196a22fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438329636773f0871b9324be2d1c6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea9d5812032843367825cba00d7a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf92bc7f2cad911d38f2f887f4522351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d8a99255ca46bf1c2600ae570e2d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6fd6681df5fb78edb86343b0a5ebb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130f01f80d323beb92ee0e8a8d545e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ac103f9178f8683d9ab3c5dcc600555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926749f8e8602df35fea7b1c9ed08c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e01c91e3a7e31cab770872a169e34057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d769b982107f54408d3d1733d976858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cfd28475ef775c7a917715ae507a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ebacf51b2aca2301ee270206a219d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebf904c07357b46d1a073b8d8bf80e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd76db3879c504694efa9b4fc43ef6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710e4cc5fef804d312e010ac1964a8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899ebc76b06ba88e8d4201abd20c03164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb3686fc8608f1af320ace9704561765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605354ab3dd594fbd48fc53034a5f3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b161906ec6f39708311565c9243ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc0f525524b92d44c30761c88d66968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39b6d4c235dfb69928608e650dac969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afed78ba5c64059199e7bfd2fb3431e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0614c1ebb4edcad2e7229066ce7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520518532f234808360c95e4e85e493a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db2f1259240224875c6db1dd8cf84873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402adffbb56a877e759783c0655340974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c24f39e2111d60d90a840e883e59075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004bd536fda6c5ce15a4d9c685b82e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450560da2fcbd01e8a734c8ff0eb0f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f501281d41889bd1074a206a2f608178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6aea4a1ffa89e127d19db6e1d75c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f60f4816e3146a166d547a2362cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af6a573e66d70006c50bff541ef2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322470b1a9221748f245192d1170b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99474eeab8820375ddc5af819cece0fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba42ed01fb01ae1de15e630775da79884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e4681cfc8ec46a814344bbcc995b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af321fe31d0dfa19f2f47d531240b7c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f198806b2502bb2931e529d8d06cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac859b2033d3b2e17b0b39793799f0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111891b9dedf2cc2120d3836aa812d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402117ca2bd673936393271148da0c4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba936bbc1678d0242b2cfedfec31cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f8183e2c103f40776b59c78c4456292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a929f0eb2f56eb4df7dce00139285f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18d0755090ea09cf7a34528c1637094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654f29a7935da85057c756463027a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af7138f9e682fe3dd5ca79b32252b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffe9307f72f0a7a1ca9976508d1da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ea62003b27a7811ac15c9d48643cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab828c1b10a9f83840cc768a13f824699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff950fc0f0c124c534c2cd46e6be13e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879f0ad3eb8219edf48f666830dfee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498bbc5300ae76ed833e7d6887723e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67138daebb1bbbad12176ee051d68bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8179b1b0baa4d34b92b570e895938104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8f9a797a373f852f1c7f7b4dade9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e6396217d3d50d8e2b987ba6f17b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b26896f413c1865d8d2a184847d6e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9ab348f69a3dbcd54307f91efd84e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e9fcfda322dcac1ebf02a4a7eec56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e469afc3093cec04b005b4515f5efeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d29d792e473c513825a391597aac66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58541f817778b2991e055ea10de94852112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c43bba72d6d5031a304a9cb07fce81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574d3a8e256a605506fa1c80d723fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01cf8a8dae565a40539bec5090c2a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b225628cd0a9957249b9be7aa796f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974b3394004545a04c4655fab5ee9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf33e057b981c4c502fc41e5c988dfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4976ef5632836add68537e97ff8f2b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5314aa3e402777a136396866013cca0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20bf41c86473ae07c61f4e8c1f8eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec0e914144876c471d8b936dbf539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86019dc04167ed13aa85b6ee685135123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03adc7523d96a16ff40ceaee88d4ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc86b8a966c3368a8b74723938b3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0584b20e399e128a200801f2b8143126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9138519cb01fbe15e41d39014d7af6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9378467006cca5c77bb93b5ea4ec03d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db147758d97e55782d3e9a64a5ccfab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2a39248a1f68a2e0aed9087021bdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2568cb69cff2d33a4a34290f92618131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c6f462d39e6a9119694586b49c2e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceb08a220f61e1a5cbd1d445f13043133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060086de61852d0b0893148374a3ea18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446abb336e18cab12fa6df25a84061ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f92f3557d5f23036d6c3eed12b2a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409256ef17a79b8a68d6b60db3e642137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c152f9a94632a0df3e5f2a30ada3bf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e01c0834d29e02fc91833db1ad4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f05986e5900585ee4fc0d3dfd7e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77903bcb32e8bbff81b3b0959ff956f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f360b1f3d79370fc24599dd8d1831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e9e1991246a803b198d5034b00ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72308947fee2c2ed3d0c14eee22dcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986be5f34f908685fb289589ca4514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529dcc1654bd2d63637bceccbd99d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec339f280ea5154313890214b21358147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f66d64c5ab2b24c7714cefd847b800148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c095afdbf21ac2342d77316fedc0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1007680e19db1a622c48e5d7d7914b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f5d5ea7e2fa33068dac1b81119ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab3013d5d4b8dc9bf51d1aa8e52967152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de62fa4dd468ba490e5e14508ae26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347bf6c7d3d0cc797449cacafe6af0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198e76637d35bfe585ebc0c1fae725e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f5fe8b3329189987316dd4b07f9d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cbcbf4507ae19ebaf74730764faf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7852bf6084c4e3b12e7abdb6a7e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340f3577cae8ed2981313053644fe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7470614dae73529de6f8fe798d34562160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985f2786c23965c74809192877106a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326899ea4828369f820855fd488701f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da8cf80b3b201604552db2132c316c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f55e323955b31bf37a63751b519f95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760e784b81835e525616e08dbb28c95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1ab0b3611040f8d1d2257cdf8ee4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536a94ec99b56e1aebe67f465fb0744167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b403a2657167ba7bb1be5b25deef9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bdef760082bb202f78ca3337fbc70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75891f239e64fd661b58ad5b980ba94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5826e47b0f29e285b8d798db68f61a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a28cc9e505cb930d0eb007c8c775e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe37649ed95fc1e76aa645693f5321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85facfd600cf9e3ed82d2c86f60173ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc49f1bc58988ac3ecebc0a281e8d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f670f73997b6d725aeaa1f8c4bf3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639dc400c5fb45e1f599826707c5b4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260d3494ee3eb7e91e6d4b83a575905178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128179c733b7e5bcba988124e552d60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b583b042c38bc708d4761013e42b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd3781da1cfca7efc9f19a52250edf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860882d6e8f7b1648cbf17f6b72ad88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593c96cff982ade22a34628b196ee2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787f12707171944725cf27ea87f13e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb4e122da16de6059a8a2f5a6394f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72483c77728236269b2d9ce6f99d9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401406ed9746234c4324077c4faa0a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a031ccef90de431bb03a3f2ff60eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca9494f23d7efe29d185d0fedb429e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35800389163f2398f9776d2009bfcd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d16e831196745d561c9e4bbfb10b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd3197fb731a9caacbfba994c9a06f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60107fa30e2fb1b20f71508d31b572d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba2ff2ae33fcce1dc2edc9fc08897b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13911e2dd11efb8f8543bca5ba25ae0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3e82847d8ecc8986f735dc0053de0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5153e4ee49235884319942adeb4c31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dca9391e88ba8d3891f5789cca87a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b642d6884fa5b2cac132cad8849cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5666ec3f8d8002f9cb3183c98abe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2d3aa1612f9126cd6c6653d51ac23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff82b5d6bf25ad86a9d4d7a3a91763202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52102c943ec5d7336a4ab596b9b5cab5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c953ab69f6e91c5dcc63012fd3ee5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a79d4eb3cbf95ae6a8e47364a3a0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59cee28623e591f7a1d09a9a55e0cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988f766942687856c457f3e9f799fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d016e0c40ac459906b995046b26b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc4cd0f766d097ebdab8565ae6d375209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3d6297cf4296740a60a36f7dea8a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0fbd51b49bb94fadc8d0a526ed23a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76217489a528b6b8a592c2052bc1002c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddbd46e068fbab24c7c17544f3815c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23991206718bfa354d3c81d87ace06ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3df8e82e3426cc85c8cd047ebd553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221fbee884c4a3cfb32c9959efe38ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297861872c801d21273263822d71d79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85471eef02027e2dc77577287166d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae725918f64f1a3611743f096269addd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e2a1b3d5889d531fa7a31a8b113c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad463c8336d5bfc948b5c0ff11c459221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6001d592515d1d2d5397591a8a153b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c8c4ecc6cca180e8daa24e44e2f90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99667b37c3a073a6722386cec5a505c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4027040e2653cc85197e41c121793f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd96f5e444d726309931994d47212226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99463c1f73376ee25e3d0e4b8d102d1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e8c75e07b78362029607c9e9e0f56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca21464ddf235990c746e5f4fb5574229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef627833174d574bba0b8aba6a9f4aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88769da1d40cbba1579c5a5ef834e746231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d1b79f49c2d5986a3851b01cca06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e4a8d772ef9706edc0ba2400ffb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f8f71fba3357dbd10efa0ee5eb223234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c199aaa36fb4582485a3ba4a7f9d9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff25fe71fe092f596794b83e8cef3cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e7e062da8be918315d3a06045339c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b162e834919a3b56c85d673e1737f21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc8962b0036845355389b1b53927e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4b1f6039624e523cfba0de8ec1ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9e0d5a7b1fd4769e6d9b0cc318aec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd80677a50d8c75d1e11a56fe41cc1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860fe4e52db857fa65c1fb4ec9c236c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfdeedfc7b659ee6d7d4424b5ad78d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec99d144222dd92e277caac79bb1244245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc4bf0c4d79273e32af9e4cfa663a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50cea7f5a1e613dc1420c3b74a9637247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b263eca428c00ea4b78996351cc49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8683e3afcb8c094722dfc47c50085249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd95ef3c57093ee20aeffbfd5afef7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee2aa38698738e7657c08c3eab6d24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61c94684872b7fcc97cc6155b5c6ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05803bb4a94d2f57a803846ad346c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa381316c89ee26b093720e4c11da9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e44715824505f68a25de178f1b4fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c95b6e4542b5066284dc6295763fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06fc3f03dba8105b6e8d540396a39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f765e9e91dff6a016cc2337ebb2b83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a419ea73171c57e2f9eaf2c89d6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef52f4a046ed91affef609191f9053260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e05dfcfd1b66bb033b0f9b1a44a6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b2e0d6707ac34e87090c4374ce652262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee44f318616637abf6c72f5b3e0fadb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a116bd9c45c87780bba123f66bcda2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255336738b9e534b161566d319fa986f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2d6b5847280541ed4e82eb14cef0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48d4d2aa16edad3903b5265f9ead0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba8b58bfd8a7af675f68e80c2728f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888d9273abe17541e03a1c5efac9fa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c227769983ba39b963ae7e33aaeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608285de9942fe8bfad9d4e94d7671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295efc1ad56182857fcbecb5877a35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e88f4f55fc74714fabb4804ea46a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b632bc39fa77fd28dd926cb63d07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b84b5e4c54429cec68943f9ab1e7bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe42cbd2910b0d0f3623e564c3679276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c903250c5c0202c4a792130e23ba9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eae015f642ce5e0b2f30e361b3ba6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a80a216c8f974865f8a1f1dcf689f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7158652b008ed1d6d7b69d85950e37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c947c205d8ad83974c3e24323cbc6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4ce470b3227f940bd3d306c89051282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55986fd1a92358fb2bd184bd215e87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194dbfc2a66afc5c43b09f22ca7cb89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd4c4a886ccbcc07c2dbad3ed8807e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6e81e8ca94a30676438fd1bb3deef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac01830a7ee6497a01119d88ace815287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988b105abe7aaac8a3871bd2cc83496288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf47e741819c638f703c4bfe182ec4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfecc248efca0ef03fa23ed4b7b30a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef12c4c47fdcf487f9cdcbb87649e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ef0091f0e7a39dbcedb1bae2bec91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bff6a9bb1b38ec604428f6927edd84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae60d8afc32236b1793b207bbda34ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac67c3dfcb8980ff893d9bbefa8eb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c198e2d0a4500e7b99beaedfa8eb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e8981aecb9fde83d3ec545935e147297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9a19a1765bc52fc6e303e0c76c6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114407c81782a0258c8a1fed0de78bb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1df9cd67c960c661deb4ee9c1e9816300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79b08cd342778cc596a985776308c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabe1044d9ce21342463975059073c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6eb1c0396ae6b82d5a24972dd7fa8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db142a5aca68f05e08742586ecfae5c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee690d6dd3c187f35257488f93d5b9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58075c662e0131692bdcd870ce3f934e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b7cc0ba306aec95828cfa2ee8de08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1637850946c4edafa009cf61c8da6ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd6c9641251a5a1329b002d521b039309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba58e4ac7c2396f6bef6c358515a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ad1eb98da079b124faec3445c459311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf5d111129d863aab81f89c6098371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28071025c7904c8970f3122a70d9514b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b131b4bef0d7a5a617d852d6d88d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57d07b918af3b53ec7493fe410be3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1614a40aaf8a6371c6973db607741e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be4a2913e49c53a4ade1414e060b8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b02bbeb5b1e135c66bb7dff0c891c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5b22eac297d04f7d483a54ed2c5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b956591a2a66d669e4dd49cdbc6ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d55f998ac533983363560b46f7c7d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed7395d1b318398819cb8f2fd35b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f480d961fa85a3af2085a4c225f7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe29e87dba1cbf625dc717311b205324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc621b26e0338b19c2e48e2cc1dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb95592f8e2dfdd40d223f3c3800bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e1698d4a15a8d6c6925968274b93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0924e8b34d98d76799100f3a657dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92880b08a838e7d0cf7229e864d155329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f847d382d1c86dece4af14e3dd24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95750256a350f25ca5c0d1efa14985c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c92d4ef1e5ce6deef4b3e35d6fa36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaea7a1ed49389d3e23b85059b49d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542f991b83660c32ee1c33e3850ed1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99039a6bb4936a78d6431dc37bbb77a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce64440047c1c169cc9fc08ec08cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b82e0068de11fad868cbc4d83c8d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaf3c90bb75513ca4f0cfa9dff0c02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7510edf92a4e5256d74c4599a1ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c75120d0495b61bedd6e6614f22d1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692157ee592588f6e29af777cc07441341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649c898d2de9a5b4dbeac8148ad07ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdbbb74a4df294cb0bbaa124bca6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dd583a87464fe9129b85a197bd74c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e5f0a9535dc8695ace3148a522dc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7d4ea26e068dcfc62e6033b25b71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc258ab6ec61a5433c0cfc03067e482347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f385f8ce4a601a3256721b6547bb6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc536d56d76b7ec940c0242fc6bc1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8778ae9e1dd1402ac4a3f22ea6171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547899188c7dfe0f85e2afc540809ce3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35ce70d0b9da117aa0ab6416a41d92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b6859f6857821f784417142fa5fc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1d63d1f907cd49356149a93b944b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514bef1f1cda293b3725444bb2bb814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a442d1680abbe0017df49ee65c9174d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce919c19dd225e8e84b8dca24507a67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38cca4b5f197ba2c499c3cabf1107b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d98e22b6854de315c034729a2d70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc782156aad7609402a78688394f8a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908796ff92041570c140bb3cbbf2c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dc3df4bf5ac9a31e4cc3a11293d3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d251287a2dadaa6c450ce51c8c29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceb4d5adbb0586596fbc507fc4c8c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a762cb1d19171ab741ccdf128933d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c1493228a175dcf481138d91e1f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa1ea8b8971946f09111e64e9edb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e13c2d2958019bc573cf41cde2b1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89f71e5ae0fd2019478f096f30ee09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04b138385c4a85b5d3fdc40226d344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a1267a14743dab88b67fbc82ebc9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbd64fbbd2bcc8beea5aefdaa39d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6fe9f3a326b580fc3d15a95a117c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21297fd8ee30edf2123fa087e42d0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49910be3787da06c080f1b8646d73f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3fee1c379db9291c7006180a9203b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f38eff6246f9ed363dc348899eaba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e21a48203acd8bfafdcb7bc3d053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c542147f87b525768ec861f16ac2255379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf96c02d35b80aaf87d0398fdc3ef6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af473db5749f873f407759b3be6dd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceff4afdb7c4c5ce91564d162e15b65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c77b2bd74bd6b13f7a2fa0c10ee2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21620e1129365136f0af4f81b900d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9df6fbf5d297f5bcc96f31779f8e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cfa0c39c2a1cbf708b9fd4cdf32d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02bd6c169e3be6ecc8a768ba251a5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e298c06c5c4a5107328cf25f65688388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623513c111b517fa442e5410ce7a760389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dab5772bc4c4f741e5894d550f88e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66013fcf92ece28c584f3fec7e9e5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c7f9d013f16dab5be073f992919ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00168d85be954ab6d661a46f883ba7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b3fd6843b0f94d9b661da7cdd4b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cfe8ef2b29cb8bd119a36126fbeb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ed7f776406d508775de5964be28a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30840106295f5e428bb9e103fcc9a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfe9c678e90db27c1871ea404a1197398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f2f6b8b2e93e459d6d899a06caaeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7df5f62ba207f10129c275f88d846400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d379cb52a00935e14629429217a1ae7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75751bc8df509a559d07f8ab7a825f60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c656bd64289604e0f3a669486c0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a70b72865a2bbd59c8cf9acf0c06e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d0415da9f32c0b89762295dce246c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352ed155ffa7b22e1f0726ba6510d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6214a1004d3469499d9cb3986de8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888b4dee387ab39ac31b49f6339b473408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0241f54ad680a6b1387da125892f8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc263699127b148f9127b2dfab65b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a6eb987e85fef0a4bcb87506f16c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba084994bf0a0bf1d467a41e2320cd42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf828934349da0f39e3dafa4376f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a79426e93abf90917af8a544581add414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634ce101fb45a0b4b273636a86cc3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4823e94f78c95db786cce70593c1fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee052b9bfab45aa7953d6d7d64f931d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29350ec41f05344ded2860cf51a49bee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15cc3542856041f4328d90661958d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580175ef77391d5a11ff87596b0cf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95589244618f94af3e6f0a0e8c31a196421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab1a0e704586f10eafbb46bb56a7ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1b34d8a0feb53a755123f0856030a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e2f220fa9020c1a6acef6fd2549e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010092a97b505e84be72d989cd7bc510425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76f27d542d7970aab1f9a15ef97bf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5bd6568a28e0519c51c9fb250a666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21157291d938a4644649305fe2a67d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f0245fe7c1f838ad3e611bc4fdc73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a71f72bc3b19a9a93184f505c2b692430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb1e81d736888ffd15a914b2716a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16845727a0444010bfdb79e48afae6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e941ef1ec0e4be25ef642230690185433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c0d32c485af7e716f07b933bd0e3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269c7f45b0fd8d18dcd2048c7c50fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985fb9e692b00bb88ab3d4100096b4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e460c8dc16c09fbac3e87e030813f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d21ae7f39521da60c558754c9cfabf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4515c4840872db4bbec9f6fa8f794439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd301e7dd8986bb1d61621f541f36d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f792fe1a27aa364395e9cdefef65a60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ff7d830483d0f548fba641436935442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d4951786060ad1f45db12fc0b8bc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4689cfeb6ccdc33bf7296966e561b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08874af016e4e98a45996934b8f0081445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb99c4ef2949d07b99473ad19569d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ebaae4083d2859a02028282a7b68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f5653da37c9e16200e8f9f22b1a04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a483c22114bf6df78cf132e4c2c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d84fb76cfc4a5a0c2697089ac3f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e24bb2fa6609f12f439b2bc452f6e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e826b7d033e6e7b3c6bcf4095c2b51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfbd369b690033a347f62303d18abd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eb11067726f5e129cb92b2ebca56e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b29ec25b5d07e3a1fb7a059c037f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af78a3bfd94debd016ca297cfe4ee6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370dc22b56cd4e4bbce6eba7a85ca8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946267bff7a716f9cf7157b2e95502f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd00edb04368fa8ea062a879b7ba7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eca92863222c39747f70bf7774286460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18b5bf4d95c20fc089b08a54af453461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321116ee194447fb6d26638e0b3a608f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ff1f9bdbb1b90f5b3d8770e0b0bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abc23c2e2f3084b1c97e271beb67b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e84bd7da3709afd711dbbef44dab3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d838b6c9c9ea7f84629349132cc81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975025a5bee6365a2266bfee1572b77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4389845608227248fefab5fcfb0f04b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a669d5d64d29dea1a9c5d98cb6ae92c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f00113e819a51b8bc6dc40da8b5cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21579c8f72129e82b204d9afb593c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf5cebd82a9f274ac891a9dc2d0b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e62e864896fefe37291c635a2e144473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bc874cf18f42ea3ce8764087072a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e14efddca80b086cc62dba44bfa5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991a2caffec490ab1a38fe1b3810da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d47011ec34372720094c96c91a37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6522ce2ec3b02bf10ef2af92415b61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e145c82478b95272721c5450715c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8d17117a2fa236800af57a5a8341f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310dcdf97eed9d6fca85d90b7f30a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f212db43e1d0f6da8f0d5615cc13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5649e111ec2e20515a6805606e70a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f20f860d634834e1291b048f63e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed7ec187e1d984c87d4514ad8cf660485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1936374d0174bae3434d9e9f21f9a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0bdd1b00e7396de0cfc634e63591b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648a14f6b4a69915351d9e5ecdcead6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b24d3b9928e434f39d8b2f8fbdf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8025abb5b6567d8bb6131fa0dbd9549490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4aa3221c3efe45eb4a3a7c2e71ab7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac6b0cb70d0b06d85379caad03b253492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dac91d964a5addaaab1b6cf9c2ab9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130ef3e7c98b07e5bf307eb0bd98827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92277b60a5086ae9562db01529150fbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548a33504367f1eb3d14a4da185e76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aefbc078c073eea71d05c2f497def9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc7d73a376a274f42a4d74c1477a27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0570dae0756a50d8131a904c71cdfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82f76c43f2cd586239068072652af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47b2b7e0949519abbc53b1ee2df6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ecdaa14896b3239314f75aeaa6f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424989e851fc95286403f1262ebd023503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc4de0e023bfe5ca3e83e5b0f17ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da9e23ce4f7832a5176165669d63c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fdf98872339ec5f8762bb535accc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156de31898a9e7415a9655c66327c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e2964bb61129ab826c7c719c165a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2250716e199cf4d95a7b33376bf3ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fca955bdae2ef38f66154d197f3e5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9580e78ccf950e4374a51d2099841511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499274c434eac1fb599ca33afcb0d48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff07d85aa56c73632fd7cf78314893513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350530756b8d2f637044a413a08f89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b491562320a52956addfeac1605e76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b20d3ffb99218177c41f90b392b5c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4bcd311299e53bfb4259a4d95975517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b8ee7cfbb927a7b497e4122fbe43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f6121299f2d138c0c53598607866d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a947fe42dfd4796f7b8228f5df12d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e243dcfe5ba637c69e288e64a3dbf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698d5e074d3a130231aa99b301bdadb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235d8defc38fbf9f70e6478da9764f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8671911a538974fa6d524fc3e753524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851e22238f2e0660c85693fad605ed6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80602548cba62441e2cd7fc9d2da57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f434f73080c1f09210ba813f4155527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34b32f7c20f8b44949a5d00f03b4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f42a229d19adb0afa46c2641767099529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17bba4a27f476c038e9055c52c298e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1ecb9cae6a3ad3aa96b081b61ed07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a688b367477b63a51a22c8ddc251532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbecf42127a5b19e42c34c208047fde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093713bd49a00db31a5d2ae67d8d464534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935de4b3067f881c62f8646b1880389535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151a0099447033331411cf6e81bc8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425744fa1508470119858249070d468537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8442dfeb6b912595f6e4a83017aad8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf02fe11aa237d9aeffaa25195176e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce190b2227243d81e0ac8c32236122f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac072c22948ac00a2afb3bde7ec54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaf6ed62d283c5902c707dbf969ccc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb55a85d2e3bd8fd47938ef2493635543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f69c19025a066ec5ae23e2ef96c96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750cc66b9d8956d9f29ebaf741ecda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f54365c84abfeb91ebd74d00addc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959816453bcf8fd7b74d89db13dfcbfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4017eeec75f0b01c80099e861ab2a64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f4a640b15779d54c09f8bebb10a88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8992bbd45678f1f62fa7257142c15f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d577194bdc13f0a2b04add9e14c7bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249103766fbc9d3e2e4baad60d17df8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0e1a13d1e03d598554da2a4b99797553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58405cd8f9b9d91bb30836bb4fc4980f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1801684c6dc1999351bc171c8896042555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957095210c02e343a3c8c83a216dc2fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5611006570296c0dedcc2ee711853557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be114f10549c33d79c77285ca44d9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8a9ebd324e563c0ec13688db8c357559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2554519800a4d6632b0868062d916560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a0b29dfa618acb49471f64bfac250561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad390455d7a3af677d8e321dd2f2027562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3680f4259cc8b15e5232a3867919302563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9879fa9192e08f430e2460f84d7e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fa12dc91f537da227ddbd1a6659c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923a71be731567ca6e9ff2fc5d6c0c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca5398c3331e9712f9e9b1332e99d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf11610d61ef4c1e611af29e7016a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995009333be2c562652397317398dd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04bcdf7f49429c8bcefd6f4b08cb9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec81e8a3ae2642187db9108c8f42f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779403e3bfed1ea6b6dde2ddd82da01572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedbfd3d3574609d105205e93246d9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16882e08325c665ffadb5b0bada5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1efdeab86bc8981eab96d0068935893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f843fe7e5895bc087147eb0c622fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b016ebefbb530f685679a6bbb7ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98e609c016523fea94075b2d91a04f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c5fb02b9d1d2bde8b071b4f274cf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e17e90d47481cdce1cdf721dca87f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc9c57c75c5052f9d789af97e32f669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f21beff3aeaf22ff101975e4537fa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030e7b70836a1fe0c3d05c1590e07911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608b3dcd1b9c7722b1e4f6ee38447be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d05e8b7322137a5360f8d509824c0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b604d84ae253098ae944408ce6f942614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19dd261eb089bdbc8d9821ec83a0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77cbf2fb1e1ed438b9d09c3b9861a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a60cc7eb0e2fa20dfb1011ddf18f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6179d41df1873f50b136d67d63a4dba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfcae6fa2bbdc282d1e62e3bb198ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f27e55f31b17680ce5578d22b024420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7628ca94e02cdae135c64f75591f7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7243c99087fbb1d3a33510d972ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d439c130d80201823c522c53b1b808523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c512bcedd7f7840439b4e4feb9e239c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6449d7a6ed08c1bc628180afa722d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940adcbcddc2c832535363c5885563c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971cea2f34bfb33ec9cff420be556a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946716a5eb89a3eb96616aa98af2c45628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda58dfed635108eb1f206326b25b1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5379afc78ff49e2ffc26f50688610030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb0a4ab3948f33e46927a6ee78b98c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8964905c64dc699c658cbd2a581cc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5be18da47b015baed9e618ce204d1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd11984f1b603b09853c3ba3288dd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef74bf889c836d83f184c83088e615635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae27a41ec173db72f64b7df202c3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807777b1f3b528d07a76275076fe6d8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e726afbb92df6ee231f030a41033f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9360659d7402d5a22d2d14b10daa15639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df6f43c55366f9f28ade18058b982c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67365f54f6fac3a78cf073dfe6df8e4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a15bf6025f3ac022d0e2b2deb499742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a36713b1a7b0b588e82c1c9296f0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351bba4bc0f2f4da73a2184b138111544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc55fc8ce18acfbefff5e8dacf7d15245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674728c42f796ebf9126a1454b02a34146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2354578ba871f2fed53c92ce95cabca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc1e968fd2f841629dae8a6e0ed9fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfbaab098469479c411d46c375ed5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d61d012cbd85d6c3d087871397dc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebb4fb1a0ff9ff6778a3ef889025e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e6628e93c4dce38b525c72b809b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efd7c7f37c4946e94134b7e1079fd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0619141b5c6f752d5dbdac9359ad72054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7129dbd438715067e6c682f16b0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1553e1303fd6dd10daee7bdc336e0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c72e05b8016e496cbd0a31b099f1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5ce226a1c30fd36d04f1a9fe61cf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc783bf538e96cf1a1956ecc50a23759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a93797959d0fce9b1611d333fe7ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60435f4b453edf8bd49c20312b9e56961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd64aa500d5b28efa7f06b7c01f0b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd964bb26d2d0ea4391f6053806ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56507b6504b5eae999af7f7bfb87d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f586971d7e85f4488729915a17f8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c989b8a4f1b17fe4cb9878e2a2e1c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ace081c3f49229c1273b845f8497b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394feecb0e41911b778bef00a9e0c4d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f713c1cfa8e0e733ab7db173482d1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1495af04f80254aa99ad6a9e84fbe770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71406633ec2764c1040c9ad16f99bf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b08cadff76980e7d3b707710586e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5955d3e6d0de06d8ca50f8ba0fd1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549413ce92434cea74cc41c0e68827874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c271194e335937dd615928e9d75cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7936cf25c12d19f29e2db0bb06ac576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ea01f6b7b6dd28530184b67c4f8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad651f81b23eb384f82aeb8de4d9947b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea17bd60f62d48de7f55b0fb4a331f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece811a7c675720f21b5440fd7b2d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d62b4a6db2ef79af0d5f226fa4513d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8bbd4c5ea06c403b19d55827152c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33128ae8c98198854f3bec2100aa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c3a8812c016de62ae34bed8262e7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c2025f8dc4d32b74d9a2c17832cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ed0cdf8bbc08412b657cf4522152c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b32fb3bd520e2ab427bf3445fa04987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3635686f0ed4ebffcd4a7fbc4b62ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08770fa2b6b9474d00ec27368aa1ef3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebcd1ac4f2302906c7c6f801206c5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d3faacee45ae8d2adc4dfe55621391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f275b5872348ec89a112d0b051ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492574df2014f864287ae0e865d724fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ba9a9ae0e6cacf030ee26e70deed394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993badf686d0d03244809aaca9726bac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347c08c84395a8cb31ae9fdc53332c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad94e84ffc8b273b3a19053013783f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc77092d51a61a0d79686f34c6d6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5036b0b9c37dd6bb82774d0e54b6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c22651f79e83d44e7503be6e4f6069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383efd04eda1e758eef2b260fb829c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b052e878df621892ecc6193120b543102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f0fffe6247646c4c193bf9d4dd9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0515fc5aaac71ed9b9bd7105f48918104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77df23f1508232f30c4936655a78ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3e5062e5d2783db1099c5a3eb73a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f73e823b485aff5d539598e8273d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd76708eed5467df79ed7109a54652d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d00d96de081ce70e2d906c44b01b6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43695fe71c1d91c4efda22d959ea2ec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d941803ba41b35a142cfe55fabf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb868136a6fe65596356f6b44bc282b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0202ddc676103d8273a72f1c81f6a7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ef1ce86a74832ceb457a9f98320e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283f2736442da06393b738250371b24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6206884072204902c7e6caacd707dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac917bd93170b4c892c9c0b0f2b8aab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326d7418722c24c7168127568261e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdad2374de63a55e8c6bd160ae6ba27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b9d72c73d00dba4fd98ec1fa0d86e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f59ef45198c13fd786caa4377a7c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d82e205ad013eab1cf344b02f6dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e749065e9012ddc8d99407bedbedbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ded47453d2c77b0abbf8faa83d3b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dfdff4f50c41abfc2ecd28a19451a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6209ec3e2d812bf71565cde5b200742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4160cea9607ab6767998c37eac236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e402363ec5dbc6c4206c28f4225679128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b76cce10fac9729ac24127b9ecf1b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d24ba306d79c1566b340cec956c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416cd235bd9a67d85c73f18e3436b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc998924f009258878d33b1209419ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b39abcc89ecfbc730896c898a99e72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc078779d2dd75689ae151565cbaf0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3dbc82e847d3ce2d09c498b8f14b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c394190ffde280f6af740bba7edbfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199318dcdf3bfdf791207cf00cec9518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32da327fd520f8c7afadfcd032c569d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999477b6ff4613577ce17410fcf65848139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185463b00297ad039e36fb4a1cc2be3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3637824ebdd58a586d20765b5a90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b0e2d6566b5bf772b14608719f95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928c42348a9d4047d243f691471733b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e763c5717b7932b06504f5aaca8a25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c0e86c675e26ac7e46fcaed3b1f4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72169d7879867322a459192708bcb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda77756c6db06f89db6404bd08548147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965053ec0f977b780c7cf7554436221148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1980febfcc2de9f16e6fff7205f272149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be380c3d681dbc4f73ef502d98a973fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688dbd92befb824ce5d76e37c718e05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915f36a4f09331b4924c767b7ee7ca5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb83397d1527249051604007d55952153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93648957d196973b6c44eee0ae2169154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215112a675fa1d0524a326be8a956f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafcc8e8147bb03f7ccc667c66f2cf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce859fb1b3427da376dffb72d9c178c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad69d6aa747d81bf66268231192546158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d4c6d4d07ef0ce97764b5e39888b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a784c219d703038c3bf7cb5beabd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa1833fca8bbe7a1b13c17928a04d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5946e0db317050736814e46bd439162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ecc9faa5953f2cdddddb2bafe3edc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56fc204813d5d4f88a96d3e492f1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38127d04a9fd86379cf073c4f707b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7af1ddc15ffa4e7763c695add73e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40130e513b5bc964fd9f403f5346c85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad9e46a82fd80af172a8433ec63ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f589a801dffa23c20a7d4369f8b9ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb836978ecacfff7f5dc202ab56cc60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7538107a7682571a7139134eea75a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6d0e63d0c7862b3b9f9dd000a51c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02705070ded10c6d3f1dcc84cffc4e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3a200957c9160752d3f4d0322559174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9858d7fbaefa1d9a1e7bab611e5a9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d404e6fc5ee44de01d457a6c135cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde81c3a7ab7717373f9fa5fa130863177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cff031d3d2568482a785584cd2553178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd8bf62d7f3c41e22e82b54148345c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af309427a907415c08d0136e234efd60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b216371bee1a35a207bad018ed85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936246ea8ede5dc6ebfe2544d65dd0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690bb2bf6c7d94c642f7c6e41cd6dc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d9464af9b703f794adabaff1f3116184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b869771cc163551b0ae31ce01d51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fba92706af2d818bf9bbaa2972afb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299793edde2e75faf1b9c5bc035dd371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6fe615c84c23e44fe8163d5eaaba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666504f209efa26c6ed46b03e9faf236189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9fde492f64e68e36938060d181661190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6871980542ab878724cdb900b2f6a92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41222cc03c951846ed9ba7a1240ad303192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b259bfcf264b68aab88076d8ecf7224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878cfbaaedd0c7128eb2266ede8bb1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba669a834b752e214eba101a010622195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a84f7bcbfdc33b7127f4b624cd5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d8fa4454e5780e0877993309f37d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043bc93b7f693fb998303e42c0b5e55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500a7e3895e4047e3169b1b8d30222a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b169c65a50e6ca6ff319f2f3b6d4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763e285edd1cf08e7172c21cfed0cf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd137ae78253cc903fee291a754fc7da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c700478ce7defe7271487d0ece4683203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa2447f61238ef2fa9e5b1f97e2b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64877ead9a4ee499471df31f6b6828205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdf8b26eb900e1de41f702ac495d04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a924b1faa8a90fdc6f8eff7da120161207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945cf5f35b69ddd3de2630138a77a79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e06bc8b777b4984dcf3f28351cbc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf53fd2422d795f1fe6c0a4b0f5d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6261dbd96d23068b70ac05980138a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb652ed96acbadef34c9280e862630212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f575bc234814a71d7bb57bb2fd0b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b5f03f979d9f34d540052d66034b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50ef94733a8f63ba185b2b3612783d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9787bd3f0af3637bedc819e94b0c87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5a0df341f7f35da057586059f9f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4826cdda27285abbf1161f43cd8e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504bafeb889d794bf6a2cd4448a3628219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757ba7706ff4688a256439dfdb69756220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5824a191164bccb0ce48eb916983221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1f011ec2e95b7be930f43f73ffe26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6bcde19a3bc4074c26b164ffce1ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204054c56eda2148ad0486fc237bada2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2290357dff7e4e75470df5bc4d83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac837c61fd6fe8284f9071b40121a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3157090f6b0170b8c9d8701c56a97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db050116fd084ef9ab4093630b8b727228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58de1304644971bba265e5e3f0bfe3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c859b839c39d28d6c6515c6c215f273230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86129bc03322aad282031825f7b9de63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612e4526a1ab7c5a6bcbcdf3c36be70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a8767ae33213425b045fbcc743f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9184a8addcc066c9781379c7249076234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a26948f6a75022adf2f771864fd68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7503798218bb89b530b90f626a8f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698142d078544c8ed1037d09d8c9db85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4bade1aa8c86ad1746af77460b596238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d5bcb449000494ec4c323f4824e0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4812ad7eca4318d8145383ea32ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4040dbbac61d3ef74e3dc687c5601241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e98e1e10959a7dd960f1610d01579242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec51833772b2815f5256f2018a4970243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419809c63ebdad3f5ac778cedd021550244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a84bca13535f053b8a41c2794018b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44968ce6eff89e0a36536d1e03b0ab19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afa6536d6ac059394cdd076e16e5a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be913a1b1bcb2c6b9c4a4e7d8304c4a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bbb7d8eb76e96813261ff40fc58ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f799e5b6347a55ebe3e0743fa7af2c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26326c25ea6b78ce29953449b32d78c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2705d232d8b35954b6f363f1de899252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d292cc2eaa000a9f2ad347f9eab4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057c85d6883f76734100b99d16d464254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e453c79b6ede0fe1d01dfdd5091dfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838842b04216f37e778d20a02a61939256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9daa814a482c828245989bb55ebaaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e43119c73f117dcaf526db198c160258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fe441b0ae53a9776d163b33194946259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78073e510a7d2e64dde30fe8addb6b76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b168e7c28553a9ec7b38ccae08bf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f2c323c04113401796237512b8ec4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dddc28257b69c97961bdfb31c024e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc895d0669e2b52eb33bf03299d56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa5c2182ab8a3901807086d7ddfb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2cd8b579ddd6a89a8fdb7f313f658266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cde6a0d9b0dad20ced64be23a3aed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f871d46d7cc923339a24734bf481f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edb59632299ec86b3e5cf3021a9544269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f635ec8e752712feec9228440d059270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e728d2745d577d1eb90f1d9f061823b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d9c11cfc87c81121e87d8dc3e166272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c5257ecd814a00cbf4fd9b89aa85d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566bb229d4d01979c04a660237e3e3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a292cfeaa6ad3b7577d6373a790d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8cf59f96b582f62b0e4f8182e6d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b880a106feb460693a9e3c56698c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e816e056a7b82a3a145edb9fee39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c373db1f2519d03335cac79c094906279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542db93742a6638e17106d192fdad6c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052beb2c5b9422a6124a7b51dc314d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca6f2360a87c0ab1615664429379f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b236666274f50a7deab4f024a714283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a5ff9b24c6989d699692fdba0f80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dfa0159af346f96f9d99dab61444b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96686c8d3f4bff8c53758a33175d7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8bea2356136b446b3d602c5d0a79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317dd630dc38dda806af7bb0f7a76d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768710a90f3fe635de337de7a13f3ea4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d4114d62210e9584c08b895385827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2dc84e6c93478bd72ce1887c12eef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6f6ee30a9abce7869ae5a3ab46e08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4ac10b2c18301a94b0a4ff245cc86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e015d9de7727bdf56ff88c26c45345294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bc2659c59bdf3faee3b54d0bded07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3ac6c22b361b4c0b437c5dfbc2a68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56ce5e4709937fd8da17015be0732297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d242e018d686adc7d97a998e45cba7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cb193337e5a0182081127e3357a9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00414df63b96f67b1ffc76b1bf79a77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07505495e5a64e4f880da7cb5711cb7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6a34942207047f0fc1658014c088d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ff7dd68ecb191814494ca0201bca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c32297bcfa0ad6797af944f425a3b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2289bfe1badd93f2e7495e5e61fc97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e788bd69dabdcc2d7101a0b3fd76150306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e5dfadd13aad82a2f8f43c5c37511307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406791018578aa45b3b9ac616df751e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293ce6e5e1be1115888efb543c3bb98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cad70da0def2494da27b211413d89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24861e55ce4a112c644d63251f355dcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489b5d8b69901e0830738b122e08851312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dc9995fe3ee0e471608cf9f784fef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9f90212f8ae525afc3705c603700314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a914f8202218ffdcdddb803b001a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1fc9fee235733f0a7818190b2f876316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ab6581519091810fbcc2d8b7eacd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63b0ef62c069dca44a3c2d9166961318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b69d6e640726fa7ec5f7f356afb2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cf629a2d245e509aef20f3161f926320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764458bc88d5a14c1de7cff1300fca9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b581f2790b236ddd194e4eb99a8c39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdaf50ee208d37aa97e0847831c256323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafab34c09ec810e7b2468e9dc6c655324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425c66e225693cbfc2f9090e4ca230325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466173d8c4c6c6d996425228f475b519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3baf59cd7314c68464ed0b2cf178b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd16f5624d4f530dc6c55d66b59e950328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3aa37ab50388db6cd2b818038d06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc53c4cee38a8521a052f48334560a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746355e3a41aa7054558b8d838fbaf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22fb87e59365086b71976ccf0e49c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc6a0c5d97b02c93db0a90728f627333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9bfa3c04589115a78c5bee8ab04ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333e018b10d5e35070f0dfd7ddc6cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78db030c8e15e444fb5c297b342aca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a930be32d86ed134590afaf070067b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3afe88fd3e1b76eac5480ee7b7cd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad5976b354220d4956dedd5a4f3cf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6ed8ee6e50c793ff76ed705cc001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5be6d04529dac6f2631ad67008469d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed18c2d96c874626537e5d08897d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328eeeaa7b7ee4902186b2eb19f2c44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f4dbe3961b6b664360f7d31ee5c94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4479e9b6411e24a1bc2e99aab0381345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc78e66da7992da80a9b86a42c475c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9db3352e7e94b903d6e3db03bdaaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2629e1cc2f3c3784108368aea4b24fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c005a353215cc24d496357057c2102349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c07c96d645599efc3a44c944f2ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195531f47ba113ce81ad6cbeb943f653351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db02e1fb2f079e5ba09099faba7d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42a0a0ef2f9c9a62e991b8af237eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23611a2704fbeeaa4f10c6e43e417510354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c607b7ec43de844149cfbec5e63c0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7face1ef26ace6156997f13f256e3bc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a1c966c53ea34cbbd1f9506eb65e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce489fc38cdd91a90ced0db286b8a0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4d6a0623395ecd623be6505212a00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc567723de6161f68a915e4875ca10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd614ce9015f16a7a79e3d36b08ace361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b9a4963301e6587952a9f47cb0ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba7ab1f1a44135d0b5ae3f47d19f52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81257685cb91fd62c87662210688f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dbfca2fe40c1e4f8a71d0612077a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7f3721cafb10a05f090858840a61a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198ac1ba19903942ba4118e46af159367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be925d5b4170330ac961f481cef1ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8797ef3e903bb5dd1fd0deeae5c4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef891d6197df01a9c275e2868d0b88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbaaef464d3658f7736ce3e39c53f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2585fa1cbe932a254902fe40022bcdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8adf4ed81cc2ddeee5a4fc4dc82ef0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc27c2a430901c6bc63f5f2a840d0c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11294093472edcdddb26fb333fd6ed9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358219ceeb7b3a07bd1b678eee01e89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91fa274657e05851906cb824efe35f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bccf6c5dd14f0ab104f1019456818378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660e2961777a8ed1e5ad39c703cd939379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548e88a7a9c071c5dc60f2ce535cd29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242bceea3c9d071526e5f6bd77fba7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327987f7a0d6744cf16e6048d0e36d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fbeb3dc5c2a0c5de37252ac1d8b1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b2906b441a49c34924f17b5ed808a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59477dbb6e733f9c77e8d48402f9f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0fce56423f70e9574c31e51029cdd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6becaf157d9d6e8381d849d0e7b04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ebbbf189d479585dbafd084b9f7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49629da1ddc18aab071a2c87683f8815389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d7c9c72cae0ad24966b954093dd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1a44b803b26755ec4a0554ba5d3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199f41247f3c85e34d49e65fb119b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb9985bb271caedd9018c7c136fa0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5f50b7ea9a074a32ece9abf63b209394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30e46ba940d2961690df609635d2b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911ccf43d714e783a93dc926aaaff5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd409263de116feee150fce6019d3f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23176f1e91506e8312f5bb6a21ccca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc209a10e5d1b7be5f2763acfae69b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde55515a8884bdd2d3479e5b0987d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11581886a01f2a61d8c0d86aa5971401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860a1429505c1fac4c84ea106011a7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9b5ce9fbbfd09b45a91b05678aeb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30b4034dbc571efeb9e73936d1c6e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b9d7c790e2792a66f2b89c27ced4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e51ac52e9933b3ab259f772176a23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fead46790e13d8b9a9cbba0ed4d8ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf55f63ddbd8ad12184f04c3beaefff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15443db4d6fa190288e7e614a6293b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ccb8a5165e4315ed37a6f422006b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca3fe20f9b5f7db48eb9e6451defd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9b8159398d705647c22ad7345b9fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce93deed9eeaabd88df58c6acc749413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264bf6d6798a3bf88efa56a02f660c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c5fa9c3d6805fdd8f43c2968a59e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf726ada26d8a5924fb29f74241352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43691d9b2abc74c62bdd21661856c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0619f304bcf36c4a5292a3a1d373418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8859b4048bb374a0960b5fb30a5df0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e295f31b7b5629d05ca405cefb3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34fcb486111470eed35e02859946f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ac078ec112b8a09a6fdfd1a4bbd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348c09eaea3637b106b0799ad33dc2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb459e7a2c18470c582ff2b174bf89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429024f323d451fc2c0f2cbfab92f2c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41f3965696596c119d536d9f8777e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8ecc5b07736aa1d5ddc782ced61b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137ffa68da1a64a91f846745c995e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a693a20866a60ce4ea7a3482cc741429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d755dfd4a659ac75461f3ed1354b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd794a0879ccbbeb32bd4b460a7da1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2c0b2807a690638eefefa2afb1eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb6a32fc51f89dcd870c59ace28534433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a091d22bc4b08f7534cdab7d07e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe21ea14daedb137e5190c9cff23da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aef1e6e4367474a1c302d65d2821e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394bf0176ac18295d12019363c20dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545de64ea28a4d097c2b55e90a4ccb3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923588e510a1bcc84f84b21d4a4870cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c258609dac9eccae4ceede0034960440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe45917ef9440ebb8d3dbcb06d08f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651fc78bfc3382c591fadbbf736cfc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d527349b3098f5e3c997ff5399b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9998461633936b76a79f5e423d6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81719c495f6f0750ab83bb8fbae044445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c1a4168add9b80c8b2dc886d31467446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2296e6f05ac52fd3e5633adb7c6b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee3130f9546ed13b3d1c91223158e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e386f1a45a7d126b83f18c3412f65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528e1b341a204ddac3b78249699e147450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c641b2e2cf3861612c7bb29d5462d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe97ecdc3152ac836176c226d54b1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd82ed0d8dcbe732d8ae30707a373453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9487fe4edaed8e208a265174d692c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc3d2bed6ba33dc2763857f8777ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a38f4d043771d245c016905f35353d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441264099627eca35f0e078d8e4843a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673af909fa52cf86422cb08720b5031d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8634a6613b88c7330c4cf01e99118459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43adf8b559caef8ccacc3f3c3242a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73acb61fd312ee6a2fd8dd7136bba5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d6253c7b4245197fb5a9b78eba463462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e17fdc36161e884160d17b859f709463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06336a8beddf4a5025cb185787479dfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a582d7ed55a71db07e7928817a7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b9bd2905b9054ce5fb4f22ee1656466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e204d02817e3fcf844b20bab106a03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ece1dc7da314e6ebd9918032bd4ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4f2e8d3fac758225f8eb1accaffbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7df8b08645f0854149accd5defbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f1f15a3ad31e779421db4bb39452c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb56439b578a192ba021137cbf4e84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0da4d15fb37f38047d87ab9d779b98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41978663ee144264b89177d4f965def474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea16490622f2101ca9c67827fd4b67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f415978186e4f9dfee03eabaa8324476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a78a8c9ee130b51629b5e005704d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d7c50d405b465ce5e06ec88494427478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3b621a05643e05a411d00deb7fbe5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bacf3c76117c45f1be91bdd245dab3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9a6bf7f92f4c117b7a1db05eb73ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b6a6791dcd774971561f8b1b1774f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc6cc7a554c791342619401510bea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5170e13e4b5893c54f4d19fa2ddd6b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b099c8207cb1ba266039b6224cca905485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bae51a021b8a8c1fb0fd6e710001486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf32401743d5769a23052471345fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad390226d435c651ea6281aff0e860a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a1cee9f4870d39c40078c69d85b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa1df5dd29e3b97562d06f1fc72cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c64672256a2eea03c242a93b03a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0926be9aa1a9aca0661de12e591d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d8954066cb715467f0725c8677c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534cd2be73951589d8512b74a88d079494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd17a25785e135f548df4600cc5c5bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a8af61565813fd835ec1678a685a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac533d2100529e3d036d700085d788f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2429530826b9e60589f5af18c6ba0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597e950d830dc9295291cc6e79fdbff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63599f9c732fd53603ed99561c08320500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765fe2f5b3eede1aa43718b065371b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f7575bc8460b9c69bfb88dae2f1cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53663c9984be1163c180b395e46b9956503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da8f8f370e093f67b31c01234d86aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a2815837d1d8e129b895dea528fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c73ffabee4f5ec63130fdfd790ff1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b01cd2af80c63a36ef9823da7066c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79758587b4e0941e78c29acb612bcbf1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc267e2e4323f258e512d7e06e5a28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf78a5bbaf60cdb324a6b0c001074d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150027c8c1bc828c6e526b408a492f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12404fdd1f9b95484646650439afc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79adc3959923567bbeb65f5b835083513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6061f4fdff44fce1e70d455f6881f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08835630c906e867399420e8e70fae5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c673fe3fbd0dd53bec707323e72d45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5068c8f4b3731555273380b8e05b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf5fe83483e28e6f4b47b785ba5b7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a831bda07f11279dd748af39521f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f100c1f3b78d11d05ec8635568f71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0feecf453829bfaa8a8f612ec0f12b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b638bbb8b0d991114261f46dd14d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eda590776e07d65b26c9f29ce760b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eca3e77993fd3ff2e6fc2a99dbcf41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d304cd6d2e3477151c3054751a953525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b210ae196622f8eac8ffe6f41aa3c05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12873f45258a9d66518f44a309a4155527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc541f77cb93d0f6c51183c5f69282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8d8d2128a55dbeeb5e525f294cb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20321ef1520a6c9270b60c20f258c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e09a9365161c4bfa53fc42f9fc6fe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be570971149a448ff13bff9dd94071532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9578c40d6743db89287655171b31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dfb4a2e9873e86ae2117a3719ddee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee10ba1202c88e269a339567ce52d5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4565cb4917c382fb44d182b6688eea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905fa8b77a78ecfde9e55cbe79fa7c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21f0a04d291ca81ccd88b815d69519538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a4979be30ff0c459a460d73fd778c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ee3cbe5811b4ce4c5850cdd2ee55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f7be4ecbf2392d8ca2fee7d79d59e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c6edb93274cb893f12a56e0021eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeaa8185d4b7f985fe10e6f8bc2580543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2cbbd897e527cd7242e061b92afa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39dbe73fdddb11666cbc4cf79f66d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135ffafe6bb82b8cdcd494c6ff2a0c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a71f3c0dc730357284991bd38ca8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a825beb53dddb17e6e01d0dec7669b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a24f8b488ea7d7b447dd7329b99278549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee12109a5ee786d04a07549f23fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e709672b6c72d9cdc939a3b453d5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4bc7094a7aac8cec6ec74fb87043c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef58ca2028fbbefd0331e10f47c4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808d156363785bae48aacbdbc8842a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec31c430125db3ef83ceac909c0c69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c556840304740fc47df71dd0a34079556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c93a3adba556a6acea816acc5c063c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57d0e93bf33510a2687c4b460b0bcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d35bafcd40ce073f916f999a9e69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52be249f51be613c458c4dca52c77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5820522dc299fcfd68f81a0d8fa24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be747d88262cca199004a9c1b24f23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a379ee380434920337d8975445e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ce7b543796d9434041a1f910dce04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af4b1f662d332784251cb73b81407f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f54d2d163c92709d131f08d07697b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc774e528a80af4e299f12797d17b8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253a0ae1b02f01293afe90e082b92dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b080dfdb3826bfa40e5b90eabde448569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a43d0fee67fda23122e1c9c7bfea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f64ef247f75dc80c5dc8254345b8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3dab56f086a4014be027eb4ce42d2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>