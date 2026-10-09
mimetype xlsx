--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2005494b87bb93b8d36f242716011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b4130331bb24ae43c4edb8f7e8dad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362151c601be1d2759c98e48c496e403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0831bb7e19ad5791e5324483a3c9864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd40710c6e271a265113203e64c4255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d36ee19626f187417c63759308b4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a04d035791f5939962a744fae66b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2bf1c8f1242f11235aac263dc8cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc4817f3c4f6a286b68b2a37f10749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9644be325987a9ade83590b8a789cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fea5293cd56754f5ab4c55e2cb6d7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b8975c4c6cbbc5c12de3d8d7ff7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677f1e87e579892a52b0d003139f6fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6f0d589673af822c0e990d9a7689714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec20d3cd6f1bb746838b24313bc3c8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde0436673611b9ae3b57c25c985c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e9ba41a15c9c439d3cf60ce9a79e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d7daa6855d53b13c40046e51654e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f9cee9735e9c984c695138e6d43019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f35d9fbe5fa50e92938f29586c8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613259c010ca02238c9e3b045aac1a0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0518e8bcc93fd8a3b61baca6a70bc1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b20b07adebe759157ad97e177c7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def4e26bc6a0a8ec46a5add06e45eb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3a41990465ed387459aa08ef663225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460952941b917c777405e8225e49880426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e69e8486f0d0be6a69edccc65810327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5a4b5eb21493d29eff410d8f2826028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21c1f50dcaf9154a1071c69490995729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddd1d8bacf144d050fbad73920910f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2aaaa1b2482bb7cff0e23a865cee431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd49684ed87ef77a2dd18db6cd2ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac14ccaf0f4b57950969be4d68aecf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e6ae1d5a1385eb8ef518ea7ae2bfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a67312da7bd7fc19da638fc254f6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0638cf0b779e499fa83ad0ff9df1f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ae3de697f927534fd792ff932c2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccf5e5f4365452a023508469ec74ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beba10cafd0e9a888afbece1b34f8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fc739f49321774c3bdc7bd82444140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef164e5d350c3eeb0f90b79b8a61341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4d3de59c25cad4685b8792035233b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea2b039c7dc752e871aafff4c6166b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567548dfb24f060f89a1329cad98a4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784db86afe4e1f0d6e4ba21d5b5520c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee1f22e9ccbb65340be79ff7a2ddc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f81d6290ffea2b067816724de0858c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aebf0aeb2b4e90b69109a8f6e0f1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bd234743e4a89065f3004dd9d6e3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a2530ed328369966807b7cd719cb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54544a3a45db8de07ed065c2bea0c04d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258bb48a65fa1afcb7bc5cf022c01352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a167ffddc487aadb7cc74c83f01f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8c89486eac3a7b7ab820e3c922b2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae50134f53bb3b7c4ffef9387a51f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6222ad7df68f8b53e6117d25cfa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa7075f25b2828eaab17dbaba26e7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275389753b973373110f7373b59485758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff175228d669d87073c65b8f3682f9e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7010b2aac693a7c4cbe519b062685d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7cf5ae60d5a84375969a6213659561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad218105141998ad622495b73be7f03362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c76260235883d6578e77070054d3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012529b04480c10405f9aee00f9a2daf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27688422c391cbf410308310c7bd1ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57291fddab50dacc2e389a9e7c6b1c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc56f973c2d68337a969ced6fbf4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792fa096acf796571dcffbeddfcfb4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae54bf334a1c043ffc3ef34a13874869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f78180aefb5fce103abce51d1f87970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71355ffa251e1dc1286963bb118d218271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab47ce890078462ea3c36b969dc297972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0672bc68ac95393d57efa3aff72c0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be042553318142a6230393581082224674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48063d9d7ed35ffe646b63058478ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc3cd91ccdbffdb50348147db4d97476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd40557cb65ad939d43abde0fb9af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c752b4c9aa1f179cf349d9433ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf76c46e753f7be64e3f7de6598917179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186edf05828311a105ebd07aa57976180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736bc8c155031bf84ead265158a8eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095307bfefd172a845bfe9f61fa879da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf13e74c28f803a2329ad67dd65db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f407ec10935d325500509478152b6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0eca24d636ade7a73e27c282c27bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174373124d81cf752b045f1b2e228ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9127bcea37a2d0282cc39f7feed16f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4319b5a1b56ab1e8d008f1ea6534c6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61ee77f56c87c1ad66072b8225f57b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dad03141494d6b749c90084d9231c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f90d44e2f7b42f727ac40b6acabc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c974140cc632a44f5cde63002cbb2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd76f212bd142bc8bb28302bd6049993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70825a8bfc37e3630cefa5500641a1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12501b3caed2924842b007714c905e7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b930d45b994805c3ac2ef4ac803696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313274e0d6f731d2ac726642bcefb61a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c4b3eb4366c604517f9f217f20b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911873b5c2987c90015ae0d7d18a0a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a46ca6d11497803267de6e9662d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf6caac5abb31bc68df3e40489e0b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311c9916417908ba1901f1553d3fc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b5a98434402481ed1c04469024c3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d53193a070553b606d02730581d14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c288af2274caf7514d7eaedaff54c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a81318421a68b5ca1ba095a2f36ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975d2bd7ba2ca73aab2a841d8c15bd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380a2ff505147dfcd9eba5bacf14c77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3da312c1a5a9b69d4ca5ddf8de756109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db901d3c727b4b12420ef55d9db4b342110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344829c8131f77000eea4f0912f2bd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199176debe9652f620fdd3b858cb689c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12be9fa0447b7b2b7b1ecada4df693113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee167e007eea5dec83359cd6657fd6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a901e7993f3ca7143637c2cf9cfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124efbfdb7faee8923fade1ad44583116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2eed404c3ba0c922bb4e1efefa10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358094f900a88dd0f1f84bfd33ce36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1dd16f613c73312ae2e3ad208f107119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108adf92e8fa5ac2c27d0e6b7b3daeef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21772a21e32a7c54d793664c083f01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01489c1967641b382abebe23e4f666122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29786fb411dc4707ac6c570f9f1665c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e9df368072d56359b9946eb370007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06cc6a833cc01018ad5494bb11d691125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c73fdc6bb4691816701a57e5710ac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d7f6cf905e045108635f085a82f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13185bc138570779a27d23028130335b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542cd832b72108d34cce27ff7f5f35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801fc4bce8416cba9894b0a5002a278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107f9c8d0f34db410ff5928b798b7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d67b2ede5db2b04f50528826291312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977692b21d44b0e856c073e6c91dbb04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f311d5566ad03ce376b93fbcee081134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58e550285d680002f4de8d795aa650135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b35376ebfd6c2ba6379b31f05ecd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098f1380d13122949ae16f35bb4e1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed707f02d53cb0b73a42ff3c9cf4aabe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f94064659b616d2692dfef4e8c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37663dd994641465160184731979065d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75a68e2a4b438335a0746f7c73ee67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680a7a961b6ee768d0595e17af5f388142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df670016dd950fcce0e959405ce6dd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9373bd99cc162274e1ff1bc75bd398e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e21fd927dfef4489cca750e711446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c89219e4c83b9492ddd3f184a0820a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27f7e9f24efdd760ef0b244edb969b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec46701a4c3e13641dec06353a480e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b558793e5899e324f6e465827cc16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c26d5972fcfc97af45b644b37baa0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba93be273284f7dedd1f04eb76275b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbce29158792e9ffaa434d5d1781482152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4fc1e737887fd1a298cb18e4b566153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ab80b6021841c0396c63a9b55bd37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1dea7115fa3f4268600f8b62ddd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344bf0c96770ecc434aec0585b2e45a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80a6061b7ce4e76ed1d048a37668b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a040fdbb730dcf4b09d8fed698b23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608d491a4c8247e27848392d84a087159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d69356784dc255dde81b5ef29a73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438540dc43decf2c570a9daebd1e4a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49df72d61710099e32f66d472f13395162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146c0f5f49bd43c3e2699ea9eb13f4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690714e85d4526535b9dcb504e5b3cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0f05141046ad4debefb8fe4a0c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d7ce3c671f6739418e9ab3d086e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce414314e245656d06f54be7f61ce84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322c84f3b4ccf9867a47d71332c0f6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46220634e49759a168bc86a101ad72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa665a93c6aa38531d4e783af67b1e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24cb85573fe839e7092a4d0f686d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c18bdaa7b59834beed004ffeb52a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45680e306e744d2f5adb56d3b13bf166173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676edf3dc3ac798cddc7e2a01a3a5bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a303cbef07c6e7dbd5cce8fd0741c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d325528a9b5a36f5a3450f4102332176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c792312808d10d8b8fdccb2f9a132b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742816b3c0d29e60103a395a77bcaf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49f1dc8c2d78aaab903e29b8355193179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853fc154fc90a1d1626b40017b2fd68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc228971b3dbcb83e0d654ade72daab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c21cab3da9d8fe8f773cbd87c876a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7164c2b1cba0f5cc80cdba8cfead68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d303b4a4d258776fa36e6ecd9b1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aa5444eff0680d3115919f71265f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8e22d927d148b34f612bfb7268a5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80dc95744a2847642d1a5fbd21cf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8f4c7b1431aecf11a54a67a40971b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d6de246443b82e54404424dfe35cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef8e2813c4f28e4bbcfef9e794d364190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af647900c478481dde80e5629ee69b97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d1d79f63f683e8434cf61aa12e871192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789d107b2be678540ad3f20fa32718193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53501f389a34fbe80f13cbd3cd1c0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773609ac1956b872248b121153dad523195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e78e095bff5a59d030d6a6418b5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528852fc56b7606210a2266727fab68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c2a437f6debd429235f78771b03d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2f3baa3f528538e50c95b9dc39a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2f3f547ae125e5c3a3bdf5ba598cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b681d6c4ab2ce2ce4a108b1f8b35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc269f82650b90029b4fc06df0dc2388202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8694873ea1277819a29b1575e4a31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bd33536d3ad337e09ca6b29f340b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fffe17af70b1ac037319d2b4b5d660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe247d02a3b024e1582442c16d6ce5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38f1e9c4c84887809f08f14a2dcf91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12593fd209bca9c34a870ac8968de8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a284e4a1ef4967024d333c17899e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540f3ba11fa77f56d93d37f83365755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2939eb2074eaa00d5e2aa398ee19ef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d005c20c704f6f01b6f77b3a6d548212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7662984d050df1f7793ac8b758b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb518664eb34bc4bf7f90389882ff4c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17406e33cd0950c2f63f0264760b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e23990cea347b43c0c19f109c5e64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71cf53ff69cf66777fcc015a794cb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66c53d47435acd3c7d4d310ee6db1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e3421c498e2fc187b428396404854219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625512bb13739e14b1b6fa4064fb77ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a2a52fe979ea576b472d64e4c977a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de91616e1ff07491701f770736cd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480346b8f7d7c001d7fea97f0aaf7756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1608709d11f2d93f92effce8ff353224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea39096033b66a6bf80ccfe70d97003225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f633cf5fdde2666a52990590a8da1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f9a859c9a5a7ae8c139ed30887a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30438fb162171aeebed7cd637866249a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f8e81510fe522eb4e0902a536604e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0403a136b0a3236472c35f48f36c00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cc616876931f86874adc80ae73e8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3a0bb1c2e6ecd5ec78a72c2db045232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29084edb44df04a4a1921cfe4ff434cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba38c04f3c13c7d38f137314bbe509234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24400b8879179ca55fa7117e0ced4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c489146e9b749f5554041465661b760236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c427eeae24138bc8e40154903113237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696c3b8414fcb85cd800fb886e5d013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509a7241e24cd0df84e12de8deccaa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b1f50de8f283fc49cde459752c1bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fd80afd0df4885907d32f390e5a02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3af3cb9f9ea30f9327b69de278fe37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec71efc2bb23cab2a32a993d43aa9e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c2393962590a764381135ad11e263244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d951da25c2b9956939d5f2534769b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b96b7c144c67069111e9908d4bf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e46e39b67114c5ee7f9cc79e3a73a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87f35a62f79b37305f86b4fb47a638248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24761c3c06a647f1bcb1e2620f5450249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2ca3ce7b6a20075eb4a417f8c008250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02217b0b74af7c23ef7a837c5100ba61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb909d5da46b6406c71321cab81140a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f80bfd25caf3a3e581383cd821099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a6e479e00ebf9fa182d2b8cb49a7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f2e87e11b1a8f76a72ba9db713be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a827cdbe318c2abe776cae799e8966256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c96c710fce77cabdec6b392455fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1d3ce83af3f2ce773cd9e3adbc737258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4baa24de54a6d06c5ba9ec22b7d4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e2007bb37e0fc574cb3dac7acc85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e89a185a750ccc3fa9f7e2df10a90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f95f71cca6d8428f063e6b2369d55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c3eb225184786300709d6612beae8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec9dafac81f88cd1dc72794aeb8f36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e34577b054b44399ca32e5d26518265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcaa7258e46b0a1d04c7cacadbf7db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a9290eebe7242f5f3de4ed859438a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdfe4303fa72cd2f39bb18f6257279268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c353cd315107de9c375c2ef041cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cda6d853edf4fad87bb718548934db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba88e1bc9a1cdc62792cc8ca5cadaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa73a861551efadeb1d5393342b748272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbae1893aa991e4a98e48a6b94fef2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2945aa45d09cef142dccdddba7df4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a13aa58e21dea3e24d6875e81cf43d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c36278f6eba28538ccea801aba06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e1cb3037b30971abb18c7a3bf565c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07658b03417f1db5ae76d6157ef8fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367a44d90315324b63d58c7ce109d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22da28d585aaaf1ca34c61c3c4c61c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1b963ef95014391eccfcebca411c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6451f179ef321a878ee1adc7b95c9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26b4d10205d58bdd15d8d5fa118c97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d65c04b702a40b44a9fe0b69cb30f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f450a1bd9ef5bf273d4519850f6e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb2d507d5e892999d6bb470ae1d2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d232e766bd587c271e655768d6f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d62eab2fe05e2c891a47798b2b4c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8450dfa8e515040b36ee1036e38e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eda46473e61d003019813a6a435ff4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef73b71f6e6cc837c295904a099524291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab504d3d0d714086d578f8b7d763f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd24c94eef77e959030bd32535256e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50637ed59976aefff3e137ca590454294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f85735e6ec6eb1b663a66b6b0021295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cdf3c9809f0ea5384c33f46bb45dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6a5dd3803fbe4e606ecee85053cbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda43443029e2640090154ddff5447a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593982438577a0c3892dd61b364e08d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6443eb2ac5a0a0e09c638cb05e43de0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc87d9477bf5d1c885bf2ccf374459301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5720620198957dc257981ba3a48e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883028259ad12095ca905a49137b37c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2da7a47b086619801bfe390aa8d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccb9a54dbcf4fdf69379d5edba8b1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff8c5d0b2adefc11e62af6d71cc2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076638554df4643b79e2e92147c3bcaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a38d5f6b6cf3e3076f2dc272937c80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80b1462177849de50656fbecff687309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba2b6934555a7ad3d48b66ca0d4c59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65a02748ad1cc63412a39585bb3ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb61d23eb4a17f7e50173615dd614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d65d8ca862e6c10ad76e54c1fd65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85826eee167e0101c682bfcf6063b376314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e12e01e1c18b96705f04b608d5a9c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e728a712bbf98c7874bd68b5449308316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cb675e5f40e52d2ef9b9f6c1446aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c455f23e0410f94e91e6cae54358318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c4fea9e026598377e97503c0f478a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c625fdd86e4d72447b4f997ea121e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9f0ff401d314705ccbdbc767b3ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c415e64e2d0e6ce3697324adbcf4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423fe622156479055a4d7e136a8585c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3bfb4c772ada6db28688959c2c944324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e134d7063a2029352294a06085bb20f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905e0abedc5c1e8a54b2b795e61a7bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8dab07f80dc60078f1031b021f13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e85ba9870ca5f1d0cbf188b232065328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f2c779b37b1f39563ac26f04403ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a640533c378b0bd7bdf1246857a58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d96a47932bc34d468e8b11fcbe17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c690a1e97eea3176eb378dead7e0da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d21811dd3e1aa48005326e7861f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac42613b2fbfc9725369cf9acdac93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa74b8f1e660669cf6ef25445d458335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49317d95fcfb7fd621becdf7c2386db3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c210e818c0b4f3fb387fb7ea96749e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad865ba1f7b47502a5582277f959ac9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7023fdb5af7a72325321226f8919e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea86e8a390e282a9ea3cf0759a3d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c746d67253fba7559dbe17c8cf403341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac0af3577583dc99141e283bdd3a23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e3ae001086a04a56a222976dd41f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc180582db15a074ce7b5d03d7d9005344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d55f57da65928085391b8b71ff83f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef34d92742390e616e01a7b3cc59e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e6e731fbd937cfe3bbf7c0cb5723347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b32bc28f408f18b031e81130f0fcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b5ffc817ba63a635ff54f241ba3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863a849fb39cc0811c89be0b0f463a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a6460e460ea0fe376fd07d7b988e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d4a2d83cade8bc7b5bc6a5cbb9f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c0ac092ec490ebabcd89e878c3ee8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949edb7c72781780be62afe001e2fb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e76988e143cffc05f9b19b905285ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41c12ae4bd1aa9b47528e59ec382ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d986387903a863ed80ab14171f00227357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939ec23cf33c8d9d1901e64cfe277a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd775bc68ff3ed7596dc430f38f22d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112e7b623b23705073d800824185b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610790096bf9f82435723ef9b616d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7cadd32e1cb162ccab32480a06553362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3279cdcd8929b320f74903a468b587363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f355bee154c0bf034162526fc8116f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df893c06f1266a23d73d60927c482fd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be20109a27f10f3ccb8556ad84f5b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee0bbb9cc0a5319c6482958ba5d16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2be8e7dafe37aee4406bd3f4dfb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad289018dcadb57341c20d6b7ed1af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a01605e7d317389fa2a5db2cd4228370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206efa92e84ad3d0d33f9d8fdf1ac577371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38d4212ee49e0f0210c812c2633bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d232731816da124a7e9618f6c070b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c268d2de69837d4f666dc10fd7858374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ef89dbc9899af0eb669c84c9af1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995f8e3d8401665f18c6e120508d52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ab502e6a53c6f4d74531b21cc69ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2145919983aacc20e56087ff05c72a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8834ce61f7ac31bfd432aa60173f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6fa9d7b5acb18666138b57b05fef0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a663572713603cc408374fafba5960e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d943beb98b015418c97df906dca558382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d1dc966057a61884f7aa2ab7af8f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88163c1f4f7b444133be93b9786326d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93fe13e35f2baede54e769b0aa8ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e205d273e6d81bee67c0863e37d52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5820dee50b7ef748166d543a665900a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b81574103799d8a71fe537e045fb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a9c35f5302cbb9ac68de28e58388389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d459dc52c7917aa5bd5766076f5c294390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff4f228fafbbfd9b96a9688fd48032391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aac9b7d02b8125c8e6de5b320570a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550783b37e824a8538f16f1af689ec8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c914e33c9f77b205e6d23320adb3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e54b75d074c1264a8d2d931749bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d9a29abb19899a5ac89094d2a478e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95fcd5a0f8fd774d1298e09229b8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46f9c6ce36a89c56ac1b38a3ce259398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ae7b2351088298edbbf3d2149537399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb1ba799e2c7534c3b57a555f37dc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7b2e11d0535b4b175f535f98ffb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a3616df91ac61a48c884430f00e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0e8969619be7372dbdf9a59244e3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223ee3c4f6506346eef6ff29b8d577404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d6ef87d37852f8a8e8b27d2a7a071405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034caee933a2bb16eecbb4c1a36800e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66216fad22086f01cefd461cbe821e6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e5952da357d3ffe9cf694061222d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37fb9970dad39d5a112181ec689b59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303622c13eb312871e3fd43151f5b67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c2955b8ea32094c86c07b84b5b33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709142d5602d3951e3c3e7aa67bbf67b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e8a995763df528bfbcfbb2c0fd2a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236bff7abf2c1f0a13a94a6181a276414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eed2e0d0ed6d9379bbbe412d87822415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce2cc966708e807f480efe218b9ea2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff32e0a0967c2429bad8800b73bd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e97c3f362244526a80b2e6b00a7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e4216534ca90ed91e6bbfd6d1abda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351102cc0cf86fc9245e056fc844c340420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb963160d98a1c7e7a48320d12f27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980372c93fafc47ac800b0b1b89549422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195482fd592e7e1d4ec9b176b6cfd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f7483f8cbe2365a299ee44593f50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288a8de1ef12c49801fce8dd9313868425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a08b2d655a23029fcd589c7c60d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d25b8781dc9419576193b18fd77cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeae14a320a6e21bf2794c7f8acec74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dacb9e7cd89ceea0abbc61a4892839429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a153659fda36ff9e0550324490b95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c6085df1ccfb5f85f50d0a7b2c371431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe96c6ba506fa3e241328a8bd2c7552432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d555e14f2b3aaf8b990615727268433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb90718f068d7ca0dacff47a72ec9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61945a1cc0c75d7cfe66f984f4c85260435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2576d7abeaa3f4568bcc21a0a895436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4fdb7303f171cd2260ee249db7ae6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f74289d5a5e5d22755b4ad9cf9aed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d78a8542c6fc8e6417fa4a34105eda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb4f05b04932b9cecd80840e3667e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5484ba42243ad864b2dac96993fda9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae77113d55c1c492f01e61ac4c82c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061b43efb07bb758e762e7a728e2655443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec88f490b25f58afad56577caa187f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d762c53caac5e1757d8a86f563df1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435864a9b0c552e075a7f8e6761a792f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f37447294c66914595a6da5f057aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8e21fafe1a4f2df5bde12a0adbdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faf407e7bd6e85d63606ca96f1c59a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22a30c57e112c8716e622ecaf56798450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a802ebeeec4ec61a3b1e5021c1727b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658f6713efaf2f0b9c768cb3ef0795452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0102b6a6f9c241f2183a770cd3a859453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f5d065b3b96f7589ee81f220ca43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64398b27734a08237d610a74a200f2f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb5f65229a82653cda775e1087a27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d3491c4743aedf224a0fbb75c6f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde529b0cf9eae625b8a139a14a7862458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca746ba9e77e934128028b15b4b1ef6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65e86cf47c5e18a8d308cee0163953460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a025717d435bddc0cf3d05ec78a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415ec2594d5325a39d85e31aa19695462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9e90623ca3956e63ccb4a0ad41d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29925d49662de6913cbb99414402cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e456012325fce7a65dfc31782b2c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d4e2d63cfb32cf0b37e4f5835e83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b8ed4a44e369f5571f27c9cdd7382467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015ffd6f7567e768c43a5e10011ba0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888cdf37ef349bd555ca533f6a06bac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80eaeffc1b7de292fd308939468324470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779b4072356335aa19dcf90d79187e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c624867b6845f59d7dd5a437d7f2cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02347dda8e63d4cf72cd6dc29fca29fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8775efded48fc805bbb968a8e504b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ead9c7a9fafab966d24826d44808c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a6a759610d3b04181c1135dd8609476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee46d4d60086d498ead76f84631f12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc40572aeaaf6992a4b812aa2bcc73b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d2bfa3159302006853cafd6c1195e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38595b8a19a97051368f417fa2b3db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f0ed40e4e2cf778263f0b01e0efb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb75c95deeb9450289e5b3bc2ecb2d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1561a4aad79ee51df00438c7534a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c51efdc79f7fa315cf1ba9d7235ca4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad554c6467f968cca4f582a759e5ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d44438712341c3e442d3e20b5ebe5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3185a38d20931bc59a2bb76a79da52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76e607bc55b219dc17edf283b49d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30b458e5bfbdfb346b6acb17925332489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80000f74505a61ba7aaf08f8e47487490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176f7f6be0cd9e81d09449ffe9f3d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1dec88724bd83cc301260147ffc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24135ed805f83342e60c8e8b34e03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4c5305da530c46e2557fc345a91c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77483e3d67dfcec825fe7b8041a99465495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d1e48817f3613ab63784ad33ba21a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e99af6e01d195619fa997aa8f008497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc63c42ea82fcab043e2d90da5bbf24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1333c8c8bd0aef2d6ba089f3fc307e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635594eac89fa0e4745ffe8ffdd7aeeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c00619c8dd1160b89731fe6c586c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda8b9d11997ed703b618481c9142ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6c8e3f33ac4cc889b40572584f21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4ddff695fa5f99066619caaf7e86b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f19eeddfd5e187a55b2653c63ac84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e21c900fa7dd2050db8717240d48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72aed7e3edf64f7d436e5ffb423d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e16d8bb6f10183ef3cef8b49a76d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2436810af34d513dce1a75814f35a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7b3304e3519263f785abf3204096510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d25f15b7d5db0a92a925b79a5911c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33290a0ddf056a24a5bd3dc0ee9817e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75de532f02cc21934ea17ef825886513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324e389bbdfe75e9fb0a49d3a47f891514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b0fe94087aca5a19465c692d1b85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc95ed1ca6067edaf2bc49bfab2027516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f524f5e1d3c28907fafb0c6b3e7f1f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96292e7b8ed1ee104560b41c40bc8b37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acae1a797c9f1d13e62e94063210a6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12850db85a62ee6f3077a3fbe24e6d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0081c9787e262a6fb8daeb65c12e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef16239450f09a31f8ddbe3212c41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff99dcc8f88e99e98cb85788833a53e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722ac0814c09e383b0c8b5a4b211d26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1eaae6206c0f2abfe01a0b726794f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c06d19c268730cca80d3fe44ee25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49be29a1c842982e0b389e3e26453b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902363c451faa5b01c411eac6e2075528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef5f67e2971a8ee4da789bb3a24cf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a230cd66010c0ae1324a3b11216899530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15f106fc3b361fc044db73a089b778531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4386502413e70958f8da0479ffe574532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62524d8a8a092738473b8c6a9330e71a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0d9791835550537658b5b4003bdc0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1790f4e41922c72de6fa1127dbac8ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edab81b01dc034b09b50cb26291219f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f72feace7374a5fc9ce1f337077e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb27c26e79d917f32ba489517b05e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7404251afde6ebe0ee00617f7812a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01f05a160df3685dc756fa9fbdb9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e34efb863612dca37b139aeb60b4b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86256393a253737ecd2d41a2b50fdbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba028948051e9caf777caaee22d8359543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475c90ae8803d819c312f0d3f94def544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c4816ed81da33ae5de13755b95b7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e54d27f8c6d2dcfd34b6c300a89248546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b578a7b088a88c8e9313013a9a589547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeba84cb2605f0b5422f0ca473866b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3091918fd4a36e266c3ddf555552cc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d45dae25e6b0e69bd50736e6807e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808044400c30bc317fb29b660473692551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0b1d3294d2c3e869a93d494ced3b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348b2e586435f775d8388fc8072ba2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0014b1dd299bc16f28328cc866d20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3256593386e54b3e08c69585f545f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a985600f6a94aa57a872553ad1f9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a85a15984ca2493d5b920105c6086557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4e443d8c9bcde71f530800a2f7ff5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c736fb79340326d17cd85c1d80b3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b873c37e16bb3a5f9fcfc3ab806121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f9e5cff06740f7e8738e5f61c33e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b74cedeccef5fc26331632f96fa02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be57bda3c73a032057e778c8ac9cfc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2842e345f135ecd1ef75c75c00cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e7e5be44df24a4fafed0f146efeb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e637400cafb895601c77b94d3e9d9e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618dc41a390ac9648366fec4e7b1f2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca35f15b812b29215ef15d86338b80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c11ea270909faa51e83e60b20b5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677efbbdd541019cbe8d25a1e2bf4bbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2521539b3ea6ea5580d15bc39bf73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de68b63c5a2f472976176b0fa005c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e5acb9c2abc8cd2439ab7e78560c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76397cfd60a1f8931c378d836a94b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc0a4be75228036f800b583183f79c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7309a6b83a258b166e2d5cca5bf18f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fc70a15e355e4f31b9340bf2d815e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff514103ba5161d890e7d01e4a087506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1cb96b8fe022d4098aad6e48951697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc713f1dcc458eb96fa5d589e12ed128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060aaa18a037fe7f50ddc2942cc49da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af240c23b1bf73d8e7f1a334db6ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba19f445fc7945dee36871bdf0951611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47eaa063caac73296c793b3026389012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28548b9801c915c5f61660e206e26513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370627aa397db11c001b2c3d6374c2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987b053534e510830166ec07360a5a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69711d4ae24b8329b06493c87298b87616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdb7b9928e093a76af32de44a47af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac68b2d46f2cbbc111ac23e0c895be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827a30d15528c1ea8f4857075f0aad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8629613f775ed369c9010dbedf39820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f990cd8d3bee169ed03a48144b0e6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cabee90fd7d867bcea1ad33925bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a099f447562cbdd6230d45758853023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd630760bdea80eaf223c6206d76faf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5607ea875d09bc49d52ccd5bda932625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c6a7424845417bdd73bedee76d4c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b9062ed2ff8e3b46ecac361f5f61627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192494cf5a119909f620845e78a2d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2579e17c356bd06412a9fdc49d9d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe49ddb95e2debce937f60eb708b5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a838eeabb3b2f14e207f73869f7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0f7cccbcacbc32501d6791c7e4f9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56c2d419225dc5695deb5d4d57381033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d193e1890baefaf6b50cfdd228ffe7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa1165289ab2dd049909a7515b524d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb22fc15d641406080307b4e6f5f6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b86a31ef942ba64e2280a0c81c4bae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdf110e37287572328e19f128632e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8209a12096c969638b827d6b9bd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffa0d901bed21cea25b387a86453f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5225476ed5bd5d852115b4ef9ef0af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64376193d5d4b1ff973c8900d1baa63542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb166610fb43182abdfaec5a1c24d4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf1f56ea3d05a9c3ad6fc9137f5efe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8124ffbe4ab750b1da77ded57f139445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb57981a93904bb91e2ecf9f01435446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2761409dab761b06df2f422021fd97347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fec2de447f65738f6be53f8d07e6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad859c06ff439387fd262189ef31d2f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3699524514a47abdd4e40f1504dfeb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1ab62caa40bda9f6e81a20e6befce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8231039ee837aaad962ef477ea5a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031ba570df148ed5a6d53a03795568653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90181f6d20e4fb88878d2e4e1144fcec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc92e39549e83f0f7b9345266f8a53255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa0eeca3768cc2e6d92b3845f4a40c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f135d158636a0de88bb041de9e092ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ced6721d591e94402b569b59e629758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27f74f5f0102b5070d524f449566959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1736f6439d15786e51de24cf2e666960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f517baac487eb36c5ddab1687ec439661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099963f309b4089743c6794ffc8d36e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912bffdd5236c4765a8d7d1dcc542ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea999b7c12dc1f600ca0ace12cc49c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733384da431d71d5c7f799300fce1fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01222ea2a611f0d63a546ec2f00d663d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176a893ced759a16c2360216dcdfde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c36ca76d51fbd71d7277e9ae86be268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be822a6ba2a4991906d6df8a352d366f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433a4e58ebcf5a72af4f0359d783f0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d24c03656b499470c7c8b0f25fd07171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c412739a05c22d55577f3b602529d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1e9d2b48892357a46e772804cae9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5568dd69f80a1feeb53e5a3722dad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966adb04dec3f11e4b0219601c6a53b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef4e80af05ad4782e101ebdd84575776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb52cc20fded7018b498f476ff46077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec2df58c099bba2d7ca6f8e3edc7e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b9e5e3a0704bd3d1f2be5ae8ee3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e2add46cbbed659088e8d165cf3f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529fa065b647495a87a84b5016a70d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292d8b205bd0c808d42c5c1931c8b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e00cefa196bfc7bd712e37ce488c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3df0abbfb03084fbbc08a27b7759884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e9b6f2bb810a6eea590785547954385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b4a67a45fbe6eaf8acf0d3bc5900386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf75ab22d10c393851016aa6466989687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265577ffc5548bdd032eb84383445caa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921020197db56f4d43eaf197f1892e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319ba7858fc990b74a8f9c5c0ca98390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e4ead19c17c9ebc6c49238e35646c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311dbc5af82cf612fb481f40104388592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc0896cc2af444518af709058e220093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10573db377550a0421f5e184b2b47db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc61a8ac5eed873fd9e850a5b5226a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cccd1afa56d38131aa0a0717826e2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d744958d6fe53ecf6ff34df32dfc9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c08c4464664700bbcc375e89c0b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc064850544335a9d6fb771b1d46e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63051adac6d3d99cbb762fef526047e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f793fd88b88c6725e68ea8de1162c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6011d6cf4bdb24c4e6b08d5de12df7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c143e2fa5e8db433d3e33d4e6ebc9ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7a7d54cb36bfb59581621937846b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d0631c7d09201fbe47ba79fb0c1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121445a0a5feb4a5e9b61da2f4e688c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995ade59a94c0f87f80a9dda9b2d435107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582278f615d3872246f287f1dafa1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f707fd14586bbb48aad979d0d0092109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d393a7272cec468c11fe8dfb858532110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c34e84fc2be1dd1d7aea06882a32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a9724cbc0d69e020a83fa2c874db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce62f385bc99ee7a2588221cf12dda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ff2388112bbdc2b6f9e639f81e58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727c0803d112093fb13007ed350948f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23573d7c449998646c4cdfa9efcc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59d3eee594c6d200dc6f83c0f1ae52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a47ac8f4b94618fb2a4d8fefde9d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08b4d084527bad80513d8781d64cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58250e67ea517f0f1efe4d86dbb42c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439ff42dcca7d6311f0cd9bcf45a05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45987e28372a962c098042e6850b909122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a98345ba98430e5de47c48f0987cd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66527b731ec06298e59d8e95a2e4bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388b8f14193e196dc81eb05c32c7281125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ba9ea624e096c7bcae3df4202eb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de1854a9d8724142f6dc45e8d93a39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3430e7b1adf64a1fcecca341434354128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b7934ee23b13734d6730da627b0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670b4bd530c0949038fc2146ea0bf49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd4da9c6d5ddd8b7ad04530cbd6c3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c31169478389718eb2b7e1f500d42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f487baf6fed9f92a2a9710598abaf0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bf2002541cfb0a45b6ee4c3b50cd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9293ac44843c422f1cabeb7e05f6e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476554523a7c7f31d6c8e561a4aa3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270aab62df16e2a6810756ea286876d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead759fda28e62912f64972333710ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cfa23df9e89378ce2a42898ec6508139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8de948e480043345211017269305e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40906cf5e3d626448b192ea72f3202141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b650d04d45973da6b28c1ea11cb608c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df2ebb0fd9040dc02190d23ae0177143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a87b9a1ec00d56d340ce37667964144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad1bcc0ff78ecfdcbd1a0c3a3eff7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ecbd676fb4a628b6d55fe50fc210146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82653fe331a1c6a0ba76edc39799d246147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900cfc7c2bfc2ba8bb152d6865560e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15400dbe124ff7746afc50503fc862fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f07f8d88284a2605808d7eb958ea8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5499b79e588c65d42ee81a6733b75d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af66681b7a3ef2481b3ddd803c8959152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590dfc019beab3fcf388ce4a077c941153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec00c6fc239111cfbca4a8d49b9c6c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef3e664d65137b03a84e530191b09e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30b03c500b9e3ee4fe3808a8cb48ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd84c2a13e5b4ee7e3016fd5b0e918a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107560ce062096d83a0202191c1ac0c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d45b8ab6494ad73a09a8fa83eb6f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1327a8b5263969b4c8dec1c4ec81d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b05ffd9f41dfdf6a1f8db669eb5aac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7bbde04354d4696f62adb5ad64fe1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6425fbc05e201c00390a8aba24d0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796b15579562abbec3c21774277833164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481852537d15f57094cd3c3c30a2b66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a623d5630aa6c81d9fb0ad6791a78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3900e1eb833fcab500ea3d34feeecb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da41f5463b9cc89a4bacad4a06466ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76029903a64f357457110f2ba84f18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf1e6ff744c4dfee22008d80fae97a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741327ad5e93fa0bbc7e0a315232d8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b89ee245dc42ff4607f92fc1f9573172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a26a3f44e9038ef3567fee8203bb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e8d0be32d7e8f6e752a431b75235b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f13f63d2f7ae0416ee2101dbeb7ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594757de2335122a9b87144c0146b59c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c23d38542563ee47bb3dd64a45780177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0304589dc69aa4b516b4e2f0467c237178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95765a3de13d2735767c190b994d0e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9acd5aff5e1f02d21eeb8be2d124e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19211595850658d99fa87d5ecc9569e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314744ae5387fc2296f6f09c7ec8a33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fbeb0a03a4d01508b0d1538280cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9f69da51c8b4d625d1c0e9a57d8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83a6bc5dab20456a725d528fe03cbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d527465d9b5ab23d659ad2ca2e50f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bacf71672e61a2bdb2d3631e846cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c210daaeffb6a4576cb382bdcf24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d602ffe54785c82744042a11cfea0f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9624e6f2c06a9d59ccce82689260190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5575adee44f75cffa8e5c1528d04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58190f24c77ac7d02e1493c591831192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff30236ce70719fc327fdb30367c87a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911b06c0e5229aeaa33f9970bbcfc84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6143a9b0546dfda6e3ac1968d998124195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3bf1ca40d98a118b1b9cd53601da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a9e3361b2d7cf73121e5bd7f9788d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385ddfcabc560b0327a6114a30bea0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37596fea552212ac963db32f8af0171f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702d90932a338c01838bafb9ac065d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a38a7856fc8bb0182285c86ee406201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab1e72575b7a4c4f16c173763614bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439fdfa8776c5f5ff2efc6ec89418ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0a5d3ee7ea986d910a0cbc9bdcfa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4226f28d0b801c9e3d531f2472825205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f5fc58b51aba98d27c251900d47c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964da1d038f68b19335ceb09ed00a436207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8be5aa6da57abb98af863997b83a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5de46c981ee4e77347b9f4e9fd4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c6146b5e1b0a4a48a56c8e80af874210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a034f415d5dc255e17342753abd8170211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1536294c1ceb0c4c9ab7e831f8db377212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f012aab0c95f5e460167ba8f0d79c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d443464ffdba711539a0c285343a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320520d879f0ef20b0a615a375aa2da3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f3c190ea2d0dbc08396a0df024024216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef61eb48f6a8ebc70307bb43d543753217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5717616987393d02b2ddd1ee132a27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462000ea124414258302e1c544cd5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb953fc908acc6541b2ee3d73bb6a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade26d604984e30ca056e7bfaa7bfbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbbb6832ec4d4666207e506a1c3762222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354d5e9cdfc281fae5012b885f0b666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858793e705ae215f456010cb90e05151224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5f77cf6c3348377afc6300e2e848225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f2cc86abeb430943a19deb927cff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b7c255f32a1fd06556bc3200b0742227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719824932f3399f68f24f7c8b164b12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951d1f154d1d26e04ea65b0157e437f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f8f403beb5452373da909a20267d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af2398fd3e6148841c513db3758c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735e72e742c137ad0314d00495f6551232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2baa042803afc311b1793305ef82a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1801059c484d2702de6f51964e3ab94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364337c44d08bdb6654f00faa1d9840c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2381c6af3fde60fc6a44befb27c867236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e507d4229c4ff4d41176bfa8992ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bfb95548dbfc16d3edef988b52258238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb6e323288624ea55ac4a0ec315a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5f0a76aef5e2fdbee43ab765c2a2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb106f53753478a3610d3344d40e8b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a16f5dc5edfb6f6b5fb3fb7897408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79caf66921468580b418ee42decad4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943bc452c6480de011255f0bf2d5cc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0084001fda733bbba941e37e70651245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908acdab7a880dce3d2df251ae163794246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b931cf14241395cfa9d4555e3f54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd988caf9bc8aa3a54aa9238223e9e0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095a89a2baf46481072d7a5808e76af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb1878ddc319cebae079981f77762e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404cf3123db0ed41be216fb43e2e5da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d9b977f6169306e84c47f6d53e845252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6411918458a1cdb4e8fbaf460a68c87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31172d0ae474be3303a5f39a90ac129b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965aad9bde9b6f0bcfddb3a8a24a3cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f575d4a65b4c3c508cce2e8e4973256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b2823753f704ebef3ffbb97bdb32c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a28d0fbbb8a0cf893d728064d6ad0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15117a94984fdc40deaf65b2301edfa2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d49393926735f1eb6751292585c11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2091dd19668c1e90520ff3f1a567f5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4f311f0b615b11e8b290c39d11e56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ae33c913590edb78e9a77afb10dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa101943923d81078efcdfb2e057f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d16bd149a408facdfc9b3e0b4893b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b894cb7806c8fa926d152af459f5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79646c35c6514e47a8656a7920c2a6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b25f39b4a093e6df57a88a0c4cabf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bdedc15242fc81e4bdacc32c523e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034819b1c8b2a00f5b19cc9e05f795d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76096de122b6b438cb305cd8589c57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e55847898a6a42e0d5ff47cd5960a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd4d356b298f76d2e37b90fd63f158273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c393c6fc8b84a9f6a440807af91cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74a18d3f8cca070cf9dae1a08e73a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d32171d151dae4f8cb74c7af9a1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2f596356b58e28e90dce8c82eeb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a1dd28dea40563c535282694349e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60ce52c14bd7c845354db39448620d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c48edb4a034492b5e31cf4552800280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25251bf63ac60c47f3220892cfe56eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8ae2db1660617f390b94043a2166282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d83c93a02155e97f18107eb833aba6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174298beed1591cf945ff802dd85010284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f3a82ab11f69e0a8d02fc14e50d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808365173fb2073dd3ce7d487c15a060286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1896a3fae226d7f7ec83cd0aebd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91747d1bf5e001f0526d06686683a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7660632aaf66f5bcc0438a246bf5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdaf8afac131187f6ba82d8f823efe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b1b1799afebfaadbc3173a4af23ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7d1889f7476f9f5a3f4ca0a165f32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb38a27b8a48f2b5e50df452268bc0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb3976c0271243744378991ca2772294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08343b42032e343ee0c8498c7a8e88ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bab5a0a41cd6ee0992500206ec04c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077651731e1932c68d4f8418a73df34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e8a6e421f51eafafe76649ccf972c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a26c3e3efda58c25ae337d16eff7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950b8794f1b49b999eb5ead434ff7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21fa0eeb8ee98ad4728a0baa3018e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4de4092b85910286fb6eb844c83fe4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a141c948339838a0128654b16e14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a729c3c9f63f7e4df5c351f9cfa039304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a5c1d54d38fd7bacea642f52b122d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd22a628875446b4073ea5d6e66350306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815dfcddc67880941ba8d40d239f52a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f370f32e5150fda4623b2ab768e106308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171b8024d736c9c9b3a1fb0eb460a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da3f0eb6ae4770ec92fa5464fd374310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac777f5912197bd694d9c3e7acd52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db61d67b3679977f47f1c5fd035019e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712826f87238fdd7742dc452ca7104dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f729e6967936736098f6ee9149181f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7c531d45c5b793e3afc98147b0ae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8025be70aa6b33e11e58fbd388c4de1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec860827c3d436e24d504a42e6193dcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17b1ae043d88137ef0da0ca8c6f89c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c403ed4edcfa81b129aee2299cc84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acbbaa825b38e7635f198109fbca22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34698202a94dbdde0593bd8049c7fc6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882220a991786b5daa9e9e2918fe523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145aa92220fbe9c6639d8e15888165323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28189bf2e86afb2ce8efbba0a7b27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cc7585af182ad7aa7e486b4105597325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeabf44ebcaf919e26ebbdddecfcfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbdf20406925a0767154cd8a6a9d7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f421855d1b1381b2ad6722c0ed6637328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e5aaa2fa423e3daf7556d1b92b99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9faf47fa82c3d66f1d18b69298eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439fccdb8fca6a9ad7235b53d33cdcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e989e6313c861480a84c2ff133721332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204c6f7ba6e5467668746a424e7713333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf521a5f1034e954f71e03e53833162334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb443351cebd9bba6fdb55ed4f9430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8133f71b311b41ebadab3532b86c63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4bea07b2610dd8a7dca0d93973992337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e31be837f900a99b1ab6b19768351338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f5c1a5dd806b172e697565fa19b65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a020896994246ea25de66fa61307340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb90bc45620c2facd39e5f24520370e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297995eb0c1d54aba77e4cec65ae098b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1a0929f9edb918390e9a5f181c34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ea472608325d005f8f207ce43aeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6113a1929d2249c3b527b7828bd3ecd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfcca76b2a411b331b02d9f800c0d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228b20b2c89b8c45f9b4b43c126a84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96338454af3d45622e9d62f6121548fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac9fc67c28fcbaa7d5da8f9eb16ed5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad7c47031286420fff18167f431e78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5e75fb701054f270b788f9c24398351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb67aa692200e600cb3ba392e2d61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caab7690d019e4d534c491028bd831c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea1480f668ce84c166a6e52e57da38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b338d29d6176cceca184d82bda4d20d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb137171fa506f19892ba9fcd12cad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c686a28b406a460805c1227ce1c1fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91466f582c9bab4ce7bb2da56f48bb29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453b7bb78e4bed4098f620d5e6cc780359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c327d5b58022429e6eea089c1401d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d767c8e37959eb450d0e67d2f5af01f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbba564e68dee88e6527754de64be5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e393cdde292beef39bf0ec516754363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd11231d2a13d9ad883350ca64f96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9c9804356af669464a3ca67776ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fe49d52c4a32edc1c8f0d38693730366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6090e7742a35e3e547a37c1c7460493367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f1dbddb52f27f044cff571269a0f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace70b72fb1a870056f7fc8c7dd5030369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce4ce9dbdc14c7693b3c5c9082b80d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e853d5617be79398758608ccd5200371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52201e9a0a369dac2a91f145b86c7ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae725794bb7769692a7431b6d48f808373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a20276fcaa2095ed538e04dc9c4e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4d0a75d24dadd53b9a40bd24c4aed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dbbe84498cc8e06feea701878ca83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5b424afed3d7b424c54066e4e055377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1b6aef597d6558a2f4d6c41b158f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ca583c0a4fb954a71f3acc2acdf4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab0bda32c8573d041b97ac588a4431380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0c0f2905108d58cd0493f9bbdb22a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d6a7de13b04bee0f004fbca660139382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc913b2249a8bfb3337faa051652151383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6bcfe57537b179cba1f39c7cd31cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e69ae2502422e236935d1824e54385385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa22027c5d027f927bce33fdf9b47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683477ecb20d1654a9f7973ac9d5c8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eef95be28d860d47b6abf14f779f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578f56fb2c6772ff8e9fc91af5ef84b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232779330f46c62cc31de7bd9e4bce1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ee2abb4f08e685301d2360ac6d12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9dc5e34a6512ae9035fa23dd34560392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f376a41184da4a1bf8d95aba5950a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951d81120df3cc9c75c0a98ca46eb4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cb7d2a5d1f17771227f697254986d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01eaedfe4992ab705f1f5915e44982396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f037a0d08785cbd6a167720e4fe36a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40cd42bd37a3e5412e4f948058de75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadf90ae5f558cb539c76fa93a2029399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dd3c16f0fd7aea860252798bcd8b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7af683d2421098f7f6a11a4286bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076ef893216432fc2e7f945f14a9ce3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c973e06edce3e4e0db771303d80b0b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bbc458344e7b60f5a761627f5bfd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973879c474aae8e443878487217634d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a2a0571d6197a7041e456eac8d17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1858538b8df242474d8b0601666d760407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a95d21d191734fdd7afde17d1018408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7891b6dee1e050a4abc8dc85e88c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec6d7194043fedd94ae15d6cb2340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c0b075e03956157d6a7ddbc18210e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e33cf53e1029a5e68b5a3ee026d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee36f20a4a7367059c2b00c486616413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc35f9eba5bc7a203a954a8cf55b2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec199c03fe7817aa8d4e3b77bbe1aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd75eb9be5a2f706af06098c3d2481c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284273e0049b5eca4a7d9df96666bfde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d64bc736753df7b832e9ae631cb87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f6646371678f1547ae75cea6e000c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40d3d04c6025cc06143c4102a868ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2e8f5f9ccc618a713d003e82cf2b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac847d3a42e532909b4b4f53b458db70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2cc112a31699dc2629ad3391e2cfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1577ac26d6647c52eb00c1cd25d9f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688ed634fa2f3d0fb3bf523c313dc4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665107501001dfe15ca55f278bf0d1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4d977caba09f7e3cf58d322788c64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c39cb0697870c11dd89108e4d0a21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f83b09ebcb0eea6622e51ed56c37c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa5b3aa979ef610fd9b0552a78742430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bca27a1066d1a6c0de4facf68d76a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8097fd3e507f89bca0b02268d94d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b144546a82d8fc94ff89f9b8d4afa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593562b9c0cbe01068bacd72dc499f0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa29df329e98e0ae02727f09405c48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329865332e88c879bd896aa5121b54d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc80a485aba185f19df67b0411666437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b9478560f60389c8ca0dff7b90bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95838e2a504f999d39a0da3eae5824fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342cca1eee4b66014bd076fa2b52094440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991005a365b78bff0525c8152d04dc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf901be8359caad6a78db3d8eaf02a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb27575afcb8df1fadf875c060b9ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e112633d0d15698ff4f8a07db466444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e483be4ac66b3f66302f22673dc620445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0e5bf001cfe5115acc9bec2b6320446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba81b3e0322d76f7e77b0bfc2111c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a50b6622721b846f67bdb68b67f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500053f4d663a10ad39183db905f2de4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc3d6825db5f2e336d179d1255d10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6013d0a2822324a6731a259405b4e84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb44b956bc9c2012e6f67a243e7f34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577cae093e6bf876949c6b67d4ef1f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab54b60f464bf78f8306084cfca19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf702755554f88981df24c313479da0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6bf8af666496270125d52a91df4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4fa0b4701c803ea21c0122801aa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc6bd955d5b970c0485dd8b7035f12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215817bf64c2a503eff084799b7527459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b4b8034c7b0fce7337aac32fb40d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cfe456aa906296ad294b42bea76f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff85779e8cb4f7400a017bfbd33f34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88194b37a86c7a6cb982111a0bf38a5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9350e2b29affe5e8ae7d6b41dc876464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b324e51349c7ec72b51b0216641e6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e04cb530efc28cbad6dd93e5e63e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc3dcfb0bda19fa0ed112339a4f57b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9b77bbb6a91a5512a11b48cff599468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f026f37af8ef425e027ef1143d334469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165a7a51f0c9b867f8962ea0d91ccd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838657b30928e5d60f41d79c17b2b4c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63348cc545078164dfe24a36d177f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb108661c7cce7f81b32e3791d9474473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c596f5533b632109ad078de9635719474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37f394e50a5cf4f374720d3399c5f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002e7ca9716323e6e70f29fd56a864a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4083c74f45d9ca9bfcb9a8ef4101477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc7524c98ff58429508bde2bbf63a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c901d4ef574831805973bc2a743f39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b27be718682d7a94d1c6424e16262480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf78803fd2b70a73eda1ad407993c75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408c1ea3818efb32aa070f41e47980482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae5843baa2f3fdbe34f590ecb772a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd2766a92f76ae901cfc2b12a5642d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe1d694232daac98b264a4e823b4bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49915540eb2c0a4897be8d18c5345fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261406d0598c2db0892a7eb355c3770487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc98166967129b4b4ff991af2accd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f5b2c591f00f3e6a0157d272bea0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125621bc59c817b6dc0f2da31eff0457490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3847964d46eaddebc3b2d3e9f4771491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e3b758a9d48d798bd2baf85b82a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32cd3c5fb7947a625d1ffe98ac7b5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e58c2469df5b3e746c74f5944bc99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d8d7f688156d17e3936f80a74f95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984134774002c77502651d2de95fcf12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05de51e25c8c1c0799059fc5e67554497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc905d73c7a3ded1408e90a7ff35734498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd59f14a8a8a231dbdd43665ebb7ab6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36d429e72fd67e2c18967b680c1175500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcecbe79fb2fe21f8f5ee8daa652e15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3947b69c0e11b4670a66e624d1e343502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c07dec110e8ec63c215adb3ac1aa5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a47b32b0c34be130901130f62ac87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86088e2019f11aea8363204b10ba885a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded108a34d2b9f883d82bc91f485e2df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29333e33382fe3604fdf5f53b40199d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da4514017e098e015cc8889760c2ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14487462a52ef36e6cfda1b71e1e65c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e457aa2b4cab94a2c9aa38ebea39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119d19cfc89285f4e98d089f556f95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93618f34a0259472c64c88f3409ea70f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79740528291d4d9ea64d43a3c2b39e85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde41df14f4efcb9d353a0c6a6324d6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e67da9b7e3ce930c142323f8a0783b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44783ae695b9e8503b046565e3ab852c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59622e677607d6df1dcb00186fdd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49656185887f301f347b1664850d654e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894f26cdb255afe3fc797c731e744b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa503c53764992090e4f1e78432cc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554ff1e450fa4dfa2933ca88a3f7927521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2902572083d6c24a2f990eae25555522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1410cb03baa96a49a48554f617ef1d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27123fc213d25a2ce97cf3074e5e6fcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858a5dd9f2f7a5c46c73fa750fb4e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99635ee88f8e0d8309a17503a0d8942a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd375a9c577e504efb38afa7c18773527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee666dfe5f3dac99fea41482012749bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298acc68e31f4d78c29221023d493d7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8be2e2aa3abfdf28888f2e6fe0b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6241980cd8a1adcb100b344095a9e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cd415951ce2684501119a08cfb501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d22b3e88adcce87664a5dbdf6107a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8736b43a920c3816499091343c4af1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d0ea587d40cad60c7b8e7e08b991535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af930ca856b32ffa53c0a6c074d36fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a29ef7bab47e36932d7a7da2f74b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f577759f7e56886e6b1e2f170a4a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073823518ec84b0de98213dd9b49570539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74003b3318b105dc3b592d1b03d3ae4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728d3bde11bb2dd09bc28e25959dc05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae9b1199fa006f1cd501cfd8028f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c243ce0ac7f70ae2350e2d37f8ad8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fa01808862800331727662c21b84c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e049ab716f47b1953075c31ddd8fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33880982b2a52fb716b950fc4ab5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f36090bc375177f0bad2547552633547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d28a30d99c417c724b99968c250b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d0526617456deba9b0289560ec1b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9339c7137a8feafbe029aeb104df3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1b208650c4f710d8a948660368b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab6b9dd9ddf40fb9bb33e47b47c71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b241e06b9767514c1da7024dfb3f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12aec6699a4075fa107649846da160554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95ac8f31b0ca96724f17e2353b9de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb1cbde5999aa19e5cdf30825b4bbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c61f1be2bb454953230becc54c137a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f34175a602bcd1dec160c911f2f0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0ad2204425dafd4c2e6be849551a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b8a76e9d7c5b17bbce94c3e6b8165560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772f705ba4711364a9732059129ddf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733259fd90c49a2f48994404f32cf09d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b26fa72df8816f70380b0db95175bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759906c7a4e9636d52ab968105e97552564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ec55239d81265fda1a2b46c0ad49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65a5979b3ccb1f7acaeb53f28040d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e756b36d250f1c3f482c5339bb02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80837d08d24363fed8a115b399132a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36031c13a7d40cf83a46e43711611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43529511a28ae264287c6eecbfd7b422570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a6024ef74cc783313c5ae35b90c1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e619be9e08d502135ef30c0a07f7449572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>