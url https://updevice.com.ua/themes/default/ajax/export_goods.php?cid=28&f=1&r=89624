--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c445d102e2ac0672664be5c00efd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfef50c3989aa93d74f688599ae8f0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb8fbc60854a92f50a21dc45113a463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64cce3a1e962221fa7709072705b644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45243191d692b6cd92ea32f96932adeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc860a5be4690471f7549b1b8220de86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7127f60d5455f3b504b8f88986d2f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf53890d8d8e2c1bb65479a823eb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b8329d14587b77a702860354bde269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e784a2f9fd57eabeaa1b192b79371e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b2b7eba363bc6a8c17918ec51de0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d61655c7ab0807d86a925e5dc5b8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a8d697ebe6a683cff75e6354b3c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b17a4194ee3fd65101a3e9adfdb73e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aba8974be783335a0fa4cd75f058315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde50c44d84547ee3b0a0a2fd6c0fa9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45264f2c28b1276c83ba496118113eae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bd16bd97339a2783d69faea0e09f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da23f3543dd5023429c9debf66fea4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e87be984adc62f2a7cfd30be48e6a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e5e24d32295e8a8390e5d1ac54ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccd9fff69fd9a523fca81ac7286c7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab068be94e8623a349539059ddd59223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc80c41ec6711f0ea37eed8f47425b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f616814a84d366f07fb6c5fb3cd6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2eff2550823336c1e00c58b357dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f77d55111ad8b3cb4ad054fa50593427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3144aabcaa5f2499067c8f94e0c4d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c994959c573df2fd9746b03fb5c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7667ba54af9a3f514ac995445747f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294eb7ed8977101743f59b959147f4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c23f51e123ded056de269651ea6bff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e611b412cee2f09adca1b59840892633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdbcd7f5e2f7210b7728c607db3e9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c6265f8234bd0b67eed28a8580c5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c37da17dde6e6b3cb29097dc9e0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8121000444d4799b570962e95c37eba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157577b98b3667a1d454ac6f40142f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f85fba0e7493032821f51a6b72e54a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe911d5caa8fd0368acb4f880b6df96940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832df1eb42501eeb09b29bdf6d5d993541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21fdd3de421a5ae2e7fff94d1c70ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb235abda9aa9387e9599178d688f3ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee258c635935708cf64f178b717e5e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d701b27b26f4c52866a3d09269c1c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb17a12aa6fd5dc7fadd5ee0962fab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144260ffda84ba1d0b31b244c6f97a1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5416ffbfb455b9b0c21e9033b2a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a5665650bd419c51ff4ea22870c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350507e3e4b6eebd75e394cfec97379150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ff9d81d5d828ecaa48f96b1db1b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558201e2ba8fd9c96ebe1b38998dbe2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff718649595ed5caa87d971e979da8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc55224ee9635e7a3536040fb853feb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fb21e4f14ff6eca32f3942296324355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c81e14eacb34d46d8f4b07e079f4f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0197b368c14d830fec84affc2b9d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075737d0e52aa1fcd5077d5a702838c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0141782a3cd3a60cafcb23440fa6f8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637378a877a3a49a318e1d6ce092ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d6bddfa728c76359306a6ddb4549761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15cde98b6f6ea7a1df79f071c53bd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab973ac842d1b3ea4d191b0c27399dc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e7067d96a1e70f25c0c10383a10b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b50aef870e0046d5202ccc4bfa50f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce5fd827cc5af622145985e28a9eff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb5e190f219ed7630abbeb96cb854067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c357a58a7ccf9485332d9a0b833668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8cd5fb3e727ce11a21033ab16e1fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92778be6191b19f0047e58cde0572fb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fd0c0441b1b4c8487de5d787133a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2c7f451bc6228d790f15e8d0f926372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df47c7f8983f6ac3d2d76c0d17c1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25827c1f8ded06be94fba6247df201774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c06e3798a1e183007f618fcc9abe1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d899d4fd53507c48a84d0885b79c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997add1ce3d73afe7ba76ffe8325edb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2402528be9bf53fa3cf54924c1c042978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d0001e7202409eb26ae9ed2e8c7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5e429fee51e6c9b1554306552dd7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e918334dea4dda1707fc8342e208781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508213885d267f2bf1e31cbd9c8dbefb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d100aafffb751a791f3a8e455d5ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db77cc87665bdfab2015385d1f02984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa1ef88178ad052ca7a6be42bd52185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd34444f6780aa7968c5d5480656a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc4e8b48df838ecff9e9038097026087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572b348652ece5032b4cc733e8a41ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029575b32d788ba0fab54aa0736bee6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566db58cb3280721fa2301dad27f4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da76756566579dc7457389e1f66ce8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22256f426f0b4175cd7d4c84dfdda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08407cca2a0440d90a65a0b44e7cc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a26ba19608be7d7ac90108df0066a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1703afde1e3d4aa3c9ecb28c519f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be62f032f6eaa9b2093518582359796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad3fb91326cf5bbc3e31465fee5d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315569f1b3364d910db335113606b08798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181ab911f0b1d6e8a05d27bb6575b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f40ab4bad7fc051b0b3cb6a2d3e9dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca50bb2eedf0cf55e1f7a9b8a702882101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f9b7aac99bee449bebe33673d591e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a5712d4a1aefae73c53d25ab8105f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b12afb3641d87eb90caea051326c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d76b099effb3cfaff9e9923d065b78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4562ed96e48a383bf2bee9d3e4dc78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b003ce0d534da28ffcfe466b12525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fc935f4f0fce5023f554a70b9287d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94cd1b4224b9b508b9e77235869bd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c863fd89dca03f324e4cc590b551110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93250ec32c866eb8c3d99135eca59e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2a7e6f39f6b50d7f3cbb5347b0a2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0298d9862f93fe751fed64832690c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb0e994f9a3fdf53571aa7ee317ffc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb1ba8e296e28c2a4298038fb2dc19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6973f3b7b0b4dea880994382abf84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d649341895f5f0bec0d3093cbda80a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9dadb65d98363188f63aaaa1e5d7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5eb1d41adc1538503ef02f6b8cb6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3dfd0e6e47fa91953108850030fcc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ad050414cdce3d191e5d406a44f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8244ab7d8b683afd39bf183cc3286122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521a08205b70618c00260fc6093152a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96689890ee01a8126df9835b90ffe46e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd770c16f2dd471f8aad24c70e4a62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d026a64554f891a63371eae9bb050126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b966ce23a7960eb71ed779ac4580248127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574fb0e2a1261418e9fbfbf72a63a5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa86f3e9523b74b58afee7364e81d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8193da4981afcf9ea8c50480bc3175130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b77f67a66bd5eebb6da311b66e54b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0c1050bf25eaece0a180625f93560132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ad6e907ca0ac85cea6475d54607c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733429cfaa97962ad5709cf4d6245b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdff06b222e618e17a06ff2d2e738c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e96b16cdf6d525dcd8572a2e9db0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c26ce0cf200f7343f86a5da3425816137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e21a73a9e2bb686586644bd16883138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb676840c2685925f07aeaae7302d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb747c3428a2e2d851e064204d9197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ce81189abcf643c507bc2f30f3dae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea99fc8b4197e25ba3d569155e1354b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee99af007b4edd974fd51bd23de1591143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d84280c9b649a8d516fddcb672514c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255e25c966b22e254d3fe05d343a0ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b208e3ac8afd26e344cc26e822c9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55813db77fb39192e849051e5ae3c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49ade1ffbdb46a7a62db09cd6b0c83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece20ea1bbfe6f830dd96c08e869a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64032c58479b7368a880e410ff2a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45e78f2ce2381a44a134a8cb07ff3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2956aa4006a12eed1e813b1026ed3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8ce13d01396de29e13dbbb39b111153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f5e94bef0738304c54b72f78b54e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81566b261cc1e13ca19d319dc87f59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ccb64e3c8fb1dbd2cf327ecfbeea8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d23fb7c45d8567fbc0a96871bf1ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472af25c8682f88aab4aafc3c4a598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c52b08341bb71dee4f823a1df24f2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d517ad287f11deb4dd7397d8b3af884160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7d7545917c062f5993e4dbabfb7b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf35c5394721806443074406aefb2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa27ea2e0a77a85f7eaae62f68b1aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd14272bdf5b62027ecc5096e35264164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b998f6f1d29ea8e6cfc2b5c120597a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3db58f40836b02681f8eef7743d52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff124939aaa29a9b59175c25d1180fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a9306e90fc1f5ee1c8f43c30dec6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80f20dcbb128953dd1e64bfe1c5cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa501dcd1ea599aab70aac926b414a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f7af5af9a52f95a6f651543a7be5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91116588ed22381f3eff1187ef6df1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6246aad7aa98b2edd95c4af91beb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d2183c7e0a86ce80d67d9cee87228174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3736812ca2ba4c750c8f778760242e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2647e7e15b02c7f56e308c87d507c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38683b4d7023f1ad935d0deb18aabb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56dbdc29abd9bcb43fb261c3910ca1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140969df4dd1e8eaf825825b95ca2fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05466445500b7597f8ceb0feacd6922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb3fa6707ee800d024b1a9c5dce877181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189020fb458e865c44455f69dc2f27b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d803893f88c0e417f6a52d9795b85a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302acbaf199a7c5436b5ec04c7cbf284184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6cfbf29b20e1fa5edd950467c1e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac181f27e0687809942abd467c75a99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd99176960bcab707323594db9371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b0ad6b725551209902c9e96ed173188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d374a2f055062f9ad70284b7f91ef75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4dfac75205470957394df0730916190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca2b72610b5c99f22e36bf481ae8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf719cdb051363161b2871afb1f006192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c41b953c2ddaae74273d18544ef795193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3b6216953cc7faef133599d9f39f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7e9ac80af81575b3f1a155f954ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8496d261f771b34d979a15e7fe006196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cdfb2b756c314aa6463f0fb028d2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaae406dbf9e071eb6e880ce69a382198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd479ad54f6ce74e2308c42cdb720de6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f2f003fd9eef55dcc7e6b1e813c5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619bac55d59b93059028f267c0df2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd6e2b74527266f68d4a13d42552d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b105b47eaf6beddaad173e4059c2b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6345cba046d2d47d1abf03c828d17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e53a265a5fbf0757e072a48d603c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a74aec722c62f0da68df40a63db84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ddb6c8931bff790fbd0e3284a0a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c113a92d9eefe180ddfd9dec383c83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ef6133a27dd4fce375dd47c6b47ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e77706a85befb67db0962737f7e31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98251b37cce829a2490ecf6d083fa5c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add201fe1112387d21b148a5087f60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c326a1db561b01c80d2851464b32155213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e3a071f7c4f3cd2345ab3735163e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9966f168ef1449f5928beca0d0ff3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9219e3753b502240fcc87bfeb2fb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4d8ff77061a44f5e31060b2c30b98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61854d07fd2476a818a97882dab99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a6d36e9ab7b9bd553a96a0d8fcfd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394afcf7496c17c566a0a6f6922a840220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef7bb9d55a66fe563919a5b08a57d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eef807f23cb20e353f99b8f3341d3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cb224850ff4abca4c49166af20236223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af59684976f4e19aa04b5934226f4d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba3c91adf86b07c1e3710a19ff7190225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9b2a4265b75860993e6669f688dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775472d9d2d6a1003660e671c077fc9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983ade127d8004816826aa54199dc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc9e94ecdfd022e29e96943b241c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cee34d475f764d0fc35fc2f819c142230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd969e13c9121d67f9ce9a4b5ca55f74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3cb7daddb569b3da936451d52d4e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59f1a29170e031b4d4ad06e00d6df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a99e1bc5b0e2c9773898271d9e8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603e1e651754efe498dfa2a84bc56fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed86144ccdc4013bf1ac288ef00cb3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b07a12196673902e7015c2e575ec9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd0e4916549ae8ed6ac44131e2c0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39cbf668491ff89319a679ca357d6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ad0e426868d555a4ca8a6c68d05e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2575218ec7bc78efc23eaa8cd42d15b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66417618f44f38240144b53e36ce866242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe204f8dd526437b165a19abb860b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07605a6ab00825821e268207044386244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5502ab4f6dca00a72c7418b2a7dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaba858cbf3758397648f40a41502ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe2d3ccd0381dc579134c68364aa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe917c0608ced9859218542acbf58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98131b1035c452e3dc2d80e9025f64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70509f9a03d2912aa5372cfd49a1cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d4ccc0ddf80e5b6244e8160d3a62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214508a21265158a8e3afe87e3f9b4d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966724adeecce2bd9bcbd88114c7122b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f533314090e415d3b49272053395c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c029840f04063b164cefb47e3a182255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c78300371c40da9cc67def1b8827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5c83eb003c3a0aa4409ad42e828d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483f5629140cca193d524ee4476910d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015e5dfc68eb92306fa60562ec8f92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fde011dd442ed77a591a08e8d7fb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07248ab31dc7bdb69489d2dfee0dd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb72132dbf3296dd79a5203f03cb6fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21175bd314941f96012a2d3df119c919263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05573e128b27bf53d27e78084826ff7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ff51abb13a86de8503abcab5f43b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556ede7c838ef4874ac6ddbc9180df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600f4fe112d7a727f33cfc18a74f2bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d24c957f74bbbca85e7c9f3fe53ff6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b66c93d915e1ae80b8900e6fd4f360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512882bd46c6d3c47a07077f19c28e19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e6f7f3017097560c04f140957096271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79fd30537e178401aba27e3b1db63b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8281e9a37390d9c6079bd40cb6c07fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a297575672391756846c7a40e6f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51062135bd9d00e11025885c13063ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532acac6caba25ddb0fac7529700e83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30da436a35e2d627dc0f2d466fd5951277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c08970ecf625ba8aa6a2d60e76f3d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb43f3471d79245e02f4aa3607b7b66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a64817d33ca78b7601e949d1a741b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26541486bfbab6acb18f0122cffa58bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7513c39768fb523340ba5ed6f23e62b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c6c69aa1e88dde23f41e5102862a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01458bf424b4df355dedbe162d0c48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea881be73eb58e7e997a8333c4176bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61968c205b0974dbc868197d35f5158286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4a5373f8bb648dcf5a4167b8a8b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a340bd08f3e905d06a47f641e7b2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01683efeaa951412cd8b3ebfbc7a23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3eeb2caba3a412b1a06f71405c81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430375040206db80adc362202865e50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591dfad320f2567854393412abe71f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8df7d8f5ea94cf325aa4dc57e771293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5485835b4263171b1bd9d2f69f1c46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0aa499f200a1a38d2f121560e6e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decab5aee85af660d17851833fcfcb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffc4766b149f7dc322ae536ef79810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920464a641de012d5f8ef672fa7673eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef0396f28f9c5f48f488f0f553792b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3db518069e315d3c7a5788dbfe679300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df32241d9cabe1b51aa68cb869f5f4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaf226fd17fab22de61312c1489642302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0872d739e23c1026299278a8cad2a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8e844d22d5923265d3ff8f645e605304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696071c894b0b94312c5ebb208a7a226305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408a74fafd334e7a776f0491b207e38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a404465e94bfbaa65d232262bbb8eb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca30ebd13c9241b940e4a265668992c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14884baf1184e7ee807cd458c4153d60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d6bc041d6335a8db5708c125ebeb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81613140ca3848c73dac86cf7f8395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d8f1944043949226267c1b56972ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cf3d46c2907afb3fd7910d24fdeef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b84819f53f90b0ac11cd3abbeb626314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d16f3825a21d9197fc7d16cc9b59b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba87944ddbc1a6b07b94547fa1f47f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e749ab3b232c4e5b361d960fbca6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aa0f1d09cf5ff67922b2070e530e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5e908cda6cc2f35eb8bff7c2b60a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af0d2e3bc9ab68ce540c561f9c02a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db212584baef0bcf25ec992ef6ccc23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb84159d723fdbbd677a248099351322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d968ab1dc5d553c1d0e424c183d4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e03880d30b724d18a68aaa1b6541c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63c16a69adb8383b9a634459564012325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c415ccdf2f4ca67ece8e64219884cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbd9023a40f9c419f74bdd7f4d69d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613598c62d87f8dc183f8440060662c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600c196b796498d2c4914fb8df6c34c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3252f388ca6f8cf77c1bfa573decee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf78cdf93b7aeef22d697faa2960de1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522b4c6db041d1229be86ced7b5c34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a823471dd5c7381d376054ed8d56d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e7f4196ec35922db5cba487de193e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92401a377e883b385e5e6e862de64ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e40a0619b0d3dcd3f2a4e1faf684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89ec7a7b447e975a173d3098fb0bea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c60752aca760afaee7700ba8cea2af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4325f5bc007150833b495c19bc91cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7214810ec0c7290f93d91d3f58c55ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a58ff34f2c82aaece8aa6bed5df7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a40d57af6eeb32241b3e2b3ffd70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcd82492d4c645bec17533e31875e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2070323dfd3a1ea7c7396c267afba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf4ebe15eb13b57841ed5e25fbe3d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a17636b5dd8c18b86835ba7e45fce8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3acbad8dfcaeec1bd7e53fe86ba0b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fd7d0df7c18cf210a4a9c8f4cc70c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfcb00247bccc5e0dbc86dd5d90660349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddbbc6d48813d8adcab51e24cb439a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f326aaf8fd69bffe0faa9dc4105ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7a2fffc6315befc834f7f66e492e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81c576ed1727818f21cd7b714894e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d15e86c990fc67c77f3051ee3deb86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af1c996d98dd92e20080d65ea0c3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b283ff8646241bc7f5d15c0c4b146d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3327530555623856fbb746be6f7900357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e750e1f134a4d950553756214ebd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d612a82e776fafea58a0ba787efc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da37333ef7297aaee1165ef6fde4e56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4e592a9ed661dca7ea1645559b70f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd9abe8ae7df9e85c8ab3d578b21e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e084c67aeb436b684951625a1e917f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b3605b26ed67084c312450c7a38cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87744fd7fd0f7be848857c973d56c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f392d0f1ba7f8a17e0faad82ed4d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9670469b6d69c1f09d23a3ee5a8c4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a25c79258de46c1ab8b39495d1b5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4d4a11ae923d71e8e299da6df3198369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2de79c1b20baf045dbe00ea33374e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c8ce57ff890b39cf78d002b5167f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55e2fb3b6cff406e30339ba10917e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9a023d8a4d6305f889ad44e57201e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd381fcd3ab8e567b613bde7c36f069374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b10668cb8df1208cd5cea3cb9ca20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae99fe0cb11e6a7dadce1293d72af4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627b5fb2fc01426a76f3994621c43d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7723783facb791823be7f736d3d7e8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac2dd906c3245f08c0865355841df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa987aaf93b1cc2d7913a6e06f244380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747db091fa844a432198252730f3eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f12ab9755eacb99e762a94b30f1ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d247cd3ca1cf5ae7e3e20a2d878cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4eafe9e24139fc9b5a8dadb31b16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af8c91789d1657c2cae0c27276b390385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d071ecb148b7e7326aaee97f90027386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb673114c0295b612f58db4e374335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b655d9cf51bccca628704b47da109388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38420230a37656306be108dcf0bba7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae091fa7ddf11bbec005bb6f434103390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b134e7df34b5a57c851ed2a6eb0f54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63629721755c9c0b2cacfc61cbf604392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc1d9fcf9cd56be37bde969828992393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5ab20eb5bb63277e61b5176486a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e650ac87398ba59fb0fffa21a2727395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8f8ff7d34f6cc33e4a93ecc841a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953109e98030f55a4b34489d19f58df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a72f05635db7860a3882a308b1727398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf6c134a1f41fdbe0cd633f51c61b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdaa5a092954fc1278035fce3e0e09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8507e7fc6738c1745c7609440bdcf5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d15d2c6077a29ed055b777daaf845402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe450178e903956bc967869196f9f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889efa1449f09ac4afd61dce5ff2441404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afccd3f5f1ca703003ad972bd35dbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f5d19e2644725fe1fe07dd8ff1b13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ccc4caf23783f695157ef7ad0d9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0317a7a80543bcaf69b0973687fff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c442512cd0659cbac6487b51e6491409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a283d3404770e0d9bb4f4f41688d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef943268b542550fbc84d0e393f46f56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1be61f04b42af37bc6ef5d4acf629412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759177052198b9e06248d7deeb7bf52b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0d625c19df08f4ce3c7f73c4faf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c8c562ef6a99889b1f6a3da50c40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314137d053cceaa5f80938fd7d0bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a4db825aa62df16a0b5051e3014f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a133d5e4d5e6f5ccb5a574d2de998418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c17413832e4854469edd4ce64ae1c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bfc62b021b07bf05ad3aac3b83828420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36948729d9c72374ac2594382588c426421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de392958201a7d9d3d068296a5687c09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52df629d57a029471c20d7625dda4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd23a4b6d3401063bb7c27a33e848b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8007bc8460722c21f7c2696b8ca40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8199e6d42145bd1e20b0c2c4515c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c02f42a7d12e3164135c50198d8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1854b024c65fbcf61c9757e58acd69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f43406435d08c2d7cbdb6155a535429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ece17769a01617a170293b867ec55d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748a76b2ba69b8d9235b4322c5647e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d8381590599e470486dd1e7672c73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17336a738dd61d4576f76ba2f1e51d9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c19f6ef00c830d85d042bcac39d863434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174d1edcbac606cbfbcea18bd6b84a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440433db2931c8de0e1adc157a70210436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf567ae7712fe9d989e50173053a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450264b158479c45eec38c92d84c6fb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcce30ec28a50e8553a31a422eaf46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de41e591c3c21177baa80f2d46af7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610d8bf9c9cd716b7db2c34478e300441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e6d2f39bb8feb10e04bd4a4c7cf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f03b0366c0081ade52d1ad4e41bc39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73040afb28208f28914798010d813444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e70eb478d9022e5c64f7f948cf8ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800cffc251595cddb5f2076b194f084446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807275a127e6f350457faa7955886b65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e9b9b29f0638f456f2b01148c22d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d927834576038562d0a66c397812bfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ca11d5f75e807f5119b863ae3e07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f41a540d6163664b44506ce919f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079141a5eb485080fef26c82718f04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09144cc810751fc271b7e264de1ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa55746fc9ecba911ca61125212e5f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd290cb3f7322dc79b4c936265fb737455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42eec997baf4ac5701d48081a69372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ba6572e663143090d35514ec641d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e7461ce298f9b88099b9d46257642458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c16ca21eae8cbc3f8c5dbd5c988f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e2ff55f4a4352506b9495b197db3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb177abd5b77aa7af10fbf1e04866c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065241f5bf9d977106f10e6b3d2f1b8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb9e90cc2a5f66c62c9537187fd85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e18e60613b8f728f9ae086225211f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5adc9b6b9542cd40c7d1aeeed777e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0617ab7bc03fe3d0d926a36d11b439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c4a90a1b8a58a54dc9ee2c8111c8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d804c21199802a6cfaec26aa9d90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84894bf06b2e922a37e027a95990e8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5dad44a1277ecb6881fdc9e575dbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad2996b62f849922b597b6fa798eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd97dfc4bc4a2458760d051e1a7733b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226c67816d56c8a8d5814933f538b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45bd079ceb138dededb75c95e9ac27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b07909f0005d156806189018c7fad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e09dcd2827ea145a69fe78d28cfa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd3f513fb3dbe7453e3a1a07e530a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6aa532ec46f74e43c3f743853d635478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b6ae42bffd6d94139693fd1b4cc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684960c122ea7cfcf9328043d21a47a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798bf098a5df832e94172dfac9320d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9bd243d5d932aa145b779c2d0a43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea45f6d5bd2b1696208e7928cc6a98b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2f512fefdd9606136430693d09f2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2104fa15291a3707dbd355528217ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611014cd2b80b55c4fad041ebf9ba911486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633689b82121105bca0843974ad176a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9b4cb9dfa73088630dd9bb18df2d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50000cf665315b649ff9cff701457e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2c5afa4b43b195721cdcb47ef21c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979d62433263c7efe8fc48e6cbc2a57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292baf8540e5f10506515a2ebbcf15c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258afa72429bed1a7c381cc0eb95329493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcedf01c0dadc246bf26f6dd22fabe2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ec965eee5fa9db90504b7f0240b71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a43bbe28a8bae64168c06e44df4bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071cb5edb680888682d2e81e1990f1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a78b325df1e6d6f48b612a085fd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453ec148df6bc1b5d2d79f5822a667499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212380817d6d7c725e161fd16168afb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df9591cee3013822391eefbd157fc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d828ce0e835ad4f127b202d00ef0ce3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bbeb49d43faf49ac6ecec4dc49d1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23db53b28e7058419cf04c1d980496504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0ab15dd82972da0bcff6227deea2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244577986f9eb59b8a42a22a514811a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06b2cee72041ce659d0bfee506bf5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86cc541f961c87b96bd3e0c51aea73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc8df1d2e1de311d121d44a163cd0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd569617150650910dcf0fb0fb27a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ca7055ad21a7ede954e556cd99f02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe3b8f4354fa66f2d837e98774cda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ab6122f580ad2e14111751f992c41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb918060551c1f0bdf0b5745fc0a78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fad76cef270d846c5ebd7c00c4715515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9922f45a969a6ad1b9c19d084b0e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83372960ef4d112f2b7b1432a1269c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922a6b933d26bf906d9f89cc22ffeb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ad615d3849a77f955db635fabb7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2893c3daf1c0a7e4ab9bda5c44f45c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25b942869db665c328094e3090ddc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b77e98bdc7f2f91dde08229e7d3ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adecc9361a6da84742022d819a1fcde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f90f75d561c9e81fea0de938daee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3201685c3c2c7ff3c88b80d09db3ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f760eab76653b6737ff67de1f7be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe23035503ac82a33f8f5fe0a394499527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e5f268f14b62b25e83aff209ea3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520a95ae67d1cb9e0ac4b0e688b1e64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62536fc097e2a476db9804ea8343bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419210506fd3170af8f0c5a71a2f204531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa38701148673ca78380d098a262f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39bdec6b2d4afea4fe5b9826978262533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97169b2b2ca3afe5530fdfbc6465072a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446215b10335125f834c5ca5dc5c8d37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937de27b2cb4a60e329d64dc7ea9fb2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda8d60d7755916125aa49dbf2a3270537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7d268d5b0fa38043116125409bce4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfeecb2716637861eee05112bfe4f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e999202952955646d2e8f2362acfb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c1d8200879ff0082c800ff6384a8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94183e6688bd267bc11d0d06c881de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e92c5c075f1664e6642ed448051b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0e2447049fc734b75f908ce7a0c92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d2aec91ea90d153ddb008785acb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77356ccff6b8bf027d2cfc6c3bb1cac1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b318954b1132a31687846734c00f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f4a66e5b12e43243f0cd6681cb24c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741660ea464a164d58b4467a97b7e425549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de4253d0127776284ece94c72a8574550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc3ebd55a092d95e7574738ccc337551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68037c39c32fdcd21d2982ac35f08bfa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad40bd95fd7fddf0bd61726efd080553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c622d4adb2eca7699a32d9446ee820554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba0758b31473896f8e4b361fca33d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59766608be4b1b54eeb92b83102bd0c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd4f3f29fb714fe8e83567de856b64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074c1f7b17f4aeea3dc3706208cfd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6bf7dc54cb54f564965939bd30f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3608a960e474097b54685bb742f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81e271bee2e3d2f93fef4200ff2c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eead0f7724ce16018a2b56ace0df9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa0b9030d5e714ab86fe688c87793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1af72c739352eea3ed8efb84f5202564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d17b1ec568aad77de323c2769b152565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a716576af7b5883e6f40b0cdf85b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4679f7406ed12303b2b901013e7d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d5b1a3735aec7c1fea7b1a684ce1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383911993c5420bcbc9b1e34f369c11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39d08fc6329d19f4425ac0c3b3f952570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9bbb3e984a6e48fe74f35bfba5028571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3170ab25719554e298608d06a5237572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00263fd279a1afb9a1a02db198132b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3f458c5bdd26039a95065da2d0f292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75432230e6583c404005280a0237c4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b5324a11ec4be2fda8b84847e72f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85f299aa0d3939d5507c1112c69215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201402f1a851956f871ac8597a64e376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a7123b17ce845d5ab6ca726b2c4947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d5c1b6232917f90c759e341858a7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede983a02f3c3ee5d7e3aee411eaf4f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd4530ebc813938d49ffefd2b95e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109aa214070e16fe10fce8e7c80ce9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0481a71d08f7c2603a31e5a22f400412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecfa263bd3bdfb0fdbe2b2d5cde4e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956416280de52fd69764271eb7938bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d25faf83ae0f16c40acfa4d8e574715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067033114f198e4647fd7b07d7d37a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e811890e9e23aaf0735e693e987fd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e637954d7aaa823cba2624ef2a1a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c70ecd7ff0ae1082cc6589ad5fa1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aceb680773ed303ca4ef192785fcef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225fd7e537fa809c1f295f7e97ca7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddfd6a63254787e3f05c135206047a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1baa5d8ece92969a24dbd2254a6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdb38167e05c479063464ae3be03bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d922f254ab9b68aab66198da06a0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3bbbdecb69542c89e9cb47601def26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35123580fd15a1925d9fe5985b258a4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22ec591db13223206ef6276ee483728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01ffb35a7de01b6c2c68840b63fda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5bcf9b07cf5618763aeb15111a1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45d3c8921de46f7a5e9257f08018331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4ef4b188373a482784108170b93c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97d6c31c3039a4d17691d611aea15d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb2b4068b12499ac468306110bb17634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90b8f53b585f77f29a1825e9f11dbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a441b3b37ff86b359186b03b6bb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64f2575029199fcd041a784717321537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e0af8479e66ca4955cda3c24a38ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4e2fafc79cdd7efd9b08aa2818d6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4542007f4e69adc6a184771b5dfd05940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8077c475ddfbf67d621f4e613a7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c67f53e1bc7094afdd99ab49168bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc00b69c5a5a0aeb7ee0cedac36af443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33182c5d0e81657f92f4d1893c8c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8351872c5e396585f4ca06addef74045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c10a2db38a817f6194e5764b0129146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96fc69c1611118742011e9c183a9e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c185e3a8cd0281305d5dcfb76f608a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cc8f809caedc53080dd7893b2ae4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01514744e2fc0b934771ef3c9a0f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ddbe11336b150c86d917effb286851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968d99303932d935d009112a013fe6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0364a3391258edd20ad743ea50e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a647de4b056d2a59054dece2c58ed4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4de7af8b371f44ef5986eaf0336a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba6fa6acb9676d74174e702e39c9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d79bddf0e1fa469a4f1edeaf4e80b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b54867d0933c6bc86e19fbca08df2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393cf2a039f4c1875940eb037f476e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca6958609af62514fcf136f0dc13e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb37cae240e440fcae81c651b48eee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77ecb4d534a0afc37d11e3185867b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26cf7be870fb079978f476af94b21463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe5dd0fa0ac03fddd5d59d5cb7533164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee5883a7ac56f546874dcc7aa02e9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc7f20106f332f3146f41d622f6a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc25dfb23bf65d129edcd1eeb1c1fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c187f7c689fa84fdc42b36d98e23a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84854529947d638fc46559d8893bfc9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9b13e4ce798344dee5b939b844cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c112d2332abd3e837b4bb858ad3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a347ab0f825e335dd6c04de09d8de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4f20c4684a01c5e04e3d6ec126f5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88019a2bc5140788e2d85c01d792e73c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d838582431b7e0139134f7ff8ce0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa932808447df9ab5f066b7128b67c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ffff96ff3d49e3b40c4eb938581a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6d2ef7bfcbdf0e7d4703ed15e06078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9b1e82b38bbea9ede364e0410ccc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6002fd015a9dfc796352c4bcb3a75e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aabe931045a00be50069f3a94efaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276437cb12875212ba32423dd6be8e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba056a5b7f7a037499ba5b08f4f65ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabffa584b481ce4ea10b3066dd55d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310a009bc889568ebbc122ab2c2a9fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f626a4050c6aafa56f6cf081448f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0265e38ff2ac991dce6319d8d52487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13c525dabdf382ba2cc709d216a3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9aae9cb48bcb369efcd37ce936ce389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a1a4c22b24514c7719a1db5c8d8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3363f7eda926ba1c931c5cd82872ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc47614cb76bba58d79d26811e9e3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac193ea60cf91a28d5a695c9c4b7dd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae030acbcdd50108d1cb4f0f1a7b752f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10d30d6ca02945a6fe653c793a4e6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce16684105d30ee6c9cc3c674029d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de938bf4403f4848ed2889242eb9cd7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bc2565f65afea136be900fd246e4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f795a10f2f0614393cccd683edb14299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa94102e9ee4a64d3fd9a2088dcbf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d9ee43f102b5edbf1686b5f0c1ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95373412804c0e932ca920b6270722102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b03592fd6c66ea768fd248828895103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538689473ad36eeab2c9e668eb70251104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e793508bf0b805ad74d0e155c3a81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a0d03d51e32229fd2fa9c2ba3aa84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db8dc379c6eb70a561910b727d63d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ccc8477b67e85d2f4dca63853a6cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68bbea76b81feec9b41bab580e89af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df810f7a88034e91d59fc08b88aed1f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707ae2f191422c077226162e9fd3582111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75868acf3bbfa3fcde99d2b3007e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427ca57804f23c8f24bb0a36ec1073113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a02dba3734b7b05c7963b5c69e277114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c31baaf3b529e28ae0d3bae3647fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7774d861a32eb3be5baaed1944e571116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12050f841ae539abea51b3ab430c2479117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387c8317c151917f454c30b92e79ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee07ef7189ed8bc27735634a5b994f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6c51d123e6a9aac6d820c319e74f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f733b69a8db90ac62dc069861dd559c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440d13dbc0ed4005a9b1303d89979c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9afdbff7b79fc8e7789fd29955cfd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286da2a6f121b67db5b21a2c97264a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e63f467221903e6973d3354fbf6040125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc247a63ce0c81f997fa09b34d768574126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6862e2206115824ea670f44c6d2d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223cb7d58ba4ed97fc01707944e07cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695f7f52edab988a3f391124987d83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce66ec10a179325d8238116e77dcf73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be5541ed4d9495ae02030cb3c6b7a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ed66b05e21675840d1710619dd592132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901910c7b6f8aa91541bab58d7a3f34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0083c4c323e8ef66a075fa47f64a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db5c7652476f5cdbc659b06ea2f70d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44327c9bd496b2b166b35159552426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b7d7682edcd1100d073920af865b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23378f98595f56521aadfbc066b6ea6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201856253793286292019f51cd8c48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee422f6137a588a7ff6609c28647ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7216a44e0f6d357b0da8d4dba49692b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9faa711baf0cccf91b4b8e41919a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132088d0dc9fb2fe21dec3c934d8e0d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00193be3e480bcb227ae0c199ad0c81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace34df83d6df701d70e0ee3105023145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4af110b1170d01ef9bf3348cdbd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83762675a95d2fc3c235bfdf54c0c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb885224e7f37228587a7cd5b386e73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b8d78c8b7c0814014217dd18528e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac5f716e712ad64d3e70f9ec0f538150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b37550f313fabfb2ebf18c0ec7bc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c9411ee9fa242708e214f5bba2fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77499cc96221f3be2350e2310946e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49c782dac22771f9bf7f151c6bf3af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bc4f40436cc72409ad23758b61679155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e81f6e2625d66dafba4e4763ba32b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ef457f0c86a48554b167ba0813342157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e740eca22843e7cef7fa57b1cf86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a046a36e380510ffe6850e213a667af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb5e23e6fb22d2282c5d82d469968160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47459d9f7eb3a681aa159d7e0df794a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26419e811031db9e9d578bdf29427162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36deba95c5f3fd3d005b1a1ba9733a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83c44c21bdad6d6b6cc2fa8578b0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd10d3574d0d011d0e9af0a95e31bd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287c6bf445853d7154d855af50f7987166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd26400a13391742b264c7c92eccc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4fa2d9c3c40817c198ad7c1d96792168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc013303b0f7f9c5f2925c79a77e5c07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c6cfaaaecd66f05ad04fc1c985c45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4cb921aaa039a3d13329c49cff5e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bfa7759c9c11e146c7f988da31173172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420c552ee203844357c4db5bcd4b504173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45566516c95d03395e7e4b7b0233bb6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a119424e9e328c878be80ccba091c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d337eaa0fc2965aaee3bb37ef37c697176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42436191be47278587751dc0bf8a978c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad94ae135917719ddaa9dcb6534b307178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d64b9c80e36026d2203293449e9af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34e787019f9d21cda52061883d27c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6d983303c3258e9a7b7a5b37d112181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad68895bfd5e171c94f016923a3a1c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98407b36ccceb8f6886cf2580be0990a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab26105be89bc09b11290183a39fdfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689d127c44ecafbf15b9844af4df451185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc036d6df6baa5bbaf9f76f2538b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e220fb2c42f30188f3e44a7df6144c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c49db9a928e03c1554d4ff6fbbb10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc562b10f3a18e8818e99ee299240438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a6206cec6fb2328a177e9d3e0ab4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140af110d1098d45a255ae71db0738d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6828671108132566b012c753f4da7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b11b483fff7d08e62e61ed7b0e0c2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea1f8e7435f4e4d2018cbdebd51bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a771e690f6e05e82d3871753f197a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425cd550110ef1adf140fdfb620fc5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184d80f582b7fa4474b8ec11e3753e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7bda058c0e3ee551d20268e17d041198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306493e0950914296671d01b3a3e409f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6290cf333f35a864b363d862c40d88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac84fbca5b991d55a48a797059b4450201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bbf5a6e18deecc6f853cc9e7944b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37f68c5fde846f6219a3b5014fbf71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6e80acd5f18f2ba5d55076d5fd88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02081bab2aedb22523afdb599c98c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e94bafee5904de45d3bf483abff93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f9cc070c43d8240054de1e2ed31e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea9bb9002292f3a123cca67093ae11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865651747c30e3003dd6f3c1d7887f57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418e82d02c98c11d5810611ae945822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13bee9d3c11aed0bcc5bc415b2c6ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eaae2de28d1d6e2b1d48a501f9a43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5123e6d0d03df80c184b89085a2fc30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7fb39bfaa652318143bd2a8448fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ca5ad6ddca9ee9e7567550cec531215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c56ccf499c4f403dde47d5a384cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffdff36ec937bb751e3d48a6354d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d0f542632a5f21b12991aa2f78fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e91bd745041ac847d1483283f746219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16daa7e1a70edc42ae39673114d8168220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca5b689b5ba096f042214b8075805221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd2dacdc21dff8e6aef1270a419e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d6953be0e2438e7473125854f8154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555cf2c9ae0be5b3253acce496eff9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cda0ace112fa700db7d12ab331b18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40936287bad57013c052fc55f6fe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa2f2e10e2ab1f7e9c0eb59072be21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b2d1ea106c50434aa2f341c9db95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5d74d3b2ffa4f795433eb134d291a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e2b84d29ad8b824164787227c6d96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684abf0b281e4823b468d810906ed08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555602e5921dadecb19ce3acec48b09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7428a78452605ff23380c5a8cc1d04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed85686000579d03454b51b7ffc7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250e207d0cf6ddf0f6eeffb3aab25d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89112e00bbc0ecb6066e14532081ee1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bf414f566d6ac3fa262620f73fc09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50913e0cf41a050476446a307d3b00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f2d18ce163f2cd7ed1ea495da76b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a6a89b702506b0577e77fdc26b04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece608e8a9560f7683f5dc048a4fdd48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59dda50b1cfb14c3a3fd82c8e75962242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fbb105751eff5b6c955984fca2bd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee93b172ad483f6eeeabc703c6e2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3737474c2d878bf545cbe11d2361f10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72701e0a54a8ccdabb7a2543f8bd70bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9e20c227aa4af9161639548e39cfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de39cc1d59b67bff1d6d8c5a27e697248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ff14f1324f1f9ac574447e44fadfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f073e380de183e49203b867386ccd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05484a0642b603a03fb66117bc74bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62956098bd7e7e0397c4a2675bbc8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146c74bce0dbf186ea2fba2030c93ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c1bf5fe4007650053a91eebc9e1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18006d85326251ecbbc35c499aa86f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322279d744078c01095071b0356eab1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dfba9507bf8d1e3ca7ba9179d100e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9213f434e0ed4edea08c847d5e02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952459afe2c7850e7fc4e300954aabaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9625c61b803d1f8eed11350b52a99e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e084835cf5e8e2d4453895c4914812b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321833dfc26b0215d68ed3a01147ecf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678e99074e6845aafbe2abb040de22d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7703c32ea8cadf0173190b854e66e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c492603bd1cbf1863b5724cf8ba1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fd9ab167b35fb88e8500186aee919266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55802f1e9d70e6cce5bfa8fe1443e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd3943f0dae82f1e78d9d3e6f06773268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6401848879fa88fc200385d08184e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27773232ddaa7c6d0c4319568d7f02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c313024a643102aeaa6efc48ad3faf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751697112b06e153494abb701c54b428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223586725a8e95d6a1ab1b6b7e4815f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197cb884d2bf6cc7c8ac41f6057cb78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04859259cac2e0763ece9e58b51e828c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaa255a31fe439245b3884ac337da0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84817e4e4579aeeb17d6fbb2a33f49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed8cafe4f44bd77f9385b8acf9ec79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec94d838b6f06953ce5819e3969fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa4a360822e544746f3a426f15c6f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2291ba913f6da3e55687c8c883f23d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8aeea2274446b84f97c483e7a9a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf822063fd87d54e890ef6abe778868283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f18ea7e939f05525df58ebff782b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e014335db101d8ce680531b0bd6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ac90efe63902379d49c309b532bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47f20eca047d4fba467c6390c7890b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389f18f6db1f7a6119ed8421e5e1828288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5899145f9d5a8b4accd3f92ed533a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a48decbc160a308ca4f56eaa6cb1ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1365c5e07c1cf1a03b46f497c20586291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472884ac4496ec74cdd00fe36267eed4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea78229d14d9e9b73f71c75dfd8a895293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d062772b27d5d6b0c1c15a7ff19bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605861c9ac7e8f98d93a3db391ed0f9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842473eb787f3517c1c48a9e208a50e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecd2a919357b97c3e6c55f2bb4485f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd1c2b27d981f80d01416f74da82d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3ffbbc0b9ad5b7723b8782794090299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7d5a3c8047bb5ef8b09e052a2ba9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a8a738464aca3ceb85c3d7afd373301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae06cb9d7c2b47ac5c43c81ce38b60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124ad5bd00e50cf9d1d56cce79e09ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f482dd792581a9564e4ec1c3bfd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571e20508f8bb6b193dbbf9151f486305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570c92e066c286343d85e8ae1a27969306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c296433b1b10b3042077ae96e2f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c627d3fa15e1fba43269976dad25e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10069ac8fcdc58f4dbda7ce3fb3b33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf75b5298340931ead7e1ff21610b0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c863309e0d3d35b3d6373f3d726ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac9eae84226160f526447793e0ad5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5ecfc33297a54f6c149055cc6e3bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e173e617a84b19d3a1f1c7f0ca471314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a2468ee0461caf928116c8bf9b2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f0c4d0790450098d3054ea1af06af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0bb9dfd00bd9e0e9bda627560005e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ee21d5a3ab3ae3537d6b8f16336bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba473af54dbb947569fce1a5c73e87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480683a8dbc6ad99386ce5840ea69d7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d661e99d63f475b0541709af69e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db3b53198ad9ad3a04aa18c9ec700c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de639e8c657437a53b6f6db58ab218323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f918bd64a874de39f0025f164c3d4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760f81331938691cef6037076540329325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180732ab1d0214bc2d7c19646793614326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44350bc36f847f314c1a3224ee98808e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3a860e57a9f211c7aa04fef1b08d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8774593ee188b6cd87ce9152900c6cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9072da8423e6a74c316671ff83f75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52399244c1fc1b601f7bb48613e2ef54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8166aca5744e8ec2dfb7178b277364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd725f3abec39dba3c1b31f0d09f92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b112c28628612ad8e115f94257e0864334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2db7e46919118452177124aea594d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fccb01cfd7041f02bb7a031bc67526336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac5c2e33db18a6d029e1189bb4ed85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968dec96496fffe613535f2b613bc30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d55e04d0cc12e4a3f3ce1076af3536339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e9697ce4edb38b6271e43cd5df0f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb99914d2a43086f5635314ff9903b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021771f25760655c78ae05e2ff55c9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8aa15c40261f9c581d8e6749be1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e90e3948f7435a1c0de47f7df18e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819c9e13f854966d688896c25329ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b310a3c54d65aa6244135e38efa7e34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc755850abfe7a8bfa71612098f4b2b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a6c9c474915572fa24d85cfa2ce9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b561466a6be2fbfb516cba31ba1133349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55bc72bf8bf291a702ab4ce35d3fab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdad74a3c8d42d6d675b3f81ddec408351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752278c87163bad4de015e825aacaa6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27611088d2a672b65f73f40b315be367353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14932baffa7a2d9e47040e7cc68e8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a0266cf1fdc60012df24f33a9026355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ac9b4fbbb4c5e2a2cc4fcbbd75d26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72956d8e1a98c4e85c4a3d06d642bb29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffacb11b571e0232d0e3949794f56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892918a4bf331b4c269e88eeeee2a29b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31697d33fb1e600310563dd309b33e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b4775e98647fa4e75c8cce07c31f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d760830ab4ce85bdb60707452d838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61691c0659d92f770a50339fe2f87701363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4739510ffa9a6efa73443fe096529364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc348bd60615feba101ed941625d89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562b73d506e97c9497097df89154df8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ae8e36753e1ec8d716d71c7a5a2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f770f96afd0b4506e2088c10b40f44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c7496ea2bcda7f31a646e9ebfffc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea33a935a47952bf45ba1b266c4d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f93a9a04f174022a8880770fbb209371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a51c9442eb643fde613a42b3fdb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884652cbce988f24c96f9a234e9019e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50679ed6705a28832fed9ef0696a3357374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73633a0a7ee6b058a2d5ad2d0159bfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46a017ccedc7abcb4ba5ad62c9be03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43bf4bedd7623d8fc63bb7de26302d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced786f1618140dd4165dbd336d9788378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7affde0ad8f1406899765a42926d7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a47c79ac9dbbe0e48c79912bf2a0df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae5af2b378a8ecbf2de8bf33835ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81a31b9504224c0364d47f6b685f04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89ae5b779f94438b9041548a284773383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e980d22d5f903fb62f07a8e826647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd0d198bed6f6d2fe847380e0d3e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba1c0235f508e6e7dc905c38708c53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ca13f0235dadfcd21242776f765a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5c28666a21be7d81868c7d00d6b3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e629884d43a5aaab3bfd743e96a809389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83fd2d9917013423755c50c72f193390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bdcb3bb5e99a88bab241caa22053e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6707b8bd17717a3cdf0d34a122530f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c58ef0cc1b5f0c57b4337733a6790393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f11b2378a29e6fbc8d45a898fba20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c86748c515a3d5e6090ccf08338c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e04f238349a60a7e1e4d97ab55de32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d5b8c1cc930685267a776659cc55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa41fa5aa03d48be6c149e1a3cde9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968680096d804061c8697d2eaabf8ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d7bc058ed74df62ff778b7e15397400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ef3f93cd3c483eeed96cc6b4ad87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233844c54ca51922115625481008e63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf835971af670af9183ca7bd964cbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465345b82f7d72163c96d01965204e51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7b1ec003212266a850bb8f7c3e41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07728dbfb5a535316999dd7f97b23adf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b1cd5e669b50e0d9ea2153299cb3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036d48e8ee9f69253e3870e16bce675408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b5f2420485a923dcab40b80e1d593409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b65ec5b5703c45290063bb765dbcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd5101a0836b72e04d3988c7de0de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bda35889d5328e75335da5a19d13b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff185067c84ac99705d5b6e62236eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038b7c5c6330dc92e14e4dffcd566fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332025dc4e0661441bda6d3936701ab4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7371af81347f7fda46331e14a962e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3564dc0bc3b3566f5e802872e246417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46647a9b870d64de8faa4c273cb09e1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc4eb1828e40408853948c9bdd45b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c081a21288d5906904d2da9e9227420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048a895fcb0c279973fd17c74112dd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484b32ab9e3569d0f243a28a212e9af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914fc3b5973ae886ea5501aeda6fd07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c02affd5559247e65b51e41efd5541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704cf3d09e12a960b7ed771fdee821e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb9f1b43e3d3273c16c677a153060426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b78e49fcb71b5a343650c6a3e216427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13bbb45f93acf310fcbaf4ae0652d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d726adac31ff17d8e81be4cf4670cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7567243c17b894791740c7f2f8b43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577950601c5271d4b7451091772f827431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5083e5378f628ecb6251377472cf2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11509dd1e4f6e2250bff033eb0981433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11796f3c1c9e99ee1e750eee383500c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6499512485929c496877de32119c92f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90253b180246802c0ee1993e3b1f08df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03894cbb79056bc88ef3b0b454a0b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299e96fc00d1a18902ed92f5b9d3b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b7b12ea2e1eb01f63d3f76595b354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d8d244a4192a9f47d6659e671e4b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d315c04e8708324c0779fe407dbe3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644b88bad482f491eada184d12c6345442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc766f4210d0f75d274ae4d89bae0b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d8d1bcf7baa3009aa813f092ee726444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b2b711ace3c1966f1528ce00a1d81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe09371f30576f19580dcfba0b59dc3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f15d5f4cfe6fab058e72a2af50ffc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d36ac3f4548e37ab3e2ee093f926c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fdd13005e60ddbed993c1d757f4c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec583072ef0b81d2eef091e42201e96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af105eb83c8d72285469cdb3d27545451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048df0886f89a6538b16cf39530139d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351ae08d8b620eb63fa02058207ec5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d9af90acf2edb54111d7f9717fbc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfd0b329929645383fde5e5054ee5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f15ebfd0be896939d13e5c15ba405456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96c706728b853cbae224c71e52bf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f3aa8e4cec8eb4c935c5399b331e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a80c2378c17b83fd399301c70be34c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96938eaae2a4d74166dd1b9c1b340d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba21d87edd47f9af485aab373489c9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd6740269ea64fb95537c98af60531462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1ecc84afc0a8b9427d075bee7f412463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8995d6f28d2c13c28e6e3b794bd04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca85c00a2319a8357a6a7594b4c65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3117fdd9a4b7568accd40776f062797466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe502bee300cc2660ec06b93f42ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0bcfff29926dcd83ac66d2f80ae2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079356d2b4422ba9ec62a67afa4b5e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633aab6236591eef0cdd6a0d2eab49d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f88740091ed4543416c8a1e49439a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eed01f2af0dad0eeff917ccb13da2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87725d4c462075086225e101e0985cf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031cf3a60f55613a1a579e46bf424e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6583b0c2c19d81fde671eb86c9586475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff2a33a30427dd796a2ee6e343db0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4b96e11e4feccabbcc43feb85bd9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de1eb37027d0663fe609e08893a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49599f8d07f55bda58938938434f213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e750d8ce73a22d3d4bf026d23f678c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8539c213beddd45ab6722291ecba3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f0c279b77ca93a55b4cea7490ee2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba44f1f551cafee539f348466cc982483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ecddfa3658352cbda8d1987d0fc17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00a9cda21a448ce5bbe46e60d6dd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65181f8d1f7cc2e797e752a0bb7613486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99170e85f3a6871d1484d0bce6129d10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2721abb891011d6eef46cd96448c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddff06eb919c50710689586107030e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b94eb44a47f5197556bf690f87560490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1771bc7d8bd827b6e0b7ca0536673491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b957da415ffadd7f1eb36318dbdfb9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d2673d3cac05739de9f23e0213ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe81356ec96c6d7319245558e2a77f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8fe085381b3ba9f82fb103bb892e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2fbd63c20b5aabc354b6eda53c3b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af9c6328d8f063f5b346a35767683497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02e01285666e54038fbcafb4db4d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e5eca71363e6ade93944be51a9e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5e1d99e3d464d6b03a3bb6fd4d42f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879db3f0f4aed97598afc7116c8b55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c885b62e51a622ad2b57bc6aff148502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8ec359330deeeecd97399937a2b68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a1ea37624b5fa8fc328d715d7c5c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfab78cbeee1ba4fce094d943426411505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8a11bef74a42dd7d4cae402cea10e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685bd75b1d6d528fafdd26ba00e8b05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8333bfddad064ff6bb3f1afef7d4caa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2512381707df7e9a3f2dfe2295b8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5bffd52afba78d383ad21c528f92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e53731d63199201e4f68b61048554511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b857805ad2cb47a54886964e89ac86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1146b2b1ced36b9b794112ea7a88e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949c85105870fcc2e329af442415a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925cd825342953b56795125d15a5fe3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd02974543ec03abc8796836eb1b15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea2f8f8bf38239d405b224b439ac4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a829eef040028c01729f2b96d4565cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ebcca9aaf17a12abf91880a76f927519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee68c840328802622042b75222836d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c72f2808fa04818b607ef4cdf76e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38104e26f82c91c40f1cbb6089d7153e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df93015739d4154b74a9f0dbd17589523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b56d84292f2a60dca1b002e6cc47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b30a537f00b8aacb599cc58ca4bb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53a88e935c59ee4430603fbcc9298f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cbc82800038a6533385a5c3d59846527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613fbd5443b78ec9cd09e40fdcbbba5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c46834323e4800aed1c96f6aa48f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31cd96d5dddc2cab963ce67e56e742530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd27054a08c4695fa30d9365c0191531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c8be89d760b8c2543de90035ff7a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165504aef53292e1d317be04fbaf4bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a418588a3b71b86793c4e0a8de121534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a3731376afb56aa71d7eb1787fcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf30b3ad301c10bc480430ab24d640536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e3d6be05d035c796bb89168ad5ba6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616eb9aa5a0a26d9d473d6c95423cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef7f9ca084981ac6554159075d2556539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488c6968d45c3b7e426a62870a7daf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5fb63496d06087b0794bb26955b92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ce92b800f659fe9f7af7f7fd64ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e70191fbf9b81e129b9e613adbcc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a07e1af20af0ebd2b2a06f2a8b52f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d41dfffb6199cbfc172623b5109357545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601e01b25dd3f1a65c584bf71818512546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4194ccd23988c27b9d91ea6cbe9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d8cd43e4ea4a44184f2d55c3bcb67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71428410d00fa4504c68b7f85033e778549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607c3fbaec67df3d1df6bb5b2fb176550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895507b9e98d853104b6ca0e947a7316551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edde11e86c546e8e99efdb08a94702552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc9d64c81020ffcc74c40489f3820553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8db927bd895f1f9dbae159b71cfab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59358b0722b34d6922911db0c6294838555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559120103f8d4c6d7145241a8a69c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289e800ed4c4229b125fd1e531dce9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac7e04b184beb958f6b038566dfa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d470f5ad27b949789204ff2539fb1f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d1cdc43e44ab9359f45838cc9ee30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ecf994631fcf95c6bcfe87c2a5c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774d92b866b7d6d68bfb1fec58ed49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b35457447d322011a1b287c561c539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77c2def16b9dc5e572c7bf7b724b01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb976e94c2680387123eba7452475565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f161290a767432a881d666c3fdc3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c7cb6551253ca4c4fa2eff8d9d2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f80a102b839774ebd53df4817d501568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8dc8080428981a2f6c2a41bea590569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa912a3e0fa51cba769bf4308f2f302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb4543319ddd2d978bd9aae005eea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de5e4c3ac0c1791eabbe68bdf9640572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>