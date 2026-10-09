--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee131ed3c04e1cd392ca79c0621831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6549cd9d9394b3dc1cf360bd6a1591a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d9e07e9fc300cca684b2d2f4701533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c2ed30530510eb082013797c1d3834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469a2792f119963bdb4546a0abe03795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713cf52397c276bb96271e51bf9e0d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f3b2bb180cfc5782107b099b7bc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f7abf26e2334da0c200606ea1dce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e447ed1bfd87fdc0076b9b5684189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fe888d5855c02e4d2d1730c004fb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcf240dc99b90e6999e0d365da912211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda79ebfbf9890555825a06a93b5a9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adca7a90b60d42731c2d60d1ac558ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828645a64dc70b26bd97957238a3d4fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178718f551e50a8808aca42f5960e81015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee702766292f422950473496ae8d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcf0f169ea6408fccaab7919c3d6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1e0dc3b549dcae4d89f2afa63a8de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5ce4b418176faecdcde4b8663bea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c6fbaae6f451d59190069309f9af620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92196a116d7a2dff0830ec26430e13221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e81268e03913feff2188a7ef956922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac28919237ad83924b8a8bd3ddb76423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fac5f9b0ecf0bfcd0c840a969906024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd34f7822919e93bb22d3fb4eaf1c3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce100458842fd5e3f3f983ff6b23326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014353f053eb15dae4c22a4414956f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a833698759dd76dee00c43ccbbc27d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b9110ffb7490000099b8a3a9105329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32ed8751237584f2718b0206ccde9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045536845dcf63d3fdeb566d688f0e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24246b1159f74cd79685c5d909a2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09eb355549423395681100e66016b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deba6403490bcdb93b44e3832f516ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f714fe2350fec759f812f5af9adf2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac20ca2440433ec7ed980e96d027236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84319cc68745ef8c5c3f953636d4174237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89264538704186c8a63f62d0181a1da738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604dfb600624d0d9af2606324b61f2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8542f1b75ef9d06047825bcf478fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81bb833981e3cedf6588cf75596cbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4294d34e5c2dc7247aafd57d803f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f68f385631f30fb0b00d078a95461143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3eda556dea67ca16b437c9b7c59e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac1bab6294a714310f8bac4c28178145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdb10d3498506dc196d4d96daef16e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce87609e01402921d15518d3db43b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85f0ef46f311f2d771b581c4b611e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc5a003a37b968fc13cbdf5dc1ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bb62b7f89d4f8e8aaf39da757f9db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62b88dc9051d0eed897a0f77af128b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4daec03c7a37e4ca6fcfa4127cace52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da335140231badf7bd78c5ad7ec485653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed16f82d9d59bab012f32f040c977054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbdf2829f385d5157eea699fb7090355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f905ae4abfceb353dbd98ec7dac21556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778afc420dde450258fc53191f6216657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1798cc53119720d9e4efe35ba17d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7e6aff80914ebf0814dc2973ecd8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456a9411ec52a54a9ad8a462b18124160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e3c7748fd1ded55e084a9fdf150261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e377ef64e5867b6756c7b4fda42fea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8648de31b530e91f507877a650d4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408658afcf3d76af50b090b133ae11364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b64992f62ff2f6465f853f4382c7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f156bb9db6f3b04d78d85f02cf41f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b44763cb4a421af1592c7b407f3f2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e91ebdef764f0732c953330a67904968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2375010a25ea43de38f9581df790a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4eee772e48b7ecad08b116f337d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e7867b83ec6073a877e97803f3b9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a446f1ee0eec29c224e21a809d5eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca493940dc35d452055458603e98a01a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007341faace7f0bebffa334f92ab6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749251803bc091f489cbb855650966e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12da7738c1334137954696d2980aa276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec11b8c1237116581dd5782f64878777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3772a4320bb5351729945cfdfb257e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcaf541862ccd7bd38475601f1438879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e641cb47886037d02cbacc44c3f4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb87de5de30f6e656a6b1018bdfbd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63876d5ad5d48110df79a3f4ffff4b0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769245e4291656e1e9e819ee58c72bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f878cfd388875e4a78a1015988f3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1cc66d40dcf992089b3d8aa7bb02885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ab9cb95b40d9865844cb97b835e9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f185f5ab3f3d171af2345543023de587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37379186d811618a4b68054ccb33c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814ce43fad0050a985b1462b9f904889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95598f2c87cf196323aec8cf25304f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568910e023f00929218955586bf88f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf0ba6ff9fd0014f6835b2b9c385f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905fa823afe565bfe7ded48cdc9fdf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ccc07b372cf99d154e14c2a75131d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40673e7c5458ce6548f1bc104bef11b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec02006d31d9b20235289641d9e4e4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d366c769a14981b360313d032c0af597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17fa9b872b94b87c0a04dcf798d5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e04f1bcd8f32a884c64594bd723ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290ea89c7e6f9503cd1c3977103f83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0066cf50ccf59936797b4a8ea4503101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573484578a8ac81f67d8810efca24fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed5fa669d002e3820c0947bb72ee1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf172b34fe83acdddddeb76fdcd073104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b406127dae428b8898455d4b4224f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ec9d4956368ba6666d95c8eeed410106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53cc4b2a15cbba7abb1e02319bbbda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1eb5ce38c299a7265735242aa2a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe1bc28bc382ba72ae76e35f4eb19b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8ebf293cbb991537971d65dcf56e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e7d39ca6f2ac711c032de7179ed6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6987c07444de800cb907c1d93b65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb530b6b8f968ee01ae3579311b6733113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e92b2270ddc5dd51c01f370e124f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7a71e365c662ef55f00fafc9cbea4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22d24187cde920fdacda7e955ba84c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bbc41cd8e14aacb3d1f7213218449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43faf5969f565bf2987aaa7cede840118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66e3054993549f003694205dfd4f9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282082f7a1c42e756dd206101d1b133120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918f047ae23791dcea327f2916d1e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dcc9fc46da900a90c6be133df514e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069207f091226741b81056bebaa97e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2259d9f09969248c4a5c1b0dcd0b8c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7195907bcd025fc079b87a0288f7f7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3318c7e035deec3171488ddd06d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096455ed59f535a18e12a8c98dcd6208127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a9b0d82881b674801fea8e01521c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e395bea1d7b2b43320772c4036c244c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed4794f2a9bb3e936f128d0c60cefb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb401105333a60f6028359c4abd0f17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c7a776b2eee24b83490a483048f06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea6a4f44c5b8f71474b51aa41add3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676673e4b3ea170c2027e31cc17a2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60fa1e262766553fb20c791dd5ad60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb876a90c0755bf4d252418b1ce52e55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c807a5e6c0b5ff9978d2ff9da994137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba284fa0a6f1ab855e974a48977d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff498704e8d1fb2aa32d6e2a76aa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4fec6d033a6db866874db4ca5cbac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f094c5b3b7e5c2e968b3b4eb471d80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef429a92afa9d14667da942bd212ba3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b683c31e8a9ba313a27d3a9a56875b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2346f7708012171733542adda7add144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b13670a150e61cd6b885504e5ea8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9adf36b39064f5b4c25b76271b646146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ad4b438642b5688fdd541b577c7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70230b6b8781bf10e748c6f10eb2338e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf961b71bafe8b12aab7846abde3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237463c25ef2d3aba3a5489dd0ac673b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a34d4ef457bee321ab4a8fbfd3a2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340393cf96c02c7dde32d4248d09256a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce461cd4fa1bca1bf143888b477099ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f2a1ff0cf7a16583cf868b7dd18d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835fb6da2828b62eb495c3505604565155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95241fb997ccbe7c5e630ec01b96a7c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc697c3d45b9ec8634e6bc979e2d074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af026a9a91e0e5b0f4b7e13ff877d528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b772b93361c031357fb3e79ab69a20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90167ffc05cd76d1ad8c8cdc0f15d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb912945499d48adf28b59b1e8f1445c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28d449e60abadab4da5f787318987162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35117a5f2e40285c55cabacb714481163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9327f79bbb1ca9d0039c1a86c8f30d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7d8ab07457b78f38ce3cad9c03f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b73f69f8fb68b924b5895e5e9f18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c58c88000748023cb4104d6394a9d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22580fd546ce6839b9335f5c8148a8e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fb17e6e44bb4a26b87adcaf49099c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13b08f402b4c70ee8397e249a2b50c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a402ab381ba992a185eeaca9ecb7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ec2730b255959324082d83c2a007e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e8dc0f55d08583b53f197a6edccc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46da173dcb330c79c10e23cbd41c37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdfe6e16a4b2d4928b2f39bbbfc8e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09fe5a3ab3a22fc42cce807f497ad8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a29e52993e233c0edebb5bb8713e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f63ad0c40884962de722565e228a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c193e8e019b53e4da4d1dfbef78c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937a2f6ee1c44503a70461558f93de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdc178a1357d4d1319850eecc3b871181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a3f0d75094b7b6f21a6499af725c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08749eeed41a2f569f584c053f62b036183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834f5919549a73966eec59478cf76a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebbe5331876cf4f21b11e3156863f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9bc2223cd991a1934dd00e80b5b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5dedb21f188451c4d563e7e408218187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9ba7b496e71146afd6628e9724517188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399724fac141af2dc4a69d07429c097c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428254cd75f04adf050a722b202b046f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1fb4fce4a6c00ada33d82e41ff383191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f922d2104b3d7c2b2e07d9b301921192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f3535a19b486d2a6c5446bcc3bd57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901e6065be580b61dcd95157ec60f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03cf7112b9ece19ed16979a87a9f93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643438a38dc2e3ef057909cd3e4715b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6a93c40a86e267923227bee472087197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed28625d666d8b9cfe9cd3f7e8df0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90c7b6225f97fc8126746446efae42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f4accba7232fb2c8147e968560a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08340a34a70dc8b52a4a8e5cf83d3e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b23f2a4c070dadd8575dbe41ad86d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75043980f5af8ca63c9bb16bb7496d91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36120d25a9521a7e69d8bfdcb1c3c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19c35e3d5206af6b8984dc6c37474205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c71e353624474b2fecb6c8a1711bb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837a798ae04e29eb1604799a39199a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6811efc7e9ab72fe6e231095b201d9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246707464f8c5711ba7f82afe999d79e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a2ee6edd9b80ce2ad6b803ee01ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44570195a00236a32304199a7c64ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbbf5f72d99e59010e45408b576580212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859846beae534fa984fe65fcfffdfd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5233ea8cfb301e5b81e63c651eaa74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98c32669f1ea6069c31cf369638960215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfea9c5c542364c27255d522c379be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfabe9926f478be564208fd6832971217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fdb2853c8be24844ce0ea96f97491218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948133c1a6800bf41f8b3a446840fa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4de32c8ba472a42cff08489d7a91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b090805f6876c37bf2ed50ac876ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1eccd05b1c51b1c93293563ceedbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844d8b837b09b49b92f2a0b5add21b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d278ce454fb914c2b5a7f80380dab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea68e5f1d0b5570006cdfdbe7eecf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ade55f99c3c4e51e6b38da7a00afa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce316443cb503a7a69e4b99d9d0010227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee45754d90b120a141ee3ceac0322d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccee9410e426374316e8bc312f2749229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f824b3cc6adf7af289053770a8459230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e01696b8ceb3281873560d596b2797231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293c0e7ca2e9a7387ae60f292c26765232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a5cc11471beb06cf216b07543e721233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c556b4d6a88d5d6805932b2b97ed3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912ddfff7ce155092c44b60f169a2d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cf73f98a12d173def5bb3008633a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b44f9dbbb4b8c5d730bd00c4aaf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a870e56bafb14dbb6606249c234d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1a52c0eb025469d5fa08afd257fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d479813f573f007da59b548d6fc2b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3bc407f33e9c50c00e599fbebfcb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5defb8bd890e8aa43efa46ecf6b78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc17202941540c5a6c730cff29493243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe1cbe072cce92b119595a5ac9b0bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c304813c644d915cdb63e29ddba0d46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dddd6d1a8f8aadb8e18740d8d367a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658dc594182d09b1e10ffafbc912d3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80039f8bef9c1cab022d4979fa556ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be81290f72a08a8b1bf09895faa3180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2e6145668f90d1e799b4a0057ca2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf843bbf1160e88e7ae9682de160e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764969a4fc1cae557dd93b11e6475a4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dc98150db7968924f257b2fffd465253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef506e414f44319d7cb44b01813a20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597e77b8e7979a3ff5cd295ddf6d3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63fa80aefd5332a04ef52c5ab330e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20180923497537397a87ac648e8682c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0e879eb3df1468299afed6cf2c63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4ad93d8aa7b9363d86cb4ccd968c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31516b86adeb72da78a739d8dc2dacae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0de8a6c4ce10f1ea87643ba280291261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848f13a29e24f6046b58ec65c8cb1c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364968ea7ccd4204dcd6099d016a5306263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ebef4c05b28187426016124f65e79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6fe72a5c5907f27272a24e726336265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b9e0655c3070293f1d8254956d789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bdb3e1bfc156a4a5afcbb7491da20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d4bd88271903677ea28d0218abf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294ff2414ca49bb08fda84eae5c9381269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c120f4e7c61185700323f5b5465169270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4aaa8e24284239756c6ca1fe5828c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8719ca4bffcf86e60fafd0316885c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b36c3b12353dc2de0f6398da8945b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6f812d327be91bbcf6351b091786b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ced9dcbe2cf2637f4b288769c62f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec42db6f721cda809805bab83300fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9016116a39a88dce04eed63afed59d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60d4b82c13086905c7d306fb62a3f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d379fd951699aaf406edf73f5e21f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d0227facbafd70161418b42ef5c85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e805b553e339f4a43fe02180b26d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b156ce2239aa1efb6a2cdc22e82e67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75f14634b035f57d89224db6d8e49a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198020b6fac1dc0792d712d7aac8de7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030861042439e218bc4e06495290fd27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a31151790c83bd78cde517f7992ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6657c0000875cfbf12706766aed7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fee821afc02c4c7dc17fe16550914288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd5d9bfcfc8f2dbba7462325bd5176289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c795c2f5f48870faed7e85e9aa7c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ffa722945a209cc06f2854cc90776291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26972d552ebc324ecabfd23de3f55f7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009d2c9bd11047ef75fcf6e5eea692293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5e46cede386906351fb6328411c90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd279fb62deb0d6adc99b3657ba84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038577e2ca5c306f548f7d218786a63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018164856c197c2938b00f8c8ce5f930297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78990e4d2535d28f0b30a7e6298955298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93bea77816068c66e5de6586f1ca7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da566138964d1c2c3e923db32fafe0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e21683cc8b249340c0235e73b206b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3278f4a17271358dbdec751383d4243302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372906499c93a391aecd5914ad110bdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b625e92e7c2e4516fa5c14360d702c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c47ae412749b5d645e68da12c5ff5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cef86604a3ed50c93aea8bf94131f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12c117c4e2282a4b6ac055993a4287307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b9b1fc89d695799b91de75a925f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052ba86f0856debf594a8df87a4835a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d33f8d2a6fe03ed80e4ceefd2ed2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e0f68e59eb8f0cf805a888b0d8ed1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1386302236f727631085ac4c89a9b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740454f48f67416d5a1a5f49658dabe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298367d4024656954749d208cebdeb19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b16f5bdfffa401c8df8a142840625315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1470c917a69db4cb4ef4ab24630aaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d28b0b8c32fb987b47e406e622c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101560b095506cde77630c63fcedd11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e11f2d6de8d5eafa0e097570841a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b9c8b79e2d8905a29985e8506eef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53b74db678360643a91857dc4a7933321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9572ef97e62e91dbb9bb8545f102cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98632d197712fd520a0671f0b284d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e892b93644b50c183011b4d3981646a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110de9a48d7acf5d73b431d311d5c66b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e353be05c0658a3135da3c42e30737326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e04c4d64970ef4f23b744ed39bf884327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a55bb4dd886bdeb8947058506a4096328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cab1db483272e2233a199993b0d5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75f37e87f0da9c38eab5562294b533330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97375e22af643e6fe3c7143b1c840a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221655a85c00ac96f7282e492bd3f08a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce238e4a29a61a275ed8e08229bae608333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3075c95436d28e18d904e82a6a61141334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749790d10365d6625ebdfb275f9b04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac48a3d7dd2d4973522808202e5a8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734be68acc45b5e399590120cabe0347337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d025a24d38740cb3b3c1d512763b2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332c62fa778dc5146ac6facf9f44877339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab063cdfb421c8fc3d8cab9d12526751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674fa38187de7cd10c014e42a0c6000341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ab63d9c3306b3fcc36f1b35398924342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be9aed98b56898719430b84c7a2aa5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da44405a1d39e47c4fbd1cc485bd0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5ca2a2addf32f2dc4e16f048c240345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f5b8abcfdf5f0e030f3cad7c566f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab3a7f908ae4c2f709fa2b06438087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad4df8bd499cba2048d9d3a5d5df54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017e528f83bb65cd77aba71cbef8900349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2bef7a0db4855e81ff75d16fc548e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf79d5ed444b6e506572195560f141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383a5583e0e0dfcd6daf84a696bdca3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18c81d90cbe77522c6ca792fc00849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8c8530de6b353d13491cf33e14c68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb56e02244502e045051ab178c10af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a39674230451594ceb97bf90ba263356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9162d3df2f8280ba2f4ba61fce55ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ecf2fa01d581409e23ab90f0c737f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea5c9b59e7e1247812fda9f5cd29e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1e769207abfe7ea0a9f2a6a593326360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304871752118d5d53a2db1ff55bca90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc9487a5da86a8e1f88fc6f7d6d62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd43a4745ecc51addf8c154c244e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ebd4ea794c6e10f254f36bcd1709d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9ac393cf13c65e2a8cf69a67c9b1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b3c8c280b62fbb48f0ab82d3bcef4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26194d1899d47b989b6f3d362fd9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e199b6c7ebc73741beef529c5f0af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f663b57c420ae5df21ac4269d90cdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994adc9c3f381dc36c6abeb153a3dc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5a250c4d23f2a4b65604854c09e39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d1aa44f21cf04c514bcc9bdb8b5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1efeb45177b96315ed337f4e2294f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9404b0ac982405f5fc7c8c3f3d53c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3fb6e28311d06b8b59bbfd5efe04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab059e012d41c1c2b64c9ab8ff66c08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961220eabef4e32e8ba00f6ea277e03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601fe87ddada960cc81f4771c1b2188378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df8ce57f72580a65b233ce670ae733379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33902df9640766b5292cf4f49db365a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6af6d78b4fb8effcbf70d47ec2785381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63859276d0b7b74012ab298a5031542382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41812033c958551f600b674be05d2844383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469237f20c3524b4ff26430cb2db31e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d32e8e070a1c8955cc919b622d98ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418b7fec949eb74822e64df2622e266386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badba70b049bac95cb4babea7a600f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f178d762cd9f0a499e6bd466c8077388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545666ebaf3c5e2077fd72659c42ee96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d572f23fe79295d1feb52dc7737e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71117e14f0cbfaa239eb8286a895b05b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168929255ecbee543fa3960f3ea0192d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccdcd57325857c474fb693f47a6f32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397985304e9f5af703ea5b4129a3b14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c82887b1fd14f2449db7541987be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea13d574c2b300480fcf6b76181c51f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c05ec9f5a2753fc662460fb3e6b270397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efedce3d344d335e81cab7f3c85d5dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208896968dd6afa4c2826998c38099d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe15de0c2aef6a728d1772bb35227400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cc6111b1931e61a8f72ee739eb8d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d2037a61fa01c2fdd3a86388441a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a74f35d565a88413bb4e942695211d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde43911e48f89b6457e35479f5361ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca03ead45a1046d69ab1a8cf92f096b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec61aa042dea4dca4aaf31351cffe35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eac39eca737b54b2ec09d3d8527c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae2ac73ef3b287df3e1e25f65210d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736cea039e7779ff82d20f7d646a0a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dbffa07e7ded2d68104d71522f7cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10837a3d592302ce2fc3d95394a448aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5319174aeb2fd810300f8e26bdb60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ae51261df18182c2ad867cc6320b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e74e96060f3bf4664b3c8469b331f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d743798f87c9a6891a842a0bc0f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd69219f1ddb0a9f2a9958b3e4f255416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e4c3be406ba205381f5585418f36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ad0687f214f9a9e2aee360481d66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3bdaf0a101f5f1af1e4a00be9384e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635deae2d76c18e55e2c06edcc6485de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202c02e83224bb1ef0d223753009ba6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc9cac41b2d9a6b7ca9e87160fe34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5808cc1324c3f450dcd7f346ea7360423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead26b4a3a93e610b8184f5afde454424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c491eedd61c58c200e0cbe2b22f14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc20d7bb1f395408377a7e0c14a2ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eaeda5495997f00cd6313523179c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf92fafce2424a1eac14e79e6c843b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dccecfab0ca929f0eab3087064786429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5a1c21c1db603028177d182de5c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9666c82a5b55748b78f1f7e694d4ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f52e2877bd127c031c566b41451c83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed753e97ea2776894ca95e4d9c2b6b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1798e311a043d69d5ae4249585257434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf5c7f1acc2ad34e7035302f26986435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e224b9aab8d722d879c1c4077934436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc51cc6229d0364c89c2bae9780d19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84937d35d8aa99f3fcaf50c0c6f1de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18af7d0fdf0787dfead48e3170ac67e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a4ac884afc9ac9adfc7fe254744ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28271834df1ffc5f5036d301544f92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692359f4de7dd82c50e09cfc76509175442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee37e24ca8d20f8df58b97ca5767b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d0e4689cbfdea63d0aedb097096c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcee5778a94c4cdd27c23d0e9a58e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2983d73ef1920894b1342d31c65f3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544c71a581d1019ca7112456900653447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0daefbac5219288bdcf280555e9f47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc7a216e02fe72b1295a590d106ee9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ed3af6f8119739cc088661c6cc88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e1186e9fe53d45c82512e2ed93fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099d12449dc22387e741647bf704b0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6133d58dc2c8fdd5cc0798ecccefe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71251ec40e645261f173dd27cf7f00b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069161b35d1e26a5c21c6a5601b69df9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67942e02f6e896eece2e5e9f69bbdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c049327be4768db89fbc070fc88b7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a70725fbb0568f86ea1488efd8ffaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdea89a3e4b776948f21dbc21bdd13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb302ccdc9c45b853ddb3a626c6c46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea21d4d055fd877d4df589260e73ad7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69293aa4137aac3a4a897b1514e804b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fcd369e5521bc0585972f58b12d2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2451af0c92d53938083969163ec93de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf283ec61dd08d500fe445ec8341fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab53cdaff81d9dd15533566546c12c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0977ff86aedeadbdc07ab63cceb5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fd141b927504b107310262a815e20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530196e42e7bae9fd598689c2dd9558d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136cf3f14f228b743c1d06e013980b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc0730de9505b839dc8cd28d30efc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99799636b5fa2bf5b47e92e96af084472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa577258d3de63acf4829aaf8448e0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a4c3facc513b290d3bba21cdad07d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89a1827b1e3b99d61369d5770850c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aed7f42f123cbc7add8b880bc0172476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512990b406a1f6d955dbf3bc41bbe4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070debb4d336997838f542bc0b613a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3cb2021d72a04a4ed0466458dddb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1735169dfd9600081b6d1531d35abc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd3844b010289aa2968124e0d03879481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c63b63cfc1c31a9895887aafc1bfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15858751bc2db14b56d6dfe1455083ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948993744492d2772719a24a5433688484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aba57f94991a138a081917bd8948a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62231360b26b396f7a85a6b3c01275c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c715f953b64b9ebb2a9375824ca2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e735a3bafd5b64e3be3020ef581cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc47674a5cbf0025975586dd80bc3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58926c3c903a92a979796a6b056d84ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b542bb9933a58a6a3997b624991c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711acf0a219b374bca463433bf68d59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840764ce92d975a56a99c542111cce5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597efbe54231fd88861be56ead40b6d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cc57eb1a0d8d1bae7106280e56820495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b491532a3c1fbab0fa8fd86d5492023496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce24d827f8939d35c9dfaa36eda87f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a2bd10137690a8cc7d2ab7cbe64bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751191fb20f15769d62e8134dc06e0c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489a3923da7f0c831d3eff274b4611e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325a9eae069be7d409ff41a27d308e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f225eef2037e00e6695616af3b5c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e7f1c8afbf8d9a8db25b903fc072503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afafae2f78a6a9e6aedcdbb42072fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419c1a494bcc9ada572046bfc6d432f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2462e5386381ddef75c25f1a5c5ab4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88495063942c05d836f86e902afa7bc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d97535fb82fbc2e4b73138d7c4872b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b89f88495dfa4fef922d9e4135bb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b45492faa03e0ddb58922b8cabb6d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5257bfd0e699201045e194d0660be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88576205ab0f89f9d2e6adf5124a6717512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26a87ea246a984149a492b4f7cd3d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d0eaf2afee6bb01c91d4c90d04f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd085f80bf644fe3ffcb05bd3744fb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab89ca1fedc28b5b0231cec7c1d7a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb149d21d82a6e99c517134d2c9d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ee7b6b98e6e303c787d44987b0bd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebc4892add87d018a353a44f8784bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e40df35cd8208baa30f076f1d582c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741f6cf9739bf5b8ae9d7b9590e23bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03dfb0b318be8827cdbcb1371cd483522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b3a8c3caa82e2e940abca50f73039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab4bcf3b98170d67c51e8b1ced794524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c436fc87329dc8a6ee2cb109b28b3c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345cabce9a4ee2020385502b540c308526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2353c1862627efcc247c0e8db44940527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108992a18e12e0537e382f6cd979d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccdd1cfde1435871cdcfc35ce1bd5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db675f155e32eb236b3f51681542ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d79902072f68c9cada02f532e5492531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f42c2bc6b23868e6bb50522d9c8289532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7555b7c2fff018e099ba9e6a7bb7f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a3dbc4da10e2e9ec104169221f50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe877065addde25da9f43edc237620f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7313a92543195d534721eef340af4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafdbd38201b5ea4ce7bdb4b490a42e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10481e7de880bd302ed9b364111c0ee6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e640584ab8ee1b139b071c91581b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a68ee55e12c2cd6ccecb24154c1a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced1ec59badea525cfe8ddce4144a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959700f305c51a7234876b5c57b1952542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54239561690c57a1de182963fcf3d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c64b61b9991d5d7741c19ba8d9b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f422e1b65662d8d27e531c792442743545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52db743d0ecbcf8069f40db3c108c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77747dac7c9ddb8dc2b9bd144a9bea57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef9f1638bbdcd77d346e3273801b22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc8959f861c6664ac0e362eaa93a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5efda093a42e2ea9e68984890b4906550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18607f8902fb5f331d76c73c31d3880551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c58968ea93064c8b6ee929b17418f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a896be865b695204c03a54a1918287553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf367a8649d65c3c970404d5f33fc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a82a8a667a23338fc43ed0817ed6b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c140d4f39543d1d4df6c2bc79af43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d75fcb1336b0b4ea152f9139884a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede3ff760e91fe416d089ef57f02fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a30e79043fa872ed59a2d3a81b372559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb5a6ce1d00113c25cf2435041e19d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22412de8c12000ac13327c7c0d84d351561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb66a2278490d38b854db04a6156e31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f55e8368b018adbf7d2fc6eb86bd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cace67221793e59a5e3eeec514fc17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea4ae2a39aa6e006578bd07d9cc4d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698bbdbab2106ba3dbf39cd0e6d5214566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88dd13b6c17db2c3d3bdd6046af815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f98acba9bacb3a1bc14ce5d01fe5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af65f337d1ae7f3ef57c3869b9f8134569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3fcfc577b69f7ac6f0a028cbd2bfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac28dce53d74b842789a06fbe415b64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797828560de3ac0b4650b80c36a932da572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb8c4c5c07bfee664a40b9aab2e2271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618286061c92be446c1a4ae5d9d3f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05edebd2c04b25aa1570e5d2ea07f0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d69a04795d6e1792ac4d98be59d824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247203e1f117214f0fad89ce7ec6a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797537388159b0947f01ba1fabc9233c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc271d175875154ae7673e358554f8207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a256dfb9785999e8ff060b5dcdde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4314a4140e2d67103e7564692a7dd5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabefc21340925ba5c09a16417e0e2a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172cc71f36b98b35c6e6ed8d0639eeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c2954b61dae0b91600aad1979cd3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45914407a1cad391c3d953b57dc0047213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2111eb1dc86dd860bf7bab29cc797914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaadee2cab9cc95426691c21f6172f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300699c1aae8370a706b24e875841916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6de66fe8bb0b251aa07b52281cb9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c010e08a7c0372daf8f4da48c9895518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fed18112e841bad2dfc5c6ed1325119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0995dea41058734b9da7fe75c1bab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f792c728779c59b91453c437875ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d5b0afbab8d0393e29b597fdcfa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22a102bbe6936da209b90135fcb94c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14c63a197df3bed89bd65b7de4cf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a445d644421919bd514d50124eb57825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550214a0675ec087e925a26f66607226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5041c6ecd00717ecd2b7de2afc9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75698098bf8b94022f2e78ee7353228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8106e9bfb8b41cc751016f0ab8d4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7def48e6c9f6eab12b83ca2e9c04030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1358479ac820322ec7f49c2af6a3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec80c7b0797e48b1c8cc574b000b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec4b5714abd8c226d3428da34d29b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcea6105397b156981052cd4c1bdfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892e96a98bd3d74f1acba21818d90a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0dd1a1bddb8e553d9a33e50d07d7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a574aec4439cb04747672513658a8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c83795713e250023d8df1225c03138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f57d59c2e7f6f4c0918a85c3d15839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b87182e57cde9620a653c046892840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c9857594cc463dec73341244046db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d30a0901578c456da054e70d54e2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e373a2fff94249676419f6c09b1b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd144656dfd9a04e241a3feaf38c7d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe487f837b10fc9831f2f6d6b0d85f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c44b22a3118b5c07822623c9e4a4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361603132d4119f6f85946cd0227494947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace691eb97ca6a11cd033d76f5dd153948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaa8550f2bd3a0491adcf49602d9a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0207610b1cf091d0a7f377649b43a8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e223899ba0fd36e8dae44c73b35a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2eb3f4d9fe826cf9fde519dba24d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9118be9f329d9af26d3a433dcd69aaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f14a12afb089dc48beed3c43bd613354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c9ba8be255504696c7a7b7ea2c5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773287c863084e8ac0f82f14ccb86c5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08b8f4d87cd81d0e1aefad0570e2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0067d700c2660bf6e3da745ab305e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d6cebb7b3db0d3638c82f8a8fd8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c6b8e14414a8035ed1d68ccdf03d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576102f66728ae15610a6d09cc30de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b1e8415097b0bc5dcdaf1661e17b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555de870f2071d049541edcc87bc746d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b52a4e6fe45c0324fbec6e9adc0df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca439f77c8bbea9ace02c31febe9678b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63805b2c93c53b9cc67ea8eb25ebd1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c415434152b39fd785b8a8ce7a2e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94983022416f5e3432c61f1a2057be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e2538e1541cb558936f3dd1f5bd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9000b6c8c48c7120cb8ccb247056fd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a27993ed8f26fc06a69efdbe1a9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa18fd423852f53ffd67e3fb46855872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ff92eb4c3783f672fe7f8140e61d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87986b9dd2ea7d65078b954b4b6a8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3405075d06c2a29ae101505a08540175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8d20759d91c2a0671dd4b9783f2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e95b36545335352fa9b3f79a8eef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23673c407b3d5b625097860c9eb958978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3bfa6bd8e18b638e3797b0dfa30479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e0e946c2dcdbd51bafb3af4faed580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1eada97c133f7964d1a82e7082f9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a62724f47f5d9838a1b41651ba40582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f9dbede3a765a245ef10bdcb8fe7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4597b19e397043e7403e10a13f9c35584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f6be8ed20ff808233e8e355ea382885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb70655a81242630dd33a08686467786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0d9a75b151bbfe3757813b77b28a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee5758a9b5c93268f730d775860c9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ef52b6b5e4bae89572621588df8c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e58a84ecf0603601cdb1b2079458d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79687df926d2e2d438d0b444ea555ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d43acd8f2a7f20c0a6c45d815ffb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da6036ee4b15e1609bdeb6e474100293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a15c1fc7f1e9de1a3e58a764e1ecd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d597a4da8ad40cc8ae9480e9a4fc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bec6e19d8d3eb2ac50f990e37aa6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eeb042bb16bbef80c693faeb30d7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf8b588a181f6cfe812156f449f96f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f13af1cf910bd8dfeaaa296ca6b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a04738a95e4d886ee4012dcb71d49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51294f33c035402871591796efe8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135ab5fbe29f115e3231189a34148b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed8bd1e2fa5e2a3716619752328a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a05ebbe00fde0e01364e20adabb3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a77d517ea94a9400e306e9bbe6edf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba7c26d916b3ccd984361f8004dc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31110bb8b57f5bfdd5f8064a85a18407107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a37b2a0ea1e0cfba35108fda16a8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733652204cbad601f95a9783fc37a933109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccce3450fbf2726a9240b545a9b744f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d46bad5f7e6881828ee3be7bddb77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cec19167d2c48a4ec671d60820bacf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b52a6d989556d0215c5ae9221d86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97955575f0792adba85c2632f0594b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af69b2d7c99408a85daea85b143f07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a9a23635d8230e3dda2d55199840a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3448bab9c0a5f2129b78946f5a8894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9118a5b9f49d3d8032ec6627fa9cee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d24533814ea54a2115be336c92c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15425b00e670faea848f4589ac160435120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904530c5bcbd868b6235c6491ff2acc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccbce2534f2154c3cdd78da5ad07ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd84dabb798404f0cb18b1fd5b17486123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b6a485b0a6f40b05f11a41dccf3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d443d0a3d3252e04ab28655a78ecc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00767ac21ce483106c7f85842fea009126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36297232a5fbbb86fc1bd6bcd4818c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aebe37d01e27f1d7bc2603990049f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c4452d983baf14da4accea99b579129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e95be4fdd03813b247261e1c8f9ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f9b4866cd02b181cdc418ed7405e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba82358a52fbbe9b14ff71ec66c94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662deb982154e5dc53a7b861c5ab716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf896972e1d0f4328d9ac931fb80ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647070c111793ef5886c5f358594a4a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ada8b62ce70826292921eca72d3de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187f9bccce761b96d37acd705d4456a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30818869d599cec4af97387d8f60088138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3337e17992e2bafe4cc6890cd07f0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de96884a6cb02e86f791011b68ddfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b47a91d1c4332b463ea60b844dbf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af4b67fec173142fe97415ba07fc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d78f9c81d9927aa16eee3f1079740143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146895845acf3058ee13b7921cef712144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100cc596981a178171b7f75ef2df391145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a348d361754fa87ee4d0a69ecc7cdf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5fe98ebac5a83a2a15dbf53a0962147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537207c3cf06ca1889032a47301f5d81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fc9f550b2881dd0c7676909e6e088149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121848aa5f543c581ffea8b1b2f14d5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055991ecac79ae69c3e54356ebcc419151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa550ddfbb3857f14d69902bfc4fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc9ccce7c02917b325fd76fec579f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d8e36bc9b38d81d29d9ce3fea0a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549ae1c3084eb2d257bdb515663a71a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986ab1b00d33f98d823eeb2e94f665156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf5e44c0a199469beb097c7a775566157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aa9f1a97fe1c0ba69d6e1402c3565158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cb43715f4f6e44843731f6c41bf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d8ebb7ff8fcde4713f786c8c6a1bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d58f453c5a1b3b18ffa95cbadf4ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c2b9ab410d148b1b67604ddc86d92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8a461d760f3cc36a21dd4e15bc8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4680f4ab652ffa8bfe99567c83706164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf4e9a99715aa829b8cf6388eb3450165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2652aa0f6bc4182dc6e7b4d4a3333166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569cb4b0a40818c5ca51e169a36090b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca788fddbb5e78dbcd2dc965f61ceac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8195552cb9a4c3b4b653364881cb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280092c56a48427efb9fde6dd094e09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5cad65ca455f1bdf9cf52c14f148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3def1116dbe3b91de407a2b448911b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c466d6c37ad8f0528f13ce3bc1f0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80153800fe32e582e3e655900d6feb78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd35b45af80c0ab99e368d9e8a9893175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332763cfa5be48e93df2cba380830b7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21a7d72bb8e939edb09918bbfba1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3a72634b765518a44f93c9722af34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7106a41a2055a24cb4b214f619d06c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf93a776ccbc608cd35d7c423241ab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610321625b6f3886cf71f4c61522aa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196bab2cc5475358248816bb17b5218182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba49e10870e7c4b9ef2a954ec0a781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768912ba8a87b361cfbbc18dab080c46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa463a9b82e02427655d301ae9d15da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50673ab61fe4b48dec316a22c37e4569186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213339d81d3610183343c82080713c40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf27f8e26a4ca1f0dea54ba5db112e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bdf538fa277180a00fc67393ec9a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c047f82fb46d27e000a43ff4184a4f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ce4c37251e6533778e1d3fa8d6ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd14c2728e054eafe36a80e31a0ba0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cb8df1fe245c7ba4b90230f7b62ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a774664e15467d00c528226a788f810194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a8ad57e1a688378dfb4a15999f5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210bfea00776b35d6c2b89e9287fecd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd9f6dee53b9fb6f1d39e899ff8cb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b779a1dea1dc4fc7619701cdcd510198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de46fdc2151cc7d585fdc94f71fac0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d7783553466b41ea6565c5c7ed11f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7a67490ddab2d8c3ea4665020c33c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957192ec02d694c83eb360e6125a90f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948e8852360db49edba3358b2e85f3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a6dcf9c7d192c73c87518e9228166204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a1a03a21c5991e332c8b0353dd8b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a8f26d073fe9642691d0baa14b00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a51c83275bfd628bde225b0d0e8ea3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa14b2f3d1a972ab6804a90a4a40e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad412c8ec18befef3c11c748728be4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188ca362b996189b86fdc983d95dbc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46e9f09ac9195d008c7e1b04b238c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e82a26e4be11b54e7265b5fb7b849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d7655826a51d1ee086f59a93f2fbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d191bfb4152fb22c3185ef1093468214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646c708caa66318301458519a58a581215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b63cda6fb8503a196fce21e954240216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c1d59ad8af821e3659e76b4826eeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3de5be06b6d6ad267f7d98f2a8995218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226cc1c5c0fd866402705bea65de832219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c08711867d56d3514eb5faf1edb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaae77b4e6d361792ed8bcc82c709f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e1d9f449f1fade2c626c177da17e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb273c01f35f36ea35f3b8dc50207db7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3af75fd6ec29cec9ea7d60b798e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e41a375bcd043d2d66772fe25d446225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37e2cde7df5cc764bc2f0d416fd35f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c249623e8b86d2877af3822d0caa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f060e62fe7c712c271ff009158675228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91ab44b1c010495564b6afb39f9bb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a9232648dce766582998f0c3da475230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5721adea76690bb677f856f85a20c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25b2d64ecfa4bfeb6d90623046aa3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ec07273cc9b9060bdb39e646bcfc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cdebdee23f49b6221163efa15e0b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e683568a833494216e0e9e0ca71d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174748a9b45a93231c44df1e266b57bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c71092304e51a6136365ac842909a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2600d8ed0b46b631791cc3032d87c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c934e4b2d69698e2922beacc1d17e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b777fd1d6985ef7562f7e8d65d5195c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a34ba796d7e4f6c516273669222ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeff1f854ae3976dc2c6eea850e63a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c503e7fd355ef34c809ccdec8896a42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299432084daa6603fc44a74f7b774a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c9e0f4d0020a5785fc27944dac393245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b386953eda0a8227b040d30ff604a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4667552441b259b4c45b72d56eaa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1c854a28bc979ffa1dc117b09c557248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7170c6778ff8941075aeb5e4c27704249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63529757c9b1b84230e151eda6dd64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82585648fc83c9fc16288ba30fb6698d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a07331cf0ebf0a0843738d4381084252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27851e6905f8dea9d5455ba0232c8c13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ecc589b977336e999f9406ea1d919254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c039345836f44c76cc89aa9a4ba1a83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2a821de8fd942ca5fda7069c9f638256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a96362d6e741f4e3de84b817d018257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248237f5260bbd8c634bedd815c6c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5247f08a1df8508e08151c0bc4e3fc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3981cb421f84cb373df6e9d24aaa13c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff86c987c287e92d559700ab62406261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d327c777939b710ba7c31f646ebd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67583db5c4aa1ab5784dfc412f28bbb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352da7747b1753a583c2990c46bb8651264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8792f053440c573d924be015a3473265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de3b196611217a70562db06a466e71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b437c174257912152577ee874ac00e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda6eb0f02b0b1c727692cbb0f1afe2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74f4873ec876ca0fe9425cc3068136269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a03bf6dcab0d56125de4bafa7702270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c0d8dfc011f26e26c01813ba57f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb5fbcc9ee9160226760cb9b563d83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88430b783f4e200e98aa900d2a6cb35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e2443043753c74c63b4369fbd45c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8c35fabe2b49c168e8f78d8f988f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a18144cc2c0503b025fc274f5e4cba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abfd44fdfa361cd5efb02c56903722277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3acb93c2d31c2805729b28f02b25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6798d780392f5f7d88b54802b94f0b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73037344349eaf0bacc6561acee6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6430797eac3d5d4dcc7b7bc072961281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9815289cc5de8b25851afae084d75c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c3441604d41633861594d23b3623283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9308102cfbf72aba9f3417c653af91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e9ed0ebf175b77b73dc74fdbbf988285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b020d910cd6541ef587f6cb0d1fca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb3425b5d4a5feafc58518798ce27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796a18dccb97ca6af564f311516d973288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14bc7ec2b47efb81afe16aed59581289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d801535356c8453e09851025a054290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f0f6cc11530715cc1405ca4bf1fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172389f621c73b72a0b618992eb351a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7e0e5c977bd9953237ba61e4a1475293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25316a571d428b33fa0ff17bbc3a92b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee591351572579813ffe9a861b0df6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff481ef1d86f07f7d7aeb9cc913f18d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05757ea9bb040ad09da5900565ee495d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627046d2d0607a96992314f3c851dbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc160c7541f6febdb0c65c676e46944b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a134716c2b3903fa7161767eaf88d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7df8932485ab1878df865fd7ec0e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d00f3ea84f14bdad5b9531981068b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687e2f9c124646254fbe35ae9baae0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52513688fea736793271a25c1d48867e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4505824d36b21159cda70c07ee78f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a10e851b0a24136f0f9ede0e11e73f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b15d027e585ff94548bcf083d6bf44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d655e17d54e3e7662f6373556fd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a60155401f25e0c5d1098c27bfb0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea747c4c6dda0f080c522b7757365310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84798bbaa040104a3a94dc94d736e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84074768712c3ea8c13742819c3977d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a39e51c2edad6d0ae84b533e8a4249313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6b34e021aef8586f081142577a64b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48bc77a0a829dc19f07e56cedd3a94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a27fc8f04448c4fefce7b98200a29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca1c15120f7886093d029f9bbf5e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13a998c5c64d74c8fa18723b4d1fe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ecfa76b19b830b751df6271904f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c3d77050cf7e16eea53f24a3853e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809fb2f885debac92cd898865446b7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64c122dda5955f8a51157646718f67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59ce0d9931f57ca3aed3dcfa9fc84c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23de65fde51d3132d51f34820e38c21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c289c5e59d2dfff938d1a078dcc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec1184f6058923c35cccee7aa46566326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376281aee798d12fd27d11bffcdeb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a51f24506139d8beef6558828d7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8216769a82f5e514ca6573e2990effd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20a0459fa17cb9ae9b1b120be2b7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01494e687cd1f766dd3e124b836de9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31710b30dda48f60be4498a67dba7c48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035a1d5b5e56316ff8341bf01b4aa0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1c4ac0e67a19e0c7ca0b0415880a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e122b8c9278a1c2d4af94c767284927335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc527a4dfd2062e317f202b00fd6d3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab4de3bf5be96f9d1b339eba07f48e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d6ba172672fc54a3790423e116bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655ed3e24bb5c7e61a27f9fd708bc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce3f280f490579d282fdba044fecfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313aa358511b79f92a9cbb6db39c349341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c442e9be92f86efe4fc8658f07e023342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b364915da6574a981606bee56a3c80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e70593a8d12da6c19555ef5d5383e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc8048a51c27d4b974a4c749dea96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3a364e1e70025038be620e5f97cc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa075c061ccf5990fece1c7a2f9262e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e1dcc5fed43964420f406c7810fc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d7e315152e482070f886050e18a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ff71adce2f67755260aaebc0a8469350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652164a26fc5f1ab70de291a2d1ab83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff457a12158962a647b5af7327ce8de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a28ae3cb87a3f3183c313dc3462383353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c748fd212e9607eb789dd1e98daa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ef91f49e5c8cbc475cff7da96585355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da586e5536a9f92085ae065ef8ed31d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f33cd6a9af673cc808120a0f6f5e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bdd093908db8de024f493b3c1a9bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c3b46c3270b96641d95d8bbfa8e76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67bbc40e7dafbb7a66592b1785799e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff7fb6f66a1f06dc220f73a2b2e950361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d37ac6be69f0a5093d10a6386ba8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4bfae9b3afb758bf771dcde72f22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716406b95e282b3903d04819f08c953364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7563a16ef2e89ad855ca1928278be9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5a9b186b97ffe9234fc339025831e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9133524c6ca6cb01d0b922fb459bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a7ad1a3f10fbcf266e3e242c03a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae84b8a7d9f89b857be6a93603e38a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31727816b42a539578388f6d737c73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b968f48bdd327f5afdd7bfe397d820371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581ae97c345413ed19b37c1ef8e892b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e2489671ebf721c12036f3f8c321373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f16d9008265dee98108f2143403f80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a8cb58b9950485e965f587eb46ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003426cbacb3c3481d37a66d0c714b1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea64d0eb6766924b0bb65cb0abbbd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7080856440d7e694da7e75a1c9bc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0444f995d99074aa7ae773bd076b28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0e6c6290bbccf02e8f425bcab9d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d32e2f9c5b482c938367b98a38c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f730e884984b058c2009fa69a7c777c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41b66a160d05122ef1fabe12fe05a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab640a1a6bdd745e0ae72ba9028f9187384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225896cd1a97a88500882cf60f7c7c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda3c87ac625b5139656f457983915386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87493030fe9525ebaf4b573ee66cda41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62aa808a8d168c03e603fd2760302388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c4e88832b2a9e26ac8c63a369f25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e3b225c3a0a3ed998b5b3957b862390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec84cc4864451c72ff2d25c9d8cc092391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de47c315f22d30116cc8366cdd60a86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a971f11487a84006d1172ad7a1ee336393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a2fbbc41a155b5bebc83146f3a38f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9d78e2760689830b55cbd39a43c1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df958396c60d4e395fda0f1379b94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eab1ddf106720de68c2a982721cf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761f82caba77dd13ba26dea2a62893398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ffb2a015762f9c000cd34633065d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46322bf7d637146d610aa0757eb89e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d1624ef26d8ba17f72c01c8fd440401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bbcdbe7fbcb5aa3f31a530077cafb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cbcf668617477c31359b10d1522bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f4cae719bd93c01aad003dfddcee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b7e6493f1be395bd325232b815d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7663c052249f6ec5e127f70c6ad4e4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f16f6e93580b517943293c3f168cf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d14d18d491daf91d210dd17f4b45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f840f8cd9ba176ce8aadf8263f6d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519e701fa59a29f11fae1fa62f7f01a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ac4ca21fe2aaf7fe3610b462b16a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37cd40594011a88a418a74c9c44ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a7a14eda625f76cdf71dfc6c28868413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d789e07fccff4e376caaf9fdfc4384414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c4eade37301d128416281eb20953415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b040acae2dbd9167c8dc05fbaadd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59013f1ea6b5c1cc66973eb1b148582417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf61419883191d2062f302990de312418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c3102df280298a985ec49bcdc5216419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fc0272ad53f747120d11e0e3ac833420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e3c519a0fae1942d5389bbf9bd81b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4f3c3a52bed76f7f84ccb9c86146d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f64f0aa46ce42b3a058b95d60afde9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9243918dc53c2e3aa0556e69e24b4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea27948406b538c57fc0cdd3214c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cc637d11e10d7f61f2c3cb6a7dd8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a669e1226a76db01154e3aded80887c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef1c30685a072c05736dc86815fd6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac46860d713c4daa406afd0f47a2d1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc774e29ebfbaa77e105648f50a2033430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860bb2e195a518a81fdd0f32af48ca6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd122b44031a8a3fcd2665fc17a481432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf681e7c1f0745c59a58a3f5090d3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968044fd3bb8b3058c8c5f2e6c0402434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0e4e8418a0e6fa21d701efbf321e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb6d4d53505d2a955ca9ed191b0ddf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ede6fa12b9b81885f0b41c0ee6b19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995e18061f5529bc0d43b4adcf042c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b3203c4ba67a1ab7d61489dede4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8472e5070e0a72150cbd36b79b1c2d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6949af37adb3537f54a17d12b2c12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9abdee647c4fb152c55bb6961017f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec018ad828ae99fbed30853ee073591443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894a96128dd23aa714b29eb71eccfa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113f0f745d8543f0dc45cf439fbffd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23fdb74082a3bc3627fd2e9992d55c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c3a475ed746cb6096bb1b3080334447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c901e47476e006fe2b2f0de4894afb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d832f5e5eb692106778f881f34cbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85de832be3a5006214da366dfc818cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf2aed08f62e49f500c620e76b16c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448395c9e6f48dbcfc876ab7f5a5b44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f7de2de2c63b8f484f2ff52aeb8cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c3043acae8d29ad7c96087a384010454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f47ced6f462e23c003ae18ae5d87e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f8372781ed7e1f201469b67c0de4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea71ebd8e368c2eabdaf7b0c97dd8b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e68eb0feb27a073e4a0d1e65a320b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351704ff7de2b2da16d6fd726cc688c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9312f64d2303e756b8cc436f88adc58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0202ee0258ad7ac6afd36652c2eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530613c13cad9cb486cff663378133e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab1be1bd5bbe35f5e7e417dbc06f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808beaf75ffda7de00b7710f14d3a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c91a9001823391c3186a2f90aeb97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f0018ce8990253b370338d72be7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1769c2631aac556e71c15acf778af95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd76c9976a2a7d66a077fc23a2242468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482c40731a60a29a73c9d9b3595f39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c40a4220a2e16ea7cd1aad1fa01b38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a627a0c23f55931d569e90b98fd8f5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e423c927cb176090ceb72e84dc5db8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3162d82b5e3f4c55e16f4e481eb62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9b8475780cc4dfcb5e7ba84aef86d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd19ec31b47e79d035b9e663d83ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ce03eed193b43fda6e92147b7a72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed020dac87c08d670172f0814be0230477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860a31f3420575473ff53cd432b1ce1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec3c729b609b72df0e8f771e8aca7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716b9fcf8d27d1a4f21f5c74d3358d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7751c1d19e4f661566916abfd21b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c7e1e9423aafc138ec369c2cf5f27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c23c159fb8f9d45c49efe240689a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2209ffd08bb7d876f4435d22ec4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffddde8c18906fe0670fe0a04d045c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac29cf9e4c6451382e24837602c9f60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59200fe1ea7139bedb016acc8684486f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0366d151ee859fef0c74eeb1e1850488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59cf5bd800fd6a844be413d6bd03ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b37b18c24570455e1c7f7d58a2b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53b0af4bf09a73b658ac981de7220491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9243aac1837df271bbe9012006119c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219273db550b785e62cf23f97bba08ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406859426fb8e030221b1735f763b70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e7a8ff14af0e5080a61b0f74e2e00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e00f4264da96607a3de9741f84ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79297842dbfecee7afb1733baf0abb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc76e813361fd16ef126788794fc00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49bc2d58d43a0d4e5bf4469127dfc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810564f153df635be564cce394ad6243500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a4935f2c97223653e39be64800ec0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1046aea67e0469365776b980d7b241502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4406431c3121706e5ae2c00a318a48f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8a07ec0ca695914599aea8df65882504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d56e76a66f75135fd7b1127e411d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6896f17a31efc50007273bd44d456506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612b3283b226e6d4b4131f4f9864887507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18ce177fbccafa272d04c88e27a41a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77f5ae4401468abfff25f01ad692a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a32206ed9d366c0a069ede0c5152af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d8bb1802a7d3c5705bd3097388cc9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe860b897e24fbddd6f045b6687ae21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb456e02a85a1d7fa286f933ad31ce5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d066944e4d901e96c75f28d33682514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe46f852b24721da231f335f92632515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cccae42d610442be8e0436aa3c9fb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8973777e243b2a3b14c87e67db9d04e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80345cabb886a43c9de0b406a9bf1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6aa315dc43e623570c6c8772c3874519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc31ee8564ae5e184804eba90159c6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488e8966e1be38779a19378f764ea06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569d6331975dd69aad5e000288f367f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383f3d7866e102468487935f56fdce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85c33eedcbb133bc40ca342eadb03b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d5db33e27754125ac3f87684fde1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d9cd36c508092cc074a045edbecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a20c5057a513450c256dd2b9ef790527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e49cc80a1e276d6a2814e651ca999528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebf8e34b43d46277c660903fb45384529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01bac59ddfb89cbc7993524fee0c4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230281f9f8b54cb70d4282bc312a0acb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9fcba70217033d6d3d14d987cbc5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30183bf87db78c507471bdcabddda52c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd94894c83b6228c849216d5af8ca0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46569bce40ebd30e3743b49ccd52ae4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd475aceae6432881c112418f8f05f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccdd16f4d4c9566171869a88794c77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b4baf23009bbf67e8335ce61c27f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f4295919a1aa4291b9895108dac8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd31b77e808ddc6994e9093c2a8f276540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83730b40b9638c03288fbf6ac9a1ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5164a9e1aa77a46e826840801cb565d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8fb9e6eaf56889a26a7ef7ca7d3d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f90ef2a3fb4d209968acb2a59c11a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cc197cf63b4f3e277400c102857fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e59ccb6f6babda2dc42f61b4261a9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec6f89e32e5c544e41017776d601f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e144412d9df5ffcc35be03d73ef508548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eeb7e7978b7153f657d4427e18fbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dcdddb2e0a251f16ae793e68c37e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073ba417dc024f6c18330556896fe7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa52484d500466e906e66119768075552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d090711e1d5e25a83aa2f3169460b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f1f62d14b1355f0ee87c761c5135554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff01800b9dea1de0fd408b1d89eef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b96642cd7bcf1584a2dcdc511a046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214dbac800489a032601ebe09a3af72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfb6c6cd113c547433d8db1dbc85e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97485e6cd632af8089be503d8b06cf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a69e60527e000c2c8926183a728a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407db5a482b523afbe34bff6721ae882561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394e81f2247b89d7067a38dacef05d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad55bb691db942ba31b56d5d116a804563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487cb7d01a514c7da67dc9da69b2013564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed68028f3d98fac8eeb3841c3a3330565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61e449f3a65b26a14a9fb4267ad46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34329999815ae3ea327f320b31c1bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d118fd52d479c1d7f88454235d2b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b33c15d98817d120380a695826036569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f22ee82e9f5fc0e0ad9962533683b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da5067c64cb465d0103f312bc55f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7569d135f4bb0a07a7cf90e18276a36572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>