--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee9c6e9266604a6a284cd1e2f546d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df70f1543521a022bba467ce3511fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f37ea117d5b811ce1b386b4c5bd6093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087f5b0a90aa23b489e4973e02ce9374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283816cb05619bd0537ea9c3fcf17e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e503f78f9a0a57d88a80adf227de246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf00f4357b9065d050e704f5b0b69aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1708d1a586362875a5bbc2aef70dac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746657a087f6f5f05adf3fec7c88764f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c591672b60a55f6f0bcd16795be8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60189ccf1370b0a38f3425ad5226500c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6e5be4dc6982c196a6ede301b01612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacae2635d3637dee5c19693f5f9af313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914a45cbed94be52f4f170cc65594de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807f00b339c3361f831d778e4d9d2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1beb863479925ad31c696557a1bf6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff62e9515daed6d5913c51cae220d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e955fddaf6c39073c34bcd2e4b8d6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2dfe596be84e91e4abe3cea216ea319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7fcce0f2a718117c51e6a9160c68020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f28297cac7e1138c9ec2a7173c8a8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebfeb75da7e778fae82a9f793a85f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572c4f39eb0666167cdc73968f032c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd6dc5ec8a1c395f8a5f3133380a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bafee8dc5f13c27290b0f336806c6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28df72622a63ce40d9e00fa86471d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ad05c42a5b455d3ecb489080356827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a62f5988daefa902f9b731d839efb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc2533023c8e85ea5bafc5168bb78029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28f1060883fe4482fff9f7ef2849a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eab8b43754af30fdbe0a67ed58caf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d007cade185abec1d9022b90be82a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabca7d84ab025403932217fe9f515f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a57b57fc3894ba128d7f9f95c3481f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d90a3057274691177c47f03643d9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e71af2966d7c99256ed8d249d1db736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5777844752b924520af9c7c15599537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424708e52c49240f597baf8d6868a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f434dad9f2385a644d34290176c87b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074dbc5e4561470eacdde489bf955b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654b2f76c9f6b1abe87d3cbc3f3133641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff5a582f61ee01bdeb59853e8006ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba2db78c44289839f97766571525f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e2ddc641b2f39db473dada5421aaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed508ce8b8a33a7cf597f4c6d25d4bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5075d5e5382537b58bc1411b1274a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef703782d57ca851b5c847df7d2ec5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e647d482d65087c755982c9f80a2ef348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa16dc4d549fc1bca387a7878b8d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7677c56ace4174a763985f33cf5a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048a56d84e2938a0ae36a41727856151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179ad0586328fe2c2c6c71f172ad96252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faead865ce30be2afbc996fdfe88281d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d50cfbf41c493298481162c23ad5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f145e267341e2a62a678c426baed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ce44843fc5e849d10c664666868b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0040fc04c53e435872843a7b84db157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50a595ad0ac10d761786b3459433558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab6c563ec1bc48032b92bd66e35d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6cadabe4217c5f2a258fda866fb3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f0d53939b74e360253623209dcfbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb840586d75534db0fd08cc67d0d034962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e501e3955daafac41db3042097932063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820aed410d2c04d5e958b77820cc71364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2339872aefe32adfb708b5f6a8a50565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667276e41fd45866af31a318bcab0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49abb77000fdfd33454e4e3c9ae6d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab112f0449d2bde560c895f90a2e75eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d646e45c60f2c3039e206b498f8f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e4041f153b25e5b2263cdcddc87ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35031743fbbaf275a267bd093e616e8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c723bd963e4440158f8c648b6c48b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ff500d36535c1771162f1e9132c9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333158df0b2a2459cd1078832cb5f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb56e73e0d3e2b16336ebd9eb34ac8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e3e98cb9bad9405d778586e46046a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b583e6e112135d030c37e44eed1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8c525bc00b70c2811cee332842a2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9824cf318c96f070b29513c10d64eea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228577e597277b3b2397e216d0e7043280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7faf113154f65f2590804037bb97881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d75a2c22cceb1312cd220a05db8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca77119da091f247941a84f4397c21983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f444b7071032b1e539edbf6acdd2e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39d9cf1e6101caffe407804c42c48885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf25b084750b4991bad8808bcbc61c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa579acf91aff85ebef1f736143bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c948950d03c3731b12112d3917478388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8353b131c9603940cfb46ccaa1513989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481507318d8a118f9325ddc492977890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac453ea0951887c046359fd53ae7a43a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe9eecff3c83aecf1e1c18bb9bc6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f4677bf34a2d37e3d1ec9edf6034093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c797f5dc91673bf78548ae75320526494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5009503b0857ba01b67958452940c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae264d0fe8b2769b7a47321e2f5bbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24eb08599e8662c33d3267d36e074997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ddaacabff607068917c9bfbc02b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951fa6e537d91b6c798b9fbe36eb5c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e2ef3bd2b1a86e77729f6afb7c6e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b263ef43e60a1444f4a7b712104780b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b830493651e7b96d01eff2e64144848102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410ee8ad59f6876c8455a7dfd6fbe7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358dda1c410f886cb9e00bbf6a8fb94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96259744a00d926bd857121db689a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602292424adda0337c1def851dc554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd727f7ae12b6a6957bb9bc5b776a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4305a52b909b08cb91aa0d31f9c66b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8181ee81e3560bcca030850d0e79a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176bbd4852e57f23d37ab65240c542110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd0873419451d21864eee59861c1ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca9c923c98223c2f265de58ac1d005112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd91de02499c46d092bed505c27f64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd624f905da665021436743a77b6625114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad57114a002afee789b99de0cb3ebbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cf27ad9098f840efad4410ef309d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b175e280f8e52a82e4ef884c5caccab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb5148a5f995049b9500d8e75c4e9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ec2d1c8bb2af3f880788c72e68e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a298580d664b4174aa161ff9ce3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a48fbf1f4540c5f72a7b40b472602121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ba2a84caf1096c8b893067669db8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6e20e79d7a143c6208b30aa76177d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f74575a70573ab85d61becd6f5b26e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ca920d718773fe3540466aa659b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754fc3ed2281406f8adf9c4e2cee649126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45990239af66ee92bc89b28b1ad2550127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45876c4fa5edeeaa69392940d39821c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271539feb0da3d10ce4096896eed41fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8da482b39e42f196a0a0b10d3516f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e4a08b8be1baf9299a5c648905d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b3374e4f16673169b1080c4098b1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4706a4515f393f0c4ce31acca8dbd73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb89db1f3a9373fa7a1fd570d72fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bbb4575756b37f7ef97b99ba7cfd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca531557ed00e1616256aeb149dae645136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae764d77c6e35e9f4fb55d2e17981ba3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb0d68a51429d87f0655a04cf9c166138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd91cdb7f1d6c2ba1c160c0a94c15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b070ffe60e306262c106d333ba658140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545fabe52970661759083ff4b45e878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a62aa7121ad48a987dfb6f274a60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a6e7fcf271f827b402ba89850b753143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611ad7809615c42f321d69d63b076d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9349f1453292dfd85d8907855c53fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdcfdb5c8ad11c401b6287ccc316e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bcd0d1b8be01dd81276b5f95b04d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8038af75931329e7a611da7405a967148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f7455d7c9cfcbd24305f03fee04b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708827c8fb595fc42fc3648b4355eade150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c4bf89108a91ad7e4b9a2615d29d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca878265ba3bae5c6a9bdabda0285e6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405402589e39f05a6302d62f70aab2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ddf1acc8d11f17ba773ad49f59578154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc7ab630b33ac94dcc3aed58b1bf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8f7b3e779d697309a267f1814e94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb6d8220d14c852ac779f789609ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e51e4dc7ab5cb3f0d7982cd0bff28a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f4e60962077704bf4d0f451a0bdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dade8c9ee323c281ad896bb5a189d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853def7b15a1b11a18ec9a92008452b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebabaeb1f2486c7db4c399fe2f70d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf64d953acc8e309a53982e7cd2782163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206ec085b2035d0bddacc5d27d6e4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e76f3c13bc16b0efcbe938e73e765a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc3659b3033274302c86ca55135cc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11b70d97dd8d0d32a39d0f40ef0381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b161191fb96130928501d5f58a10ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b6b3d78cac3ef810267b56be7f7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab03d157c89701869a3ee38d2011bbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89509e7ef819879d64e308690ab0a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ca611c6f2480d940969461e110f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ebde82d2b2af33d371eaf1998b66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc6feb6c70dedcd9537099bdfa832c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ab6a71d124de01ec41e73922cff68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f61b78e6e2a46f981a4fc40cb64650176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be70afac2242b2fa9d5c21c75c121e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ca74a2aa688a087728dbeb9c2ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73decb078d3b793179eec07a7134cbda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a38bba68683ffd432fb4bb1c5430f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f6174f74a98df6eaaab7969d28cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe59c6e98701147a32258af14f9684182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe279531a87106ccd28a45a629a5045183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1fac07747e83b7a2a15816ae5cf9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac7529b0c37523d67c6e5ecfaf246185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ebad34f82ebbeb5d11f99618c065186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e99186925051afafb68016b0a7c1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a2b6a26dadf2a98418a2d088561ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abacd09a8a92afd70e3a66cff4bd101189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567455f852bb8c6dcc58f58932373fe0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801783067efa7ef41ac1fe6b88bfdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633642872f77860ebd43a4c43297c3c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb501a21ee79a03ff8092378f92618da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa964ca83633d54b195ac4a017e0b01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da25f93fe2b0cf9e6e26f57e1dd692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb36e03911de7ba904ee38d8cb6492196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb9a796f5fdff5280db45940734c1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eca7f785dbc4feb345e2ef95be6ea5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b45f0afcebfc45a51d6c34b5aab5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07b1e4dc826c5f627237ca1ed5849d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d562e15594ce49fc72d098cded18a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b897d6d0e6e1668c94cd7d2991ae06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f6d53e4127e9cf07b1ecc0ad1e31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f7fc401423bfb3ad91db4fceea92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656a6e2df9fda7deed03a4be9b9e034205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d252dbdd5270381465860b575b07b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e5d58df9e5c132e34ecda2f36dd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ef097a6e73aa46d1d42dc55ee86e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5ebb02e6922af3bfd2f8a5d8b5eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6de7758a810d63979760b011648107210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547617d04c4e487e6a9fba1cb33382e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714388edb8079033632ff4e77335ffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b0b2844cc6c7e8689bb08fc23e15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e720184d58763b9ba4e44756ca0b01f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3779a8e8c9d679aadb62bb7f53eab37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ae531edc277e9a7a85197e1c93e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aee25a466340cc39c85d6421777e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251569e55c955fb39c62a564fe1ef994218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7fe92d7bbe71ff3ae0144818f2e66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d07fc2100cd67f32652b27607175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9341fca2a8dc315d8bcc312d07ce0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a36e5c6bb005d675978e80bab1fa5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa103283133cfebfe3fbe66ef634c3f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d267fc863af6858790383694b17384224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba4f23d64a10f7c15ca5dec3da5587225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941755391c3aeb29febebd5d94119f8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652762b28aec7c912f2ed958a36397227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774922d4b44175c69e97faeb42108ddb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f089fbe6e75f087ddcfaaff3482569229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a963fac822fdc8482033140ead5eca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814813003d1bb4c6fb2ed719229b747231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac540523ca0f80847f3337fa573da4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768dcd95eba3d1b7a6f87a7c94a5c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8756d40e2c96e4fbfe0a589b3f8e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15337dd4b0d2b17a555a6d4becdf686e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4942a50184cb9e7d14e5da4cee76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838c2343af3efd1d53ce1649253593237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e054cd59575b07593696c2760b6187238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc81b9e541de339f24b5dafb584bba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37586fe256a633e4ae19b61c687bfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dbc786e4790872b880f56bc6e07a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f232525a3a48789e224bfb9e916f63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200f92388d487a6fd0edd29ac3db2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a81265dcfff1c38ce4a9fd6d969dfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d273c4dda0cc01e7c8b9f22d113405245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb9920c679b21e78eb333b1bf3ad9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15096c5d6a2aaeb0967cc043ac5d191247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13552040247787f43d08e6d737c7f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a21ce561f7db04d2b35263fd3c3541249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806bd8673cd41a27ccb49ae18178ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb46d7a6a7187d369b8bee2a1bbed41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85280ddba157fea2bcca44d2b9311fd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951b19b2c962206a375665400348001253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384472e8ba025889d7c65a9a943e47da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506386d73e546f273790d017be22867255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f1e0b346b9c127e24c6613719d1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dcc30dc6cb20a6dd53027bca7d1b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3824b8719ee660e1ae4e0f9dbe0b29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65344550e8b1c1cddbdcb078b5136d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc00a42b78d2f89d28df8c285775e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601f1b8e3d5c97d5b6de930fa893411261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c03614f563beb0ba990743c608aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffebb646fe1d470f2009ab1614f42fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350761c357005f3d9070bcd498a44e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1194ffda9d79165f0647cb93b15863265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b2f98c90314b4b5cd24d3ff441f19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47cd552cabd63bddfe91c34ee94542267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad59fac7e68b745d14afa91fd1e692268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e70222b70280035b3a2534264f497269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0825a8efbb75167af90bbd1528148ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb2344cad1c0d609a9d27d772cad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88210835efbfb5caebe098e7bbd9c98c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9faf4f631e3a593068146ffe2fad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed40ca3d944cb2e504fa1972907043274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c95ee2c0b5350aec0883f4cdba39d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4119614e29fc2800a1ec8c529fd56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1e1f8217c958f410e10b45e2e279a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81fd3643d027b0ff2a37f3eb7a8a61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f5b2605bac8ab849c3cbe06a07e87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257bd9d64390b34df5aa36b5f64c66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e6a833ca5cc71612870f9e2c09d78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5686dcadd2b16a68bea398abacbcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534148b0aa48ef1a66df75c5ba10372283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55719f2f1bd5244544667ad9271df22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c855f305dc797719b10f795709c380d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab97cf6462fb56be6596d2e776d6234286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6ffad44fbb5417f41fe233ccfac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4bbe144fbb0cb97b15b526e2442e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f19fbd33547b59a8e249f3524d353289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1bb0d8cbe171f70d23d6ca4926328290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e12c5bb835dc9e7b0d5cad0906e566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dbe8a785154c430598d9178285fe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f5c33ee5dc5b242db60b8f7bd40ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e93ee362a44ee15d79b59b41472a7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adbd28a635f1bd5274d666ca78af8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f2cdcf3f94dbebc7a990550b53273296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ac28aa1700a6144b6ee123c09f5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9fc7675b864967a11193460dd6fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e471cf3f09118add3f146ea24ed4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729896aace4bd8176c4dbbd0e3147e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eea1ac685e3c8fc0f15e9fbb1252a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde0d70136ecbcd0c915cda95d4f294302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41379091b5addf685800cbff538d5c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c8dac94d5fca81698c476af425e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ed8d6ee9182213260e0bc3a7b1eb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4adcd8ccba2ec587f2c514d4a2d6c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2450346d0fd8f1a87324d7c70e278307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822c85962a30437d3f2733f5c2bb5e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd302dba4d12841b0d3a8327639b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad05fe2805f9165ed06906123cf655310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e12c197dd40b84a91d56d38ff37823311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3331ae094535aadbc6b795212abdf4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5e37295a15270af712ba7ad873ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f02aaf6665566df37f93f789d78504314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12bd0ad01c86575e1d48b003ddbe7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c4aa5bce956c065b3cd7161fe542316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f53cd718e5bfc8234c2c28968520317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e15efa26d8a8efeb24bcb7fe3569318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab33ecc646307099ee4e4c87f6b46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02c96060e6077aeab282740129910320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f76d809e8558cf227510ca3d3068a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c059876115696246bff1a123d9c637322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad3f50d2fc960e0dc4235fc6cbdeef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eda33bbe28a4359477bbcfb42768ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134f60048521620ad2228f14a1cced7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292bc66429205279c1a6dec9fd5d331326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f1252b3af9792eec8cffb427e8e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0177dfbeef3bab889d59ce8fce54e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5404743256281db77816de1def830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb7cbd6483ab68abd3a79345489bff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91573d039cec29804d4123970eab0ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb762b4d5f0a5370d546fdeabc6bf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3042525317c9d1edfa697f0df13b40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d14f5207fccc01a431570fd6bbfe2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7fdfa3e0e93367b533e1598b1fe40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f973a0edaccc775850a627b3f26a47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481862694f9b93357e8a68eda42ee0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3aceedc96fa19609996619ef631e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d49625856399603462a270ff158ea6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1283ccd4b590d42a1c642b3a7298a36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded78fd12d93aa4c10d857f923ff2f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8f8e764d3529622113d5a95f5b7cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a30512e6415f78ed94b959b22b1e7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717b2410b012db15337eae782108911344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4752a488534c756f97f4053814a61c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716d7cfaddee9fc4c38248051eeed4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b8b4477e117053c338f6888b9ae4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85db4c29e47c6b9c7f2a1341bfea2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa241e6ddd3ed677736da0018c2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f66937f0903dfc71ea2ca55d4df96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0dcf61c9f0e8ef2c37afb37695d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07858cca7f606850a8df0a86aa3f0da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03804a27b07e646491a5fdad2e9752f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29820ad6165caf1e7a0942427059ec6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b36baade2db8a72a22a0aac0af0af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c32f3e1247815e270ddd78ab2bc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a264d4e07cbeacc5f2875f817bf40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b73bd230c6dcebddb6366c18c63d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c84d19230fbb66a1ba93e938af41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d3627dec48f0c528fbd5689f067f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3d3dd1d1d2fe85a79703635ac0591361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80352d8a280a811f98b8a77a5eee2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea115f2be33f2aa508c76b102b2e6bf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665aa59e76b671948a28fbb23bba71c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796adc8dcba11fe3dd7772bdca3e20b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af624e1b616bdd4467daae255479f1c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce1d97d120b812e4971a1429105a5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba32be9d1a6c17719cfdce4aad0dcaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490f2bff932578bb0859613afa7196369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e2251225a2bba059b423057403a5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa277e6d5b893e9916b94b269fa258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823d10e756816c20c2dbfb3f4d517a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6fcbecf12b4dee5ccd8eb9b797f7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d49feb3f2cbd68eb6f48ef172538a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f768b251ce19ce23e26e5319fb4a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4abeef6133154ed295c710c092027376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35611b9406093b01e30c24f6f37b0858377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a625b8930d6233ed50c117f74f52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53eb1207fcfb2014d5c6a4f3b51caf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f7b334fb989f0566282f77f279b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1b090f5e3b421d4e344e8b7dd740381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227c72f7615c5a6b514eb84a08709ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306bf9a45ffbdc8c6e72a7d0f6724d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37bf335019ad397519deeaee23a2f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3094f9dd9a850a7aaa480a715cd38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef059a709601cfb2c468105205df08da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d943432592d3d1736c97652f482b223387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd60df358f0fce490f9c0e8ce63b2be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8460e381f7287dc47985bb7036eb053389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e679b70c98341869f69a335e7698390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4004fa70c469bc221091f3106e00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5beff829fa959c25aeef869cda2d19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdb7ca2cca99762d2e978d85e273a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e309bc1ab3a228aedbf21b9c4332e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19d482d13f70e69aa35e40e3d3275c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf293de99c677328733058b3031ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093d6cfb7c7a86b1f8ea9272cadee67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908070536af0577869ac13fdcbb7d974398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824ff3c8a761e4e4b47d9553ebf3a0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0bba547d78e353b42991b91dc880b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f004abbc312512073c01c3021287f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d404c4a218aeb7091fd2965bd12721f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd6ebc421285563c2e26ac35225a6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6085ab303498e43160ebd11586347404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386cf985e7f65ef5034c22707a7f808405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5f22d9c6aaf22c8f0fa3332144725406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90139cd402be98e7192c04d40cc0bb87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceba99173e28603562d4408e2eee4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b6a2b29e09a136dd6a5501fc9d2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e63accdf37e8557f3870cae94cd96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e02f7f9f46ecc4bfc251847046c6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bac8c59ce2407bf428c5bb96eca22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b77a4d9dc6a9220580b5e3ddfdf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc1d8fd600c1a6a802124c3937a431414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c402e537140dd73b05949a5bf7646415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb15b1cfa3f6074f3d75511500a328416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32725d02598fdc017b525c10d1c7e50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc85a25dcbff771c4130c6a182b98fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c328d9e1009522069d2d5a051be18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3ed509c6282265804d6448969155420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5a68b922e26288106d9a8d44cdf5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47c480d2a56f66fc0959365a6e4390422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820b7745d5a3adec83ca917af30bc9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4428d68729cf5d984860663045698c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313943cef8294dc45f20b226fe44edbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb390c4c71f9b28bbb2a9bcc63e450426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed45d3c9251d22e6f32969a913ebd65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa1b515d11cfdf50918cf1fa7c5d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f915ac5d9d24097fd1a621a0daba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbec871f206e1c664df08e85be0092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3522a38ef1559f5c3dd23bdfce032431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39f484cb8bdfcf1791c1d3d8cf2c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038ec2a54ba38ef8ce6e6d9eceed3e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f394d42ccd5de17c863c4fdcab6fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939b0ef9ef1e001d81cd2a4dbdd93f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a9966953a47e22c036f2b87f5826436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9db76edf024d964d2a67a1f640d0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d54414b0a76003364dbec0854c4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996377ee6d232b667717fa3e287e3b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae538f7891847208e10d36ee82060521440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286a3c2462a29c37bbc7df0c214d6e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5bcc4bbe29bacbcee53396a55b5e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f64a35dd67deadabfe840f6e834ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27993aa11bbfdaae183c3feabe23b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20056c0dddea0ac5d6fe00f2e928987445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590f063247acd5310d57127fb56e26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a85506075bead1e2eae89d047a93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c615d86fa84220dfe9a01a9bd78c14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c67a3b79f954f65ceb8b98f7b0d2a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c9f90cbcea535bf7101cc62dccfe9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a32fde6d562a08c3fb7116c5774d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfffa740e24864f2efab10378d3949452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7b029626a35aed39acd4e8f631198453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bbf66ad4b50562b6e869ab062fce4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4317eaa623c23d3e23565891b148e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce4bd56706f2b1a53f6971231eb2f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafd2cfdc59d846462a3b652e51327457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534721bfb4bcc0f1fc2ce9c63ec4a47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a6ec3f49295bc3af6a41278d7652b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c9b7d68bd9ec89b1da3363c063baf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363447d40afefcffb3ea7da16b8aa5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789b5567d752cde5e2e635731f26a4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b622723a7975aa3b266b165a49f89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3222a86fb4e9d6a763cbeea18d6157464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910596986dd1b222308e4dfacce2fa60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfdf06772d730febf1839481c5b62d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2277eface05592d8f18d0a3b89c737d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc297410aa557d619997e0c84b3c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637c98a1169e57f57af1ab0c70833e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d740f53a930980c0ed7ca80419811470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d4cb840824c6ff91c2880fadf91cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b31c0aa553b7763a700c12542830f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260fcd76106b36f599600918a13b341473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc87959d496dbec63e227c649d4766e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11613b8fcba1f330b0537ec39fc20811475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3ceeb4f78cc98e1407ead4b0cc83b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63fc1bbf7f477a162fbdaa689248fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6311aae3a60f665b86203219bd614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09d47157a74888bacf8bb63b6f6198479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b12d1bed499f485dda7492a85f7cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f68e81e083761ea87ba916a39343481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26fa2c3027257dcd4951d12d9b5f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b01bc3ec0231160f1629d264870074483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998918fefb5bbda7715c91d2b8d90679484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a48f1b42c4d2858108321570404b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628da649be1baa08937ff6f7c72cad1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee76433f607ffea67a66ddb32b19bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48962edc886ff9a7f2874ab30fac0ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969ef97bd0d9fa1f6156bffe616d63a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01117df70db8a5e113e8dfab02a04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29005126f60cfedc91750cafb275bfca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96355b09fabef956c42f7d8259755b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08c3700c06b94625b54a11c06af861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec048f7967d369edd651b03d964ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c40167d47b2bdaa2a8745e63a5536f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b99db196aee34eeebd7dbe64180a83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3408e44e768100a7c7bb33a772cc65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2e05d3c8b8829bf9963af9079252498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d655d4fb923551f22340ea610d12d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe1712cd61c34e9f2ea1f811a51b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b817e103925e629bc0e80a8b6c0d4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98fcd6f7086b090b8ef55eea005937502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471397381623dd13c8656c79af7a981c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171783a94c3c3abbc63f52e82f5ca6b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c33efe00fbe88ea18b854b51f6185505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8b193c9c66719c659af364959c50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824051e7186d93b99e416289ab88a040507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39465c0df077c6e7ccf0c0836f2659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da6644ba38806dfd450110746e01ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307b40cd2eb9173fccd2454f1c4ec1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f56781be5bf611c54159921165700511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311406e704440bee10ac3b4d5ed4b2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0238f04a08c55e6d5a3c99f000cd4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bc6778556bdccd6b0888a99841f50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60cb4902f83666276e90e621d9e72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2a5ead40d334f504f2da41a6b624516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6603cf4d5bbb9b3a9d4d797cfc9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca65ddeb9f52d604471f5d21475b462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250455c6e0d6394dfcd7cc15c84df5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb124352b5a836ee3202d64f84b7c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedc3ca4dace4cba44e71aa5d892ac1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880731ba0476339b7ae0cc9df0d93e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b976121f76b94c97a15c4794d6b7509523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c39c2d835ea2be11a72a5fb9baf4dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311d51acf2e809e5aa2eb87650eae0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720e471a207ef3c6e0bb3c440e197d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a06139477fc8a443091d810f6334527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08934d775424db403349309920c4a53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7898726742378f900562574c4f2f93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9432440e7c74f895fdd8c6bbc5bf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41362c1c1f2d716fbb6f396da1955d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb52e19c45ac9a0af5516b44b4e3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefed1e79b62a1e0847721673bebea0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a71db18b9802def3de25e37ca3b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2c5735c0dcbc9b0e09d859135191535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65287f6095c5da5b2f01e4c9216e69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b40d9ed3a0d3c3b97c2ff26104bd0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137421d6ceae7c8d64b625fa78bf731538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac1d06aa85caaca381da63d74651d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa4d6164507ac845f25402dcbb74eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe915c593010f7e1c1b4f97ea4e62e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0609f29b8096708a11a1981ac353b72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60cfa2788976bc1b836cc3b13be6b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be874f2061427dc29bbfdf467c8ad7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e29601d786836c4fb24b76b961d25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c1701e1f989ad4453668be776a22e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb05a4669fa630e7e969efea9ba5179547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445c74386b78dacb3e6545881b2c36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da19a1aa25813987132171fd5bfd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3bf04ddf2abb8599e3e8bc0f99801550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549fa2d4de93b558a74b393eca317e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7495b4ca1d46a95ea5df2e149c05189552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7f40bf6aa520bc3517d1b8a84b3ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf8b1259d06551278e1f8d6142af16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ee37ac373e4a0a628b5eef1f0a95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb311260c5787a067fb8596680d9d492556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c0357323f25fac3e81cd4a9bfe15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e28438798b8863680b21574a806c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f69a084bc9467f28c04f7e7d70153559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df704fd1d5697eaa5634ffbfc0043560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223640442a91dec6ddf99dfffeeee83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6da3e557e220c3f0891817861db9ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2b2503a929bd072688701864644b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f95b0984bc1a46909db18c11db6ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c52b9f09555a951d0871f09b19b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e64c0c179224ec368d27c588da3832566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164425302ee1175437fc2d2a810b54a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15da1328cd8c3454ea5b1b518b4b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0773a4f481cbcb96125025f7e911e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d34a1e169ac32e6a0af05f36303ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69051e5046fe4939fa12f7483dc0c7d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e9edbc36c4d2ee75972fe3d3241f5572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa714b45505b5a1513fe02bab2bce9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a973c726584ba78dc1d9d5900e6f702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a3c62eccd37d621c07dca4a4b96f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c9c8606270d278ad4b0b3db76a1894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9f2a8f835945bd9230921f510c9b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c6fc993111e12b04a3d99e14e5856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c49c2cf7b460316df44f53136e6c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dcd6a34cf2e562cc9f6bf486c59c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495250fba8f5cebaaa41c543c082e0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f43a32a0f80e6a973b555a244867a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c25a7a08da22f261a2fc0c005c685811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65677933466f334d02578e9c6f6c268d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f83f08638a65057fed197c98d2281213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c747114464dd3aef4f845c5feefbab514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee0de035cbab6964b913a47960e4b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014189017a33cb4c8db52bd833e6774016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac474fd377761e5a852ee5f2f4e6d6ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07a28c92cabc7a785020e6b1ce85e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121678a9ccaeae4bfa6644775583fdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3511531ba427524a4a13916901df2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22bf745d98d4289230dafd064b358221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6f0fb312f90e1f89a9552fa9ab1a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388637732e3e6947bc248098e1d3e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b300ed8730de74937a24d15d57a22524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd43f028de4e2c374a8fe0eb790eaab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c8c352c12a61d55fd74fcf8b9d0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585a91ce0ae85346ad9478adce298f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e62757e214e1d5a59769d3cb822d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144c13c2398afa93478ff263b28692a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb10a9800cb01339b5c2372721871c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef1acb7ff208656719671140f0ebb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f751948e253ce991d0b3a0dd2a9a1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f721e1c1ed7fa7e41834a46a696d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdd5b0734157289809bda26206c72334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4236adddd18780f8e6dacd6697da3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145a406e0f1eb211be16c523dd98ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c713e5940fbc398cdcd6934c5d6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ff76df7f6b7658646b67662b250038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efdf79890d07fa573bd1c1304f097b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2b5183499cbb041e15a17acc4e60640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e22266a36636884bb229c1a10de2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d62d1fa61b942d782bb4895d9a83742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6384c1e2b405bd044a70477a2b5f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f78de05af89688b0dfaa25ff6e65944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b976979ef81699cde70e402572b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5397bcb0c32a77c42007ab2988fe44446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed599fd483b608017a41518506a43ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6afd892452bf72b955ebed656edc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb87df80ef8115f3af2e20bec02ced249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e22e14a96814e22f3d95db6f6c6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70749e21f9c4d164a3b1cc20975dfcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1652c9af7ec5251fee71f33596c8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf9890c724795e858f14575204c82453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607c0b256c17b50dcc9fd1f3498bdbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811cf1b7d11bd22039d193fc84371fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9c7629506fac700235739bbe97fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027b61fa8a044cdd19ca903cf09e64a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d994cfe55f94a4af7c400109833ce4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cc3a26f0f633a5d55a13137c1eed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c848c511eff7ea9d2e088dce609760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8501726cdc344261882fca756fee8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66394b5417094eb2240988e86ce34d3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921319dcc668d4f3808de83276782f5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb778b2c770bdfcb54d9cb4af9bc2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e3b199ad9cb3bf8fb76916d59d2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ee5c4c48bd85da48e63e310324b8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ef7e5f1f7ebecb48ae29060d1cd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148479ef876bd2a016b7213b88591aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e84d3923ed1ce1011c6a774d6b76069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b3f2167834544b6eba0a7e9a1b7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043861a1b804f98ee46bacd0859edc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110462e9802e8b977d6d5d01062b36b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de130ad5bd14c1ab597331fb6a48873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb337a8ad78503a9129b63e8f69a2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5ab65173689edac51f87fbcb5708875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de58f3801d3279064bd89478714a67a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c0a05cf69a1e669862207002326677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b05894706937e92b4273b3730c1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ace9cd8e7ffc96ff0057768b58a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0794e772fa24db1b8d249b7783a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1cf6a56ccd1d7808e42f04472b38881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ffe50afb370e1b33b89189813a6e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc53ab064e682ac8a275b4a7760f0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c3792fcb164864f4c65625cd4f55084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bdd133393c3fdc2989fe67be8e67d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ceacaf487c8969f2c8aec95a13ac286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5d3cbf83f14fb459d5a8dcc5adc1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2acbe825a6a7ce7a61357c16119f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1866a953df434705dad645b295479389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3e30c5b27101e0af1551c68ccf3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec827f512ab9db6f4469e32e3708891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fdd37f3b6b9f3dbdb596e943f240592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449271d3f961e0b5cee16b85c30e70b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f47a155d19c142cfaba468284c2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bef5820ffda3e739497599251157a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4c5c58bacf23e754e18cfbd50d43696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89e15a2cbbe768e173735460e8122e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8dd60e96fce532ab273f8d34f0b6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebc220c9996851d1b9a57c5037689599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4105cd89ac14fbe5623a60db07c7f93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08931f5ba7523fbadfedfcac95287367101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c13522112784aa59c31bd5221ea3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ccb40b2ce5ed887cc42b88861319f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2751c55d8e7feb032872af048556d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a411cc31f42523781fe0c53a14a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a2746ddba202ae2f1c8582348ad7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67311b4cda2dcf4eea43a23f14cf6127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482983fbfc7b5438c6c217827e944d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d2551f755097b6bf6ee34f5df6cad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed075cb540067c1d6cdf02695d10bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00210e3222b4898e6567ac9c6030b733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24169795b30cb525b4d78ea7aeb57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92bf2ffc68f28f7a2bfc6284c16dd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c5dee56d5ec84422655f1509e5d03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96e62086b96cc4656bdad04eeed5f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b0e4b1ca3fbcdb11b8a0e266448f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76829b27806aea53ab879a5e70a191117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e2f2c33fceb10b6ba202fdbad9610118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ecb484fb247108ba65fb72b35ce5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8ab5c392a05d1578f40565b20da13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32852c79f0059ea477a7ce3dd7ff3078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e587dbc2e0576649ef4f7e6fed90b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83b2a0fa2b0f6f9878e0f6219649b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28baf87e849c315949813d46e0f6dda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be357be0a792c8c1981a2eda2a440737125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa835b75a9aa4f00b5b1c3fd989df4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1d6ed511dbc6a45d376cb428f8c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f1d4b27622ef7f5a25eb2dddc8448128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bebc3ea29cca969a1fd0e6b94fc229129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc177c598ffd2e7eecda86c825adfad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a299da72fe5f3c7dd059faaa584ca3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582509637d930710ab2a40593135f19d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75df5441d5fd0d8bc96ed856d73ea5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2628cd02c9409a59354e2af1b211b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deceb76876b9b1de8201b3e7befe02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b808bf2f4d54e9af32df30f792128136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b997233543f68d43af0ca1874a5c21a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42087aa46a1e0711c81d445bc0b87f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27780ee88825de3c29b72475fad4b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b61f14797713f3cabafad2efedcf52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52935f0199f433862faf8087d2c5ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403812abef635a46b4e3f5dd2cd31d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd03c391d25d7a75b089c0860d2df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63be71accb01b31c9c94dd73bbda1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b23bbce81ccee4e42b5f776541e0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2988474d8c1647eaf41464e34bf40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e70fdb33631837b65a545c614bdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525339821aa57f77f5a2a1fcaaf6e367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff424ec7cf66400bb1ce7a835cd90d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f781bcb691cfa36c7139d0ef30676150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2420802786409338faaf8ada13dd5bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79409cca4943a156a954ca272b2ead5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbc1bd1ac931755dfcae83a20b333f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87825668c079cbbc0c26f1842057217154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7410d000b72e7c410c2794e86ff0501155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4001f03ee558336f4630f27ccb8a780156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ffce4c17c0dd077d26e18976c683157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da77582445e127e951e181c2fe7f3b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85f59f9d820a75af19d938a7a2b081159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a128126fe3cce85f0d440b1ff72cbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331271ae6860af0105bfffbefd1389cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43631cbb23db027d9855251e2bea70b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25a1e7c799cf50ad104a7c6010613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6189cc2239d7401904794eadf41af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da85d8a5563c73bd1ae3d1fb30e05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170eeddec41cf9ef378645f79f08a2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ec7876f20dfaa1c1881bd7c155dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce521af91ada2a6e68ace38fe748993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf60a32f26e8abf02ec03576e68b54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d51f94fa2ceef69852239bdabf4fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65443ff76b435ab2c9daeb7aec2f47f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6651acb78123da3e5f9bd00355929172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c732c75f97c722970b00f44412be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e922aa4bb55853538752a0682f34b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632658239edf6b1a1676be1d0ab5c02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ba4ccf97d38a208f23229772a0750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16e2b10e5842deeefdcd2c3410e2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f2f71d3cceaf3cc4b3669eb4e59d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f30b9985580c4f446663dba46037d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c3c6ae450d2d93630ddce1214dab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dba60d8f729bb81809dfca3ea2f89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2b520257ae81e95ee4c553f8ef10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c4a0cb44346c3a84fcf8be8f4dba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1982c3fe11bad665510c00da3e939184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50106e675302298309d9f9dff7c276185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f770b769ac87148e59831a38a8cb91b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30377c6547ae9c5bd992169a6f41effc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50870d9fd2a82b20c2ead03f092d89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6becd7df30fcdf6e97755e9b9ec7713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77382a4a9e3bb0adba44734de954b6a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b882b1efc2d15e3a90dee919bbd16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e2759160ec8a25b0342d983898087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e26497d1f66e0c6b5a331a8d6b495193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d069bc166060cc42c0fdd442804580194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958451b9b2b9507f7645fcee6da4d789195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f29f57b7bcafe738eba7fa9871c715196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2a3de35beeb49f90dbdae8e9d465b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6642ca622db59f723001c06589c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b210f3a14b731296bd7e4e06fe58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6efd459c984f0c908f74873e81341200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb93695dca375b79b5c116fdcb2c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bfc79ed7ee20b5000afcd3d91aa10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdb56bb332f089ca2027100b694fc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250f610d745c70a66bf9469da1cfa1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97d0d7a42751bf21ab4240d68cf68b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805153a1a41e3760838b169cb908e52a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c01d0c6186c2e7b62307eccb5044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327968477692820d8dc0d854b7b5d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f76d02229ffcf0a4ea6dbbea19ac3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a23f9ae84d3af5cbfdc15f36c250210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f09dcc5bed5d2b0f481a01a66354211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9172b6cb8c6cfa5e7de36d8b92b417c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b41eb0c9b8f2ac2f1da779c3a3b048213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffedf167ba9a1351e133c27ee2d22ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d8cfb1673b8611456f0715f97d20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fedf5512f0d6a220979c788b425691216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12c32b1d349b69beb6523e6a8b7e0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a2010ff3bf2d904001977b12df16f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73075c650703e96de32c7bd485630f90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb7b11bebfa18458fbd9b551ecb5b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9471334bbf0d0c88db01d161abdb2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee051c53381aa1aaa1728cd3b251d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecce6b4170034480015b3ef5e54cff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a82bd1dbef22bace92431d95638395224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd90b9e12a36cfd231b6800f836f13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1dc7929aa6f967c005f415270e27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39eca9f52e580554dbc69b6b6693e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657c81414ba66e57f85c86eb19f4a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceda67f941e5bb6c11a1e04dfb6b22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36335f8bc00a53dd97b9cb131291b3f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92dbaeb3bb76497e472e069e5de7a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040dab151ef4f6c744849a54657df73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95101e5d132df1d384c08af49d0163e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211b39aa2273da5d4d43c7b45dac805234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543431ab3604df8513b8a5a59a4f7d9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af03e4b940932a941741273cff936c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19fc339ccb849442bc6a185acfe698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc60ba78a056e8302f980a29c066c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e440b3d901c262c0e4f63c65cf0b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434029f5fc727cad95b5760b1a2738240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8bc29fc404a3bd3611c9a60dc96d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b7a51e11ff35652bb09b29c7a12fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedc42dbe3bcc40a296a17088cff2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196766b732948a41e9984fe08f0016244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db601377b45101419d27ebccd71eedff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96214234b4e471fbb25da463faed6317246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cefd849568c19aaaebb2c92ab3ffe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10d0c674450b2224eb0687a31e778248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814773f71cd1986a1509042d59733cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c017732d1c297f3e37478818ef61b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414681f7d3121d791f0c7a33e6cf75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f4e8a3da6e9841da7e469787b9806252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fae11f5862df7275e0560c14b3f99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6ecf4de35a11e2c09d2b7a89dd981254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed532a4d8b428aa25532309a5ac1c876255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856bf3d47c16ca58347dfff743c1dc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911381e79dfcca09ab665e132ea347c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36e2aa9ec6267c4e56a777810291e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93208d9607c2030d58de081297ae2157259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85529ea23e6b5d5a9ccfc54a85ba8f23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d8c25862fa019e7d4de5f7a1f4303261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97797761fce87d2074ff22380d6dd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b2e0bfffbf5a7bf50f8c9d5ed013263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd1f3e129489015dc64f0804d98ea2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d861a12a43ef76dc258eda31c7b2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f471b5fcb19042f6c6ba5ea77ff2020266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969214adc4ced60a4e802253ecaaf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242e39237911657ddc6a7c0c318c3d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba18504d0009274dde2ea177d0c06e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161f7541bd48b37fe61dd0c8edbe59a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c0916462e5465cdd2956e90da353271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7455fce38b8664d5c197e9e3b7b09a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef76f54c2da2479753b77f133976d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f718ef506063c1069a13e1cabfa90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1546524ad7ba97e50fa7a6618df8843275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c41c39a173a5253d902ea28241bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6905e1f1046be85b91e8044e7d362f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e6422115634e2734f6b4aefb990d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e26aea73d07c779f237395d6f42270279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670c1602b66a7dfaca55d8a42d866f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f0d0f849749404f593363ae29a67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97a4b39e0dfd149ca72a3889c36ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4c3b86c3bf21b69d58bb0e75b451283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe55b867d75ea42317074549a6d00fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5290409176d038a48afefe84cf7c9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a22f1361902e0a5bcb29885a60854286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd6b918007f8c5c9892f90491d2af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598ab99d2f41fb3b6a962ea9255282288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130ad08ce8070eef5120caad4213b41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c556047ff8640c2aa79233497eea9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fafc2cf39337246291dadf61753d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e956d2aa3d23193024b8cd36d1fcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13a64ce9339446fbf6c31d43b2b133293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031161174239b02bcf43dddb429b08c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1da1227ee361d59104a037b4ad9f01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60267a2b9b2ba0962cd44b0797a6ea56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccad892e3fdac14d9ee464a0123903b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dabc34fe204e886b73d4abbd56f748298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30885682185b6e4ed184562a63c9ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba307373023da54fc84d7a31b271b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b5f5445ebbe54ff5ac23659fdeb7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd1c4deaa9d6fd8f929cc21fbaaac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1eb4f453de47bbe7a8321b7f9d48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527c64d61f94b80f0a6d2665d54d6d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affcba17eace4fd3218f4817575166f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f12117f19dac31958a939b0b6ef8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8f75612cf778280474b000bac190307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909da09049a3b402931117a569fa834308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303356d676198e8b7fc1eb115f0e80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331298b34de753e9c110d5394a708519310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6ce999d48c8db00715a56067769d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e543d54102f1d2b831a164e7dc80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa613679abfce7c812b7c64020ea938313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a0b3ee550dab6e36c8568251c7a05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e45d03a667fcb62a2c51fad6bb5b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba288865ce8d6ea6d921d57c2c02cc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049ca714c253de0feae9f244e7e0e7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de921dee5db92a7dd5319db7359d64f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef002c4a9187dca182f1793a5e770d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda77365794cd649c2fee75b3c85284320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a61d54808ee6742c90b153614c0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc00386695e89f764059f8282f9f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e378aca4f21a8be1e68c938c48c62a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a04c17a36531293f61480f4e3c09b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca0595bfd7436a695924f0fbc4c38f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a1051da48795c738e3a1ebccf512326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828d0ca1eb47c2aef9cb4c0642d9b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b38645494b55f7f1e67a0bf5a8fe69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e9799e3c3027b25a7f21de23d0053329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91672943a825fbb9410fd6b4b25b24a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc6f7336e2330bc3ddb3ef037a503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee58cd96300e20f1e43a90b538137332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861e9aea966747940e0396c761a0f9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925277eecde7bf3b18d2f3fd3fd8ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d9efe9066842ae31feb102c5f815335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872691b340cffdc352679b709660b31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893f3780eba43494b3aaaea2c857b7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413784137712b72022ec69184ec4da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fff04c8cbd4de4d58db64a343b00f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9a43b893d4ed31a1fa2b8d718239340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e46e42ee3d7bf65da35947a555493341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f01bd912268d97f28a8e1b17d78ffa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29faa3996559678cc6643ed04000915343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc8a683d923e01cbd14bc381785142344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed21c474e8794176bd668bca245d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f59f1b3aea608e6a35d4b626228f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b009467d031bb96809178de1a099d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345592abb4626cff0394b575b791cac7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242994acd82646cb2ef819d8833695349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4694fa4139266fb22d14e397cc24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93779fdbce80db007197fcad6bfcea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62f4e9a5aaa7bb1406d453d528399352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03964f40df85abd5eda31791accad9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bca969412bb8bc0571807d1a2f7e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23a935780b82b50e48d2e2784b171355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b6ca7a2d7d9724c3240310e9f742d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e6bc7a924dd26865ea7b28b22444357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d7741d5b39898ae5e935b2f33347358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaedbf300ba957eee2e58b84d992e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2391d4572cd4caf054e83113c71f59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a310aa664a51ff1c35668da16910361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812509a96ebb693438bec256e723ca1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728a2bf39e797de8bc5fe95a5881e98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639e7be18399fc79d6071224ba6d97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7e74d127aaa3278765659691e6f10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c70c03b01ad706b12547d1ae866689366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858631452d706c166c3ed9276f815400367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec583e529dcb0c0e0242a04270c52c56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dd55c0e4858924a88c4df85fd02de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2991a38e55e926809623c0041b3de1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a9aea25bb07c3cdd71ac73d7346e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cd75177ce6ed6df9c052505591aca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b457ec70b2cc79fcae381193e6b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d371f9fce17be41d594ba6169211f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a492f48c7a927cea840b51391accb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7958fa560128f76007a448122d30c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a1402842eb4bb729e65bd8130104c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b5bd3dc9857f7a6579501d650ff26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208690bf85628ceb78d8f6fb89f21e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f05a740078f91603e67b8365326af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e619080b571d26874b04d94c4a9705381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466969ba6504f6198a8a69fbb8801584382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed9eaaabe94ae0f5ef2578a6a98cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aebfb18c2f98cdda826767c4acf78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778ed2ecae029e995e4fbc835382204385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89802ce71e0ca90e9160eaebd85526386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2898476221e4326eb3ad1eb71e08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cace900f6d15d6ee90b08c07130e83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d40d2e7d8850eb968b620c1928c276389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f7a8dca9453708e7ffa35c78073c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d13a8ef043c99e7b336c8087eba0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee309fb0eeb16f6ba8a66789d7f30dbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4872e3ce627669eb5fc0ff4ccb9a34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf581ca68109850d06acdc95efcd4ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9759490dd6038f07c17b696438541a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037064f24268b632d1df448ccb50573396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2780275c8351ab80f20980efd77b06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487278a2cd5d759ec4c0fee1f440cd83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407afde7498a011507d1a57eb629c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80b23e6bdf36b65b3c3f1ef5dae06b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea958d0d7a252a33ee2f1d652359c146401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28124c36686a4da327c27f3dafd233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263217c567b134d4cac2aca4ad42b607403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf737540a1d4a1b7cac9939b51cb9fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0cfbe9dc473ff2e1a980b39fcb1a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbaa1b486ada3a807f08196299acc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec18fd9b237b60a5050509781d4393407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3d4b60ab63cd247fe301fd60116e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dddf472bb4e4cae73ab617511d1173409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f4927377c2ea68b24c6ae7b63681410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8566dd53469c94b0446bbcfabde29e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200cbd8c81245baa1cf3391c432b2c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de31fe7b6f1febf72595bca2080b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac487c5dd1683040b6d6896b4be9513414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d7d96a88fe21e3c086cb193f197d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6868c3b1c2d077e7ce59d9495c66d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22f0cd45e129ada2e6209ea02e9285417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4f56ad3fb176ea7ae95ad5609ec1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882fdf3b125d1ac315937ca24f0ff38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512161f3d5c6601b2a5df641efae15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c4446b700c0ef0777bf5c4c99ee8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d819a4617a8cf0e93df4bf7576641422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b7e0839cd1292e4cee30719d88748423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac108a8235d4555e11065115141446424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985cf9b973b269a583b45e17a2be6aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329137dbbf4245b8b51cfec4b9270a82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d21c27b80a7169c9167ed5b6c73b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e4fdb3c285bdfda934d3533fcb0d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b8f9100f9c0de9ff64f555806fc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18395824839f1515e5e026feba5a02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def850fa47ef5d3a6332aa341ffb18c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42700117688743dff7871dbb40ac32b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91952bac1cad6d2212fa896b49b71a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c3cdf00c99a1b82479e140504629434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3c058f2092a0cedb16d5081d753ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0eddbbaca35476da469ea4ea56d12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9edd1cfe97697fb70b3259bd9570c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6277d3d46da5528c4ebad37c6c72c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f655ecdc4ab783bde0e5bb0d6ba458439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4834ee123d56bc4f51851eff1b655c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d788ea528b5cf13eb2161c24365961441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049249512a68ee31f69a18f4aae1251442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279e076f1baec77515a6ecf4710e98f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55284388666f9b0edcf9a4db5da38166444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306558c17c65febec9876c727a34b7ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af054001933c964e5916df0b09f7ee4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f2deb06bec39ad1c9f6dcafcd72e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfc7a411390ab3529144eaa0a0f0f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e19b083be589700ad8ddae4f86bdbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f647891fd76cd209e728fdd95191c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f3dfdd610225e895fd5115179db50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404375e49cb0a6a278f26e91a481ab4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2839b494864a893b45bb58a2f30de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86b1c2c06d91b7782817936d9253b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa91a0a1eaba5f07a423eb0213517455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880e0513438ddf867bb71f90b419fbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54162e99121987d92645b4118203e9fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ae3c0371ccff15d5e42ffb53e27a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41c12822d45a04cf40128606a46f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558219c5111e9024c3a8670db7214be4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea8a0a1378d030879a5a2b958ae2c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266f2b57447b7c880061e90a26e0347462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5d0386649c8e83eaec449111fa61d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ad598246359db2cea7dbe87c74d00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127197b2c0d4e973763eeebf3c4ead465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb882a78826c2ded863b183b11d61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b36d14a222e067c8f95f633b04dbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639eca73d38410969b44e97b5e3f2a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0498367287d80b05f934b86e52949469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beffdfc9db748fd7de9ef82ccb5342470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173abf567d580e765995bf4470e0a07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039760258f1bee09bcc413a9e0a9a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4093394620e0d862331fc8e5943b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9387b33b7c96f33a70b11c547d1a3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ad6b2738dda9057e76b8c64b5488475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71df99c9007f8b263d14c6a6ead79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29797d19b099ea55bc8c8acae42d94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d439165169bac5c73523546f16d06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab7c87c55b32335cbfc77cc77d56d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1f836943a6d8da6b51391eea18e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb7924cb6a80ebea161d82a8c17176481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad9bcef8e384e9cbefbe8c5f6866e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7fbd386bb7c640a16ba34a919a0ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4810006202b29319efb568c9b100791484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d8e019718cff3b8f577b27b570a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ca90e1138e6cf8733e4e8f2a3ffbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6d2caa9547f9750659b588423203a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d076cb87fe30dfa309f42fecaee3a51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa12257580ca23e22c4ac3b8dc7802489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d577049c6df869a8608bf9ca7c1c82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d171e7a5ae2187e31efe1305a13e80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb646f965ee26c66d145723f704dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5153bd6103ab496cf391767423272493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710258bfdccdfee3a4c2b7c98395a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25374192109cc5259654fdc484417b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3cffa22fe742329773b6b9381e809496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c286df28ba08540a93ef75af4b1f67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d649b3702fc901cebb5f2dda255c23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1f364406650e84179aacef45671a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4166b720386bdc44c4fa9a2951bddd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43801b4b29aad957236529c6bd4e747501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65bfaa77cce4988262d92066772648502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804235d0fac92af6d9d7588531cff241503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991a61d89213e388eaa01e965f2b1c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be150969f0dc0299fc6641f8751d266505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7c8b12a4840d5ff4f28821036e3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fbb0460da70af47daa53b28cb9eef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488aada57f1f503624ade5ef65d72c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d80a0240ef985f8c24412cdcd757a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23287d1d54c79264cd60770f91e347510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d9ddd292c0ffdf3cb0bda2783082511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35f926edb49027a41cbc60d8079b48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df1990ddb50fcca37cac55013242e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a67ece483270743e196e20a40098a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c3dad41844c146c2a3681a9580c46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49546a110905bbe6a45f33c985c939516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9896badd774471e665bd184e0a817517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28871071411c22d391bcd553ad4e8ce5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4edf93fe67e7a22984b51fb4d4b6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdfca68c9c82dd2da26c91765cd814520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5228a26ffe6b578f17a7ea02ea73269521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f51d984fbb8767b88b7eabbcf42e53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaad193565b115b87559c3288520f80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f73f7d05a7f3668c12a27b423edfe3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d53118c8ee736a93aaf4ad9ea417f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f559200fc01eb93073c250c4a795a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6387ad254115bf87b46d2bac5b1cfae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3835c9899e965b826c3fc7f7a4cd6ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acdf8b57d38c3dc8179171045f63ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452e7b03df20b4ac5b4dd0b4b19815530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cadd06ae0fa72c50bed145c07fe4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5b06f5c1b555f342899531a55e928532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdbafe1c8a8d10ee08c06adcf31a0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c00baf3a2b189b6536b16656a2ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ae657e2d21a059932deb298943bcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0211d71bd40600b7cc4a4a358d634536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba312f301a4a9c3b4e0d149bbc1ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6db88e5fdd2a1db9bff8859b6b24c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0628ed929ec75770133ac9e5f4a6c74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447731cebf0fdfbf548945b477f4f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224e1bc20d55259f2564bbd7ca2306e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067cda1e9094148263a9364b702d594542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22514e51293ecb6d105a178c3869ab00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98543789403748ab1ac3823cf9b21ea2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f940ea9836b1e0d2f988bd60628270545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342ad977c2dad22eb1dc3b37e192ac9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca384444c276d15c9ff5d804cae50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4144e2523ad67c31b93302b9da8a405548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda81a1fdc927c955678b4c742b3b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dd3b8fc94e3c3664b7b8c9c26da8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8946de6702e9d0b3d50ecd65d8762f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb511cdd5e81897b4172febfa6ef9ab0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ffc82f327cd39c9168ad2afd9ae34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9ba27cd6de6a90c64becfab277fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f316132792778899f1a557ab0200af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdfb9c49a4c4044c067420e4f4b71a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362a1f6a7f79e0679f3074be6de3f78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67f6868c8edb87ef4ced997b9a3f48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4b117543931b4aa390b3e65d31b10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802293c3781aa260f464d4fae9e351f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc5d986a7c7eed037cc5aa01b644e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4993b336f6427dc2178ab36893581562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557385c6d86fc5de14dad28e3d2c22b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc15fc3b1f8db7f377188cbc6a93aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34726c762fa01491982d533e97138ac5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109484c025319b050fd890af77209fe9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066196320fd5793c39e2dffa405d88f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f14e26f19cea42333a85e3cc3a7c8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d5360dbfea58e73cca011722ec89f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322d3d9bac066f9ad6c8dccdf712124570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a6f2b56a89969710f7a8cc4460b0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6646963f273779f653dfff032a1a60d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>