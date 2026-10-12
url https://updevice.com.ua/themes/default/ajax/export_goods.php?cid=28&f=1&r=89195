--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360b82d8cb9014054c4be44ce8bdf0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35f81b728b07ab15fcae66803e68102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65e394ce73a1940bc40e264e2bffca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc34272412ff6294973bd9f44949c504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820bd4e95805281ad19a8ad44824935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df708357ba1f94dfc450c45d46ca2b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1150fe9aabbf32f54ae9ad9f8f707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f511a3aa849e6271e68b3bdaf07cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a7a0a0f5bb6778d108a135be54039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6914c259f585585647e0ad6f15b5bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc0e1cd38607e4a285307c789a84d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4828770ca59bdd6816e666da348aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b25c69d36984602fe353a6ab22ec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba81645f55c5ed995886b5711ff39b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3bef5285b6ebf633f003ed1a9a4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d02dcca6b657b363dbf6babe72de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a091db1b48c090195e514844a365217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b5ee26fbec893e8f2ed1776b42c5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eac5679f3c321cc55ae786e7b294819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa481746037a8f4da941d3581ae9bdfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19d634062fa4781ed46d42288688f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5bfd45e587f380d9a3c6737688ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd27f051c256c82c50367c5fa57e4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f9f8e21be2c9b3837b679335cd2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a79bc8d3e186e3f6a6645218c0eec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3060a5ab86068318614bbe74ecc2d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0346a7701198f8c36a40508d5cf05327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e405cd2de041c1fc9510d3f7e1838028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8fffc4d303a01f443eb7353f7e2ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34595cf65ce2ce48b30a5a4083c4d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ff6dd1b48e04885cd77b6f4a347031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b75e49599c9dee4613c362323268932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e407e1d22dab877e7198af6c2425f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815403baf77982accbed4f80b194ac7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11a9e3c7367a3ddba6056a8c3a31435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b53dc9b7458359e9e2567877daa70036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb7b694b1da43ca50895ad71faecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7b2778725fea7c94ce2c7c2ffba2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468e3c937ccb17f95dc2c16e3fb47139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd270374bbe82cf6c13b4529eb6b632740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd5a4552487fec31a73cd7feb2b4eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8168438cb3ec49a97162e317db64db842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e17122be8980a75295116984e0174c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592bb32841d78de2f9ac79100d38ebb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcded89a551e4c65ee4d0833556ad345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af172cb39318cfa3065b4f4bcaf1c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb9fe78f0ca51b0f693c3547445e6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687def90ed365d703dedba31136b752b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374c5a0470ad3b296fab14ec2c696d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c88ae764e1a2d8c5308e681dbb138350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d3c52715a6c1bf93d221dcfe8ee151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a67de6b376f84ba3b681c163ff79752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9ff4e51d730238ff704d152e97aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e3a38282c778b558822640671b63f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c432e6537cc8f2cbbb0cd176d319d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b179e3ee2c7c0f06799e0bc5620344356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38472db9f2057adb72d8f957510b9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b704db991eccde870a146fc80f8081558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea521bf96abeafeab00048de6e6363559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a6a6ed1271567bb1b8f8baf69f3c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08336af0fb1223acf1f16a060c8c358461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0f69b360a1aba22369e9b077a7ebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ff06c9110c652f40b9c9f650dc9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ed5ee57aa1185a80a2e1b1e791e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10def7cc46265d02456d3202487553a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7089d824954caedbb70c102e6dcdde466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17c10a302336ad941c1fd34e9ac59367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870313b1d57e5dece5527d03e1c3cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88084e1d3f8c8fbf6fe7ba727c1ad2a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1dd65eb4466c9c3ebd7f87645c9d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d33a27c990feebaf8ef0cbace4b5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2088e9e577012f4eb4cde2fcabbf09672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c30422c3b85da352c0381911bde973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a7bad2887076b71ee73ce9327b7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20283f8f986cee4a626a4efe1df603d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114eb87b937b363bcd3e1c4aa3271076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f247916c94ec34940ba61fef08850877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9d1b0b714a08aadb5f932c0d897fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52bfea0d8e44dae0ade3279108aa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f6b40749e9da583edcabd5bcfc53280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d28c0be54d51e83f1312ae716f24681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11d1ffbcd4aaba4a1774b161254ffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1745c28081441dc842088dcbf5ef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca86d7eaa9587c64baf3805f7ce95e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde53217eac9c4b4673a185d196e23685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae5cf9009e67f7c4d2ba7f01b6cf3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183955656b9ba7b49c886967576e1b1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c66d3b5179985ba3c25d3d6e333888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847fb706943ef785de93ffcdf5f7d1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab3898829d16394c62b8228d2282390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bda91bc254547c05cb36a8cd4579091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4f78f290c233500a4a262b2bab25292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d9b9521f68609c51696f441a860593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583532f989814a80ccf2793e1f0373a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81d8d4f15111c93f61b10dc043a16695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4f521c1a79e2d7a2bceea7caafa6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab343849bf7be4014f8c8bb89f1f6b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401261afce31128930473bbc9f1a79198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab233e19f19ecd33dca634bae8a3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c99ab5d8dd69c537e34fc8a72089f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357e8f2af386efe1125bbcb5de7307101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500696b2a2f942c79acfec637801c83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6f18fff24d9806eaffed3e1a9d60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9554a157d944c7b1988f21087be03e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc2a04f4239a9434adb5be2ea9719105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b69416b0f8d70ed5c8e0b73964cdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996c106d0d5fa420e7061e605e322c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d74955e2143b0b996243f0ab66883c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c93b7e04d7351690fa6e1a765d130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf634de8b2141f7d02130e8710bf37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b612805ae34428bb37ded349d13b447111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039e74d4f43fd66034c54ffcfb6aab5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa117f03c7c9c55630ea80f870d258113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971398504af7769a906c77e410ad798c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2eef0da9d859e845d295bac86eba7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d6b80aeab700cbd9a07985960dffa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450268d890ebf1a764883c789a63a01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582d4d997e28811063028f4e070232118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0422b3fd110ca99f350f552ed57ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cec0984e436178563ecaa232e4fe5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce1467d007531c331a4038efd30c4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c0478a444d2907e22c6f1c15d8396122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1a0466c2e63e0088c98a7ef5843a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340488c5ea7d351eb1365cb59c86e83a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed67b2ef70670eba33ac74b0419d5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f826428b077c471667b15e1f8b5f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb4032f65397c7b41651ebc4796b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087544a3d5ef2649e6ef2504828868128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f907465c5743528f4cd112c52186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1625a5201d0f7782cf99b5d5ce6c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e03644d8aa5410f5b6baf0fae0a76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bbaa846a956be1e0e3dcdd8e57a15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5e58b9fd9ce319a81e59e0854e6e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659682a67c33f980436439ae33c3506134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002f498747ce74ef2331f2ff1feeb91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc66ff1d68eeebceb09ed9b00fefdd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bef8e79c0f0d13dbefe5867f7ed44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb79c097718b411a4ba52821db620c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8815e4aea9bd9862eee7711cfac3c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46089e7582ab8b711d7987c45a8427a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed618475488700cb248933c02d67527141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eba381c9500ca6ecfa9160d8c3e57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066345ee0d242c791b62b4e44defeb60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5b0515d8650c0305fe28e18a177b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6726257fe5d355cbb71dac0b3ee77d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ccdad91ef960da295de7a2d959be3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ca85ef03c06f15249d6f6e0e28630147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71cc046ae1a4ea9561ae94303d9659148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e4473474f44f895edef096b0c755149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549261ad0e2bcfbcd681b43898c25175150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66670d37bb7a8ea7907db0b8998ce2c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cbfd22e331fae9202ed031db1aab4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595931a5dc12d85c329f589d6ab469e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eef372810fe6eb2a1791fd593dd0bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0c712eeb3367d7793d5d484b46872155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb430a283a15df2feb1cb8111d82ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30701470d28b3e144f3d875b20317da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0215385182b8194efe5b4234159a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf3fce3432154ad7d0016796f1e203159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a36f4b3fcfd72e9ea9ff0184b34c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371659248254dfe9d71f9cc81e129506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b668ffb1f8568b3d8eaf654ffc85582162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df992d161935342ea3be9a5679ff49b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2187a8b7c1063dfede519b9e8f7313164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8704d0ba8a881524c44035dba3b6add165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e697a9e763f0bc2f5b2cbb5df1d3a31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38315438b06e31e5c8320026dfa98e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babebd2edbdf703800745d2e1a839c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aa2655580521b9b32049a549e4a2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83e50d53215c8cc69cc2906daa7d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb005c3655e9f3fcd06aab2936a84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1731cd52f4baca22d6bf8050e983a92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f523f9d5a274c89b0a02be3e8cbbb32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e491d4cc90f8f266a3e7107f6ee7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d306b6e1888ce3ac5ec3e70f8a582175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534763168c050c8a35f6bdf0cd23b7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d34dc18b4f6347dc4161f1589fd92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed107fa5db735c1a4e8a4e1ca846ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1895d1711a1b5fab8cbc867a7568c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db00e33943d45dbfb7859e90e990b6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91850577717a5c541914de46e7d49a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c3ea2b6de45c04b79bd31793f149182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d1af193f40fe2f6d53d8b00ad6572183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3e0a2e74014116eb34f9d4d3c0e43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f676c466d220fdea3106746bfa040185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9230f85f0016b3d9113bd2e8650d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc1cf40320dae99186dda2f8e2d902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f0f4eec4afd4ddc6b81c0bacb97ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ee7b498dee178d1b87f5c57d541c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1c6af3427ee7b04db61b71dd098fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a769fdabfae03707dc5bf08c639c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127839fb5ea2eeff8cb7c07e16c9279f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a220e22cc16a5327e1a31112f51950193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84543422921fddd52dc15d463ccb4cbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3a66b0249d1552035048e370b1c1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6959631e9837a6e8cf34b28102a426196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87214c838020cdb545e2ae12720a901a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c4768bb481a467a8e02b034f88e34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139b28032066ae4c29193843e4ac67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef48d02aa052d9307429b7cfc4e2cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc71adbf24f7c4652ec4722930462c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc788b9426850d6705914b5095ac9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517dfb356e5e6b303c2d63a50b25c10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a556caef494548e39a134d15e5bc2d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0efe4a096418d385db0efd196f7b68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d340bb05d0064a0541ffb00af35f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7001b61cd5a24c2a549a21b3b392f25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b2fc946133f56128f0e8b9221e001208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be32b6c1781edda2e399f1ee96f14a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c84bb8571aa8d68d3e7ad79deb85e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5cad8d6b3d7a15341310745ad8dfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4db90f102f45d8feba440cd0a371212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f363bc8143500b38dcd69eec90787213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de932f0228cc5fc795689f095ef48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e083bbc572cbf9baa701b222d576cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c024f510157608643db37329cd57e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0357934372718d21c1930dbf0a2c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029d023fece313f1438720dbc82fc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd52ed3ec9cf1fb1f400db7420e374219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b119dc8d2bec73c4c5a2dc87d2af720220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20597e14dec3dfcd8ba4be0fb905bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b16f33e487832ec1f30f9521b74b2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9316a3e88a495401f5df8f2563f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982309e043bd783b16b7e82aed2976224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e5c9065d96f03634d1b312d59370d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577cb82bf0485a9380c57468cbcf624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d48de2d6fc49688de0d1337dc77b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dd27e45404f9737d0e1d21c9a415b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f4601ea1d60f85c9d8dc0f5b0cb87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9d6b123206a5a2bb52d2d7e88db69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ee067153e2ccee758c97d80d465e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b8526be73cac95d913d7f1ad4dd41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9de8ed8775ea90f0c66fcafcf5f1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96ad6ec8cb4326645107f592976e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5633d6f4e61d49934ac7608f1df5a77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb8859ae7e45e6b5bc2c64f0eb9496236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd889adf3ec54264d7578a3391e12c40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c3704489198c76a062f9193c5a3d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e3729776a75dbedd2603ae1e2c69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8765fd5b2d6c6ca48d4c28d94f320240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c47269b335ccb871c84238b76860bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa275c6b81e69dd28e695eeaa9da8d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a95c1112a3f4e812a9ef6db8e212243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d65027f08d6bc3286942b85e36bcc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114daad84cddb7f4db1528a7ceb3254d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f09d1000a463879e61acaa1a666d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a08c117b2b1799f172044cdd86aae8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e3b302ae696a94887de10938beea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc197a4bf5254e489a491f039ad6c58e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70fa2051b4455c39dbcfd0e5dca006250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98adcc8e6c63b46797dd3e65ccbd862251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c174282f7775fa9e22fe780a17456dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a33eca463e4805e361661df0e7826253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6932dc5902cbc108e79464ff5bea12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d595fa7879f9fd19bcea4dcaa3d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f6f1d65ebcbe3f5d6965b9960b7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe35d63b7a48282c9781c647122a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4fb68fc98f0385cce93ce0f9dc380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a789cf52ca6e381360efa8825527259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2c14978135cc3596aecf21a243984260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366e4dbf1da60045e9751fbe7ef30c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69966dd373ba71f1f77d25ea583f22e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498441ad693bff5f36e88da78dbb743263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350506df8ae32d9d394ca3e2e341fb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3bc9a938bba1def355ec1d7b7ca8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0049a37e96549f1ad457221071ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d41b74e2dbd06e465bb115131e37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca76315602df2818cd4dc7d79ca5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdd48bb2ea40c20e8a278f727e2dbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4989c13c1044f1320794028b63d9210270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d0fa603b32b26403d8a9b22789e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65c454b6a7a0da376fc4516b3bc6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db836a7d9bb40e1aa377bd321fe7d18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a84fdbd59bb1a4a3acf8783bb47e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f5c340cbcb80b0934fffbf621e32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1b626380f6aed288fedf23b717d40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bec2705326313be9f0a5946895c9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d7d7810d2591ca65ba5f5a6a830f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edbafd81d7f47df20575b401c41dcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cbf70b2e4feb6c61390ba3e865e37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d186bc7dc9fde560ae1e588c110216281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be2caa808657b09554c6af7e4d69c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00bc7e65773eeacc268865d9a43d66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20b1346d479fd0cc79cb0be8693152284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02de68371d1d77c86d2bb877e0c025285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9017991c69997016c9782dfabea0b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acf75b7903ca80044d22f00edc8e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299fb971cc9a7e7de85e01c42148e6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f111dab0c645378e2360044b69e085289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9cf68651dd9a13bd5fe9bb2bd79c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdca3fd9f0792171bda4eb408acbd47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cd930adc59d6c902a60d555e1941a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee71131cacc49776e3f01c828a964293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231aaf46fcbb4248b4a299acfe8b9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54bf642e31ff7198a5ab513a22d8e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7085c4e6f315353423a69ba3c349d9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea672208bb5af136fdf885bcd75db8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0038408a1cbcd3f58b00bd83af706298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523886f03b4fb5c36423580742963c81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf9d917ffa082efb3c7c78ff6c60f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512d838f99bd7a05da66f0e132fa09c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c18445687258fcaf9656df258e3c26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c173cc4ca36eec42efcee47152ecaf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f794ac271e8f3446505af714b00ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e7a20e9b840d34e21b36e623bef42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb15aeb6cb8d89d23937639fb62e81e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa189071bf2726f0d2cb481c36fe8347307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e9b040d5a5ea368e6d7e20a27911f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720932e775e85830cb06fc7673e9ce52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae7cd2540c0959461501e069c0cd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba137256e81e0abfa689b3157cb6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0d8ba91a26f8ebd074cfa0101353c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d60aabfff78cfda5e969e09b454c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04816ff89febe65b69d99ad2221f03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419186c62f21f8cc485fae8ba51196f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b1e100d27a3bbbb5567888e31b45c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a94b60dd67e07fa5a2d6a59271a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b79988123fa52445332d8a9549ef5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9f1dd568bd7fdab61c33bedf7722319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c325e077c83e89b0e20e85449d71d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406926c7d84069936d36ea53a6e0fff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3168fff83c22d732649ded9150c3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82f758c8a7f7fa875fce77fbde769f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c807666a0d73bad5b537c11414df3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf05128d735188f3321389eb0b71dbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1b2877ef613299704e9011b89da36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824e1a2dadd6400589dc1603adfeb7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d7909a45c880662dc76f4dc605ece328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b3afb0c9f1664d17af902631c5a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc1c40509ee0dea8ebead3929b6cf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05189741a500571286f7672c2d9ce98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c02a495c9b7d2b596190ec0fe42769332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd14e016e427abbf979cd243e2d319333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4402384f0aee9571fe3548eec0b86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d04884767a44020a8bc5cf292bfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4103a3942e7cec97ef7f613fcac8db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f52c2a82fbd59595ea1d1d39af1359337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02277e155092ae18914d7b2d92c59399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e005c65a9eae689a56262030c3510339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea1db8892f55410a65652102b4843f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f9165478e75bce56470c84ddbcb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2c7248237185798f11bdd4a9da27b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4944582d1172248a748cc92167a70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f67b132470d7386d62e01edeccd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f80d2e44fa00129c992e33bfecc2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77070282d54b334128bcc655158f52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458a171d059d61f7cf5a62468a971b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298c84961a84db48af8ec20f6f81214348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab7f3d551af9ea9e97a38f31dce65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4e357cce42d789a6465d8aefcbe69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec7f42c5c5b94b90fc7097648f05ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8619fb587f025ced6d5f27849d5f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1d37f2ab7a76f7a7676f68c70c00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f207cb08765fad071ee486303cadc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6857ee6090f88f82532e7689f3d56b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d159f1eff8fb7064040c78531a04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0edf924cc1bbdaea63f18050c0b85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd4c849501a27d1eeff68f94750b7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c1001709e4fb18b00e1b2176f756359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca60fdf13a4394568f01844f7e9e3d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe37b9193c45fd5a14302538c3d16b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ee0e34190ea68ac41b423386816b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f39d01974e47729cc003cccb0ce1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a7c3bbaff95edbe2a3a7d53d74b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d482a42e1ef98440313be3294fe9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8702badb5832a57e8cab22c55de84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d6e76289acc337dbfbb1c5bf0405a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b88a09052585859778ae459126e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955071545accbf95dc553002bf1485369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b35a3ce07c959dff8f66ad4e10cd90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ee7b25352dd9245ca278f3724e46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4f8443b410557b58a923c1325e47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e5a830e61bc894bebebed70f40775373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d3f310bb77bc4653d68a8fc53352c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633a878e067c9182f1b089297c7bc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22213bd27f25f3774aa36cb3ca5b4708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e6880dfde7386ab4b3aeb7473d50f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16459e25e16f6e61aa46a630aeb44376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc93e2a9c5417d9e62ecafb0e43f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac9edc78d1fbdeb0c69533c740e3f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31208f57d36d3f0b9ead269f33ab5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147dc91dec47000359442a1f8940518382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb55d1533e989129e3cdbc3a0e9115c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e339e298d4b4c7b4439f44c42321b22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d1c48ef3f4ced426e42a75bd2cfd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7acc0eecfa3c4ae817ba0a90897aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2fc486cc2a2cfffd95d1d39f5e0bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb291cd5595be4831dd5ccb7ad67949388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114e74669cc993b7e4016cfa972451389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043e5fc2b813962cca9cf007d0bb97a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab87d8a57d780e650d9b6238b93f9a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e4fd96965c2fefebc7064a43f3e68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaed78ecf3ae6cce7c14f4602b08e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cf96486fbbae26643434fe3b4328d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914cd6132539b2f2003a245c79b1a07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7e16f69e734de80dbe676220cb3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47380aeb395caae595ad5fde572c24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd83e96e7bf094714540b3fca9a561398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7408637ab28a584e010105de07fe2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899b3b4044605d52341fce925097f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d83c361a597ff6660d9f2c3bc0d749401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e7d83ad9bcdb4d023a7f3252c12e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed7e14c5e7080ae43e861d83af004c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ebf3518a2e8f88c27e2aa74f7ad8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fde0ec949e2c976b109ac577af87e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ad09b12a3bd76767bdcaee2d1ba02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0eb083f313d7cc961d76a10684493407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908bd0784dccb4a9cb19716a026f668408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f71358dbbdd5204a7d8852998b42f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d48ac92909b08c94e47438f7aecf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e0702bf914ca646bdbccab6361d1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727dc22e63e51f78269fad024eee4a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48b342e11ba9ca430f6e5a16b1f45a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ea095e00acd1996cf3c46117432da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bada424f59a13b6080265431e1c6213415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc96688f515826b4121e4df6dd3726416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d2f6b2fdf061a18268054a3ceedb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb0aceffa004b39e76da3227154ddb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e1cf3eaad87204cdf8e8b698a2344419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2868af8f48c701aa3b5f5097751f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc23832cf6b52b88365331d928393b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d7c65505e083ab1aebf9b6aac429422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a53a37af63facfc28d61d5ed828b92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18379736c0df0287cc92bb3b053aa0c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade52cfab460c56ed1a4d58e3efaac7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9b35f64ad8509f4796688fd18a88b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb7f54b666f150b1e41cb2ef98812c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2626b9f6444fb9aa717487203c841d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcb5427dde82072a0fe59dd482c7e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234b037fcd68a253077cb1e449c90d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f1507e54e8e7fcc27e22f92e01780431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e9ee4595439e4619e18773324b66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699118f066a2ef80d62e2a9f2770b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee66dd899108eb3b4fa02c1346b9be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739f055b8dfdd62bfb603f1267cb072435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e568d382d1f91f6c930f8c71b5c2e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab96f97635cb946a555041a97f066437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0572b11224d65ec59e590851ea8b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af3a892cfe2e6fe0965c058da98b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc6b2036d1596a64530a3fbf2da055440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4d4bea7986456b282daac7fd62352441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f2e971ec829af76e33bd09d5a4cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e724542f4c731212f9ba3591e65afd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9654aab43d90ab8d7b3a13dbe20cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f20d7b93a8913e89a265c7fb83f779445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02e43602c9393b99478075be8d00c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556643ba93400cc40349211e3bfc8b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9691e9e20d398c7711ee003b7fbcf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805cb5d43f85b03cef5839b0a5c454449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f9054676680a9bb28e3ad0f39724d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c227aa180d110ca694ddd5a4e8bad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d512bc6a5d30b0d7030c9f3399f7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877e3a29ba84f28e6c9176a7cb831bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b5304e4bcc0329960e68a5650f77b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b83d9ce6131dabefe72a3eb291ff29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9203acba841fc772068678d9cc28f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fcb18b2b5331eb1ca0615a0490d9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2e8943ebc08d6b223835a2f154acb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeda46ddb92b28594e698209ca7e5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39926a2d8b9369a4294a1d324bac667d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618520cc743f1eb71d67534e1f876426461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac474d5a7a03bfbd8943cbe0441bbf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78fd59ff0983884f5a4908a35421c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a81dc24a9aaf3445a03b1f09383d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650acd21ea11984b3c1d863d31440de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe067c899eef4f1bae6d03fe7e15367466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c850cdde8a5e64aa0df6e22a501a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e4385005d34e3cf185e2daab5380468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f41e85a25842bd79548cd05bcc61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbdad5f9584769eeec8ba2618f733f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b05a2f378bf3b5b7d6fcfc1dce64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb746f7665f58691271e32564f3d9a57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b67e4c20c131b8f6999d4a6e3393473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5180b0970adaa9dae8a2fa9a632d8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae422c4bc7aa35a6a4428dd5fdea5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b625f571e9fc776280f4fc35bfd835e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0ce22aba3c13cdf97f236bc5fce5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2320e35ebc2cb1fa97e03a061cf9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e751f44de63fa31815d504fce88019479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbd66af4d7c6eb788b90de588f8a32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904726339070c06a7978cc5536cb1d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0f5360a412256b38ba00f89a5f3cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9d5e6ff7f7d3e85d91d4c2bd32f03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5174059914d59d69bde8eb9bf0ab2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2c2e9c09b91e4f032e3a1b6035dd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2e0469aa2f193e78987c9a8adef41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fbb9210d51b6de79057aacab11db4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad316682fa9e1a80249438f649e63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb145a68e92cc4cad4fb010ee4c3f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c9d9cf5d199799020dd694f9904c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831459143f61c5002ab3c0e84dc2402b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773fe8bd540a4a20272952e26b4e175492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c760417c2d625baf97dfca1e3fa8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb6e24c0f5ac43b58c404776c74580494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc44924903f55310201afc7063561e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246683ac84fbde6ca6860ad911b07e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c581d6b3e3761714611a637f66b94f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b0235b20fcdb90ab163c334dee08c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240851584757806904e7fcd9e5c420cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e5218ac4d11cd949c5b7a774ddef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9576b4c93ca78a7a4b82537bd6c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491966fb1633657eea0988fd3cba69f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e6129d869b820e21bbcd104f8c2c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535008505a10a647b4f840a82810cf04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405ba6ec01d8875821a9572a7ab2a40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f250f849e28f5a5f2c22e95724e7ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c29eb8341697c6a8d4837b8cf4872b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548119bc743e7c16419cebdef5a306c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e0270d7a16dda3680000ba2311e6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec41ffe0bf00097d804ef5cad8f7c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740147d3202f8b6010eb2f425a5ace511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc94299ef9f42515180ad85b43277512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324c04e4ea27054198b29546422ba00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f55a84168672fd18a11a08d96fea9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c4c5c7117f70755651ded4c30fac0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fa20e198d6d8d6385e842db4e7234516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037a87820ca722a2c4d0ca2fcf048ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5b0f8f089a946b0e7cace03878c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a24731d4b1fdb29e41b6a2d384ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74947e56e0690826cd677e3e85056520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ec95a58426842b71cc2cb5dce7631521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf11d5b4059fd8c38e0d25f02962a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d53d538da480eb36226280eddc184a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d71f075461bff03616abb4e32ce49b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc669d86511c8271fe6da165137f17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40531115b1af69fa5a79688dd76aaf0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd119a1a19d002326f3ad9f1294a6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7a12f61330f26284478e122db01fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f379f53cd6717312d2a2c463827b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf018a76e1ec721135f49ad2a8c7412530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f090ad367016d15cfd1f145e9d202531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668a8e77168a7c8a418c69f8880fe4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e2b44f1f38c7c0f06096eea02ce8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e4b4edef3559cab7ef0abe51d9c86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdefee92addd156094d22d664661556535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177567ebbd1d3b2d49a8e21939384f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc9490fbf3bd82419aa6cb297b5b7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a0e42eddbc599a2f50015813d5d90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce1302389e42e76e0da2c38d9c02f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e1bc237187279885f6c9accee1bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67eb161800f3e08ed06a3407f79721541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3379dfdec0dc57f14ae777c3822e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e4af9055de14a0de6974bbaf6d37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc283b0a5dc34fb78b5085d3de716c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f51de7d6ed24d3a5f9b0d69b220d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3f2cc125fcbdd16992c6820b9afd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0805c5773867ad2255b6b08c51d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48670ce5c131c18dcb8217be0b7aaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560fecc206c339137662d367741a1d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd3736856526817c9957b921dfaad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6d91e442e3cf8a8612b810b28ac1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c4e703501c7fc5cb4707ef11ff81b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37065f279141170112fe394eb35e63c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d088754137ead389de39f2fe8d266b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1649df2b26c97189b68269bbdce640e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ab2d782620c3de8a1007e44588255556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e8217a8740822bc0eb7353dedaba6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e26fc1d4f6440bad228bb9bb531313558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e80130e2633de082f43412127c22f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc628ab00a9348c624b5251622eb8b9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21374ea935c4f8c8ccab337476933fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f3745f98c2282df9a21e98721e33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f390632c253868108c0f275639f32e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748dcd4a038e687360d7c407528a2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42002053065d7180d273059e74094565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bbaf41e3857d25a159fc91608365566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f66b1c65b65826eee7168667d5980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031469aa3e74a301864e060b83a6a5ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63fcb8fde2275d5eae71bab7c3d018569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e445d470f4daf18e26eae85f0afc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452810fa494d205c78d972de34a1f4de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9216416f2df6d47530ee151e0799d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d3c32d36ef118c8119b70218a134e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377295dd5471b45e13fc8bf4703d3d9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c950d79c519e986ff181243427c8bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ad39547428910a23062a1af97fac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6d66c7fc853685f0ba819d3e91b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700253450a162efbd0dd55b9acb7c0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5c70e0dcd6f1b016f3b32bf720da47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126edf957da6efa4859845f38f5ab8698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3b91e09f642233d18c755815b7119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf039709bf1ea3ca147d3ba35b36210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6cb34958801afafda39dc932e1c0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea4da4d18e424717c1ff6ec9b342712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b75c0c362b228365a373b2491a0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f1c4fad3e5bec754ba27fdc86062414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780d07209e421982713bb88143673215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2641a1b9794770cb697aa9f19996b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f09902d2766252a7127bd2e2541c9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10bedf8e9a64873bd7e55896d801e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1119fe1f0240ccf466013f4853f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a22e476833bcb2d7ddb01524d7a5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81886e0745e651b22caf4cec16a87421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85969233c4ca8a3ac61c0f46d81d46e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2111210e3a25fdbd1fa32b5619fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4c5365b5f666538ebe35f025557f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcee37218343f9768f183919d8b1a2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb2b4e85d733218807dc65dfa9f0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4505c6ff9996d243c0de8138943e9c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076c2d92054d07e7ddd952eefdc04b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdbbd3129987d26f9b491dbcdc58ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337280e2a4b641e58184ad407475ef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3761688a7ee6eacef4abe01e7effd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09627d6cb96396e89ad9c640754c6beb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698525840b6d0b577cf3b06d7431d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66ebcf3a2f6304ba8e88667b07682034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e63dc0f44abb0a20b5187e08185de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056318c5147e5f90fc601fd14615af4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c3892c7ed58d712ab51e3f98f12037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6440ce3ab7aff17f21803e18ee2b4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad7d37f28e1d9851e65cacb10049e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3518e5a834f033fdd1e9f08dcd6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea6770610842786f23e11a7338807e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3842985a993b2a2f0bfe69a85fe6ef342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e7ed1de4f41e7bf4128f6458199343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aca0617c3747f7607f827e64daca744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f04c7b8d9289d97dcafc4fb4dca8b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4490947d8810aa85d6a06a3d5e24b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01fe5cd49c182a2cbc6b621e3ab48b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a8a4b570ac8a341e1916860723bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05715cfceb1f1c6646422df0fe2cbd9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490e7f4e2c8cc4b1463f2034229a5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f6f0207afecb5a4c9c6d16f810fe751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e832e293727a4274f6498e6065fd9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9942185a800a88b7bbfd4462cba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe532d3737704243a4b4ef8ec4748c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d3f8bbd96ed843b8e2104a3c0d2c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f544efdbae9f2462f81a1b6eabf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790fce75c80e986e16bcd335a68cdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9fef64124cb5c15eaeca3a5e0f0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5479d01933766a38194b926a5180f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301ccb4571e88885c54925b853ba29060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b45d59acfbc862889975daeb9eae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f4c3647f270c5175cef859692044862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558bb10b13c3cf5df404d2272676c5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fc050c409f6df698655aeccc37fdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ca4c2995ed6587034591dc4fedab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a2a4215d0e9066aa3a90455fb36ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5d50199bdf9cdb04ab772883753bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed3a5e5bea1edeab1cf4ba6e9c806a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe34bd1391c52000f621de7fcad60169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f786d64ac9f589a0d64cfe72305b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765eca4aad411db4b7dde1a3234f6d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b4ff4d850b11d65aa72f9c40be68972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bf480f81452ee475cf5f9a2c38d1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efea2090f37561e5ce9d249e130b4bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233dcc2c2413606463cc939ecffd9d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a485785885587f546e40934bbe848276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa216288dc61d0abf9ecca103c8de377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd873b61a538b41781f9ebe29ec0a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34410105cd43ce633cac2f592f0427579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c5a7d7f2c965faa7b6ef32b42d4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3acfb85b2341318937a9118d8b1e4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b61c521356476feb9089c7b14653eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0851da3cf4446fd71e1743c381bca4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7cf6810893a8ecd6e65c4402fea8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68300bcb9b6e0537fc32b538a8286d4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b8703e4c32059053d2060005f84986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b33fae761b3e6b21a6793c56f77d4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7ed191861d93b0690104262a804c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f9e7c6aa6dd2edd53374090e1af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78003692a6421b6bee53d1d151eb32fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f4ebb80241bc58d761efd8029619391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4854318ca44490875e58a438ea86392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49bfe976ff4b8a2931c6f20d750a7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37da36e2aed8ba4046b1d71f949e56494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c26d3d35fcb6a32b32ca5bfe1872a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bb26cb49404fbb627f5b5e4ef30096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e53c6ddccf112644d51f5cddb335a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7b822b39f2971711cdbad34cb8e7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34324379448a11dadf459416511d23599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f96f26138054d31e3c9f5fd5d4f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f82fe3de268c1b8d4e73617b0801e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9f596bea194579ffb1ee4ee7f1fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f6c00dba6e12b175ede6315989d02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934d9248beef5b5acb2b1e6be209a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e0deca3ddd596c70095582f267fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55921cd1ecd73985dbae5bc36027ba0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1817d6a03406035d86c29802429aaa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba927e8b78cdfaca3d4d5b0fbcbbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82036179fdb594db0082356710f75d22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78f348c1f06c9601b60e3619be5b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3043f32e11aac11faa8e5f5c2d6f62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a35530a85748e49cbee89c31edb29b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00970fb61c3afdeb07574099d9ea3e2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef63075eca0414f9bd8dd89d9e0b2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5bee24e5aa81987eaf039426acb9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26b4ac89df3071235455893f4e89f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a769bd800af1df61672af76d6dba59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf54d893166cbe947900e82635cbbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e549f80312d39c30965391fc0db1c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb3956c2e4b62d87ec9657fee982b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201cc40b745fb7b8cd05db210ceed83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc3985322c00b41764362340e6d27a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4712b7b933406b2f4ef1a78d620333123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8cb0f10d91fcf86e4dfc43406d15d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649ffad2e4c7549f3b0c9512606334c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76661d69b3e9a40eeba290e82d300e69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a1c212d7fdd50fc497e86ee66dab9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965585c0a94c66fb7f4bc78ea6c129128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08289e05b0483d8e8f9acf22334946129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac52c3a6f0d657a9ce477d0897d94f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3736fd752f858e5cbb9e95d1b2cbf6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194acdaaf57296e8f6ea9636c8e2fc7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6cfb25f6c2c77465bc6fc56bd9767133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcb139f02da473cd215ed1e9327383134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd7d6f9aeed7ca9579dd5ebcf451b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c011ac496b2a85c5d03b7d4d8b39b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e21c89b620321f81de1c5b94e7ead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d163ea41cf2290289c3738c14bf03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb6aa867c4ba3f957759bed70854f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608b14b6e321ec86f4b9678c708174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d0b63694d5829301d711e128c7ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f4e65021a091cf1c12d602c9c23e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779170cbbaf704bcf2ea18b980d2d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9515a8abd136b31d29e374939dd8885144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1730a411d4d5bf0ca8d5fea4cd8e9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2364d88e6c948442937714bfb18eb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4050bac307fe3e67ccb36f0ecf733147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb2d3276f536242edeea8904f2b5ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bea3cbd38d7fed4a66c2f37635f87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a0153779fe558ee73eaa44560ba9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5f25b1ef66cec4fa67fe88ab82c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f67f81740f19d8a317ef368f639c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9ba0eb46899e0f95b1adefbda336153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd3c2362974ad9130a41ac4e36197d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7dd3f439694f61b242229ea194808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731badb6a6ec6cbdcf99c16f06c08bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e80ad0dea9b3efb482effcff71002157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533527d16b2ad93aa55c3a56067175a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89971dc125324e68c2361cc9050d1516159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9bffd2cb2988d3d963120abdac369160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7181e4a49fdb187083722f405fab9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1e0b37b0c656a76afbe46d88601e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7948a453e5de9235f764643482011163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4067f0dc32fb1a4bda00caaf20ba0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862eea1bb5beccb5648a15f37993c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb979905750e20673f8ce87ce6b80028166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4fef33b8ae702f987c22603d3b7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c327be22e14d1da04ab0a54d88f6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef7d1ee8f4076f391e0c854debd359169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9a5fa92298e4eb06ba1929a6705cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89166e2f729aa9e0ceb3116478fa9f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7ed2ab764dbfec2debc68b5757e85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496140171c8ccf5dfc1edeb0845097173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e250754dcbb49a701ca0ba9653e40b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a260e4e17c46d10edbc2efcbd58f5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16267647a22a3484419135055bc73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277dd39c37821e692a524e73609aaa9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a530e6a2a59f55db8aa5bffe89724178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ce31e41038df798bc56e3d472fb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed163ea4859a747686b4cc573b37aaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091a59cd3bb38647c96e35a1882f35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58890878d8cc9cd713d4f108e3c9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68bc17e748e421fc378fa168a74c84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661be45ca2dcff3bfb25a877a8cc131184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae3ebba264ffb0407dc8835beb266d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004a7c93fafb9e4fb218d5f63dee201186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0225974387049fe49d44b83fbc6219187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a06d417e3eff0f22cba2a598716a8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e8b119705434cd31ad6972e427e07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4fdb578ab2969c58935ec61077ed4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b2dff098e92393d578cd2f254113f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e24cc9e19fabe38bffe6ef56ea1441192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358fc5e229d9c57c137fd0098c1e3ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9d5b49c1b28ca35edfc87f7f567e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993032e9550665b71cb1a777568d306195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06038a01c4514c571e17b68e8a56e45b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a1adf912c2feed1a4bf3e4ec1cd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4589668f3000ccd874cb6805ff1c06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72db4e20f559dcdf33bed6de7ac9f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fa82c8380cbeff1883950945641b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8bf44b0e452c366655059ef3f8456201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea12c33949d1610c8996902abf757202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff17d61af8fc4e1b6a77705751dcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0b7641a13e5c19d4fb1847b571b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf685796209393d4c111a94ec6f17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3d72a982a25feebba924ed6ae621f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12290940fb454c094dd39560a73d04a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99ecdd4402fe1f74705973ad94896f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339b62a6b94fea1857ac8ffbe585bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91dfbf4f2386b7d4c9293129c314e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d43839293058d606981fed968124211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997abad0563fca521703abb8c496e60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4053e8757f10a3350911a1b0c29b810213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68ac601ff5146775e2c6874604c271214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd6f331fc709ce6729d35858ec679215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60cd798dde5ccd75faed35e851563216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135b9c16b3fdaf61345424cf9c4c348217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348f20e0897c645076ebac75704583b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd719a271e17ab32165bed8ed3d32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b5f8727e25fce296280c7d40f5b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2984869a8e7abba72b25524076660d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f33f35435a4ad50c1716be984fcb8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622553026b958c0639909f40c2d7f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28474e41b7d07abe8a3c141fb2d9b720224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838273887530bac8616ee660b38f26ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b92df0d773c7ae5cdcaff9a2fbcdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5eaaae5be5eb932fe3d805d101755227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1028851509ca629eb9493e39e3cf0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d5976a078424f37e54f55df10d67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c6539240f4477024231aa4a16927230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bdea4b111c94d034d478c2d4c2aef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9e8eb290e27b4d926cf9d23c12285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1ac0484cc7911c5d69939f08c2a93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3286d01915a65fc378908b20045ada234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c5581a4f74218235b345772665cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e9e96404cb6dc29bbce6b81848195236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed61daaae3f9fa8e55824ccfbcaf4ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2e04734777d974e42d661f10f6a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a73341242aefae99ff1e3cb78e3893239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71875837cf004184dea40ad909288cad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec21b8fbde71e6402d9ed4c250e3da8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2111ee0401499943e20eee25b6c9c29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37025d84dabe4c33f152e9a7336e988243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c2b9f139589fdc99fb63bf3d593f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d2f0a42d725d65e01808f375432a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b528c9f731be6f8ce990f7ff398de4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63a9b7c482968db8a93188e20af10a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337611f1082191da6c4c62125536bfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01083d9015645cd3580b2b243b8d8d43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f096cfd6e65345bb7a56407dc6bcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78efe0311aebc4776709f97dfccb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856dd44a76c8ac433be98d9680502c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79ede91a2e3636ef1d436dd90b1a3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7d48a916c24c5d5017647c69db806254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba4b2900af7fd7c388aeec09d74030255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e5ee8a41e252452cd8db15e4a148c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ded80f6bd1387dd2a751cbad1f6fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b1db8eff8c81bd83bad67f364055e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20aef2d15a0ea0d30c4259afcc0d1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577bc3fc4793ecd1f786f118a08222260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de87434187ae742360c446e6310166261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4bfa71a2132be47f95321c660abe2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b07417fb49c36e1ac88dd1dbec6ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58b2898349fde7dc67a5a108c7f063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067bc465ec8624ba5875f53407ce98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d06eba5ef496de0545edf1be715c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16235e0ca6c8a78123b796330251bb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669e8386d750c38d04c958f4d0e908e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84574290c1b17a252104bb12b474a3e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792278cb1751ce9a64d7645c096a789270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e28fff51715ad0cb77246473ec152271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d447b9cdf60108dd90839f78632c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67797c04091f8638f77a826bd4dda4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa7dc102e81d66440effe6fd9ca4e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06202c65514146183fe2181a350b69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a28120367ad366b686795a3443c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614c366b8a8941b4fa06e1a9e494ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f760674a6eb4e52b0d1b95c0b09bd40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d1a8e60651999858c23d0c2bfc22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafec3a24af1c24aefcb68f350d501d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46055247b075415b9fd18c4ca6cf9ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001058ed346f913ff624ab8a228e3fc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923f07015a3262f0bc1673d31ee7537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b25d2a7d42d5f4e77cf9a11b6970d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9edb8086ec3bbef936dc8bcf877e15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09970057b4173972dba4aa3ae2378b50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a799875a674331f8d37ee6a4dc5c469287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0667e1b3c75d89f0e19ae5b8c178d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37c7aa6a3645909af3c9cb88568844289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a536c9984d11971d274e5be393fd3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f7d9a46602c97ce3692b4c1c46b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a6825c0e6965e391773813efb5703292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d973b4f76f3b973ab6d3e6c2d85af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a8844ac0dba0dd9fee764fbde218294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792998631242a9080dea66dab6ec1e12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6894925db016c97d62405950e01c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16ddf2f45797f33e4727ae73df0b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb0f9e5b66289b1c138e89bf102739298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789b5b2b0c5bc72520964339073b06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a974385dbc0cbd38203601ae31f04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918760ddf90bf08ccac5616ac46eb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578ced7b9c7410acd28dbf0ef913df5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371259d4a00adc73081f170e47f1590303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a852e61142f3eb5e022f6ff6c758d4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db916f1f2e331d31e652771c2cb87374305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256e650e69cd7b672f46fb80b5f4f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d56eb813ffef99abfc450dcc6c6b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3301117e3e006e93c61ede56af581f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ab0d11d0019448dad4958ee2f3cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf38536bc0568a02ab64d85e616a95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800ba0f1656bf16b44c678c3db3669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db37b82462e52f03b17be9e877a904a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3646ec3de51f7dc436b21ccf0672c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7204497d5cdc4e7679ef12466a3366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c1cf8b94ef5be844da26ab9bc4f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb1e019a61007eeb2e85bb530c236316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7712e63732aef1f0ce249534873a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb828166d1c314108e3dfd09457ffee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b321f95c8d03f3e1034ed678fb45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd948b7882e307bb293c1ac512d3629320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778553b149dad8864ed5c99bf57c0e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b15f3ff16a54a0c530e7b6e8ac8b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91e47884bcb6bd370e3194f547318323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158032f4e157e8008063d18597f53dd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0b6bdaa4dec3c929a3d86eb616192325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d4b91453cad587d6172290cc46e07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9426fb869877a1ba8498507188852327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be91884dffe7112dad027799abe6d27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c6937abf4e8db86223b57e0145b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631967280c156476ccd9519bda60f5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad1fbe34c5607fe0d0b4d1af2339b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a627495beb4dafc0029c3c02ea22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40aadf34f627be28b57fb83f0a111f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1dce095752bf424f005724d75bd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8984c1e6e46c6711b038f6f9b7dbc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53240dd7e35ca85e2e39e9559ea5269336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca87877e02c48854bbad13b97da8a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b822dbc0fe2fe80d7af8784382b1f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afcf9e193479958f37cd72a69aafca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd974b8acb02ef29fb2f25283ec020d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d83c9cf99ca99856591b93149afa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e335d487644035f915863e9995757342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59a79f3cd8b58e411048fae603810a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a81e2d131711007816295c79f2dede344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc545dee79960039da9cf8031863a1d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d28de67037c8c8f5a489b1fe900d04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7eee962e8f173c250f2819d07a588347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466ebccc84e3a00677ca4e70e7b90e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c5d8364b244ab7f6e0ce4f4edd467349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac1796f9a7b24015994912e87a4cb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cb2d47a4ca7ab390b7f8cfb43ee9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315e2b3896e5a0414dd1a7274d2574f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f280ee6486ac4b928bd69954e786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15cea7203b6bd7bb6a557d65b7c17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc493c38b0451c347cad7d0e470bbd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feb7ff3c6bc84575526afb2cdcf524356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22e823d7e13c7ca60e7ae7860df6f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe2e454016d931533e74639bb2bbaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa13b2f2039eac767eabf21694b43d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d86cb2bb1a41600a68a9ba9dce459360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678e06c477a914c788bd68b8f625fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8caea8225fe7fab1b9a7304a896b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db121013ba99a38f155d5030782be3b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ac90a357b8f698fa984d6b899b94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fd0186d2ab127fbfe104841b57522365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a9a15cb69708442cf53e267839351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146606a29289d31e77652b418f150a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7adfea74d340ebd41947d8f223469368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc897e4869bb61ec3322ff4646d06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18c985ea76aa7fddba433028af713370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c89fc3add4a083bcfca436f3b5963e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccff0950b07308748009fb9b07994f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737372808e4e3da11656637086b2f8cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb08cbddc19674dec701426658a868374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ac550025cc57f7150554733dfd1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4599b0387ad6487812ffad7ab383e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddacba1b2de7aae62560cfa49b24c9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4adce7b861e22884f3460c60511fc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b975936e58d19391356be97cc2eae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131889c44d41541faeb13cc76c17b3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b786ecd8955d022b9adeab1ca529381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b79a9c69988a2faa66f0b288d4426382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f4a5ff716a82d13cf04a86d2e1b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fa5161bd81f99390812612024903f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806c34ef2a291c19f656fb8a4b99610385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c5860f045580f477cf048007a2af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443ee2aca044c9830d82195e25e365387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf9153312c9a48ded75f5a5d22ca9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131a6a09522303e171f163ede80c26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419460f56fce754895a8622ee7cb6b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ab54f94697a3b631c83a402c93a32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b5828afa231599d7f8bb59e2029f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87c40ba9aa65d9cf5051c1ce77ab8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fae7f0f1832baec10fa39892080cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d59ad36ab1ccdd4df542715dfdda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd03de09ec32e2e24c958d034e3865396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48d052a3c1adc0c961c5fe294c8fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7573401099d6ad644043c8e4669380398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1ce36c0c36f1a2f25fc3cf5f46fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d8b732ad65a69f23537f32c65ff4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d75baedbc17917da6ba171446292e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7021a7afd2cd83c16228699a24567a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cf008afff3af8dd12f024f936f100403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4951fe689ed16bbc1f1999f275da5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b0971c6daba98cb1237f04b77018405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4aa644996de059b1230485e65d7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093369e7b7a0fc269d748f939b61b425407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c0f4faca7d4f5f39182f96fd4a6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb79995e60b47385b0a74313b265bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9241d715c7a50bff32130013b42dd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae04ad3c9d4762c6fed4dee8accdef5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d10af4879bb4d3a8d66174cd734fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aee65d0ed6b9437f7943b9997cbda1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21588298321ca3796be668c48b55dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cae9937519210265e29f6e6ea9905415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0026beeaeeda90c68992ef8d57101416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405bb4bf40adede9d4177d8279eacc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abf60250c5f2b12bf2a948d1414564418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bfb6bebd7ae6f23e890f8a6cc6382419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2d0ba9d86b149a850f0d7659a9b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7a49b8744db906c12cc78c70f538421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83ef4eae5961e614f1616ba66312f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8482b778d2299c971013ad4205e07d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cca6ebe439753b1a425df3dc64fa5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a87a4ccd9a416c62fdb1f00d2148425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22315b2915efe7e4135d80479afba6a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75603cb32a55c3729773aae540a98106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9661a377ef852b4844b83b3a928660428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df7a638765eeeb8ca4ec08d15739e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927acdf12a3505b07a73f27e4207f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ca323d6e4934f1fb36712496a06c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f9fcdb8d6c0ba7441e7bcc83d282432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb47ac3b86c0c293c1755d925d381433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0c5cc805e1fc35bac32a55ecac9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf86b21750b43b32917107bee7f61b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c59441ef93e11d83915e41e36d42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd344be37636a8ec923726454b370437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc42d376ad107769c6526f446ed30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e342175648143aa98790696650fbbb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12935f0eb4e3badf50de16b3f56b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465277349e8d6fd7e2eb44a472171efa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd7a433b847365750997e3c00dd66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e922d8fd0f3b13d29409a83804ef900443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0408cc8a72f4a3f5fb8ccde606f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71c0cb3db1cd4c0ad9072e20d9f4c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c0c06e818842ca6e650b2c193fba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad948498d69fdc9c481900c0fdd37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6143ae47b5f8ba60c4313703700d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d736fde8258afd624487c41ef63e26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e17fec7eab4e3789b390cda6e4491450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a75fd4b3162781af0f5c94db9dcc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b16c6221020d7ed84c39bcf01a060452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e83517bdeb0865a70afd2938015365453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e11dac88e0ac232cd1b0f6e695ecf4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d6182b1da78a53520cee7c1cc0dec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8990086cdf564e8557a6a3a22e1cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893a13c7c4cdc8f76a418815d21acb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc83aeb26ae620dd8073cdf2cfc226458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aaa771cf3e96b2a12546ae35ff1fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315680ed1b47623e4c6127dc4a9f4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8cbc812e78e3eb998f23a3976962461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6d0f2b1cf42831f8a19d6e883a358462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780681cf16c0d03cc863bbc9cdd1a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42b3fe9cee2129584272289b769362464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ff0b63ff79f995a9a94498d1a29e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26704b32b5e301147d2c323ceb85ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f1d492953fe4180105579c7fc49aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d86ce142359ae83031ece5a3402b03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f252d3bebce7b37f9edd45a8e0c59e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2095b4c3f2de8adb115f99908e7c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98f212008eec76066ae523047ae321471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848a6d2cafb4fa06202603c6b16de2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946a3708fa0abdaa57dd636e499b9b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89d0dc65b95361f2ed1da9ea238db3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeddfd688c2c18d8c3742cdcc7c181475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a15d6bb4f6d48aa2b31f89713c136476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1ae6036cdfddcdff56102374f156c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632283658e74d295a2e9b6bc67c8f889478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18348e6669f8d407e00561d551084196479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c6e8fa5373e36ec86d796dc8f3a03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4812e837334f144aa428de78755dd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f1a5facb4ed6d30593af27bc17299482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d8d4f75c6b312d5ab94349b25536483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee682e88cf07bb439324176d572997484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ccc6c757d2e69914383272c42e88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82e58901f0534b7802dc069ccfd54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ac6841aa92693c9507201c79bb78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1d346a2e2ce934940ecf270c4011488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f32cdb322c4602de640770fbf95065489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549710e20d52302150f1c45d131b8bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604abd38246abfa7b3d428afce56d08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb305d4aa9d43d45f9a9ecec5d3fb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54819ee59ad817039c38d85ab4b732c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f5047d9e63a7b0d81012eec7c7fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083218ee90ab6ff3cd36147ba92b453a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f8c87687a626e088b65d59e34108c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef49cdc3ce67bc9cbe12b8c29125ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86670fb931a137ef7bac095e20891498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2089e49ce09db54939927cc4ecef8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00a92ba6cbc8ce50607898e42ddaea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e87d3f5e74588e5e38b798a1eb6983501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dedabacb6f5efa330c18dcd728c38c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1376937ecdaa1d1d812b7c4b8768be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41381125b0a11ee98b97306695b9a457504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2fe8faddd07b86ae0cd68ab6b6c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f26573b2cbb1338f8d57039c3eb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9632d4ae916dc94df5bc987e61d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441365ff1f15a6588c96f9fd6102c9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f3f44fe2182d3c5733069809c5085509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5d39540195c610d66a0b903ae600510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31ae1f6bd40eb170b07248190e3fe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bbe362f061cc1878b71d652015fbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5cd147dc5d7e064858070d353c51a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4bbe14a926eef0bb7c036587c17fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4390663c7b6f0749b23580eab20b44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610af014b6e7a4103a976ec5fd84603516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bdf0ff2e87b61cf8f3537e7ec582f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e758f7629dc5e5c495bd88c7da46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54935ebdb1eafe46ebece4054d2a2ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31ece450efe34abded59c3ff34d123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015877379221e2563bb3623a9c3f5f2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ecdfaf42d58e072ebfcfae1f89e6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94e0aaf09fc7b1b9379079d21dfc53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdaa2c1089508c22557bdf92023c1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bddf675abc2dfb539262179313ea7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62b79ad7e42c2c9030dfd6ae40cbd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132390ab99c2134ce51f1806dc2ddce6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10da110fbfc8e39525beb13b0d715528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aca6cefa36622b23a3923398d2b58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece998841fffac7e68dd17cf714bdc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748cb1428ca7e9bb43375e6e9e07858531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43b89b89fc2ebc4e919d25e9260fa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cdebf1812663831599bc5bb07a9ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15144e5f722bef789b63d398a1d9ff1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5812238d30a876551e5432baf4bbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40bc0d8cd7fa121481330dcbf566c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3dea88fbefe73889b2861c05e8d68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb781f31bfb00f8b1f8583b7e4615538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46825b621e7b18231efcfea6734c46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da136b056bc068b2b51a03b9f67d1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd0bda46898111052c17356cdeffe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a63702660ef8c31a7c15a6c6ef9753542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73fa4c7f74a4b9d63d0253344e99c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999caf97ee7df6ef4a80f41d5649bcd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f63ea85d98b9358d2227f28cd96d6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e2ee557b9e97a666ac5b53bdca53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffedd263f909172d98ec358021089d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126d0b0c59cb279082375b58bba401548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8cf7d306731de3185f6399728e09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43388833ac3fe45e0909f7675c71230550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e26493a6f07151487adc17296e0b90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0d72a2d527c67308252152c1660a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5951aad47c11d8adfb1164546ea5e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6903a81a7513eb5dc5bce08e64f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b47acfc4500c550ed39a6c4a2a526555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6632e9993e7856b7313a1a83720d75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4bf3931ce7ca2fbc69d69d5b88d72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1817f0e3c71aa59df955ec8a446b76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41019a7b7b0844c45992b422547b0769559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effecc3b198a9f1d05a38bab964b8615560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1823d2a5bd4be7253b87fe10ccafd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad39097b9aa9fd9f1b46431b7cdab4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e33e4fc4b2364fe62fb3011642353563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183b371ae1ea6ba5f9a8fa35e911f63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ef77add037711dbb15397b5ad1fdd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529165f3463f006ee2b9f4f5ed3b20f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec952cd3b2ba1c056450622b37060a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e739d1c156922a26e97bd285a14c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf35748fe5ef4bf7a4f3f0b1d39240569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1971d93fffdce06d6103ffde98159570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734c3d2c2b5bf12fef7e794923c0812571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd99cf602c08e3f59832d0ae7fb740572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>