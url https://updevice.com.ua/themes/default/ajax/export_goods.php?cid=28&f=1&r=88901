--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a007951b45b5eedff5cc9a12dd30edb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7084f41e06cddc1d50a9028099f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99649c26c883a4aa9fd429d637bc5db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93552c1d8e7e970914578231f90b4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e13991c657cb7335704cb7d8c10e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9e9a746a9b6f5e0e3256cde920b416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb00dcf4e5f484c65fb42e1c52bd997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17fd54800358c32a9c5c8e7f7b417e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c68c64b725367980787ae5d4f5cc109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312492747340de49a89486bc3c8ab2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659988788babfeb0acf00783d73622b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bdf2a1f4aceb3080f665239cb71d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b806b00226ae01ed0a44f30da73e20c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295ceaab13cedf113cbd77f2b0665eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea87dba28ae04d9505638f958151f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50d7e104430a35613297b8a7440f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40828d8b790a8173d7f4cdf6767822b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31936b153cc7a6d42abe1d4e25731a4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d4576435b2daefa7e4f45d07a62e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d10e54fc045499a5287c715981c3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccab2c7e06fc747193a12ebcb04d4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453254316092dd95ecc5a2b168a6bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca84a8ee17ccf38a89af958b2da56723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f981d803442770703682dc27fde89624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8cc62ac2bfbf26b9ef45bf5f84db425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca365906a844fa113ed671c7ef29026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb79f7435f33d5151a1319ff656aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0d8ef0e68277c625b72e0dc98863a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74957fad238f8a7aadf7d9c0f2534d6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47184a670070f8484435f721e84aea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b981d41010dfe85c48e80cb783807fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b7253aab6454b21918bdc1214619232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113435a4a80a422d554bce409f42eaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac27b3f4bdc4fabd6e6084fd1aa71a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146963f0fb93131739c0d97b8118ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb137cf4b8fa3c0fb6e0143565ee30d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262054211f9747511854bba04bfdc6b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5fd3203e5560ebe1472fcb10d451338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31127953c260f19dee985c91693b3cfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f578e48a59b513c3d7e0af3d499d03040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b354654bdb77db60dc5142bd66e3be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088c0e9e8c064aea570bbc109ecc5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fd8b61fc166c1f8e77f625d3b1c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ab2580bbff4f7b6d73fd512fcc5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba731bf9c9128a2f5d06a84a6459c64645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150fb540247c57d7729645ae534ce2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d7b81486d171feefd3a55a5ec56ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315bd219f81074d2bc47f40aeba7b3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b102ff02db882ad026d5770082f9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789552368d88655cc2958dfe17cb7bb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b41080b0705171460633f29bb1ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0291f0be69499a1bff6b52f2def0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22b5a483deac67c7b00cbdc5bccb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73850a33b7ca155f295931a095b09c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e74573290484d88da03dfad18d57155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419ddd85ba10d3a57ad788f0e6df73956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a7a961a01e1e3986d3e195a686fc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6e803c8cc728fedc8eb52e265cec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a251589369ef3342be27462078b5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270216368d0923de3a1547819cca3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bfd888839ac84d2caae440877f27761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c776fdf6e0cad6205e10b46703a281662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2b17e90926ccda971ef2cd636288f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0b4901dc6c9473c6a344e1f585b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab1036ca9550efd026e50a5272c6ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8664abca8c6a9674d585375dabaad4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a147eed45fffc279e3248447f08b7d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc05e6d487e7bea8d3691e078308d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fc9e9e9a6fa65d70fd130309436d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c2f836b4948e592904fcd3db7eb1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227699cf8888302813ce1316195d36971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531623f6aeabfdc298ec3f747b1fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6797c0568269bb0081a4c28eda5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66676cf8e563e5c18590a7c5227f7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01c387c663f1754907af1252fffa1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f309b86c211d13c2857b37bcaf3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb9ad58618a7d691edabb924c4e8bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb038b20e318f11f7dc8b0bd145c8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b547015d8ecdf1bfdc5dc566c49279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4b8cc3a0d486515cad299b86b206780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57601b71586f50076453328181e6e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e2c27a1631d147910023ce94fb37482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45ec2311c6c7f81a4322bf127f3ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07efae9f4f04318e4abfbae83b25bab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b06cd6e4eebaff86624e9115368085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecca5cc3d2cd0d4ae0813195a43f9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5e0fe59a81766687defaa4414961487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a3a0a72474feea1291edc2b9787388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250564e71e3354c456abb8b5333cbb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b6dc36e4463c8ff6e34141074289090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b47efd89d6a2775b44c7e144e7fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c80fb4d35b70473e80ede805da177992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b4731f90f8b811d8f1b1e939fd8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc440b3869cba34a53f50e98aed2a3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed62d4d43a4728168f57a76cc411ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12fc384903cc517bd3024429f6b4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc5b6b0ab6f62245f5d14c8b8664597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2c932e8cf13801e116f188dc7850b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef604a0582353d0d5f9ef85a0a7894399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eabb6e356b45d9d3c823214e936dc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac7badf61dc0536a8f82c0a0b08cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f855c45a47b1e405d2c04fae71026102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302b34be2bc086447cf657d447a194b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9625389a7a7668589c20c421ba33f4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a944cdae8d3ea9b9613a1e1a16b663105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3a7c3358e90746f7c0ff0197911ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496985e17bfea2a9c4b7fb7a74313a84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc3f13528a890418ae07a0b5f3c1d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2ef7a58a304de0078427818bfed3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186a547e2b618ffd6af4d48e491986c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969525c2db7fb2a6da4dc780f13cbef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6b2895566ee3c210f554ef3e7484f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e3108dc3692a69cd91658e914c8f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ccd3d0104b028648586be3ce86d36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54252195221e7cdf5aaef3eb17ae2c18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ba89e11e29d1e39bf36724a54ea7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e657487e1cb985e95d2e515137e33f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee33fcae83976e4542c597890e1c92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272698177d85fa9f05324af3c7760438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1da4d2cdd0835a62a84882c32b2e1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35652d0e0aceebf1cfa6718dde535121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7ae135fcbe57aeb9949f8aac9d2e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3319b732d24109881602e6e813dca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364461d531cebac60bb57e87afa3532124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4dbd989647bb5f74f08edb22965d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd58836a50d81931cec47d09904f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac9ad9251e01f4cf71b07a6225bfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d697b54ea6dc3dfcf39e3a3eb1ee23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b87c69ea67dacfd5f92ada3e95ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683664bddcbfe3ab250299421927459130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363192946210d5adc96dc0ed2364255a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf27e5df8e213135d25ab3b577f94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb071b4b3d22108c245d523eba355cba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2730b1d942cc24de95112e9f3831ac9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea2fdedea83f8d140c177a98a3c11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa794245c5a3de828430bab111354136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789a3c2f3bc81b17a9993483b43801e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5006955dc656970bdb2766dfd5171138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bca33a4b1a9a2162a96adf01901e1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42367e88a67fe87867f13fc3f3f3507140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb41ff4085a6965fcc6449f185920b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f535224e3085957c42e4f0d35ee866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f427de81f771d1bed935954614281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268633c71f84276f1342860821c90f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6736e87b3cfb4372f04d299035b954e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60afc17022441e495d100812b67c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e3e6a13c0178bef49bc248541a57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd3a1535b8a8e854bbb6175a81d11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4ded08ef12bae6ba1f1b537b1642149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27710fac09aea60a4da1d9caf7ba97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e67050bcfc01ebcd0bda756bda07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb698396d0dbb91df23751de6151d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece36e3a7fa96cb4a744742951467a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddccca91602249f984c9a49db768747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4efcae1925456e8540de7ed5eb8ae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e4fc08a52a2f86da40e5b74634de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba1fa42338764a57a7e9df13b395a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8cf3018fa5893bfbc1fe23798c8d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fac49c9c2fe186e68ed9ce23fca5e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b4b1723156a8122c11ae8b19b09e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f714e937924da6cf0f685cbaa335b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f6a85168e9f0ab2ee07cca4ebde2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de0b0ab81f359e80b3e1d31a1880d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeed62b66c0d077b9f30e6c75074c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d903e09353df695335318e8171c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9ddf904769af0598643892f40cef9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04acae4a247166b2ef3720b2b302184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dda3f25dfa2471148cbbba6cb02a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15650627f9d23400c222028a1e5cb09f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c5d31c18a92a6e9a5f83276a238a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ce6950ea164076b06987803d830cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c5553388f11f7c62151327feeef9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed24eea95432e215868f47d2c4d4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74324d643171b08b48d85591f9a9a382174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0e3c9672437aed2d742c24a6419f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b365556cff664317f2ca5a99cc63e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523ab232539bbbc3d6af6f3d539425177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814223a0534265ea11080202b07616b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71895bbd31592afb9807f63bb631c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0076307d53b4aa2b766ccb3afbc77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d7a5454ca7fa31daa331370dd3d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd229eac742f423073d016bea72d4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36009b7db0b585185e115f20377066b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9381851edfe65521adde7338504861184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd6706e27973c6212db5b36d75829185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024ad424c3e41ff9d623c64968fe600186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96acb9c9085bd1ccf90e48a2b1c4b20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0b536c2d6d6b09a55fd2d3855660f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b745f15ff86406cf7f7c7d4e4ee1575189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cec2fcf6980f556ae5d1f25d7d2ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b73d474da054647876d6bf333cdf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d04b8fdc46824d7c31b64b75c3a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621432a49b96e3641976999abcb12461193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff6ddca6c4da6a7582b20f5d93a2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fad3cdd0b059daeab86d3204f6767195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5b7c4459560b3d9f874a3dc3e59d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1683cb1b4a1e0a900ec6ffb3064d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1db8260aaa668dc5ceeba1b6d2071198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea16ab38705d034222868c438a86b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468eedf63fd5691e28dca1cfe4fb96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d5119c675b77dc2825765c2adf22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22961c1e10678e340605be69142b60e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f326d85631b067cec53db4d46085b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe98f251ed04634fce1b4716f4d2f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae55be6c295023e91399e7844a3c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97fec54cb7a7e74594590fa32e3189206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198db3ce95b6399ff9a74b923d0683c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd06bba518a6f86f68858a7fa23d24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6a0c9b4b1527a5befa66c30f059c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e25907647aa354c280b09351466a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc2befaa9fa6b9ee42e89a89d2f80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18fc41ebbea30b7ada0f2ae1685278212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796aa323f73014906e14ca928f024e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed509b8dcec1305ac8ea82f3a62a23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9122f649d03e2d0a3d93731e60d1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322affdb01a13adf709d84beddfadac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d17c6399093722ec5c82765865ff5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb3cea4a67ee981e0116ad690b2a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96599dde20431b63a04037a992bc72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a039d70da0826b43c6e85c36198c90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad602b8707168d3fd3d810c62da044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815715db3bf506fe2055bb83f5633582222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e38239b90c7f4206ecdc2aad80354223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafcaf77c180bc0616493cfdd54ca38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e41478e60a6623d4bf8863447da7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4de4894fc802c408f793b0ee29206226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9666d98df7ca9a6ea9b40d3592c1383227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68edfa736645e1852b3f2733d681da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0352bda9e1e6aae8131b942bf97c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69b3a30a6fe4823706c713527b449d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc620647d01131d0f55ab507072b1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb59f3877268612c9e6801033184281232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2c678dcce10b0eb0cb74b25f68f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f810957875502a2ef3eb6a1d042694234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dfff725f01f269185b0ab48594e23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384abcee6f2a97ccfb1c0a07d94d54db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498832c3489fba67802609b16277cc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a0eb7bea07cb0fac4bbde0d4b6659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f2e083c9346f20c633348d7c4c0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c87b8a67a6226f278be6de2e94c246240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237037fee8dcb78c4010fac47f6d1a89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dc48bef79b093039de01ad074f89a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247854fd7cd9fdc94a54b4343f01dac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe41a324a8114bf3ff70abec90806244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1b00f4c6e4163f7f8e3af93a699d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f9711eb5dd71ef1b3a6f3ebf3ce0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a617ec5db8c34340179d904d140a547247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ff2b616e83f371eb08fb4384326e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334903077dbedc2d55b5a89a54338c4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba7758a1662625b0784f967caeb14e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdef82d2dfc465516a2e2ba846e227251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b78e61eb5b24b31e20250043265c3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260ab4c9d5a88b49399c6874d767c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e069b1a9ff73d8d370565bafaea9bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9512e37882cddccd4c8e38b29653fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3d62845d394cb5d8718c133a18d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1407021fdc9d5f0aa99997de89d9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda75841213be269f4ab307620c14c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c592a1ad90e72a1e5c81245168133259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae822534ba476070f23193ac700763260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a2aabe560daa3ac72d6fb13dd055261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944a4b9a9050535e64ea3481587cb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b23c451aab98593125e1822b7b5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a318bf85d0564f5f9c60209c6810f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e6f2e03e8a2284c299dfabeb5879265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfbe6b75ebbda09370d82fcd18836e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72995d5dad79b5f5e40696d2ba815e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac560c9d848a00df168d93442180967268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54768d790b26348ebec1053d3f9e4fc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788300128964d3b1fb551667a94cc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124ca93110afe3d8d3ff7c4f74070c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d54872be117255878dc24490a18e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3e04a395e5ba6b1af252513afafe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c80198e8af6a4568c4c1e245af436b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f244eb45fbe86b65af4828cb7b20ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0036880ce30c40140ea93ffeded3592276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5bfc239ea02451905766964dc23ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721550a99406356ed2c29010f6fe5ddf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99714da78c542478b2731a323fb7e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe97b149a3232901fd8dccaee3bb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2485b12d9a3ca9132f4887a413ed3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664786a4c9af0f8497a28cc10b6bcb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f5c4481bd74088102c6b72c68fd76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a142fea6c1d51c427d21d4633da65f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54a1043b17ce4d1d1c8a732026ceef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb698faa353cee2c3c53ee9d02be7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3b61a1f07a8151a9baf261e63be20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679c2483d508373365334c65aaefcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a09cdfdf57766f20e5dff269a1ed7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873262a48f925f0e0e5113f1c365d4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5b1ecf04801928860a616b565dcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed8b344c9f2a55deacfb152618342292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21c0dfad0dc741c499a32ab3114e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456066fec2ac70f17e8382569816a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c1bc19d15050654bdf54f0a128a97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6370b9833852231c249ac30bf77512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358b8d2d17a84c83839667970bccc04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832210733c51a9c2f22932a1362130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b3ec19b957d5bdd7aa85c5657879299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5602b3619b7eb45a3233018902c2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c46b2ac9d08b542c0d4c82f968c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118984962efe98e4643d8d18ca2cd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe2316e2ded28e97de3661f8ad9b2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced21189b447e76d0df230c27faffe04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14312b362791ef9adca82a5fbe691c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e069b3fbd582e18c0d5935ce3c05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b011ea26eaf033a9040a44ad679526307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de33bae7b5f76fd74f3b6e6b0242d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba36e7b9d3b6cf9a225ad8547d0099c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f680bf69fb96ae6d3b3f5431cf970d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f50ed663e41aa35287a7743172367311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf062d2d480b808bc22424ecffa4fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cb618a69e9a107cea786330c4736c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f38db7409b69ec2747538df4ae6aaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8a93cda71ff8f1be68281c86e46f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9431a1c1bdb3abed436b5d0fa3cc24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1277fd12c448778f04c56810f68de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333581030ada4eb4abc7ecccf5d0c69c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a3cec4bec66f2f07efca70f629bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d22a33382e34cf6849ddc4cd4b678a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a734bd901b2432875a23aeef6df64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5021e80664b4a6cb699f2112696de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397afcf3e8ac7210b2be31e18fd6af0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349f1eb2dfdcda0bd25a053860556d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073651c9eb66349f5102fc47f1a1b3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04ea5e54fd9298445150813f622b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b489f0620f66be6776e0dcf149726327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cbdc8aee10c9353dbf2f6fcedd7bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725e8b99a1a07374e9e7e71d4bece8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b1999fb5da37f548830591195912e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a6f6a5d99e37407f1a84bb46644d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73196ae379cc01a3ee15ca57cb8c6c12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619a7152066b18248d3045da474990e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad8c3c6a3cb7a0bdf5be5af02612c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6cc2cab7617a581e5e0451c7da029335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bfc0b5758452714819509b8950f22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c85e0938c636442f98c1f8e5f67de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a7198ec1a99a7124aa4291c327e66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c411feeaaabde6015e467a205a3873b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04911563bdb85db4ca609f87a311f87c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4501982b85e8dc69578ec7aa2cd83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676c9e5f97ab8d7cd855c32dce8ce1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b354e7c0126dae4f72dc3bdaaa5c4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01993b3a2164dd22e6acc39cf521b276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f947989d0687f4580972d8d687f9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef61450a254c703656009b262abbd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b14d36476f298fb834cc9ce9c2da80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65539901b79061ca0c5f7afb360a49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d75f6a016acac27a3849fc71436a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf0ec7c3f27309804264fe5ea945b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881c40e552b7b5c64a005d6af30b166351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929186e550257a3185fe663cc2406f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c530c48d563edf546e330d47eac0c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ced7fe0e3cd86dee8249f3d5820e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3a7e9db4e161c061c2b6a5e7812c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c438c70b1381d9d29c4b41cda2dec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a3065902f659d9fc59a6339c46ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed90a2fb1c98faf52f2d7223273d0f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b489df9e519125c8b71f122ba72622f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f4face4c2fe0cf8b697ce56d91559360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e570ca8d95951c7b473573ce7c18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd28032f0d748f33fa6d2def3ce18fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d861ddeb972126425f83094997a2bed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d91b30afac26fb4be9c67a703641364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e2e218559551a41e017effd00767365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934499029a34a290db0bc8f32cd49a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce478d04e83237acc35b924b25ada9a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8716d53fd5a49131e287a4514e31b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1f87a53297a913e11b71e4cb48c7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116814d3c0d60d1d4a6b725b66bcda6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5e574d4ddd842f10ef6a3a003d24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4a5067e4edf1c6480e5a2ff8a69a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad93fa4173781a11dadf941775c0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b47ad1f8fc4549dd6f66070343af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba9bfc2fcc229d16194e9ba667ced375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61e4aac9e786a60152e74940de57a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f0cff75c1333b9cad8849f59cac65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4045de7f0e936b71d2f1f414702be6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064488c98c627d4c3972ec6bfc78b40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cf557c45710381f2d06b0fbabc04e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d465661d264c23ebbe6ec2becd820381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f692ea9c8a09fdbbaa39502b9ba0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc23e4aee0d4bccbca7a0e0c307817383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db68b596ca27056a6cad1257fc6bea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56650b6423c3925e7ed62a6cb6c30e48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f659eeded4bcdef0cf2033b4e705d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f893e5097eb1bb7ce4cd809c70b80e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9e15e780ef1789012b1ff56d34d6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d73b57a072802824bd28826c95b6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e37a3b94f00eb879610be13a1d89a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac0726153a92407eeaa2b5856dc0a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b8f294583299650ee19b130fe762392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e2a0cf8c2d253b08ccf3250f5a78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781bd5bb26e2d34f7960f3051e74902394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3911777a432d99735f9916a5ff8015395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2813a68159689b50a39e9899bc805f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dd713bdd46f147b91f02fb5754982397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28fe829b9a6a6c38b275f57e2a5c97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf6da3cfc98441ab55c4b4d377db2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7226f5e954c4f661b3443bf59f9a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f133c8751beb85d77c7e106ff6e030c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c254143c4fbc19a42bdcb29dcbccef3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cfb381d60487d244cea32a059b4dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ec8edc954f24a11e2faf410e8883404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cadcbe147a22ff0de52f661caba1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c641330d03363462bc6946091fd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe12837d7d3d3c576261cbcc356019407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da925ea011800e89a41d7f9624e91bdf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0717a74d2ceb9cbf9a3819773d936f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3b84a350c51913952058c155bf5dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311303c9a299c4f22b55e4c1e4e0977411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3617ad6c0fada927b3b45fafea14d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae3d21314762784a2f46d716064919413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a83a24e3cda6e760df7490c4ba82f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744712eaaa25b08d9a27ccda18fd90c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a5906f2516a2e1c3084134482e2e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c063d169925d729624deeb763425417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a57315ad1478674da9426fdd3efd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4952f33f7a193dcd424682c00c4729419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f286bf1eb332b626a429df230a0a774420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edcf8f95015c924948d39acb3d118421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb869798157ee783c68bbe0518d78b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbac38561edef274c9f6c1c2be160c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6db8e62bac1db6b8ba32b0da1ba38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdb02ebc15af488c13463b1c2524e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820facd01f3547e750140485c2be509d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d1d021f273ea698c4e18741e47e20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543aea8ab8446c3a39d7551eb4b49a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a47660364ae9f5d91963a4981ee3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdab7533db5cbed7f8f38757ca47b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365342baf0f55593fc453faccdd73fa7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a0c441742e149d752d736c1fc3b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dafc8f4173469a62b9fa3f2f41a6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053907431e49c19857a7b89341741f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428f7bbb6f8c0b29dc7e9b4abb37a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6879c8fa1427e16963d7e70fb042436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f3ac440190931403ee9dc41cd9a88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baf72852c993bb9dbf612c6a401bcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c2fb6918b15e732f1fb778843831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04930ca3010e03473caf0992f56e92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8ee1863feedeae043874fd2f7fec3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89de6bbb2c9c40e5daf0733df570328442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f5f29127bb149a8e9fa2cf4791567443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6a1683e7f5de0788a4fe8b58f4f90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29c1e5704a78b1dbc8e3f608ad8cdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee5af345af99fff6a7b1f6ba23acd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c43bf11d4916b0a1dfb0f6040608447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4547ba3b884638f50991bc113feb625448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e163f35889a5195328526de26904d05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d60daf057fa865880b6563427f3800450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779f8dc56c136fb36a2700c20a4e40e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d91cc398ac69e446b4b119e8b9a9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977e5f7f87b729bd13fba344ae58461453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fce8831f2c289e47741222c52960a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaecbc7c35a528814c71e172586445b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c303fe0bff717d4144e5ceebfc3c04b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4ad4a60add76488ab37379585252e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffa59b99a182bfdf62875d9d7e459e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477b9678739504dbab8b5805a8c23a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c249e752f06c783b0f9f8faa1034460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926198d0836c6e293ccdc7e851645d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9925d8b6c119ee59cf63373e0fe4fb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de2ef35fbeee3e5a54308a6bc3ba1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410f39270f197321213c395ea76e113464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41ec7257b2714e49f087b98172c16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8e9a480f3d5adaefe0760ed2a0a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be9eb254b972f1acc40969ca19fb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c3e91a11428f54ed4f4541396a74e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ab185ebd1faaf4f6818c5db477778469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3206fda69630c817bb564293a3c1469470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e71dd81b910a08c80a4f90ebe381f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0933348653a81cbaaf92763c226d536472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc4e4283e5e7c6229f093728e2687a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069fb4afcd4a33296f6de980c1a71f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf0131c15ee6a9a7a764dd1e13efa5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698ce33d43a8b5e0205f3b4731fe26d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be016a8a6eac1c23dd3b212ed211fc7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21e8856b6de5d1203c38c5ff0e3aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ef1b73729761e258626435589fe63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a4d903589a3dee7849330a15d5dc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f32a0b5521d1af74b7b982abd3537481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3761fcec1ef60cf64df6adc65e8b9a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224afef1af310be5c1e69ccfe9f847ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eb8f8e7a57e54a8d6e6f12f56fa25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6372c8d5e03c3c419576364c6ae1f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e969404aaee9a10e1b4c576808b51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e28d65cd934837bd0ad88897d2146d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10704218b5e9c764599ab543732a96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8e4b2b98bd8abf10a60741c11d91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22be73dd4c3e307695b235b9c43a7cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeac9b7bd2dd3235972bd14f1c81387491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56e78ffda45b34edb158c4cb11ed0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f8368ca1da5875822d639f1bacfb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb40d9ec22b8d0d4614876e7889737494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7918caa2cd8f109ee0f32798243a9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35829364d9d6bf17e84b31d6717fd229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa14aa72552b26069ccc8f86521d82b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54046dfca60d7ac94c2dd65c786c6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f364f134dbadd701dfd03a143d0ff70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bb75e4551b394362352a840d93bc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4aae3903a4ad26c12db06ab7cbadc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f52f090da21caec11ddb032bd41220502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe846674403a980dcfdc2e3a7241dde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45f4f7d8b56e33893fb0336ed1014504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d5c4435bc39e033d88a754a2d6556505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092588905ea62314ef859daf90b72880506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4c86b956f1d7186c2a80b6812a9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888cf2de16c77fac5365148b8f9e7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6abec546109dff387c60ec9119d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a312ef526f70df37506cc4bc0e129510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb61ebc9550f350de4ef21f978a228511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57d40f876603c64505686f130bd86a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d8f77318b579a2aedd8bcfbd0ac68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43687b0ba32b8701b74fbde0fc8452e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaf0d01255cc79d32a91ec9ec97510515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c93007c610e34531e2c76ea6f839516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecbd2d28d86dd8418f87f4a729f091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d7c6e9f4324e21eb782f921d196d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90db1d0562c4ad2041114ca96fcbd72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084f996186e95e8f0ac6c2b7123b95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce26d17f4cd00328a44cc29fd6eaa8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa81cb4a23d487fe1136fa9cf56d5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090799c9ed7f9e4041f4c1b1792c1e3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9d96b903e539fe4b28727a8ee3255524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa87d591ddab151962db470af94822a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a3a3c36aafac129c574ebbc2c67e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424add41435c1f50417ccbb53d66b37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca97daae15dda99a52385dfc70ad8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f886b09676b5d253d9ea40bf0f18a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e817b90f2864e61ceeae75d4883f3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cce69933386f69928e4d339cae34d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf072d0d436d34cee794618797cff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb588db4dea9730d243728ed0e4593c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948983c7a1a1d2562a40b0c832d71b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa0e79c8b78528abe86f4beb9dac7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7169dd73cdebce58bc803ba19d001536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae75a2cd7be3b89d7b0662db84c23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f310c600d83300dc51613a4ed8f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94287a1b3cedc350932ef4b2888a9dc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3679cb4a0f03eb3a4bb3586422f36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5e6fac6cc7dc93358a62c994387f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbd1e8bfdeb8abb41f053342ac4582542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab22657c9e896fc2307362396c2c765543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3754ffb5c6dfa6dd57a7baa2c61553544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88a827e64e5232f552637c88fd833545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec72eed48a7857abdb80d6407692b2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c74da6af55f4164cb4ac2a832e440547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd8900fc878f366c9de855285c674548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a15514e0153e0bc20d8a1659a165549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c7ad5673624033b82623d0592bf67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a809c15ad4925dba002e36b6cb21c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9642323e9cfbf543e59d81db5ab27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f031de79e9a4e987568b4d4d48eea8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02cbafa6aac8c0670691f3243d779a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add43c5621d7bc5abf0e4eedf932c541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436eff6d616abf92c11703153141852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed38dd424dc985358c6714b0d5a51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef72b47cef0fc331cefecf5b92fdaec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13cbbc9a33c21304da18bf05fc015559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b69c2ab4c11ea55c5cab0f81ee042b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcd437f0235143e64dcad798c1f5f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7fb823f6188ce4bfed508d9c6c69f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a3a1e5a8e28b2807a16ffb9af6e53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f95932d20651c5569ed4611603c04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489173c417db24ecf97849ab485a53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5c2c3ab5501114e2be3f21e77c60a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1c9e531196c15a39a78661e17b16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23731f24db658f1a1177838bfba24e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dec7ecbe629f47da7a07ece2c1d3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0f5ef10a0b8bd70e27becd1cbfc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d975eec626631563edd866e57a4dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7529dee3e10aa17499cd2e44f1497e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905023aabf86adb7aef682255476369d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797be5f4988a3e60f58bd6572e4a6fc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946e6db205ff01ca4e0dfa29bd636213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82f2e8d3e59c1714dae57b79b3a4064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec57aaa82b247c6f102645b4c014a465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7e8acf80303fa66f5ef7f28806076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80d2ad1c6aa4c4e12129c1c8a33e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328eefe718328712c7e3b465b129c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810caf5bb84aab6f27bc52d76e59109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc8890dcf03ef62313e68e3c7ca0e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff9aff0a0c057cdc1665a41bb6fb3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e26c2982f4403f3110161fed118b5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bcc021eb66956cdd3b3300b40f5a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba1f2ecad2a1269841017387d9f3d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb3969698b7e0f6e16a4acaebf3e1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a78480da8434ef9920f6665b5bb53916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75d8c228f14c0efe07f55e17283f1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe27cf283cf38339b4d35a59283c6b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01195d3d852a5dbf1c8ead06dd95c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe03096edf16de78f90add0e7d488f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8acb81bc3d7d44c2415ca486268821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4873ee37ea7871a7a72619e691d8e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf590bd0de95f7956dabc453e1fdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217caecc66547de04dbb9a4a26f8082a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27620619345d2b5f3b4ac9a5ce8f416a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ac840814c7ceb8e345e002c6d5b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d20fbb38f8d76319436e3f1b9462727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820f61ea24c468248d86c5a41beb7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940cac159b6cd4ecb3d04252072963d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781b7dd01f80cb747d27496688977e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2aff0a6b713293c32b6c4678ddcd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb907a7fe17c7be3f0ed14123ceef032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3041fa9691110f1b54bf613736e6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3e790d49b4ac05f6bb06bab3d437a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ea817bf411ac88b9723d0c564af5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040716618a5fb3a3542c6a3eab03c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5808f3b02292f1dbd8c8ec440754537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453943df202ce08e1e6dfca2b8deb2bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fd6f0224063a979bd8d8af9f6c13b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5950b2e0b634827bcd19518b80ed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db573c1cbec628e4b28c5038d35cdb5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2b7044d8193ac920ba13044ec3d2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703896b933bf4fda596fee2989c2d6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd6b07e0f62489557383b0e097ed6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ed42b539c8cdec8f977136dd15f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc511f0d4f2ec099a0293574d0585f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28394b7a081763887c23425b750f2fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec7b0340f0fcab9d7f5dbfc4ee74148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10eb4a5a4364d43807137d3947c8c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146851e9290011e2e98fce85b7009f1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027682f59b42890d4ca954f37c84450151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5cb9aa7ea0bc161faa61ecf34fb1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eec758a2c721514c0f185b354622253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701d3056c8d45b68ce4bd0c599a9ea154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a1bda2799757b798a1b4b44a3b9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75701bf79106ed35eead8be1e1c08b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f867c27f8823e0135b507dc5941dca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288a35f023c13e5b69a720d3dc8a1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb573d67b010f3041d20de8dfda5f8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375385231f03f1e92d4464856ad57b9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf382443601272c70d93b8e78c95f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3f37f1b2f79ac61d372d42c083d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03c19824f4a115a7af397dfc358dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee931018da843e7cfa3607cf168db0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5bcd271cd50a16878269fa543f9a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ea128abac0d1d32e4754f55152b8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e571246343921e1b79b2d1684d700f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb95a6c52d62be88f9e6e7cef6f89968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e0f537f413786e428c2fd00980d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359771595d82d291a202c2c70275bdcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8bd8ac7b4473ea7f60dd0a12a32e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5fe75179334f511d09e8d3dd1cdfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea76e13e2319251e824a7c3fc94d6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5288c1e7f71f6f0cdf7a21076de91074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa0252c11c848c6e6b87202c47fa5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e36a6437ab1bc2a039bf01f9193676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854bd327e26d91639870fe1f495e7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e00f70b1f17d4ed5c72988fd6315378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539a9664af83a62bef750a8fc39868a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127e4c41601c182c7ea597632a7ec080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da80244023e1ad84a39f307564557881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c42e38b797befc9b351babd2d828d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39cf0b7467022b25e8ad76467b0f3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f5d28bf2d664908cb5e4b7079b8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9edd03f70abee33a531f2b76a92f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6cb892578e23462890359411c08ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c7af48f2c31c65ad1eb9c809f3c7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293b4ec77ddf7fa15a05833ed8f7b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa13d896b791bac30e223369cd8cb0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65091cbb267447ff8dfed5b5e6657b3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388372ed2e2e0b47b7792bf73b042a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db054b27b06bc5a015dcb857dd89be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af828b3180c255599e2a3b8dc3d4efb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d2572d2e0add73c7a095fbc7c882294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c755099c1497617ca30d1b695fb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d34984837d87e0b62f31fa4458da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba39a2b1b47b23187a84f5f702fb37a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c73b01043348b7ce9c51769a1587d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b131dd550ebf926f91fa5a7fb841ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08557254dde5c71a34bd774d3c075100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c2dd2297ee326946597289d8e2a04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614489d70cff97ea1e4b596ae27dcdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1ee2245b8b7a3aba85a601a61be00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8808f3ec08b44e8e54d82a04706b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a8f0dd76011d7ca3c54d14c9bf51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15517c97456340c0d0cb0e869660653106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327517f79839030c111ad071f87e28db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582df31af5fe73535fc78b695d4a2aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd619e3c12c75713f10861e631c9a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdd76d33a75ae41b42fc02e58296e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a5533057d87906f0553eee214d81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b45e8fef62415c0b4886bc73d684112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97195d3c235f5366aa0917539ffcb63f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929062a5361b66966e0770c6639e8860114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f1e5e68fb789dd75f406dc1bf5fa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4848ffd4b7d36b12007174b0369c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d53a2b0abc1ec70e6fc7c595f9941117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8863450dfa067c45e6696fe96677e36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e8525b3e355cc3208e690f5f54d6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e6bbda33cddb89b95f332e02a0231120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16318e81918430ad79823daa9b672121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8441e1895ae921064f6f04b6df0cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac8152babe2194b4e79925eed67440123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7283c49737f291982a8ee058ede01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b4ad5452a0efa8951e5703bd29621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6b043fe0c51049338cc1e7480aa47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228db1903a9676a9f6de15238ff30f94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42518ba33e1745e19100fe67f20edbe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd145a70c0e59e8a461491c00d4334129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e06c6d83abe4926c2b09bc5704c13b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b2e40558a1acab34af7bb283849c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ba9b71dc4f406dc15103ed6267b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f96c768409f0c20699d5979bd2574f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17ecdfefb22ba1effef588edfec709134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9720daa2e48cbc1b80a7bdfd598d36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032497eac2c62bb2e21c8670962dcced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4dac8b4746c755c1ea09c9de48241137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6ed1651213777cb8f6e02a660c414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1016bd5776fcfac3b7a209722fb468139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c656491b837c6ef91490061008b696140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e455875a9bb5a803986a0e193f4b74b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f50aa6ee13f799add6ac09a755002142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbc2d74ccb32f06cc2faad6e88d3c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4280d6dbb05c30e43eb5156c0a9afe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1cd96a79019fba27856ad2ca46e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7514f4a69dbd549b7589650e4a473146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aed33ce02b4744c77a256083e8ae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac7ab15cb3be72612c3bdd0458c09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae0e8f0634fe2ddd020fb9cc2e2f7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f685fff4cacdd297837794da4ed07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b970d73d90bfda9550798955a8dfde1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a849368c6de011f240162444d716b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6e108db57e2a72f81badc19544190153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324cc3f2658495e17b315ad2bd1879f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bdb2816bc30b3cabb188fe9da519a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94203f30915b6e6c4d7c6c9cbd96d311156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76ad14688668d1d25570c68f3300c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e0fb5a42de38a92d81ba11b71d73f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9970ca74e64408864b9cd9ad2ac7bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7772d1d652000c00ed2e17719a0a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17f79dc51fff2ac845a6d70be9499161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a4850bcf3bdfb70a843df1887f776162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e06e5c0b0a2f8672ca95a0cbea68a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861edc829fe2aeade57ac55f39369a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211615ffe2d1900ba7c15c0fc2521971165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf02e60824a96893ab458557c425f03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a83540bfb841c23beeb0ebb494185167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d26db2da5c3805013f572dd614daf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a9a065029bc7ac7277fbadeed44e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd885bc5c601a965e225f13d0847b5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b2cd819e0a8aa0270715e5d0a4d81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a9eda63d72c311a4c8ed1b326f27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508538c56755e847026d0f3a3993ce2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb91ac0ead063717c2bf1f5e515e933174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da305d4dc2ec03d470598a0bbe75e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d6d9d07df4aa9a53dab59b451700176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c2514c38cb753acdaa84418bb692d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828facdeba55165303115af84aac33ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357797b215746c62932d118c8194aea7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819541494da5c08347bdf26a6794014180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dde390053cb867df4efbd1e2e29f6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34410ada512f18b43c2ed2afe22ebfac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98b36eb247126b7d727becbeb2985183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1070cc587e8e353ed26844de6623184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d8687a9e06a4b46213b8f1e20cab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8103964abf554625b1e8658b0fb638186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f159987e0db8650333802417e286187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55855046a38665c8f28194a9f199133188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e57a7eeb069668174b3c4dff0ca8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d15bea510c8706aaa9a75c9302c36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01a23737405584795c414bb216b159191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddcf53c7042aa7f9d27a45af534f26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2b081df4f004dcd2368d77a2204e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e392bfceb6d68e6d7bf5be9112a80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57613de06ccaa3f908239740a41e9820195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befe412b927367a77340fc5a6d9c9a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005af59eed35b8d9ecbecfa2585313197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d84020d1e4c2ce83c9efe396d5c9d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7823d56a87cd379ad8bb0826c84e654199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd08ca84d1d46e06d6ea4301ba5fcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852b4bbaa5569d14f4bf9d914725f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e987a27fb1c4b89b15dc6d505af901c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c0519725e2e324b89650a79b89e0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00757f9a7472687a49737db2257e311b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8086bba80fe6d9d19192c8a48bcf25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e695287b4b7554ad3c420fc1a3cc04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906a3a274fb360e3ee00d9f823a8865207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ea140cac1ca3337562ba7bf36684208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e24df3777c5c6bd95c8a754e89d2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627846efd4492f1a0dc3ae983e39b58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d82b5e85e9d04363cdaf8def04e7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf60c59881f58a0d5b2dc965010466212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a96aeb37de1aaa9502fd887648af5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6580b17d6f02f95d7eaf5ad29f5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c732ecba89aeb8ddf3c9dd0bfe01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9f3efd85104f68591ba021ffc820b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305f583ad5d5cc42b8ad9f5803d788217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77744b278c515050441f716b232fbc0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2865e724d8685016b094f07bf3281219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac272290c3f38879bdb8c2672d3f428220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a00b5705efe8e97073b7be4b9b973221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283177a98278ce68d4de790c37d308d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43381d4f98d9880c9ebccfc3766a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d18975c3131f2d67f80c45bcbcfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd4f4067e72036e965ff6a447d9b38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01455b535bc48a811d980acd378d988226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357ce2432bf47b19239cadc9408444e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f6408a9606089aef985e7cfcc1017228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3be3e0f11f2a36b1c1ef313d5edc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ebaeb6c28ebce6a75ac7b28c53f66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc829021e30d53032698b03ff794a5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aed8f91aafa4298fe7b051c5785c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a50eda53ecca59e5f22e280f1b9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8709e985dc77648d0d3731adec1b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011019c546968b227a9f529baf7604b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1f55b39a1beac794f3f98f4bbadc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8a0ae5f3fec4473bff611ab25c5c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb65f5b5e915f4ec3dde3fa5879792238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5258c3458cbf338f32631c9ba718dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecaf32ccffe71fb137fb52f08017f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13e1d4950c1944e09aafe1fe367532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5571dde79dad9d7939d4907252ba1c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d7eecc53b57835b21092c898f4d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d1badccca50583a977b49ea1c5839244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824542b078f68697ebb4e11ebc31b83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225fc54e4981eda60a185b756f40447246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287bc45a03a43d04f4bbf3c5df9dc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377c04646919020305f3ba3c6c9a4bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc772790f9727f89e89a9edca1fa0af5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a14b7be110ab0c289e15c91561baeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747a24da02f958a1a67858e3cfb7cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a60d18394b76fec0e67729c18c2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870f6fa1c80b3a62aeaed90fea63c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325541bf77f8fe3ed3083c4b7e542458254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890d00615444e3cc7e12e58f2bc805255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e5616f301eb149fee7863d276384c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567568f24daad5fd8a1050055b68ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e682a4e8363d90b62291fd2be4551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75f1d58b0e84253b5a1330e6e8c3e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7ae0dc6634a6d4f710d25cc29c7b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662f371b01aa2515f6339a1bb00bb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162783d0b32c5f4640939e9f5da34a4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73da0aba20acba0ded2987306af85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c0dc91684598c0a3ada8d8640055a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7a04372bf65eb1badee60465eaf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dca446a63d94acb3182596be8b272266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff654ecbbd57a65f984fce7f55be3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b10cd959f4439f17a458c93beb0f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b421da42c08344758b04b419a01f6ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796aa140c621621cac180204efb8a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460da7bd8c4cc82e1238f3f3a8e0b6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662514ee7d0fcf5d9acde5aab7f9be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e0d429fb034fa990469e9c722daf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a0fb24409be7eb898f3812eafeba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5c64b9a8bcf80d7548aba486e29c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa259fbdd4f21bee055eff6383ba3597276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f6b54253d8d6e409a483bef37c1c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70711d1b1d161efe1da63923c652d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259cfb40ca515a88bf042cecdd7542f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df22a16deb332c7bfc38c356ff060f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eaf4ede3bb44c5c1d8cc602668b7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c04103c59d57151279a89373d6819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f5c31998e4626b3a1a41e29700d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cacf09da2f4d288c51f3e67047f199284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6e6a816d5388241a432df5b654dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85a14727ba02efcaf4da3de844ac80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968383f833c535485eea5e46496497e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745cea5f58329db9b670e7990c5492f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1422c569fae43859c1a030060e0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26c243f6b8c15c93a0e0f6d4875ed6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb16c690e39f48e4071582f2f6da56f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0198694a85027293eb4ae6d8d96b8b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f347d4955c1fc7a61cc57110cd2b33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12fb9a8f0573620ea5728bcafca67a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008ea6647374634261ee3567ed1e2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be18b916062fc8c8b3cf3a699c38443296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b03cf55d0d66c38376a13d81f3ddc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df284182d0b0c3f02d7f15e5ed6e79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f902de5495abec09ea7dbcdf1290299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e937ef26a33c7c4cadcfab1d31be4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788d54d2406d05be4f0929091948f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb229e913920701aa17c8ffe7835914302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca866a83e7e4b8b83d77209c047ac5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc99e4d4be81797e855a0561d5b14c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fca179a20d3a3af3be8db05a63eab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd9c09ed9c9f93e4067932f06bb99c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf683d3175efd3ff8b06bd577efa3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb0f0a4457bc54e6e88b19aef5e02e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b43a8a337799cd604b4c977d9619c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f7adc31700ebe08d53b8686003c2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295c6002edea65db3b54069709377e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea543c51fe8732aa39012330d1c81db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900aa702fab76df666c50e41b044878313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e271b1217fae99407138fb06ef7d14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37be5ac94f09d85d935ca2654c5656315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ecae0db877ba294a6c0c61abdd72c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eebbd872d16aae56e69f050ba1f01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dbb5fc034d440eb0da45c6c912b4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c005b13dcf14dbf44f4ed2210333c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e568c63ba49d2966bf2ae05d506c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f06cf945919a69a2e9dbd1bd509c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d387c840dcc33674c3cc754a1e76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93299bcb4bb7c55ab83d69ea2eba81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7267d02cfbf7ff729b312c15152c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207081a777eec7156b20b555aa8edf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f8908c25f789088d77de3091f23b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ddadc7764ae77b2c87fd142bbd659327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33078f8e8395271645a0fe86cf47abfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772a4912953f5d0577e4991ee704ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a0e3b4f57a9c750b78bd87b7e43dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f6fad6eb75e6210ad75d534e6c96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1a7b5c2a6662c36120345b8238d17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a74c52234a8414cae55a3efd32377333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac47ee5b97ce4b5e4a788b445f1c29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1c08fdae3ec5e438b34d9e44af70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846329a82fb5d4b607ca230e77e2280d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753705e619e77f74e22e6d5f0db7d981337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49842ecc0156694d4d2b70374f3f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d4c533b3a987038536ffa903103e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c01eb20f1dc552848ffd6f9213ba6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea52a756fb9863c326217ddaf3b5373341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823da9e8ad8d8fc9f7ed31de8894e56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415237fc9fd4050c6e9304138bc8d2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4a9c16aed9bb180c95425e91b2eae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04586e7aabc57cd6b4f13f7a131689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bc79ebd332c1c8058bda68ccb2b04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eabfd9174f81b0750ee97d9212f24a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293d6a037cdeb790dbd0067fc6ffc32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28a1249c0bc5f2a3474d43910acac1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5fd4130f4e551ab28e702e6c5006350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4ec5f079a6d36e6b7560e62f90177351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1247af2707d8de8b4237fdbcc1ca1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104912f56b9e630a3c9384809c1c852353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdf959741d35d4c434eb82aee882f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0a3a377d253d78554b1b736080af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec45a598ab47f1b527a780f81cb28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f2c1ceeeb75a67b44ed12a2cf8887357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af16a63eedaf5102620067478cfa495358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b0e14e9dc86c40ed7c4d113f0ecc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea83d5e2c650fbe22a8e26bcae7ca2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faa6431b052023da4eb704632b45a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c179e6497859b2eed7b14f693873362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51399ebb50b784f524ae851ebf5f7a78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebf74e5652a68eef90f3c3638488b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059139ea41868ffa93a6bb70d0de3cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a4a3b6ec33e4afef11d150c1dcbe9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f82314ff259637063e0097d8132cec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf1921429984efb9c3b8c9826769c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684690532f5d4774b7b1ea37fee4807369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ec4d17f30dfbe24c59e900e2fe6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3484208c77904e7377b1a24e877488371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01dff14b052ca4a6fd64d6509c4f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e376958b2593a82bbbe4482bb065b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc04d9d1ead884a971008ba0ba047374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acfb27a23d2e112958beabb4132c6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e789c90f4cd115c152f86c47a830f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c755d3face2e57325852f1eddb4550d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df26ad4775fb683a931628d629ee43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c57eb4734cb6cabda1eceb867762a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cea57f0fa0c75310c0e2851fdcde1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8969510dfdbbb8e34b93308c1872ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f285f558541aa16f3bd72646b33f392382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce1ec44289d51e98ccb0bdfc06fe87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecc61fc3d2362bcfa59eec72ecc31d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08956f58b1b09a7044e35cccee879e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3ab899fac98f359ace4f7c9b9b7f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665e5c723fe3729f03b261fdc770bea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d7473999678326dce18345f7d49e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ed184b7b367ed1b5acf6fbf0d6ee0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e6120b2a341b560f3b5f05a705c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e203dd2e338ccc16ee5d7bf428f7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73042c1cf218705c999e216a99ef1dc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad222d2ec53a0b47f3aba79b4ee075eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cc0757965a9d50e7aa2ac319964a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa436f9f4a8b32b8c030ad56b44a75b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7019a7cfd327775cf32f642afa8497396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c6c7d3a6cc2e05365ccd167243b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c13176538f0eaef0f11ae5c511f02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c039ce1a4210d4c550ac7d8deee65d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5939ebf969b9003222da4af802382f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef051926a43969bba12acab5ec8e79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a09335b2980ec7bc496e4607b7e599402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7002efe44f39b576476ae952cccf1ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0749fabebda4ff3878d4621acd3d54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f4caf5772d6c52941829896d5966405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6eee0d2f2c4ac8a4c3515d5159d76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fc8d5ae38a16545e2fe381dfc623e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71142908a7882fc901ae0c242caf0270408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e1fb9850e6b6e07bfb18f82e444d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b703e0d1bee38d2a9ad8ee708835410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8770cc9656de8dd8ebf6de8a222b9c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a734fb2c1eaeee3a319f3bc13bfaa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2077463d9c0f3f4178d4678de42328413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b7fc3650707814426d28db9ade401414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4085b704d36b18edbdf9ac6f52940415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04eac1d3e11a6dba11cb6b7911760416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066736c0d3d6823d3322ab8d2bb87ecb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead437ce7217eb4aacc6864f663f5f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e214f634a7fcce79153ca5fc304bde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e08505698a16462252dd3e5d80ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e46565ccce20d1e382adf519c710a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1023f98c2061eb8cd517896b1b420422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c5d1fe68e9c7e5b4a4006795f61b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4d0f9dbe91c075465b519529af2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129f37a4f48b0d5ede9b36b00e356c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932292b81289c66f673b35e875d8d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac488f9a8ceb6940c3609c0c33f8306427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ff2f33cb2ede49123e2e0671e2a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9049bc01fce43178ea7f53459196aa6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e9f17c89ab936ab659dd94cfb274430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668cffe9ed99916e26c5c3b1bef9182431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc58b495a73baaef535e71b816c453432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965be6f99f15d22cb273979cba28ec5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7fd4a03adee7827492cfe0147cb85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0fec68f8ca7e9139cd97ce3850ba6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98b52f0911ed59512a39a14f01a03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d316ee1ded45ac67c6b6f0587a346437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ba11bdf324805549dd0db9dc2c94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028c50b456d69269bcf38129e49cde1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe59160134178f3022e0104d48d80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9da8864802d8302ce0c40138211315441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcdd3e80bbdee6997977b855bcfbd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b1857427520c7a6a8a01a0081adf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd3d61f0ecc79336ddf2bdadfda8bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10189b42c92ae405d6d242b14f7b91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023aa434a730524fe71eb18176fe82f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029bc308b5f06f4eb35707f80477a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a180ea748b7b2d5a2ee1f26ae3d2e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d833a50f269d9e4e0a6a69f5e0bdfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7835c23409d00c9d09c4ca743064da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d434df869033d5cf2867d15de136d79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9531b238fa0f1a10c592e37a6300452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41025fbc780a7a2fe2c97497162e90e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a04d76dcdafd2ef95f242d334f9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403baa8b0a561c17a3ca85d90ac4d73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b338086227e0633b6d572fc102da77b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499be32aef9b2139a73028697011218457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fb41031061948ea74b532d542ead5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33921851e7d3e01a5548c576ea2d8f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0efc8ddc359fd474baaa16ff3eff4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b05cf344502a857af74b7ab2f4909461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ebeb917d37e5bc8be0c0a9ef1583b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849601a18fe5e15dc337e8ee9c293631463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3565a90a84e6f91d95e92f7f490cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc365f983f72ad476fd1f227a01f0fad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706739b7fd293fc07b5b998dd57031f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae21f4b002c8ce15d4950b791f23a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1421037128d5d03de9b3e0788300d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db25adb0dcf3bedb3f75833c6455683469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c7d7f8b6186b19c1365f50433eb9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ec66ca267f9a40683e400c02f35e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9756b7b35ec313c977cfbd0de06e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb28d16689cfd5b31708961a951399473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174bdf03312a59c677236036f9029a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1accda83e72d701c4cc863da98e4065475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93d6e04a87ab7071b79f16841f031476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa66bd1de1076e3d5af8369278ac4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d32ab4c35a4a69b4a301bea19b8b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b9b0cd2aeaceed01b43035e0a407479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04610e154471e37e450a67556cf33e2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbbeab78c6758a51b0aa623fefbac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdada9eb6dbe95c70d1fbe5ada945af8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e7da5cec20dbb939d21831860a94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b3b6bee6013c2193edce37c5944a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f61fd4fa8807b54c76f2da0d6e585485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb065c627f0eede759139f5933c7cc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7308763056398d7454ae6c70dadd50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637628b0a85450e7b1400ee8bb261046488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc166778369a4617a023b6041dc96f62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a9587ce3a719d008e465e80142894490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ed1a82e8234bec683100f0af7ebb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601dd4904156ab3e8b73aa7429e1a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5fcc580bc9704762d37af76db6363493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9b6ce04327c6f46917fb51e823c3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606e8a7fd28c6c47493033a1f669c33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d067d6a9c6cb1be02fd53ef4e1a221496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e1633668fba6639ca7c432cb6df79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02c4238a2aae1cd9617824c9ba2e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8e328ff44183000c0f15b09e5ceaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17d8dfecf82d93f98946a348798c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23510fef6796a767a0a1dbf8b4849511501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021650e99b173042b253aad55f3f9d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b30ea2e9fd2e4ed89ef2c24c52ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e443988de0be4739166306a96aa16d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14330afdb9d6b01cb5690bb6a53c3c44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83003bca31ca54fbcbaef0705183a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07d54f4ea0c8c14cd47a7cccbec6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65c04c612991ddf150511b33287298508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06792b1bddb74b963e574c0d838b1a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e52f9794e2cc246f721317eb705fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a68e2005df08415fe510e4ead9d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeeb4f35994a1afbca29c51e3d960c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f81902d5423b5785ab15583c4c869513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc02fe90c09c50ffa004fc80b390b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08011d1bdbf6c495a059ce24f1e7d70c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab1386a91b816103cdb24282180a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e288cb7489f508fcf44ec357506f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116829957dbeea67cbd76f91be2c7d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375927eed41c232d1187776e778e4d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2e48c3eb895526554647290231725520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f18e69859898207c536a54aa773e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eacb71e94134148bc5d582dda8f4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf77ac41c5246dfd33facb938b0e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5896ff125814ab23ad5ec69b1d752524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1118fda7c9524688a98ca0cafe4e4e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b94d58b7e17f7ac74905d7f1b4ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9558849d32f3332272be86671b21c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08462f629b4195eea8e54b27ebce41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18eab566f884ba003aa74cd2a62b1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8afea0b980f9a8ca3a627b1033915d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7790257c2cd00d7188de6485d19aa1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a12624ebd4eeacf142609557d4ce9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f8c780156a83fbfb6c96eea05fe59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd91fd638788618ae1e57dbb0b42ad1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c195ca80b4f2e5f40cef10a4726f5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3d474767b3fb4e30721a7ccfdb65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27b6bd51e6b5d9bcc7ff72f60baba9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13860c5738e85a5ea5f69aaca4d5d362538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42b2159a8b76e6537b1de430fea78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f85358a944ffd892110479e37fe74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc8fe0b903b349e376bed761b15e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4a56e74c66d7556a7a0538783e43c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26893f6ceb47ccd007d606793866e10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ad59824c9a51fb94e6dc661bb1588544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439de1fe51823c36cff1495becfb1e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802699f6a52f5509e24164b61b44e8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb966fabc4cc188752820bb90454441547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86c63ea1e9afadc753e37dbd9bffc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ce9931e2acff30f63138869bb9da7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f13ecb57b66eb2fe2eed3a2052678550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370d325a3bcf56f82ef6e2c2fca2071551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ba50d0949417844700bee875c1ef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6310a5e86ef34fb2fc1d73ba0898c05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85283254c236c2fb706580689e1f5d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e61cbad22f1ee4dbd45c33f7ef045c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab98cd25be52bcd1bf6e5a4ae4bd084556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bec4d7130c6a271c457f77713d2b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec67cde4e96a23faec5223afa1a28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1a2bd6d6c1912136e489bf5d70fcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf445869abced2c07fb6a07d530a446560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c06c75aec62de93e9f1bc4a6a267b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04281abf6a355e603a6afded4467a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1f12013080b0058c43bc604cb434563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7408a4f0e4c0ddaf4f1b5df75d3825564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7071dcf9569560658f3fcd0970f2cf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b7e93ce21c31ae9c24f969493f857566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2cec9a8f564981af82a801168d701567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4f3d2115bb1f6b67c0a78aaac829568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c4ac8c7dd514bdade2ebe13398da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0300c06569dcbbf07d23cd0cf207c1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430fa3ae4976bef9a10fb7aef1a4f40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddc34deaa1f2bbd6962ca3d0f5d867572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>