--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ff9f242c70f92245360450656859a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c339f8399b1e0b2ea33344f26b8e4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e358c7fc4335adffd6e70f908ec9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e2599ade4a9137bf33680449032a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d794ff1d7ff3bd258c9482ebed9ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4063fdb1d26c41070d22efa8551d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536bc00897b2892dab87a164e155f717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1573ed225dcafc21e7f6b99c17d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ceb988900e1cc473a9cc098aaa799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957b6b6bdcbbb23a4a2713380c494310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a7e015b299653c24054e721e9ee2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3eb90b0142c567f1a5865aa8579a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d363f9932ce1df2e5fa2e3ccc1f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd73115076c2713e0886dcd2d1745cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b614bf2119fe46f8905dd30944fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563cde36b3e42270822d116fd41b8d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d4de53e2012d551ce071a413a53817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708068fad1f7c9948ba0eef5c54b0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430596165aaa3b87760aaaba1abab93d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833efe08f15cb611997bf8038878f3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a66f0c0a0e1e35a39c0038801e485b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772352cbadb123409fc801b2317261a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3dd4aea130e6cd82d5d633342df3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037523180aac8fc09482f04579d0f8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef553b08c926868a11cc270030db435925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e89c1daf8f4d639d60d76bfc191726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec479fce24f1b8c86f0b6cf3ae14ab327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de178ab79fe78d026c07495848f1788d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794e4ce121bcaee542202ffc1d3ae329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f284f2c8f658f56fb681a678b27cfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda0b247604d75201cf211fad06c5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ffd0a070bbc44fde3329fa10638bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89833091adf309a673f3b5823e6326133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f0dbae14ac18bb056b45fd7dba3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be811c52f644e36f9d954e7be86fb7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be755b62e760e4402326ddc986e592936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd96cf6574d3af25d8f31a7a3feb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a824d9926d27a60613e31acd747789838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5c231d044b7a020bf1d2b5884cdb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea73bfe7515600a64efc6bfee1f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f430cd81a0813715a23e0bd9df7e6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe942f679e903a236531e4e3a9a9e74542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d40a9558e5488b4f36a04427f3d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9835d71781a912d24dac8765a0b18c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8f34ba7bef18d8ee6356cdf21d1ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29482c9f1db14e46ef1e0a728ee90ed446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f06561f9d3944d64e5d2cb44841a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda62189f5638a01380b2add3aa579e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a7ac016da08ff97711b825e49fb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f4964930a847236f85331612f1b0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed0f02418974360ba51032fb081d6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194002de1c5362921cf2157e75a931f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25522ea3db91c5c60ace3f8667712ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2c384734398d93286e70c570a22154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a702af367772747ccb4d0c5d295692755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907510447b9d7ccf6664e7417775ed856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d3779ecbbb546c1a4fa69e4164ed857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5c048466bedd0a0be83f54619ea1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f0934bbdcc17188fafcce543276b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544081485d8895042ca855ff4e75a10560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7955f2866f2bbc6ba6a6b47d0412da861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da03f66cee6e13af81ee6548d86e3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b3966956f981cdd588ff81947b19063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a1edc3c974ed9e80a424af1970d4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a7a70c5ad3716ebe82c70235bc2e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353d41ac83271fd0f64827b73cd310466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a79e355736540d6dbf47e2736af9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6fd8bdb17819ddd2343b848ffc6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca2e4d74d6961e61c2661e4029de3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24d7e4eb6b465151e95549862b24670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98cc0cd3c6d7f11d21dfdef4a19ccb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455c6cda736556757c2159e54b18c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08311d6103f8c7eb17ce54e4091f505973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c45851dc4da4051c20c98952e76d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d647e72d2d223b85a66c52fd00b1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbf632b5b74ab05bddbe91c837fb6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf5dc979e97d4dfc0c895aab6b364f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462e13e2498170802de8c9c3e56a18178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4a77fcd1e123fa048fd199bb225579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a781545ebf70069053208c63dfeb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b372a881e3d42e01e7b7c9caa7563281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a18794d339b26da4987ba0c57ea4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e555fa55c30b8e6dc703f21e365a0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3407d355a2867a18cce2bff15efc1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d93ad6c3de80f390c66dc8c70f35a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd2057d0b6bea720c47b567606a84386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64c2671d00fac9fb5c3884e59c1c6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8b07b620b8f16f7be717004d911988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246f1598946c10c15b7f1c4a3dbb9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eea7fe6538f01387bfe1036aeb529a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149476e5a7b5841185b855d585803b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048255239e5eec40fc775d67dd66769d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae902ffed6199de70f42a6c6a72f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee9df2f86111450eac9efe6c31ddb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea247f85d2a71b526a2373e9cd861b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3d01c59ee882ccfb1ea3c005da1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce9f3d4ec709c1e3581b8b08beefc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a964478ec87dcd56b8039dc0fd834e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1860a0a77ac4f253c8784067b62ab2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c6160f73ef84aeb2c2b057398b2a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506872306cfff0e0be4b8397f32d1c2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04afa83cb8563cfca86bdf8906b95f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2413aa3998b8e3d29755c26c5e42606103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111180d038013db23ea07a1b0005f395104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22556f67576d37378450354d46a13344105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc750652205c98788f0a06f1fa841dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb021b15473f91c590f7d167d8cb56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7280f870281e12b30c2b4a10000738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56480bb68f78fbc569dffa4ba89aea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bbfdf7e5070c32890a03db2534182110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ef7b32ad9c34cd300513a54f9e7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983697a31257d0a892efe743ba399c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9bc0072196e18eaa50c711b7361c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d5bf9209c12de25c71cab6c8f1a23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09051e2281c2649993eac15e7ad51da2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e5e3a5a52ba347b63c443dfb57408116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf23f5b78d0ad3ce7bcb1f30e3fe1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7991b57f0636357641db05ef924b7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc70918ac8823330f675b737f99762119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95498c8e32b33768680fe9fc47b985cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86169d5f586818b1ecda62e2a96b42a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d281b3ad8077f3a4929c4f9456bf360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e3282b3101748fedbb4e1612890d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f21543666be2295e1113fbb48514ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63316f33ac17d38a3fa77b65aaed4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f2f9677811566ee285b9ceec3536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691fccbb0b10b55987eb991f51a60e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cb343f0edf337eea9c24bd97fb2df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde216cf46072c3f98999d2fe2d47141129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c25e83a99641da1a3a46583edd788130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f761c9d5173f7473545a68a8d60c92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa109a392f95bd0222b117377d7688c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1f91e1882f41691d40f1805309e55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d77ca956f487e9bd4700f68d414361134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e10d3231d1ea2986af023f6cf542135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47241d81090076b666fc83bc1e7075136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675939d58603515ec944e736ea622d6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca8d14934f08e73b368228406bdfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14c724b03d3780e6a75862074571bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c67d763c7da51a99a3dfb07352e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192aec662faefcf36e9fceeb19d5ed1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbb36fef595735d4a0c66cf6a196b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2795708dfd413985e352009d67e366a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19699c969bdf2fb09d8146762288507d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d938456e8045494cb857029743228d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270b53163b5ceda8d8cf0526e6b1b2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac6c024265c846c0d9dfe95b049634147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19b784dea53a5e9690b97839d8848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fbe6b37032ce1c8009d022d64d703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7203e04ec4ac20f78486ba6428444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ed1678cf4c6ecb4e2f8046e5cfb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecbe5768aee7c995a1b4b60d5fbcbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21101ef47f2229cf4954532a112bfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bebe9c12e28fcb8a1c5312a21665e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397094ce80a40e0c7bbda5b9758677155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d497ef719cd707c10dc29b150080e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8a1c0208190329d532f7bc092952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871570a60c638c4c1346797a2c5159158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd81069572bea0d159d3b9692926c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94c641f0afc2abf28ad05178feefce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5096e9f851a8104368026829b83a85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20481f1e2c1b98c1947c988152c816bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696643ba9ce492c706d903f1973e404e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a48224e92fc5b53395a9dbd20137164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9dc2962c1110a64067a5ceb7863ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62cedfe31fa09dce5d6f9b484330e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356c6ac66c824244285a7e28e5fc3c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8992bc073f3b089fde38396aa73df2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e219da5e3fbc7e4c466551bf9e9cdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7959b1606d11bea3ec3f188fdc1ac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663b3659bf9dc9f47c12f997ba9dd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c6aaa65d541990cc2e93f2796e985172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba159258487a559a05e1be87cb78a526173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e1c946813dc638be68bbd763bc62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9384b74abeb49294a0c9855e462b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5089502c694eaefa4bddd6900ec3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe33353a24ce77e9df8ef9870b499177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dcb5deb8e013857b46c7346a6b7c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89edb99891f39cab3220caa514407c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c06eea98cc46bd5ff79446fca502180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80014e1ef4af2d2f4c370ce7fb082de7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e6d543266f27aa7dedc143daaac92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaec17553f1726a8533a5235168dfa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62929837b29bbfe7f0e9895f3a28b45e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0cab7de99a2c5eceda08dee4a7b4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7484235d9763a959196bea3ad2233186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a24781e5105a9766c9ce866b3b938187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc62d7d67178b26384d6e211610a7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df266fbe13e96ddbef344b06795833189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae15659de86abfc67db1472309dac2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce591f0af7554205518d5413b6cebbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270a76a1278c4665b21ee320d59548192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964da8b6cf021fdcf3035c7a3b37470193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63fb4ff33640f8c89751547338b1a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee705c089cdf33847e9c72b0b07d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd7b7c392b847b0ef1bd432f99ff62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3022394af7faa1925c75ebf97ad60bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff3449e8c13cb14c6069a34a451b06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239c133dd1606597fbcffb74eb43c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1120b081a8c177b12016fe554637d10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e74f05a539fd814874773849f6ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08523dc70761b7f6d4df782e2dbf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b06c9b74b9d6c8d0aeb0cb2a7b7c3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e277609585cbdf0a466c2050afdbaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834c6c3cba7aa21f5304e2cdaa75ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd23505d6a3295fb9bc9f7d7e20870b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c92ed159a7e7acc0b2ad5bc0030c46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2481de1bdead698481a80e15b3c1157208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efec3d36b48c7ccebe70873e842457209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa22057d74d9c0298844a8acdfe946210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fb2231690403787b08b0080cd4fd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bf21c225d58ba6530679020c58bb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce55afb984512f5e488dfb0bf799f9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422febea6e546ddea42053153be98132214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96b42dd17a68ec742d55402928401215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d20c980796cff1f3575114dc705f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb7e7f778f873d13cc08e0c1fd3f05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a8455526c259a276238d631fb31b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c722b04b6d116bc20154cbbfe3e8657219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84daac4abdc9f29eab706a0542c6d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc82e80f38cae33b465c04425bc62fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160def5ca7fdc1e658b41ee4921cf86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5985862e025f9f4c85b02765e6d850223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359868aa12eccec2fa6eb72a787139224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76afe36e5db5a2d668598694eb9a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844d812875dd679f405fdcdd6f0268226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522d12f2bfd246ec94e406dd72d8c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36ae2020fe3f29cf22a00a61a808c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086830e3da6c3553cb38d92d216d281229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ed0c13dd383482d7e53866a56aef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107930c728656cce4b731613e0328d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0f350c21a3524b1b5dadc58852e0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fa36e41e7d8afff7d05f07c0faa0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7defd7a00b1abef4984e014f923a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa705888613079bb42cfaedee0990ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0ff0be13dd3f3b4b295c4e4495219236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb643c388c35933aae7bf807dc80beef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c74d76f7b749ad7497c235aeef4d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15df689e867ddeef85e71c175d44b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774caac3ba7dbf350c099f493a0d15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c708e558486c3ea1f0ce3af7ce2e39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ba33eba693fd35ca14e2fe2bedb54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b90ae80efcf6dc77c17755d4737fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4b39b54cb31565174322e0f6e855244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519acf2605a896e32504a77f6f576e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21204db60703535f69793c926b502e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e7986ea4adaa3bcaff6385d4e1887247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f56474ae54ff42ff1a430063efa5c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f2a476221ac32a4b74d7bca0a113249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809de7188f4a2d31959e3089c805abf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33137f7bdd8ed501fcbe880a17d46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fd1dc5b5e1342e2b31eda9d3f0687252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c8affbc908404be7f0fb6e2feb51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935890eacb7dbd2f53fee1218a55c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c92add8381bab4d0ea52f955ec3a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609fc8d288843bd082b1aeb85d3a606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f519a7d11d2897f6b34852b654e7ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e183348b9fa0d17ab237bf20c8cdc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35820e4c9fd294bb8fed58f507ba64a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2640f0bb417cc8464cfb72480284f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe6196cb90681d802dd7347c5c0e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef691a55bbbca61dfac1dc4b9fb438262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d807f9647c7b0e0b8ff979a4c353263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051825c6d8cbc216270396ee9d28cb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fe55b380451f05338a67a1d83b79d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5fcb0931ff99be3a2d495599727c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e77e25a1e4a13316aca99b52dc5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a47c6d8e8f81b9f6e1d8b52ed480268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680c3817aa5e89b51616fbd4aa7d489269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d267e1ef695cd478f45a54d7268477270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f3e49124dd467ad8245ef79247ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e199896c3bf58d8eba74280d76f1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869444f53f487a7b90d5ffa739c4dda0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8083eeb2b971fe38443a98f67e2316274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c6807696261ced5cf4b64bb82b6ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28128d6487bc301928be020598afbcd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8b072949783d9b5715bc1d248adf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2705b3ac1d85bf425b8cfa24475747278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea300569b3c8bdcd8b035c63b63edc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78565ff2fa721460c8f238941d0f9d13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0bf77a2297f94ac3d300c11f51c3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766937ef428b425f1e957be9208a2dbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63f1aa693e3221905716fdeb4282b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc6ffb593e4744845ffbde2385a347284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ad7ce9748c32c229ad9c68311d541285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c6ee12a1858f79fba477f6569c23c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35912903da2ca5a8c0a41887ae24cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f315a7204acc63317e7608051aaa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7032429229143f6f36fc75e202e0c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada862263e20cc1f420952f45b46183290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b5af9188483b983d6adaf8e011b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ca6be63aa6032aefa28230755160292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154073418cc56c9133102a4cfef0f59c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e27379fb23bd7a5bff0286aa5912f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b7a4947009549ec4447ac308a050e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d733dd965a4c7397b6c919bda953d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccec0894eecacb0599c38f7edd287c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7a1f24e6f787688bc87e207bd0b12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741bdd3e5f7c65a44f1284d79de4ad6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617e189c8aaddc44f5d261bfae37efe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f9edcffd3f0769f905cd2c2c23549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcaeed18c82fb5d5440bdb4865cadd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd90c084f2b7bba06f8da6ae470d24d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81569bf30f8227edeb6b1477061d52d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b26d0fc38e87f6d215e95119cfbbb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c80c7b403fa1bcea5912ae9f98e70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd45eb4235c9babd87f938a781101f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19eb31a6a2c6c892dc4fd68d77555f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb83f4d1da36f05be4bc906c9a1a934309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29217fcb4b14e920eaa3891a537a872310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e386615fe5ffac44358aa3ccb3e27ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf371ba91e0339edc8c0d8ca0a03486312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2160d4cf98105b28b2c658cbe19c59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2eb3d87a669092ecd3f2a23147ac8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a1380bedf39d6119e8f0532d5d1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed16a1404c8087f699ac1c849064e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83af7d01cdd6aadea5e2eecff6128317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90b8120e98b3e6312ba232284ad90c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daac70b9c4298bb0ff8228decc9a2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb7be27e92ebd1d3d45fd70ed87b78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbae6f4cfb039945f1c009c0fe345d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d05b9f3096c33dd64509f5ec3e035322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68fc073ed9e986fa62ca6c5f4d650e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31bd67958ff850fbecf255c4d78870324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffb4a7c148ea6be76700fc4d71d716325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f685ccf8b875971fb18c74ac78657b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4b99c550209b1418a1d86211456b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc760a1a3e020f175afee76f7d8c05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da512316250f7118ebb378a61e67a0e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02fb29a30860abf8f8a68b438c689330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df616aa99dfa9fc31715af30b99bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927768379a071369f3c536ad4536d7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e92fbb3e23e86603920e31aa8df59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1cfafd14e29d301786cffb8adeef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff31fe2ef53fdb8e9547dba486a933335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9568db4a41c31bad35505167384e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525feed3fde3ade5b474651aa21791337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad067334861dfd2f2e0e18f08d4d58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa80029415eb1151bdd11e4fa0e804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e345ad5a7a868a29f77703f5916e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba96771ac2075ec1cc5623f7b0778ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20882928458356f7e02cccc926b33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bd32880d31010b492d57b68c91f70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1173f6b52914c6c0573962edd69a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826af7b090c372cfa14407764b6c126345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c058d255b27a5e1a2510e7cb082d3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051dde5f9c7effec76c8bf5cd74a7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555f1800cf3fdfc0df7ffc52107030348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1fbf03d78094d054f4782ecb5e034349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568683def00b57070b8e3b65a49166b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d30b77f57f43715fa58775f9c83e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21088465339246f35860aae877ba646c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84f13875ca17ed090814e5c376d64a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7b4fdc0bc57bd568c89836346456354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585298adfd56f3475e8f2f83ae48283355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e1057cb7cd7904036050a4971842356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938798b64688ef58b8c61199286c5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0882050d2af8e8c9db21a79059f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4059e215ee05fa3ef9a494a4b035359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f617edc3d82c82e336f03903326adf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5181e18e35d7713700234ac6b036d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9a8407b87bd0d24f8c4988b68f3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5e57dd2eedf1ee352de15b2b403b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31675fa4eed4690faf69638ee9c60b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d047c0a148a71ba7f1773a9f18a125365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bbf506ede86b12a81a8c8b9603b29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddef0917f1bea07e307b54a1c61d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c5c2f0361d9346d8cf1ad59359adb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706186edef85140154e6c0af557add0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3cc6097326b7b8fab498be6c21fe5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301f12554d94e6c1e5b01d4de6380c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b9cf2b9edff1478e3d1f3d6615792372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77f1bd2892cc9791f6d2bfc3836cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee3152ad885ff67e01b163295e665374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d7e757f48386b17bdb34b62f6fcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf80368fce6ba48ea192de0570a95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d4e0a18a5b3e019b8dc22b2b37cc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85647b7d09931c7ecb85e2fd1e7ce9fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b42baa3df0c8dc26f13bd31eb7dad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311acfc5733b29b1b94220ff5106d0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834611024815d214121cac44f207902381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cec306a5e9cb0e173b9be7c0c4a95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b745328460bd5df173e4fd061db79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d59b5c6cdba2330b4cd5738fc3564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f3f2b855c0547b6570687937c7e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833270aaeffee3f4c37387c38b900d5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b78735fe6f3b908f66f20f06551faf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356518d046314f76df1f0b0b85139624388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf552ed3b3bceeb73d8244fabe1d3d30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba75679de19877e923f60572e097456390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7120e29f777d1a4aa0767b9b0884391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d655cf63881f3b4a747207fcc20a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35866c07e74c53f6c6a1a725545a8a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912165e65aed5bb2357243605d6d717b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b66e8daa526af51f2ca9b8995918c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd28acf87532513f2900b251054acb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ba9d93d1b40d2893783b83450bea1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e51ac648da7e1b9dbbab45c26548398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244d09fa281077d215d19156c14dbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df03c38794241d9b11cda4d7164e87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dd5179cf5dd551898d02726841a26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece57725e0de20ed111f869172267cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e20131d21a99f992afd1d18d3228403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfafbe99d871142d94c130aab99739404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc1109bf80d71c206bdeb8f39057a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee255bbbd65dce1937ba2effcd5f461f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489212a057b3879c8a0d49216d1a87a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb679ed84b991ae97bbf2ce310055408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6552c1e2b52669339c6ca49545e818409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e0ced7719dcb47ae8a27b3c8e473d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935daa6b204bc1ad92dc2aba7c2577e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11263115ed4d58cfa6ea1f53f11c59b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb1fa1675b8b79465ab92883751be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a962afef23a875378b392eb18ae26b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67e96dd937a7db94890ffbc7d63909415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e40a24764abc6ad4508fe62a7ebb59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d5d2ee43b9611c88241dd80b3755417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cac649f66b8a74874e234318f6d5fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ec16ef2ad4f3301986f87d12b7dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128877e2907e79142d9494a6f70cdd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc2e757d79f3c73ac0cc1868605e58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9276de82d38c50569629a5d1c7c0a89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87266a4abeadeedb25a2127c76d4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb628b3c09deefe43c6ec6ef27e0e62c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ebaff89f664d276b2484557c184a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabaf29ddf3193b217a86df3a1ddc44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2376f21a755ff2abdf8c63a54c1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497476ce8b196b936fd76a89c743192428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dda30c077eb928ca0d65aea491a0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec65791dc78346f222ae1a0c3ee85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4818e605103055d1e5cab0cd5919f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b1cc963d7d546864ec0626be634a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f302521188ffb64a1a47f270db2cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a92a1b028973d6335ba4ee973b098434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345030f907267c2717e90496c339d66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe04904a9dd8f084000d7154cec754436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea57c3da0e4de248f97e0f2f3628fcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376130aff736e3e4c1565cce53def2e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3180498fc979a846d6cb9114c6d2a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1016fee68b4b4766b5b8f89a5829440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa203f8591b367b48f475d2721163f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac5644b40bfa15b26369c3edaebd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66e2c194af08e042c701cfc4a71fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab2abc299c0d6692063a1e20014681444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681763fb26ccb50340b51826360fa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e95fc1baf2a646713999b8c6f9a0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e7ee88f60fdc8f6db34fe920454cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d8487e35b130ace4ae1612f45fba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1654b74ed3b4dbd947121ba156c29a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab1b3f30aefd0536389160b756d27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbc8ba653a43a21327c03d889ce1c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3c1ac0e047288b51557a97f635361452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd740fb544976aedad5f52d9c75d41a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe67c5d5abdb3c83d881caf3f0c76e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e0a8a6bc65ae0e76a812ae761a579455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e6d1efcf7e7a7c1ddfde8fde5f70b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293193ef651a9f31793161c355a3910457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919c9b4a4a094a2e38378191234744458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c05b9c5bfeb8b0c277c0645f107f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636cb956ab43db9e3fb3c0bf51a0bbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59066fe7d965f9119ddce1635b777e5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152affa71854d49fcfa79684b34ced0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8d9f3fb351327e2e0809b5c4774e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9087bed1e49a3f1ef1abffa27c5a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b70b947450dda433c1ba91c14763f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b31f551904333ebd5f0e07cdc404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87f59739a696fc08ded48ef98aa51b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8dac0b8dd43d0f9c7a24092cc8676468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5c39573e1a66cf4488f3192f0b4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a71671288a780b36b0cb256539f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b34a50591204be2b95052dfbbe96b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de7145b25bf58f9e1ca4c686db14c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dab77099620b59032d2e1d17533e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bafe1c26349f1cc6fd28da474b4825474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e5201577c12dd5676313bd3ea3cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df72efe9be8c070ab08b02a3094fc44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ce2d473d2c6024cb4482577aae16d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108a64f9e672ea38d06322992bb6e12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c81e5a1a43165d52f5c008065ff143479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7de3f097d9f99bf2f86ce35747926480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4774c53bd7f9720aa070fe668be685481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e2791818487d0eabc6395c5215063482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464a877c5a86e2dd7e6469911ce91d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06f589158b1f46df1a2d7c4010eb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b4d707b89c82ab62e62adf5c7516485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510cdc9307ba54487b5cdf8d26e34aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a659c97f80fd5fafddf63483769272d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c82b620acedec5a6ab73f6ab477bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9453520d33735893c349d5f84ef1c49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c4e5f527f521a1c61ed508a702767490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db819c17457c538bb9a560b7c6125d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306fe3f57994f97eaf1fe303dd4a94c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ff1818996be5198cb1fd11b8987dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336ca143f8a18441dd9f86a2604e893494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a1345e4c4ab41462f1b8ce5d4486495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d70ad016db626aff71862e970fb1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e8fed899ffd7814f86d7eece21901497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e613c784ad33b95ddd547777998e0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cd6d9f0c48311130e6dd76b4dbd90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47c781d207a8bf5cb5cee6ce7f7c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ad1a867867bbd29723067fcc06019501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5dcd409cd223e33e6970aac6cb839502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685da1f4424e761547d3d5654a690d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e7f6a2f9b19f1d9c6f76c802a18a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3b2433eb67df3d2be016972cb4bab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049604b3663c6ccfe76503aa5caa732a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad0dd16926175ad113809f21648c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f774e049d72f507f69e6d65a109c0b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0407e5404a7bfe65dd7929aef5fada509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191e867440118aface0006f609c454b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdbcfa90b56c1de87fbba734fe5721511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2312f7c29995f3841787b555d957506512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dcb3ef0cc3e9afa9a44be8b3b133a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b258736b0b8e290020bbfed059b9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6954596dee46208df5539414b47c2f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed38b9fa3dd4d4b16606034884487516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45faac43405892abbe4c7d3f897be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749120328a05a05c587a96a319c0d7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11791913d59c9263dc3dc783043b8a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cda98e43e617c72ea2e34bb0c112b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c89efc7747fe61288c29391672e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501af94baf6a284aa3302404853be5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf79b0aa1365ff543bfce3ea32c067523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c681d681939027383b4e1b630b531524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e427a3d839dae0c2f0d319e38a84e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af178591965acb0834422fd5a43ef9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24a451762313ada4a62b39e705eff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5d715bdfa4e43f3ee2e69458455e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43b5aca9e254b33881c160c6cb22b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385703a997174ee006ec3126984d5c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed05749b75a4ef72f95ad5822bc660531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f783fa5ed1da695dab3ebcb21c95f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ce923097b241391be9b6045464a35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35775cd4115e7fbe8e06035a9a8aa6d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4d5f82229816f2073305d8cd3f46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c49f3c2d4c234d79a8e1ec0dd9b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f2a2618f4b8840b4503280d8d7957537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8750f876a806211f0b46ad3aa4fccb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e315c3523956130825c9993efb1b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32c8a0abbdd0b4d3917b485e3354cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd90a4496ce98ed3af9abde412c1659541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67f899313270d67620f0a75056f4ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882c065dad46b07eaac4c8ff0ea4a9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bafc3e40b08a4da7e49b1ff8c8c0d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633e3e37a0ee8711529975e199c1b0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8875a65cf621e760cbcd7f55b02d631546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152e1068264352549c1cd4c6561489547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c935cdb720047489c96f30f31f6a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722321f57163075303c3119a8df12e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a111b5da669f18c81d251c91162c5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137400cc837efa3a5c9038d9ba09544551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed74094837c244b3be5edb086f4cedf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ebc4aab83fef2af6ca0ed3bc9135d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b07686190e99540ce5d8b44dd3db4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2731858c4bbf25387010df8ba024c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb767baa5953412d8fb0b6e7a508dd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba1ba45dd32d96b878cf3edfbaac54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6574b35abca9565f622ad904c40c448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebef4312dc406574b3fe5ca6ea38bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a66ce7357d3b43aa71cd8beeec83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a99c803c47ba7284ec01402af6f26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4911d9a1cb00cbd9472f23a667cbfcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f91f8c9f8a0b122f0819ac59f20c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ae593843ce7d87bb3cc8019a8d45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118d000129cbb626f289dce1b31b945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27d36422d490f8acb228b7f576e99d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe50bed4a6155a7ca814e35972f74a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57081563d9eba030f0ed4e7c9b8780568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f892f3e1d23f63a20a9e39cdaabba9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50136d30745e67a7f06f2059072fee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0a4bdb8c91a735ae46143edeb6af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c3031b89c0dee4453a693b5e566b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1bb1baf541f9b0342b0f64e49c7471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ce87dba417610b5d26ce19f1005b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f225e85317fc9a66906f4f296f9793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621227bf317d4921340d11c8d1ec53a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb801c5b0dbafe4de2c0016ce4d635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da303e5237c10cb9974ef1ed55af726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04967396c56a80515ea2716b8465f13b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef77d58af73ae06933b91673f16d298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2db7c691f0a14063fea2681ca285ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dc72408f6dbf13063b0fb28f5cc7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa5148e2a88a069d19358f2f570e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a254edb0077f7b47c697db86a2e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba45637a5a8c7abbed84076ea6863013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d82ed07fef9b42914ece5ae5a6cad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71532310eba3b42fb9ca4699f4a4e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe292dd468bf666aaf5ac94b546a5e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b6124abc04f648557458ffd68e7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163fd9eaaefcdd87f2ab50b0dbf72de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f09e8a06fd5aa6a3b67bd08abf78719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0853acd1421e84dff9f0c718c6fd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2676d5387a835f6f17f0a55930078c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb89664f449af31f2db39b331bc2d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212afae52ae6bb49988ef9fa884194723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d18de64c7005e937c7bc6d541adf8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9608e89de0af4e371917240e2a9382425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccf796ed2e0f6be27f4146797d99f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31abdfa5ae14ad7229ceb8adcb783427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db53c328b99bb46a230e3a593ca1b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf5dcae25d8b114a44552637f6d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbebf7fcbfebf41ad52745c2af1df330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e388a9c740f0e9654ebb663b320d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f7b6bc67762a92cf5a8231e58e0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32093e36a8ba1c71f0460d84aecd05ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb6ecee021cf2e488c2c8d03b1753b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea885c4ebe49c260d814e532f12a0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fef2ab2ddf977acc17e3385b51ed2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f8488f77ff27aed0fd1e3b76b019f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d8a39623449ea548f7805d837aaa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11bbdeb3d7125995bb8b867f9652f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92b6134316efc67c397bbc5f9544140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e96678632bb48cdf25933b55de4a3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ecb10cb2071f5888e9bd32a59475242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3680bcd4160bc6b12c40a14619451543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb178767441a205d044a0e6b7b42f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c3f5a95d90950d86cade174d9763c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aa08cec19225d243d1c2e8995ba0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea4da2768426807438fb2ec758d7c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819844202fef31ec6a1affde2fe5ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112466ffa9550105d65d1365d0d7b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6abfb0bc12b9229bf1bd5107cdc6bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3e570b70a0c21c83ea9acd5d3021651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a7513854213cc7b9c6328119312d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929a8613d62adebda03f4782608b3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599475cb9cd0d36695d4a6cfcc2e10154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6adeffa3c99523e1bc76fca8757f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02395d8ab6811df4e92024214853ef5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300062a6697d8959f093e55f38d27dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461512144272e0a172bf17b8303c2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c982ce77cd46ffbfdddb7c1595d26459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c655382494dfda658602403c7c872b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604542a28ea92ee744d8aa7435afc09861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47aa0deac40149e667d7453af1303862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee1825b3f26693f35d4f5dbc4f86c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23d9f016ec81726481b46370e4a3fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613649ca1323e3815abc97656d2cfa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00caa1164bde20705dc2eaa8aaefa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278946ed862b38d992558a441ca2680767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec3f475eea1b567e3719a58569964f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49470a692a0c95515f6a4deaec9f975c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860b0c78de598bcf7936a13f60fd19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97fc950aa8f70a97d6fa471bbe2bb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b480c32e83d1839e20a64b458e2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5cf796dd3d932ab6e036b794e23bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b27f0ddb65ba3b1cb29e15ea26d6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7d2b1b084843615ed8655b55cabee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9eb9ef54cf072fbf869bb54cd4a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fefc19c63326032725b768f396a91d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94123be8e441f00d3817dbb9dc5eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8cec2d851b86c3baf2784849a6be079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c0e1eca39d3a5c61b7a25e2a3a6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a75a86c0b69c03d2cdb8d08d7d5cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daafc666c7a023bb18e87153a2e0f7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13358aeb5967653509fb7d092bd69583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c732e6cbbc2549c5adfe9038b1b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d102650ac25cc8997d0a905eadedfa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3c46409632f15cd24f6375e90fc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e8e0558ae09e5feed78756a07e7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029e74c76723a2b7c57b83d83d29a7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88664cd0a57d27ce82bfc63a9af05589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b06dc9cd296423b49c58b396ed7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108e8fd62a631f4f27ccbe8cc289e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060bc032eff09cabe75fbaf6b8975a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03deb234dafa7ede5e967e18d2dff9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d1f0b02a84f02b09392c31a676b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27cd160044985d000b3030c619737795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af4518b4a9d404800437c9aeb502496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e14b526a75a73acf7534dd7b51d5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e6b68de93286814f7c4894a6b69898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ec9f639ffc73b2d9965b6b729d4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7c72527be89aa5090d8ad45872f6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4575df6170e4a1686fcc6b63338133a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f780591ef5c6546c5fdecace42c67f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab419d454da27810afefe1164bf20d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ae397a9363ea1455fa66ea98f2e37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdb365b7b3cc76f5cd1af08482f7f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4891d51f67b2aefcc9488eadbe545e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d94085e772ccc112788da9f42c93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef34c6f44cf96ce21e78fd58647364108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372851a5f5d985773f247336cde1035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e35b5185fc4201474308798f9529110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294362b91a17eb5792844c37f1071396111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a697c586167d368f18b1af1c6f3e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40422b316b11b56edda2d2898ffe98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720fdb7ec431715fa26010b84b1ee4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe940797dc52eba5cdad0036fa4f0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bcd6cc54b7ec9b26c831e698e91a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf839b514cdcfb052b7abdf378fc02e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca39a01555dc7bb5f163ac3b9fd448118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0e34d7c945ff36e0cbe10c39fcf4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afde9d9c303887f61133035fb1d54f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafce10430e484c26e74239d3044b1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05e51cadd8b846d76373332ae2b1ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f01dc1dd8660dc155b4dd8fb3824123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239791708a9eada4e7e553bfd1c9a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15cec6736816907c4ee677be360c18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fb2c0651042b15b9ac86e7f2150ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6d9fa031e8547324ef3c255e3b9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8fa47474966fc882188ebeae0661c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98e97e4920c2e2c8ad529ca29a939d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce23c99d70af7154cf07eb0ac6ccbb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f027cf61a30a0801769e0fd97ca100131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e1e18a5fa8bcf87541e6d7fd1eb4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf6edd23149b9567eb9c42a587e7ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58533f0344a3b258d56f18127c02a05f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdacf274c930cb3da3927710d9cb97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa781fe6116271a6656cce461ee307b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c266c66457a8f1ab0b2232bcca7cada137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae4bbe152377584a5d8e412da86770138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f163a4d481d37e3f91eb1c79669c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7affa2b693016f3cb5a1d93e1026f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2dfd7cb32df985e6ff26d14c48be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4394934334c144f20f4b20957450142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488af16e0d77cd97c8bc8af2e8f8022143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24639ed094d2511937974a7a6479dfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd483facf60260387f972ea1e2c7013145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10782fc96efd580db6808ebeb95b6f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d041b5b38c53f59de5f1879d90e0d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f3e931a07460fd6cebb4d40193b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7eef527fa9d543eed206c34b4597b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b8c38334b96a24b4ecc19c22170d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443107fde19cd960bf0d62ebe2764a05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff5b68ee32e57f2ed21474bbbe08e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7d13bcc0ba0aa943f72cf97b640dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5987f828de7df0106a0575242935b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4cdd37ceea37840f731a37bf4a67a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f64a020dcc90fe6a8cade0efd1bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f933b06adf70ae5334af36a076064157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ba4c4f6be7384d45bdf4c37b6b22e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b4c1b288157a2b86616850d266d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca41c9c72ab12a1e915bc9b5ebd231160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1fefd8875d69edc636356f579c521161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf79376c6e43b677f7dbbaecd80ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f1afa255b592f48f28d529dd1495a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852beaf46ceac1ad13a116065ebaa059164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a5850a31073c1750648c3600ed80a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4846128475a792c2037d0e9289e4732166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97ef0cd25a2a6993352f535a825a97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964978e2cf25339ff264c16aa898599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4526cfd388b1c9b4ca738b55f2ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0f159bb3070a211b09f5f947ad411170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e485f5021c07762fee3db15685945171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a1a1c197f51116254cf7563d8993b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772b08a268534dac9f5c31d05ee965b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d0f6137dd8c88075a5639832f2524174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a122cfa1d33865f9e7367b0a75be78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfdf92a33d1fb40ff3708798bc28a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901798f9e270194ee9f7a88eeabb4cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebadd0368df602babd58977a9f46109178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ee94fecde5107df3d8d0fbd731b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba65a1f11cb578c5616c5cd8fa2ccd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7be1374aec2ecfd58b788ea19fe51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4bd8445c6615665db6b11bc0a22a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0d08c2ba31185034cd8fde48b6b1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c857fa15ed277fd1fe434a44ab15d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608759322d5504d36ed672ce618c3557185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138505abb3283a6fa567772419b82fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167730d5a4dfc4e549770c7cdba84b22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad17e4a645d29d638524c62b01e37e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b98ec1061dfd4b8db87afc945d530189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8687276023328820ca319398e35041190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31848f7a2983cdfe1dd80edf6cc62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ec60fa6b0a45941f9b730376ab8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e970faa8cd50b6ac33bdb0e00c14383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58074bf2636f9ef1cfcfd12630ee42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf66468ed6b83b2519ad4ca683b75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e44b91f3559e0ec175f5997bab1fdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4444b87ba89fa6138331f43aeeae5ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59a0c8345720a4bbc8c7a6ec90c755198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b369c9530f114af50348cf7967dd5dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400775114a57c73477db61fc47a41ffa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457186c7a665d7884773f00c4f98e9bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e72338c48e19902a7d1ab3e959fb36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afe9259983e4b78cbb19254bd0be32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b84c4a127fc04c935838ee5681dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a84d68c3f68a28acc5093bc41e9f68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45572a0bdb7551537292f9149d5e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba84be9d54269b37f590e3dae67ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46867eaf152152216ac67f0e37f7aa18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53445417fdf78105b0f28f0a92fc32f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb31758c0042bb997a9bac4d5e481a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596918ab09bfbc612d313b0ef504130211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebcbe8b71e733f2ffe878075067c26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba178e62fa5edbd14fadd005e27d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae6f261298bbdc7a8006b392f6173214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319670ee9e768fe6dae419b97b392d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f65466f76b4a1c1366f0bce21ade8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b668847a3fbd887a11dcd0e3a0c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e117e372a3a0a45b305b52d887c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd3100e94b00ccaa896c3b38d425d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749314f648690178e4a47b1199b650bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bc93b60c2ae2ee004887b7798e8aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467de8fc11ebfb3f7fa36b2f7ecb13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7834fd0ca0237a2e56effa0caf11c50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56141872c78736421bfbbb939414e76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45569ab3bfd1ab5eb548ec51404661225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae6bf35e47bcaa7a1643e91943a9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9aedde4e20f46b0af95019b1bccdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74513ad4c5f4685ef1c461659435572228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d625e1c18381c6101db884a73e8215229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff025607da850616083f68dfb3516ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834efcac63e159961c088f6addc8d47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476559e485556f15eacbb7233a62b4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01d72ab6890baf7d6f6e75dd09407d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f15b86105ed4b1e28020cf4ba7a8e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d850c98ee1566f739ff4257d9e1edf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eef791337153697e31718e4f0e7c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd2dd1f9edbdb335a12cd43717e31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a452d69615fd36f20ccd96a0424b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75dc724a9c38c689ed65a96bed93ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d36eded2a835089313b06ce7a75fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b654c44c334f3eb0c12424fcc46c72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c137247f943ddea623da27d51051242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d811ec7bd9d6a90b25674bd7bf714243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46876b0f5b8980c3cb2c124e016fc53d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dfd89940a6cbaff51c3891d06f219245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa038347f8570d50116c4f1e2b4a40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896fc33928916760e64e11d215ffed7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197805501bc5df0390262a02791c7b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0095484dc78dafebb0373cc494dd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471070895d66ed86d29ecbcbee0ea291250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208583f0c89afa26351bd0d8c7bf0f7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f5e567b907afda4b660a6b8241e41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44ab46b8cf44f922e4902d0125eb2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7421a4cb04c876903263ae2709da7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc478bd6927cd306bdee62dc51cc8d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246faa0aa498a0ed1c127f56ed46e4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d05244b871d2288e173f3de52ceb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a841daf6a64c7dcf09f25966b1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589124417d79486e8889ffbe4a64020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4975a4fd90cfcc2846de9bccd0c85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ca9bd9ba7ed729a830935ec5f0b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9119cc1cf8014ca37556b05d1cfd9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687134dc3650f400fcae816e27927e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d13941c68d127732e66aff74a16803264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e81acd5cdff3d1f80293c9b74257d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448b618b3dd51f9b986b607d5a08707266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c86c50c084ac6d05b3db740442992b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d07173e961f6117cc8d86d0da67b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c6f9470f269419fa9af6b17d6856269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e484682eb13c920b5329a0f7ff0a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880f8eeb0bc6c139a3beaa10bb5651271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b521db3fab8856e9f5c2c0446749272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4118535ec0acdf2538782a5a36875273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e27119cf956d35c1c7e9acb5d8872274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6465fa3d4e33a09f7c7a9555421d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa25934708e18381408a6495253593276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0bd0d1cee19654a71a5ae74b2fa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46b2f2bcb0a013d5ed761fc0c56c20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a145ede56643a22a487007159c4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca1a527218f56cf374e53a4844aa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aafa08b17648dce1189d3da6de451281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b07eb08745c8b4358ef4bc4c984e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bc03f965d283b0837c5342f28bc3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ebf5c09d802f3b46eba71c1c4ea8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69fdef559cd0d74efb7eac04eabae5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edf63d22dafc43b9fe1129680ebada286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af71fd3a3bea76874c3c135d789d7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc142de1ab691c734deea2f7f73e5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d265d124b450f09cf2851b963255289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bebc25e60a828c7cf89fe520d13b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958bf6d226db798e5b9f8787d0acfe6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679facc6eec0470a1bb31f2bd78d16f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600aba324e6ab6a68a571c7bbac9248293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887f1a2b2d827fdf58e7e1776055e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c0e602b32946a0a673bd4bf77d4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5208f3d7812b738fdb2412ca597cdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bb053dd51697d68d01c46c9318381297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c2b53048a2d1aa0dbaebba8a90b92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161086a6efac958879afc367d28d38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6b630e5f64ee25c78df0f33db5d7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb102712bc36ed8802011b8619f87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a18bf7e36d33d80bf2b26e463000e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe474eb912a9a5a4b3fe46060e02b79c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9489c57921fd316c1577e03cf6de1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab728f254abb604d7ee58e6fa54b69b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd73a250fb174f0a4d0941a175c0b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a2c609e3fb3f0371064e96926857307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93df1383f17b90325da598902a5e5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fded13cf27ba9d9b1683842282bc90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d1c44e23f47998da41ca51519b8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e5966c2ba5758bee20d84a9abd81b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f2bc384c78fd2783754accca81f2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f59543814f4cbfaf2bef3660edfb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ddc59d4f784548a34527e763059d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23151d1c9f089551e95f5c3606fee1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b520d22eb961ab16c55e8fa86c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5989279d04af5e9a121a2a3341314b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5facc51bc751293ef2a0da878b2ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb850bfc0cfcd6a8e9665f6c4e8e1110319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195402bf42937f9c5b9ba123794d59e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabd69ff893ab59da66acbd233e1361321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d0fe2e5136124a99e33fa905172bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99547bec217fa03cd7d50ac73fa25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad02822d24cf18596aa4425a4f4c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ecd72f43fc3124af361622b4bcb07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa964f54b7762a31e85d812966a3e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18467bbdbf3c21c15017c88d8bb3662327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087382325714b50df69e87e3bdfb794328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe707d495c023b597ea2bc11112511c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fe7e754bed384c40f1b30117c9088330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679514599073c6a21d59bab142b57f44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82671cc73a93313eca265c619cf1dd6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ea51a03706c1a5abd14b3617ec09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27dfa77c478140c34916225edef01a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f83c215f222a2312b010d78e7318e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60315c7e221867e177f7e1203dc91137336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b93f6122ba73e0c6d7adcc4edc684e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd314158fc58ad740d471298c81f019338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df09ba6a3fc46cf8d7d9c908926c80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe7df0bd32d09599f50a0c1ce300f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa51abc26bf60a930b9c059bc549c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd66a0e05444c1c9c54f54ad61c3cfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1d1475cb2696256dd8ab6a34df464343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc746898cff91b71a4674c390293d67b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213e0bfabb497a2b3117ae61b8357c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe5bd25c83df3743c3a99a9ea31e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b717e34851e4ada8011fb5131b5f297347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575ee74482f215101066d55f1c104a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d35fe7628d0644afc13c4663a168349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86d8740e9e6879d575c269548d498350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3749698bb2bf0dc200e41fe6a53cf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6220de8bccdefa0b3b06cec546d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e906dffc186374077893f039bd89d93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551544c9a0788fbe76bb4d45679e88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e93db592fe89030bdb87fdefee7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e7b90b80cd4aed02fedcd76a08f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2719780b468920ec16fe178438ae5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d60e35d8b87d94e8cbc025a02d1cdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c5e8649e8b871534f9cbe59f489e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2c8986d90f8bf035c0ce4fda6775360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa856759f999a7733bfcdb83899cfde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e6336068a9faa7ecfb4a0bfa18c83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3bd6844b456e66a06cb601029238363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ea09ea1365baa78a337c4d0491f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cdce2467e1abcd7364785f65684be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217b1bac514e29024e52c4902d8755366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dbd710a5a2fb58f1f5081fa06dfe7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f5ace948f7bcdc14fd93d082c9f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc5c73b9ccd05b2a96168600ae0c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3450654f0cfd20fc4691b1fde3b46d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f55cb81ee6a09c72076a79f2d4c03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a46bbd823223828504e9ad18fa70c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd462862fd8a332e0ed1c9bf2ad4885a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4d3ffbd7e19e1cb46439e41ac8ec8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941bf691eadbe72f51c2b71061f9177375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a1859a5d530a24efe8d6f3dcb179376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b649f90ca2a2a25a378a72f0e98ac62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c2bdf97f518a23b47c8a96c72da1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0a2792969e57a97d9c93a2d2d3ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4acf0f1a38d03bba5fbe3a5b10bc43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3890003fe9b4c2c22b5820adfcef8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c26d232da64b47ba2792fb6daf9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b588b842f6b9918f950861ef9dd9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc49a02d4439195011594012d9f94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39142dff2aa409bba7283b061d8bca7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e3e22e03e2525ff4b81bdd9cb0bb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a44cbb37bc230109ca245613674ed9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6277c32b8133fcd81bffffd8e657b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc08dd94356efc8fdce6073c0296be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d01e0f17bd251cdd7df0ed436a4554390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69777c7ce6c293205ab83ccda0ddb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32433cef243e0f5d7518128699c13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930ca5c552d0b88eba5410d6d0714aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eab77271494019a292d8c9bd854f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360db763b628ec805f93655ee73ffb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ca0de42fcc7008623fa8f9c24c506396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620643ee30aee65c290e61e287e62a91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab73aeedc310e30bbfaa49fe2a037c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361638aa765181234e1c1913db5c7cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442012e07df00ff865d034a7159bb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6417768770caff820811e7c014b1b8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba3ba8e658ca723597e47b78fe81a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6191898ddc00b7cdc588173debecd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af126c1240aa057699639a9ff5a85419404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7bb335319bfd6d27939e0e0157ee3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7691c163830e99ee61f8cb5e44a6353406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba50cbfae8ddbc67c3c8776c680c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac114023c4374b7ebd460b46b57230f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab554435283849b05801d352a14039409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102737abf9dae29e0c46ffc390c9c726410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6655a7d965731db0a74ef536206c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad98df36302d5974020f2c6814a3a4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e7a48ddce9fb095eefd2e6c4556ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef294234e590245bc3ac134e9c32a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49295a2426a2b538f59e9d8958387bd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb4c4143f9a8d4bd2748eb2d571d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a059f626d91a053cc5b4487b00bea5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3caee8efe9d5446f0ce4259ce7f0f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf6877637fb1c7fb75f45cc7e84a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2f5c6132580a9fffc8198f4592d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea8e060cc06b662cf9b22fb60de5c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72161b2f066e7cf57fff8521a9b2801422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5eac19c52f5b063cc3c0ed5613ad0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190be7f2b9f6eb3532ace2fc77067fb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077191be166126616483a07e9dfe04ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8792ea794d24f45892017ea6927ec9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e07d3e183b50fc70fc1b102c61574427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccd3f90c2f92cae541d59185fbfe8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee53ad72c9cfbffd3a33e9911be80e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82ad7150e68442a6d5a820a605938430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45c30ff749ddb93b6bc71c13405ff9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47677294cec93efd2269c9bdee134da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330afc634e248e349a8aa0e7788c89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4d0e395a8098a900c7b713f61fe2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65645758dd4d59744d9bc72156bfc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493c314b4c794c0ce0f5e138fd8ab3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03399893ed024d1507ca75798fd3921437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77a9400e01d2d66c151b3eae67fd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f27715c15d9918e606d92bdbbc2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1de8a2dcb5e8f62c93ff4065c5bbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af3a02a8fb27c814372cccc9d6daa2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f3de3a5b809497866d53262c5b5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45456c256c6b95730b62a87f71d9620443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67018c69bc8b82d682f133d244e58321444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670821ae80c68f16cd8b4199925fae8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdbff956710dda81c77e6379d2b66d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927adf5b62f9bbd1396577f2ed2eec2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897332ef92e95f2adfea132b6da3e0ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66217bf9204080d684f40fd0cd5ca439449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda65572c1e754ca5dc8c3e3df8df1c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec37f1afa41de33ecf49a654bb4df14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6206a90fe386094cfd1e9282ddd4d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7c2fca4b23842dc03ce05af1c980453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718228d389afbf243411b25260ba5fe3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b0073492c7013180f21e67320d38a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cb12d5ff708a4524d80add5a2da9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d4a3168885f582f5102f270d82cf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e7d2c2d860b0dfed60553dc53e03b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67311bb05931df2eef541be35710955f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2805a1b6dcc04fa313aefdd2383a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b5ac641d047499144e4af339ff61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0172f747d0c7d870182a2bc0d26a81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb20d13a64c1511a41e3a71629d0e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc306ee383e3e62da38cd5e1a0480e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d524f4526f650c0302668acaca90ea1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21330e84aebbb525fc9939433c063b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fabcba09b01df27194bcd356ed953467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e50c58b33afa94cfa54cca086d586468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961561094f6c115299ba38ed3cdaa30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f303fb5250b3492d94db9093676b5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf55366bb104b138140eb54a16990471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e5ef9d74e7bb2ea7c618882194792472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356dff712744de9443eb918116074cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e82d180c961ffc1bb433a8e5e4b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00963c7002a2da0f23252998e24083475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4d4d80761e3c06d94c7381105d0f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b0b862470f0a734afb88389e9f4ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b9c49e0d427c0bb54381681333e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb919f39d491e58d37e7ec64d27109d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766e1cfaac9e1710840a77a2bd175df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e60c01f074088fa8e6bbe8fcc8bc9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7e6d32288a7452a96f8322c5ca399482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9fb0bb31d9195bc82615f95de7ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4867f70189db0d379391bedd589b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cea0228c98e075e39ff9a3b863e5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890a2f7e8c124259282fc5ec438929486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131dcdc31c6307e386328d835100c5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204c998911e029b0377d49276eebf40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d0fa3ed7a833f35388c4ef21a8235489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb56c0fde71c076e795aea28996c9ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c505710bda9420b42b51cc62ad8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ac780b6d69b02e633af49df9d7d5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc540f1682e8754459249d7d4c529859493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdc997bf0cfdd049e7510596cf8e32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb4465e1428756a5a872f414775bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7050688f7389e4a6678eb0967b69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481bd8849aa5e82cb8d80b696ce3c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56632c14d1b47d2ce313bded9e3bcb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b65cca032f369493b2830aaea06c55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50f61c789d0389a203481c42ed0a72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419446c977b2ce9ff67c74b65ce876d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363355cd62c4906aab502efca813475502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf13102d56c85a0867d380794a0203503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e430a562cfac97d4ee50c6ccd1b1e03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f56959afaee4870c77cd9b9ea5f86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076f406e60bd4f32163aeebc5fd8887506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d017929778a33a247d466f627f421507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456208e25332d97160db7ec861cc3eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4449c89acd96c577fc93141ac763060509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed3e8c54ee951427d5010aa83ef393510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51affde7080ee02321c5449a5b85c94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29e98ac583a993c607ca4330713c69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9cf1f4ffa1ba90369596341c58d62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e282d070c45abf0e4bceae9dfddb98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44087945e0e1c4952d70ab304797ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d58f5430bd151e0bbeaa8c98975cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769e4b09bc73983292376468e124d19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84e69cf761d9875b138ad762345676518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebfe1a404db216deb76a40ba005ce2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf4e839f2c3ddf57b6b349a8be816520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0499792ad301ae636ec6c4a57e30dc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb240051a01f53dc390d9b00496404522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbba7b3da04c246cb3205559647f4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23068eed1d1caaaaafb3b9bf849449524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce7043a65a5a43c48aac4c83fdff0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d7e83389e532dd43594c036de561526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f09c924f816c57a1424be5b58c1591527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d318406e99c64ca67253dffb730fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640356a0e1594adb3f8fe0568906c41e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dbc272966231bafee54b53aaa171b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a502dff8e0f02fe25b4521a07984f9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb4802e10af1756f0d2395efa0951e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0a1e2b1a0537998471321d3cd189b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397aff0aef165d2c786b716f1c8929d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896e585725415207cfd360443d4681b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040dd08c2f2526fa8a89371744f294536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895cebbc5823ff532a4dff32a7d0e9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3fc86c1b93b546dd3112fe42e6226538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf95f45e2ad94dbf19d38bc93b9de72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3131bfe47f18804de9417fffd0c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7bbce59ac75e7dfa5f895a18d0d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3406a504c6291c4663a147d28d6a6b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8add50ee151f39223c02165c10d0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41aef095b8b5bb9399235f6898ef01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1775051f0428df2f381911814f0957e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35290619c6994211a20fc3918fda8725546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3dcaaa58afd4e674af7d4a3f9dab5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef755a52179b5489cd539b16a420e3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5617049e124c69ae9e1d19fc8a766549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d2381d1c90a4c1085f5981045d76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522c5e1b6b9ef0340277ae5a05c411a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fe2f5b5dc969a0f7630d8ef068444552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d98d356321a2b008a5030613c1499553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699174445a98e65fdf4becc1c4e6fa9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767da056d19ba0d767f2203e2f99c2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfeefd44b68128b44eb931a6793e60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcca1ba70388e7f8e919ac557a25b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd60ad1dc08723774fcb6e72c2509a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa8193003e2ad181d908e93d2f60bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627a02ad4622e74fb275be60807c17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4aed6daf847dedb0288fe013b3f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf560d129dc2b859f434459019d8950562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716719773ac8242c4526c88b30d7031f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a335b6a8f01b71da54dc7d167395b2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e84c61415b9c7105131601326c427565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209c1008d931a1521573b7f622c4df7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae89768448d2df2cdc7f6dba9493e25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64adc5382692e590adecef48d3d4fd1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e6fd6e62036ed738edee2d75e24ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27143bc0385febeb3d0ac93a654aa68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836098a31c283c8c7db4d738d4fd5cb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b834a2bc704a6fa4764393c73635569572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>