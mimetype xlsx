--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43467ccf0a39edb0b93406f20281cc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6441545053fca4da34aa53d3b1c5052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb284bc39b7237a1dd90530f9b73023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9099fef6a76a893269f4c68de416cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20672ceb05ce9442357d0256035be45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f969d0c37168fc4d4319dac7b489f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ac6614ccb5cb304f7c5675d7bf3e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950179d49b5da4b66b71380865d44c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c5b712ca998321dea9661452505f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad40b991960d306639495eb99f000f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65397dde17f20e7726e60b20134694e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a4239c6d99e66573400d6b2da88012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199812f12c587168a5c3f3028d9586213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1912045f2c409f0aa833599ecfe6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2f2976cd51c08cd8dfe3f3c5586015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11474e914068776d254dc303e53b6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba430fd2bdcf7b6dd75f67ca5f77d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9b513fddb8dad21ebdf68e8b5f95e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee34b3ab531b4bc848c26bfbfa28d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c9feed69a0a75433094f060efd8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723db77cd153fe369f48bb4f682c82e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624b97939fc8051aaf229e2bdca43ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b6ba96b35557474bc397d11b46cd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c640097efcb6df97f1421039f9d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435853ad12bbcb9e221da296292255d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e39f4b60196a5f6f0fc648b53d8cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3bf2c0846c01b8204c14e1996b0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675658009c8dfc4e5cb2fe26d0e9588328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a18c360aa88d5fdaf1bee10983bdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f3eb890c5d48579d646c715a442030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74429dd77a8e2926f8422f1961ac4baf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8e1cc8d3dd1ee4d40355ccf06a4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e7972a6d58f080c22678ee2c10fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaee34ac5d7d0bc69d4c2a7012342d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3779ebc9d4c8d6dabe38928852755935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50a56d2ddd746554e2a394252d940436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc208212920c727c8dd9e50208439e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d569854ab488496a35dfaa1c7758dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136b2c8fd374c349ce544c6857fff1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404c9cbf9c258ed63081a7b7fdc57e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fe43972e4439563c1c88741f4d3d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178279b2fea4f774d5c06fd809a896342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5bf9d0cca0506e32e02ecb33401c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574623a286a35d41cb9379bb1d2c6e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe373e87fbbfc98030cde5207195345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a790199f98e178506f4d01d3f259546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32ede865713dea752166874ed1e4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4211623ab66ba5e2072737a706934f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b065175c063c0e154ddef1bbb4e462a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91078ddff90defcb45030b84310ee8b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dd4ff366eafeb8c059e582279ccfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08d676947942d98e70dda2e324cd8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3369fcfe286e1e21dcaf08058392b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f213e89e280b4e151b3a31c494e810e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c76d10ffcbedd8d50509e663295555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a2353cbd05357a888c46964d8df1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284c014d7045829e56063bb8779bddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e5531a0d9321e9bafbc0b595569058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a6719ed2d88853cdac394ee38af1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9196c5c182184f7db046e8902d17df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acfee36a9eebf2ac3144ef990c6d7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc25f1c4cd344d5639bf1913b7c1cd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bd12c9c355bac3db08ed11f4d9fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4846188e4483a935f8fa16f1c5d5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eb46c3aefd4db0519ab0a0d237eb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98dca214b327c6e46024446b35179866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040d9a59a96be8c476039fc13f8e76667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3357925d656b22a4b482e77b3f0f6b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9c5d1dbd1ec22bfa41ee5d5de89c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a7c66ae4c5cb012fc67f8c4fb07f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849693b186aee94f064771273086cc0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2189ddc330e3a929ac293ab927c38b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3eb7512165a3110c39ae485d35f6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89e3b619b2a7e67acb8ce5f1922d8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c76fcc0898936bd53524ed438a17675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4149635ebafc2d5f8c68e4ce62476376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52118c0c26505f727df88d9342e3d98e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eebb9f0579213634ba3d2bf073bf7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d6c279cf6ef71a42e950e47a9dd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54eaba19a918d030aa1ac9dcf65c9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c387dd56928e3383f3b2162829360281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86312bd982ae16a76130b89ac83dd0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ac3d89f5f79cb1cff0d0abfb7b2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e45820875ed5f80d8081a7293e1b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e7dc4c228c2eb5e2488f1a8ce28685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410e8af39a2cd97a4a591f2f85aaf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468afb09a992328b5db7302a9d5a69087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de08f59c73adc9a21086d68c73b08f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8aafbe9dbcfd284322d7653a78f9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b7faaac8f06d155d2f6a82b10c1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f64f8e0508e831fc2c3860a6709b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e2b9501140c37afdfbad31cbb14ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf17edd27093626ba205ac370b12b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f67454e44757af271eb7e854062ac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4c54a90cbae762d41627db9d4e12095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f486f1c6203e4216031104b0a28596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230838263b507f7d8e5aefb9e5571f1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8bbe23c84ab04501cf41b2655e7fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766bc83536bf52d4657fa54b6de91a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dbaa776a7bc56de3373e174b8cb26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee424b9eb4430debc3758c43755bbdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b9a54bb4fa0a6ae218f46b0035ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ca3b076abd63b5b8c9101a9853732103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcf2c3a6dba34d4add3f46ba27b7e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358974454b5f5e92cefba9102a6ceb8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271576db6650674742ecdde3062bf6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f6813c8ffb6e0039679e49957dcbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf3ff07da6422f1755fef27461034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b7eda035b0072623816e05d4979e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b369ee7022c63942533bb74e7f6749110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ac530faf220429162d0e49548670111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc47a886151ed3352d38460a6d525d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ae57806acc5a398389ac44e50ca7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ec76591058a25d3593e550ffcee0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8ffd5ce81818d860fd2d27a74b7d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfabc659556b5ccce23caeab01e9c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd75d74adf07e2cfa7228fb4889f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3238dffc2a64396376584cad1497df8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdf1fd1840b0c4c87ec92c7abe57bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f860ec9105878b78fb659b8d430f56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323414ae9932a2b10ea5eef9192e870121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503397a302fb89f06dc0834644a61e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c83af7479f2295fa2495f96a5b185123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c04adb00ae71f4520cb58a9e5488b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bbef426bc2320844503e11fed01c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c943c616326ed68c673e2db1d44e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90318d2cd2c2fbfbf46bfda681d8388127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba1bf7edeca87e498c031a5f8fdbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f15e5af7f2785bf62c5d038abb7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e663f11da91fc35cc7a26eba6802c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ac1ee669b93c4fac79ec771bc058131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30decf1df973f8393050eea7b6ed5bdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d79d05e92c8be1af2f53173b137dc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044a82a7a6bbd693760ba9d20304fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7717563fd2415770e611d345e16cab2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c85536dbfcdcb1e052216226d38d82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7ffd4a6c70ae08b9a603472bf61e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c39ebbed492a33aa6fbd3b09d467138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e71580716c15498e6fadc51962086139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0df1d842ac2bd04c3e7852c677fc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f9ce84e5e11880176cf55de1cb16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4ad7a227bd047e138bad141022a46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f7afb3e7402495ee841232a9d04d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a2b0fcce24ac69bd2b3affa806e4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6f03a31e016fbc3873deb2658e5ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a5214bb61539b768d6d655d5dd1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeac8209afc01e86df550be729695e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16666de12e7b464ee10bd2da11595c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b07ac036b9110f209a81ebd4dcd45e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e7e81f8df3efdb273131ab59942e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcba6aca3bcbe3a7b966f1b2b30295151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7d569b37ea77261e3a57ec01975f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16223e31a756e5310e164967571b6250153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab066e6e0c2789eea1c4becf4eb2778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4b3812458650287835a08bf96e54b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ff1fab2a9f7a1ee6645129c392acb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6eed30e9a364a183f3f0bfa5f0a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50569d24b85f93e49e69acede470031158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae256ae2da5d7e0adbeab9c429373159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3b424cfc5315c3524386bcc15677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc314b1cc4bb4e37c6ae38426bed6b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b6e7579f81b8413bc518ceba2d7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3429828353f2d410fac7d2bdd8527a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a006ea29c67fbb1686d352e71f50c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae743fb7f9deb569b0645d340df05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d95a0dc4ea3528489663d127681a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6a562ec384344f5e4f7a9056fabb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7872fcf8177ed1de6753777c75299168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b30c3ad9a294800a80d096699152cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda321a347671d1ce1d56485e4016ca5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413caddf50ca84895fff61792e494e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4461c4b440040c63ce5d51b802c8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c75789da8c69c336e2ccff00f1a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ebea54cd700249303918f26a978da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba77ecb13f2f00f8d24de91c3a5dca9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8136830bb8d44a5fbd298f6d3079176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fe7c415985915f62d4d21101f3e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c9f1f0a17e9860f16cf4519556fff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bafbc89db29d878d4bb710f3e7dca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ddf8944b141a2be553fbf4cb2db79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce509b2d939f842c52c78ec898b1255181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e946855a4dde5b2b6fe87e84d1c08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab778b6e4c225c05c6aad0b5c9a88d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14249a3e2f0c94661606098116b0745a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989785f4c25647dd3fa5dcd5f08106c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e628287193118d5e816e735d82216186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2bdbe5248162146190e4cbe98d2d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841274d315bb1307f1d93af8c0f473b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b60d3acf9494ba6339c475633563f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618fc022a5125154a91f348d398bbb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339e8dd850f2b43cf9e42a04d82a021191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59e69f349a502ba83f8ec99b071cd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b753a8b1500b5284379ed08cdab6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4882de07b18b0b8228b979e3ec32f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc10864f3db5240a4065e505951d6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3bd4449d3b6b4ea16cec68a5a7e88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4a9cd8130da4e1186c7f6c38bfaa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c6637e84e96b1c8e4e7f10d9773b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc124fd665bb52b2a75fab365d91aa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473fba66e44516f1d7356c8e8d40997200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173df921d050a357edac1e7c7a2fc97c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec2fc0e38164b0bad72ab489b7f79e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc225fe50051034488185d9d0d9de460203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec81cc2e17c79be8f0a321abc3eb47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd54de81bbccb466fea952418a89978205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a337255d9e6fe39d0ca0aac3b237206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3437369dbf8f6c18ffc20f312336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b41dc7cb547c5c5c65b55b078314208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174aac3d57abd8730b84ee99edf625209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0295d99cf679491504cad69927049e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3163323573ab3f91dc47028013fc696211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f72623b9c914594891f76baff1ad26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998218d65d6a0e58dd33ea15fb29d5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b583b3360e4004c0dca04510e97c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84bab0b98a48960d937ed970eb3ab7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6594d3fb55247b4b3f9553ed40879216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8067291af53422abaff69670f79f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0f5cffcf84a7cf22b8af02b77f20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628503ebb2641eb1532d74467d644416219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e5a77f1948822702fafb4ca572f10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db05d7ea548f4398d184bfb0d06b796221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b42cad055ce4a88554552eaf57d30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169361dac018eb4861b3bca249d5178223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07a82f4d32bcf359e1c864da716f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253af3e5d3647b582861d5c3fab6aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae9d0d5106c1aa2679db8b3f58fa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5ec87a974a19058fd11fca89fba4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091af63ec60ccf5854b00f2d941c28c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54442ea7ef808fc069ab34013a972836229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431a9a85acb5c8ca0cd123877ad222230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a037d5bd99eedb919924379b12b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc705a4ea5086450ec5a4ab088e188b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a085eaf7d4eb981f243981c2a2133233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c753611e5e0366177f526b9ce916a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7412982a7f1814cac01fe1ac8119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145db1eebd961e8de027876634533e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245fe9c938668e4a9282cb55aab004237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f5efd412843b3356e4fd8e38ca58b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33645964336a1a698aa556cecd279239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caca65432402bc913623596bc1ce01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76f912d13317ff92d4282a1274284a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d915ed6ddfe8fc97c71e9a266e105be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e706dcfb24b2710f886046ceba5c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2339d1157b8471ce7daf99a4f18b33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea02a08e96f4d40ffcccfad097496d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4e6c9acf0936df8b02a12f79754cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525d469fe50b751d8a4971419baa3e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084a5f176770f4687f2dfcb0f1a174c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed554f90145885c450b47a9a845515249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06feeb2f009bc40316b5c114ea9e880250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219755ff388961acdb11eb5cc7fc3f84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1fbab7ef6c891768bc4e2c257c620252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c014199d466388ca908301d8aae7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d0794198aa25008482407a22f4ed4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebdfe2d9feae4b2a296ba29b749552255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee399683f2920712438487adaa14454256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c8e82b863f578d87168455f88beaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a24747b59c4b5ab2bbd3f8b46f20a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b2b3a84aab07e2e244eee2a192e2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda64bff3e36e40e81ce2e690f94562260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf92fe322345aceecbfc791d0cbec7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f3612a2304a6051d44cb1960e1e2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7356ae1628341497d14d69dcf461210263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d979be0a713de2be0eec794b167755264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e3be0ce37d833015aab3260478cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc15824fd0fa11ef997bc341cbef738266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5fc47d98074219097c564050268d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c6cec289b546974b3e39a75464acd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3efe7f7ab1ccc323846dc20b05bedb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da8d1a5346ef0366be260ede54e8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b100f2538f9a82f043463a608f7c72d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc03b2d252d2ab11a7a3e6a3ec5a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b956cd6dcecb0d4d04a7fd82b880aa9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4176d726cdae2696252ea3a840804274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09846e1573975142c16b78052c1cf8e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4ce2a69b15af346348bf9ac0989b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1892432921875062fd6058fe75f56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999f5c5431dfaf87c20ea1e9087436278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfe85886a23be4313a3aa41284c233279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14499a6c7d9c08cd692e4f607a582020280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818759c6fe81bba1f88fed84016ae48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffcf6c0b04eb367a5d18558bb072fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02ce9dd0f324d43780dbf07c93ffd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f3caa5342aea150a1de19c6ad957284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df8d787df70af03d3d4c1125442a3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c99deb13af0a6c23cf78ec765aab93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bcf0204ceea861845ce334c37bae8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dc02f8c30170148d5012701220d29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c37071a80a93ea62d684d791bd3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0fb03e7fba84cbd7d1552603ee2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac331c190ba2d05680f6d710c3fd7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9021afcff1251c38f3f60809594dde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2944b0726618c1a9d9f69f6e53f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fdd511b191f8043702e437e959e01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5de43c2f5a99e6dbc4e8ef262c3595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e0a971cc4af8cac9817f583d12a96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e2aba1ec75168af3452a2c8d5abbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99277bbae2c9ba917e9b72297bef7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f0068501d45fc116535da9e27df7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c75be0e65c3ffc1d6361c7c2cbd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a642e908d15b2bcd3bba5d64e82096301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca3fe6b29239df44c898f66a94aaad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27bed44e1fb9f08296e294b12ae9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f6199727feaff838ddd5bbeaf70be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f08d8ec5c8ddcdd45dfbb1f5fdc47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf885296bfdf70d5c40538ab581362f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31aa62242cab8f45b647e3b8c7ebaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853559173983b502d7fd4f739d887c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43049bbe8712c9068ab29964d2c4262309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7b02e0865ac89b4ff8cfbe5f8488310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798601a25211771d21eb379cff874d26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ce09fac58f4d314b928e14e0bed66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63a51572cad70e5382446a75b2bd2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6def210a6ba6d1ee792ea9db24489c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682726655f3ce5b577539f0a8d6c3032315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5edf6cbca1b99e8814419900f6c8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dcf2d2eaa421d8b3bcf29954f862a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508fab9d5c0b331b7fb6fc9e0420f6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ab8c35ce59767c6dd35aca768a42d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2da379f40d3c192151f715395d63b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6d9e70d1bc23d582cd4dbbd335f07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba577dd64462acd7f3a0137f64437322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b164947129c3a48bb992e5983529e32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607fc92d59c1132d11987fb681789d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee8932536f9b79d94329cb4459eaed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e669f5988f44915399f80f331103f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2f7fbc8ec9c1c0b802d7671b6e429327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd804bc0af2c349a132781a5185df6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eab8a424986a24365a23fdefad130329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986056b2d2e6a8d3967ba8c2fa277528330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68635dc25abd6dd9d498aff4a0f8c4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f2b6ab786a50a0bf118ba7066a8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366b732097ea468a1f27b59645e8e64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63760e32c242d870ea62e129da561fa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e921b4eadbd8aa4c19efa3e70d1dab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f211b57e0b9901ccc58b7e5cf74f64f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f978e893a57e4782e65bda62c2eb8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3bf03b950dfcf63de3c1fdae5ad02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d7b14b346c9663e665dcc9f984858339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96238ffe6db6ac30063dedfeef914b63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c12c24a079b7aede971798669d54c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc112a063acae2bc8a28f2dc4b1b5de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aabc57ba06138a52b10421507c3e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6dbfea31a3308a74a4336d1e9957344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd52d9db6fcfa004cd1778625d3660345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311440f240087c4b419cf5d662bbf35a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162919632c279bcef7069c3368c29d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34662e872aa55f965d77d95dd3a9f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e10a2e98ed6e27da28d68eeba9cd31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e289ed7139c50c2091974c2a5fcfa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654830d55e2f78622ec9e6212cd99aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28be104b1d9bd4a1631f379a175832352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac809f3799e93cc7b675b06790f35278353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d590087fad4212335b880c8b1dba42e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6c0e2e108507b9b4b6ce8c075bc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd4c692c68d4c3c3d270a05222609356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918758ee3b18280f0a7b969153ff78b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f290184692d7e1c02f0e78687814c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb6bf1c05f6d8f1912f5eef1055017359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020b5abd57f23b4029d09e2f293b64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2d7d0dc56928f5de52ff38d90b3fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4217d7f396ccd8e38d2e69872430b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e98e57a581fbf13bd5265efa21e29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf55568282c39aa73434bec8681c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f65b1405cbaa3489bf658937b126365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf592902457e8960455eacc8cfc936366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b4320a8ce26175ed52d52f470531367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c512daa3674f80882aae5faac8ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee50c94039f6b16dc60f78e5cef39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aaac8ce28dc774a9d8ab3d862443b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514830fb1d81b0a28baaeaba70daa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2bed74818a2227b4f3180f542fc71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30a4d8c14082527cb421ab1f6f36a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151989aaf6e56328324171df3634fd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe57db1c95ba3eb83f034410c814c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf79ff67209660a08b33efc98a2a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075e21d8bfc481f3e57deb0e770089377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85374119c13a6e6a5fb7b41b1e9775378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a991fffe323b9dddf69f67b73d54f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de668c439e89b3fdd48bfc5549e81272380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73700ddc39feb7959f2bab60a14582be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b3a256faaa53d8922907a0cd93be4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9202027ff227859054dd89bc24c19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ec67395efc069ab5df5655126c95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d83ebae4fb4c040dc2917de3c0b4be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4ee5db0e35e413f7000b93f29847386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266cf4e4f4bf89602f1eb3922f1bbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087a561ac9826669a498c087c77aa8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497378bebee4e44920bb895f0e5960aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1229bcc1fe0008b167b041160896d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c74cb00d88fa5f959178c88e3ae698391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859177f711714c44e630c6dfee6d52ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32fe3e0d6fdfe7319edd93cce8578b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d747399303bb1ac90cd78857554a5ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e997b0797f762d33764bbbd007dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd8d94a12ac9b8a433ea5265986698396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d178cc54530896dc5c3fc8f808e82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da7a72af77a501dae217075719d47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43490c475e425d1c2b2fa9ff3c85d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb127ef83c0ec8aad090475758ffa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8478959edcf1c24203386d3dc485f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654caf297c65c666133756de9ac0356402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b775aa48a24bf96d0092cc33db4db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bfa88e4b25bc37842978c59d7473f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6074d624d1f041160d50df92b65c51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a58ce6fe437f6cd75b0785be4b6e25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42da4dd37eb9ac91b6203acd8b73a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf79ccbd600b9f23cc7c3a190400e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b72d33927f6896e842dd239b009f30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b4757b86ae02a21257019b153e295410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53234a4b23628e3d9a5ebb6d4f3122411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bb148406403f5407096fd3c531527412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fe5cb29d1838df6267cc1de7e6c9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f87b5ecfe9022a6bdda43b185cbcd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f1e434707307f64ccf48e079b31a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5354391bd5e85892ec0a60de2fa2d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86619b5d5e38a8c7705ffa323c9d3ec6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec72592e6d4993bd550a765fb089654418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd801f5c2c1c9b19e537bfe35f0b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d76a8b9145f37112bec093d8d8ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6caa9455010accfa10dccfbfb58dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6699d13d1a7bc1e65bb544908ffa0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9eb68e26123a46bb370e7f5c9f30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77cd5103102671a1b1ae0873fad251424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632379e0dd06d1292effd37352b17854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902562317b5c4664491beb405ec1eb4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871fa78eb65d0afc5c97c993e6887d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028112be2fd263ba3a48e055de16496428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4648d29a330b8cc57f7c981fad2ece429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6701ea7a4d416cd13de096c6d6fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c05082c402f276af487b3a1428746431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1212f70fee809a0c37bc816ea17440432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c7ad5a14510f4cf85b848b0ad28a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a61d9544a698a55ed901af8168f7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b536af587bd9d43c793485a6339ac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606639017d1b1098ce7064147b5a173436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c52a36ba19e5d3e48c635310f280f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1882704ccc04aa7cc0348bd2586b86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf8ca7c7bfa1bb8a84abcfc9fc64c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcddc2c25a15e9cb55ca0a8e8e433b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fc897942982267499272b66243c20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b658476840df26a4e22da3abda4c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f513f585eae2950642ed56187dcd40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba303f372cbf6007833184a533a316444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af818a7e2e3a577f39856475cd08623445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413750bc6d7fc647ff3b5b789d4a4539446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac724af997ad1cd3d26ec17f2bed3c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2afae3870098e8e2cc220dba15eac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1bc9aa54717c2f7b4a8c45b29b75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560928231ec2f6adc895fde990f2b290450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b94161966a5a827640acb3357a454451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49027566f66ff72760e4046eb78bec97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b7c47a4c0bc22451c2de1f3876da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321d8720462d6849a377efe4780d38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c51c4ad618310d3c259c168286e884455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f9a0dbc52607c95bd4d1c85eb46c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b537b053c5a71b93fa2e546c160fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b31db031fe7b087ac33cf1a80af1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5e216e0fae812631b94111d2edeb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b170e6487c46676db08c2867632e12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4533b7ca1d755c6cede387926ec5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd45549765fb83aaa82c19e482f6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692232366d2147f5a279f9a4bacfbad9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d066696cb9e602dcf14c43b37812464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794845044bdeae059a692afb41334885465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543e829f5e3caa1eea4820d576a8b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bbe3b0f2b600472d1e604ba581624467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366146bacecaa98e5d5fa0d3e769cf90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37084f848c78471946e9242f04718469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ae106b6e9b439bd56bddca71f7d0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc155b49a5bcdb3da53deb0fe81980c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c04f679b8a704b006f01e039a2cd24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab4c48265f782ae630ddb799c782e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30bf732fad84db838511a1542fe67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822943e8293a514826fd21a9c83b955e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d78090585b65a65fb08ce9b081a71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416f704a7a49d8dc086dbb9b7d94e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1661295d41fab9e01d492e6e58d895478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e657c7c33985c881f45ee7f43102d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9b14d3e6a691c01caadc978b0b22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7999215f9275e5997478e60754635481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be66311d02257176dc1bfa0058698482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3ef1c94c77de0dba882eaff15a23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909041f055106b493f5e447c02ad85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b893788c320059d295171a58a5cb01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f22a96446c7d69efb90c30922efe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb9e2520ebd556ab1b64b2666078bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999377cbfedee1cec4f03038f8475502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa285b3a6b88d9fee3624b935c448b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88500ed55a0b5f8da052ebeb97caa416490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6cc5273b30f77ed2d4e5e1a491ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c0954ddf2b947bb37237f1c5ee3e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db16c3acd50fb0d2c52a007641cb90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafbf9f94061814b2f53576bc9492cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a999798e81fad5b80efe747eaee56c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cd4ba7f53b8adf41cc9b5ce86f676496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ec006b392f2acdab17d080e32069497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7954ee589e7a29ef2b73e24290c758498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d09b7269a83819f6167b7b468265d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2717cdd20582226a61c12b284e5e8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c00ff71f186b9920d4eccbf399e98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf9b2eabb8cdf03e5bb453095142a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471053e031b08ffa14677635a17c4f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5edb2f9effa2eda13d923845f31fe5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1da32abeaef9fdad28226b516df4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139648e9b344bc761fffce2ddaef7ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfcbe3f43b9ec9a17f851d40f44041507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8d3180513ff79ad07d8c16e9905da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881825c465327b6b639e1876cbe51f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26b49c211b3dd99f0dc79d6fdf66f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061337a06e7d9c95694b0642168d42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d13161ea1f62cd6f2d38cb593fdf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d2e68b2d56db9bbcf6afab517f8ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46607b0298ad93966e7886a04486c0f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5945337b677fe266fda25277262986515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ce76caaf2544650a30ca06ee94da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0a6a78b457a4a6d7c5aaa59b46a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5d2442925255a400e385e34aa524518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38133145c1b30ca178067eecaacb73d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64987f8256a3444118db90340838d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2a57db4f76219c151c4a9af9d28db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a93e7fc4f2319dd9c6a8d1b617b7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc6ffb92200083b1a6a23ce5d61d51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb07c3fe0eee5ce2db0f819f8151378524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7c3b35e513ff4c1c03b9bd72927d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaad786476e92bafe926a87c5009b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1f9e8823e101f91826fdeca11399b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c8580982b169709fe03fa8694c2b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6542edc049073949abc7d27ba2bfec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b09093502eab7cb9e8cf2e5832c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f3c0bd02f41830429c23d21c0eb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ca67bff2c94b5594b939bec8542f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b7bd19c1eb7aec42d93236e5b15a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc990fba88c58e56d089b9e9f869dae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757535ee0c64eedbac927273503f76c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6ed2805bb39a68a745834e6a4ef80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d72df8bc328b9ae97f66cad125bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdd45bd0180abc1d4180f559ab0e41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ddab8270c5e0f963950f72222cb69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad134a0d1815a0ddf1c1773d59e300d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5a2a3b8453f958e8ba8e9ab8c0a34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece880170e68e69985ef90eed34940b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531de6d8d93208e7f7ded2ff4d41489543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe73a8759ae15f6e8dc32353cfc899544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0270bd9d69d381e0dbb8a0f7a14d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4af8d65cc0864c36ea0442fac3c54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741ffecce57a2334f270c692c012f45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082ba10154fce4193c9d091372615da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488384d4e83cfd8cba291b96481ddcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2342f5fe2d0a20252d81599c430483550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec101f2dec2e5697a591593252c48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6187bc8c5e7bed39fc65453f775c9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4f17e99bf7266b946a35b319a5cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec330dd4c0d61456d482fa6017de63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426a7fee31ed7986ff74c4428194363555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0016a7fed1dd841add106a808ca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167c704bd50d1128232dcca1e7adca2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459919e7d1fb737d071870f717253b8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a0a03b09f939b4fcebd1fbd1e3d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401b5304731cd8a4c29efd13c2e97a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b3db2c62be8958f3b0281a5d0991561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2642c8395643972d604348b12776562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dcf363bdcfa67883e6301725825ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437be8e5f13de7cf80cc0289dcff4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4775d479a2424a5d821c6b16eaf19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1931e01812d0d73b528e84db63242f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d103c8186afc49af51ae5f7617c7673567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db4bf981e394f5550ef697a83d54f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd5e23ac3de00ace6ee77a4ce2f38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25294e666ab5ae15a18ddda232fdb291570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09a6878b9836741be1d3a9b6fd428571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a5237edad235ebeb32b460baec9a1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa788b9750dc52911fea002b7e9f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b50ed046da7a188fb0ef40f19abc8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e711ba35c753eae41b7a71106ccfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab2a426d58f522d9e44df3ed7aa3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5353fc9b3463a245cfe13c33c5574da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249edf032e7fd5386273bb90ff3943e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b766501fa6f777785e21fb73380f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8560238f566d403d09b8f085367984c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95bad3124e2545c4d44ef680892ae39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a6b5d3598070eb537efbc58eb64010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b772fc4d710fa092e3bee4463d9dfd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4944248dbc5027ce897ea94a22b0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d9cc10f4ef578ebe772be4ff442d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c17375fce724879e83ec0179c1df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f2b3cc6ff8b7980141c6cc373ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef35f470e45802f1a5e69b309b03ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638952dda0466cb511612c7e7aba2fe017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d950914127135dad65fcbf88c873b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ca95446c81cc5b37dcd508f2c07119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef585925ccedd6c00110c89f1dafc07020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326543675e7b5223f9bc7da5bfcdfbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c89e3a40eb09b24b0568e5f8dcd4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6faaa0469dfb2d55c30c76b1cc07023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc476f98d84f1f55bc31aeb689088b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c047f077f923ae53b1e9aae2b851ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcef564775e457e5b467ec7d37d6b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ef4452b1f095d567d5dd29d86e0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8236dc2f1318a6f37a43fa24ceaf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58c14169e850dbba858ec8142761a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd82db5a92e70af1f51547103e35bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5567a5821210d06963301df188ac9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15b55d156dd2675cb06024fa1f940b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715b2ba2e74726863d53866879d7da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886ef23a792e629b26a89e00dd6e6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e696f9aa080239c390ef30bf90e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411c1ae9db3c5e95d6e0d22d16c520a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a52abfc52b6b3ab4e826745fbc460037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440bb0fb0356521af266d3464dc07838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f384511baaf615b5ce32cc7b47aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e8355b82f1526b542e96ffb607c5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352523473d10d1613260c78874da0c2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05363bd6552772d72faba272cce2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a73a611f648ffe33d26bee47fcee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71fea889dc02eed2ccafd19116c9be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf52bc2772bf135d7a815b8d182debf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df6b5cd04eb9002cd3fe7fbec08e4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1059248292d38a9b8dbd00d90b87547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef75fbbebe29b2711801be497f18f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885ed4a1d44092c3e8aec8ce119d40749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb8d4302a940d2ddc719168531f3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9cffd9bbce2b29f515f1111b237f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a6e223198acce558282c128bbd5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad28d91734af33d95e7132478b1284953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0ae3f1e0ffd581a6964c2a8de4f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f89937e873864d5ba701fa4f6e36555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb24cbfe35be700fa54317da257c87856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f455ca59315f4ba5654ed9c162293457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d34a7d6ac5f8a13c113118535ff44658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf29102316281b9b43fe00037a0c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b70e0dd444618c65d79086d7ff36260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8bc16f1c28653869407c0eec564661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b380791bd16fcd00d66a2b72cee0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b7e0e141b5bd40de438a3237dddce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf197a4f469865e70427d6d0155089c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271329e0cab54c0dc271afd88276c40c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d466d19bf2b21971aac0b056ddde7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe893cab43e7b4cb0994ae8dcc57cc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd41b9cf774ef440c99ae83228019468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3820cac82131c71efa7fe4b54d5d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e961f295942d94a9a02cc4c9ef0bee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e237201c94dea29d303081cf2b41f8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be152347ad5f514867820ebe68dcbcbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15b5710806525ed548f8c7ceee921073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93750636dfa9b4391110afecbac0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71602c7379b0ce85c680c212403ab45775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe08e610d6571545ed4fcc3e8e7165676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98b42765855881bdfc29b31948c88777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711898839159bf7ef091f5d9e0e85c3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e245c940edf1590d4559442948fd7c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa764a22b189bcfc5fb33d05ec81adb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34096898839184a25e7dd17f8cc66b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683630e9cf6a779b2e887346e38bde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc22fbeba4ce5e26152de4461a2fb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233c61f12edf483f8eaad150767b34984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481b7983c5ea4ad4660dfc6cd6b1c7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9dc1efca9f9a1f5c7b657c0dd65b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1f58bce9a2a68dea847901464fbc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102d1787bfcd843511781df0a055d3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1288e9ab06f28f3c7703ad9bf606a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a365c73e56301e517c4fe70fa9c71eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142625733140f7b93e4eb64f24528d5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398c3a0faf749e054dca697e4c723892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a43b69f6c47d68cc899aaa52119593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c60c63a39726710da80007ec3d66e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ad797ee18c07c5fa695e741ec40195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bcd95656f195a7bfc10f36506084496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34515d46f23518466f94f38d4b397a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5766fe88332869a148bc676dde434498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a1d9d9b58416d42b40dc21f1c9a7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95160b44659872c88786cdb2c90921e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038acfdb01fc3b2ef8424130deba122101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53c0ea4e27a3dc3d492b765b3d0155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80262a2014b78ec6fb2377fd676debe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e32a4b9128249d5b97e089c449fb5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3630beabc8c1f2df09ab67b91c371105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb05b3058d56c2d8d9c3da10209f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f2fd6cb088e2c24e65b37d25fca31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b56e3e15893cae685c7770dde77b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b374e3ecf78c423388e047dd1b91e00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc2bb1b2b31ce3001037aa0fa1b22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b90f54741981c44e04c88765f280b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379c1923f44dbb25fb23eecd842bf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d58431a8b97a8005ebad3d2eff12a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502471d228f47f4d76e0b493f1883076114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342083c1a6f38845ed06366ab2531e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8691d8a3e23653cb533a7bf219b2a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d881c48bf2340009cffe631cb3879f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9308123ef3070752da976fbc5318a00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da390656aec1f5d5af0e6fdecb30b058119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7ab0b2749715a36ebe7e212152513120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c72421b91a712ea9349730b723485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf17b9186008eb544061ebaaf321a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc99a3de886474b8eabede7017f309b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e55e65c6395446568e5cc3046e1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f606a0e92e38bd49f750273cb385125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870fb6f5af31ff08faee748fb893bab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7cb787d89c49092123852be2fa58b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d794010fef6745c0977fa88380cffa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f110d3e2d9fe385752f040ff56809129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11791aaa137b779a201bfbc015ba61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbdc20e0944d5cf45d3ae841d1b1af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16ef8a3ccdd181aa8615b00a8bd3c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16839ed9640a9c9b71bf9db99e8f6597133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d767f9a6e8fde7657ebc822d90b344134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d54230554c2f836bf54bc235a227135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee820531c8bb6300f1c04dc3de6705136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d37f764a7cfcdc71be6a75a60fb69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9917c5db7fbda0b2f0c390f3dbb48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e0c0ac2c2dd6164f7c7636763f3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803cd9bd564e378a976f17f640b9a77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02857e09f0e89d72e6045c04f222a4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e632bfba834dda161a9ba2ccab4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914b2fe5edc3bbe8b5b6049f4c4ed4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f88e194ff8e75bef43bfce5251f03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45dcd00dc80e3be3b33828b5631ce4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199bf2591743864887ee4512a56a9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7829b234c2657fa78cff2d3185c39f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af010915391050ea60ec2b61aed65696148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efedf8493f7991a35c69a761ff97e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cbbe4406f8152e7976ad44a318e6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caf6922d07a2d39677e35ec4377aa6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e58fc435af6f15f5f1e7c17494986152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be830e2c48ce11ef88aedf2b3f6db6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943542531aa8503b2d24f08778c09136154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed888f6c184d86d56adceab82dac1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63120fa5a457c2d6137d69eaf4c7a46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47186ed4b0616798f66d10ae964ffeae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0b98dd378977529dd2a1906a87498158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a796c42acf89462f36cd4f7f2adf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72a8c77bbf6d7bd8d790e05a10c1c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812b0f263183d9a6a1126f8f40b49c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc144f721af82bdfb21fc75c47882162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c9a7b8bd4e0ea21a2b12f1f89bf89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a0058af5a8d91fac967136f67654d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9bf685f8bd2c38137ecced8877a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f0fb9e41e2187d615152bb0f874c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df2f5404df224732fe835abc7da551167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ed431a3b087133d0ecc7e9dab931168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c38affdc52f91ab7f65c0763eaccd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd1d990eb967bfa3587fc9319d2f67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b97326f18186b6af575fa83223dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d74190316fc87ab531dd1b94481b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af10ae88573ca71ab4d3787d2749e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca56005abb96e2b62ef47ea5fa4994174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28399ea479014437477e89e75fea6f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad284488619cc7686726f6569254d2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0bc243f5f3d9e46340e3d4eba376b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6227e9060deccfe0c66a61ff59d55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d21aea870647b45d3ef4560bc6ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7abf3ed914dc29ce8a93331f28854180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eb4af293230f9523a960839ab94be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa3c36daee2cfcc268b36759cac45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d67f858a4fb528c979ab21e7c36f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18b72ff9c1248b62425db64df12f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8d2df18049fb48596bca3aea6635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2744fdcd751012170fddadc5c798d6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7283edd1fd73b4b5f5b575ba3b6a7f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03a75060ac52efeeeb4a2334b6c2dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb873dc0bc09d4ccadb2ffc6807d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd9a9492b94186e4746316c813e92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0da94085ab7ab27e1cff3c8850946191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca662b14b77af0148da33c04a4abc3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358da88be48332898169797024d4a17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8c92f7223d659c4b538733464fedb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a28e8cb708e2fa13d563f2177b3e6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942d3793a96b6798e69dbadfc7b2ef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5033c875aa48d1a5973f776771bdcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db117b62b303ba469f8734aa4b48f0de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15cfc7f832cb07cc408a4b861c603c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad34295ebbbbc28f35321fa395abab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2180b5608757a2645c4d771911da5af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790137735be99747ddbadad7ee7267b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51ada2249af7a879b99850ba1fa198203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d14602da3273705797754e90d6a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903e58ae4c9cddc433c08c7336601eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414dbf94a25ab4eac09f8aaa4fbae47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a093fe22838d05ebde93a9ed9d02520207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f49900fdf5733eda3bdc5a7f117e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7b0d8db92fd082c274ecf6882b647209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc269f96d6aa787ad236de77c2e9656f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b6dd3ed46c98397cacad8280ce628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813818fdeeb6f54832e2b1ea5e252dbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfee6d2b25dc2a5b564f175f8b6a77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6567b0f29939d05f8242f2b21757d3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd7e5d72f499b1bff6b401affa00ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0c40dce8b6fe9f5bf7a698c31ff8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b245b18d98cb40817c8d5b0caa7a01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ff7fb67b459350381eb4d569e4ca8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff00b5468c702b1f5e40479cafea2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfea774e03d3f570548350337c4b4db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc14c8acf36aa5b9470affd8ced2c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963252a70ff4f1c9efb74c9582ab1991222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fa9ec344d804e1329ebeaff1d6f78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b7e9da05736ed2cf19ee25f0fdf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1191f099d1bf1cc4247a014df927b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b80f214f6362dee91f2345480602226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1aecb62fd50fb539e34429a079815227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1dce2c3d4251b88c69e63f74e977c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f8c37c76c4617d960e4d8517ce02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34da069b3627c355ea6b4b4c9a5c236230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a1b964c19192348c17df9aa15b5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8c2e0b011ee2f731ee4b0bd70a2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac20e37893d765b3067c4ac9948cbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a42c7c2061de9b3ae7736666a2b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5386b4aeefe64a96440476bd70eeba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4052c3ecb726f890b7e82cb098c81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8428ecd202a801bc41be846b0ab6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace3247218f5031bb41921dc39f8ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888bfe0f44210412c0afeb5a8894a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ca9b82b619ab221fe63548e33f22d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9970738451370426cbbb59d00d5dde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95634b4a5a3ce66b6ea7fa5b421762f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b94703cf41aadc64945c85168d22a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d15aea38f71d9248ffb04154a84398244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721abbac0ac7a7423be7fcca7103015e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d18943269d9f7ac36b796493d754246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73a39c68435747ef64c15890fbcab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881e16f12f3d83f784a88dbaafdfd89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b14f0544a351697d042e30603f9648249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7451221b8d45a8366f440fa184c6e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6a65e2b41488afc8ab299c0677f2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ebed8bff0e229f378b6651dc9e654252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0699a4bc7172c51df1d0498a6678ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a022257aec8001b2bdc4eed42d91b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7fd8db6ef760f6f15a3eb8f97e749255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f2adee153d54d1a0c1de9062f7da4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8e00fbb8fd0e17f4ed49ed2dcd91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e289403236ab43c1b4fcd46630d8c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19b7dfec8dac0b14b9c6efa26d4f67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a10ec39fc9ad202b88f6522f71363260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacee8c092467ae833a9df942aeb8ace261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde14bebb0048c47419defe5d2fa36b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa0f015e8a92728a5b17f13bf0687a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a845f6e4d34e1367bb598dc71b8a1ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5224d30b3bc14e76926e926bfb2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924214a1321781a3e99a1ff237816350266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a7cb810dd58eb596235b3b104162267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9fc85144d5e23b77d419021c81e39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91853cf0dd5a784022e325eab7277e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b182799e90576615b1553f1ac3c91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f8f6ed1e815c3f3f95fbd7b0c42f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa84f0f17e56af101fb8f220deeb21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f5ae5857a9e572ab5ff08da7fc7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0da4ad188e216c2a21e6508dae3112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ae674773696bbed39d41073af215275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5fa96d6d7e3430aaa291af3aafcce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c22267b0e08052c1e3b04d61578d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cc9d50664bf16f63d7d3dd925ce2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a7c42baf02e1f57e0ed937800a7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170286984fd8f8ef8584c2a60006495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2279425513c8976867ae5d59ad5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ef768f560219af7903a382a92a599282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90570ba255d6d2667dcb27d61cf7be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bd75d4afb9e191564733b16a723c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640803473b8c847660c38444985afd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936848d0246f434cc51d82ec633be9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb660a6a3a72216ffa9dea83cc7e7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a6c389047b3f72b61cd985a6a8aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cf32a51f4fa9d901ecc74ab3d3fa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cc105085f0ac2567674d1ab488630290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed6e0d885d332a2ef0426a307b243e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68427516d7bc6f66199027e30ce9e1ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318eb015d618aad572e8f97b8899149293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ec0c5e143fc9ec3ffc1562ee4ce7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497195d0cdce63007521d57f70e508b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4342bfe792f617e5bbf85cdc3659c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d36c93b1527b107044af922682e0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f09499b11c08e816e2c36d2617ddd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b23e140b54f1b58346e70908b557b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33757f02368d08fdd5ae2a5db6b2ed9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cee7e21f757be368eadbe0c3e0b08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fadcbe8dddc027cca57296c55b1161302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a89fbb8bc6cbd825f7f62f9b39c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63587b7a09a4dd2d9ee0ecf628d2434304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796013dfdd1a133d297189c0bfd1f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565422cd1b2ba4c79504e46d5f56202f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520349df9026e92444090be369fea8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab1119920b7d9fc5030b99264be69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2020acc520893e88308b498cc084a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895350b3b23833ce4d611069310106310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0d515e8accaf1dad7b01841e3e4c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831b93e9ba834723d648fe46596c893312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f14fb7ae9a5ee5cbf52368edee20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251eec726a2bd91bad081222512acff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9d563e51fd85235b058fc46a9d8f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7d690670223e197e0206788eec396316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a8c1635ae466d5d2750750f4c61d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a679a1a74a89913530dcf2259d17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bc2e44e6c50dde498aea73511cc0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e50dad7fad5a80c5a58c430333872320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27488d4140c88beb6524513d16a4062d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d9f31a33200874331b8b7a4e5440322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c94bc59df41e39f18931e2b636f78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d544b348134da54e07febabe7438324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d46915abe895fc372bc865b63eee1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e0144b3dd53ab0329f0be00c0281326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74665c7e7457a9b0a3054de28ade435e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc63a569b4c7a2fa4ef73f66558bae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd6f7eb29b19a3daf9cc7a915cb671329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79980687443eff8e18fd5271043fd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8416ee27a2616d533d4930cd51ef161331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507bd8b61dd8ce15721f2b3076f28de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e61a2a0f873e5ebde162ed9190889333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40c372d37c5ee0270a512f545639ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb992e84a80d7039d6aca2090c9ba0e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef5bab350b87e92b9d125a7e0b30d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe081b8196879ad85b9960d3447e753337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b7dc3c26b176b2d43bf0ff10b10d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dca072acf37785628360ba818f9cc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c659f8216bab5d9cdefd3fadaf8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf3164db1b953ad2e08c56679f7ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe8b74f8ebf8616eb6e72271639b33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b379be64a08d4b117582d0eff2bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e271e11bdaf7f540d06379556612b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4b8f864433aea14c92771c2bca508345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f24cfcc6dca112439db1699ab65cdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd2d57f4fd9dc3f9a2fdcbf2f6d1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bc058adf3c00e4da339fc1cb83ee9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51728aad6ddc17e54bc43f7c61236b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bed22dfd19626d51e91ea6ece586b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdbe026b4f3eb0011e38b8865b91e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0026a0ebabeb32a1bfa7039760578a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fbe71e7467725c46e810b03e617ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a025b449169b2f7c8b63da13dba1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e86cd4172150a150b0c67d6ad73e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a3e64edb73ab4af43e11c4fa3485356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ac7a35d211e66b12e29b767063fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf67dc3df366a8b06ce30f9467f42c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb395a2ee3d9f32b03eae3004dccc02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae0bd847b4bba45424404f350d45ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ca358fc3d695a027734781d3548c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0542d306a190322521666ea7a4d6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb152eb2a2e18359f1a0dfdf298b959363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb9ef8445e6fe29becde63b89d0c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b394fd05cb54889e2db7fe0ecdef7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc81c86c3909190402c89280c1f617366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c614dbabb56609521a4aab5a93c18e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675937af9b155d5646187c8e4069320368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053a5f15c2c6e38ff8a4511f90b873f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc180f8fecd6593bf23b0de574ffb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31ae2cad233cf64f9078155a4978a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1c51dce87036e00bd7c934d8444c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb43c319aeb04b243fe9a395de6c4b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a9ff2432d83f873cb88833161069a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460dc207b60fa141cf64fa224a77e0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50888a3ee749eaaecfb32112e5d9b924376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bed7e5478d43e0c6cefad6fe7a02c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8d08c27c5a13dbeba1688ef30d298378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3966cea64064a8e91763bd11f29f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123543993bff107caf4701425e7a42a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb56450cba4164bd30da187028c98b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19731b50d3c2a90a1fb394b6ca2733382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d38908b2d0c8ef73e3177bf4b542383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ec5f98b58912ce774f0da93b61e98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e6d78f46b625de3efe7db154c275a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576eb325f25480ce35ad2273add285386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3bb02cbb00e04315034b676a44717387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e97f8a5ba4c48fdd92ffa9747b7f8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767baa2d4b11c2e7deb35ae619ee34f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740a3de0c2b0145954506f570ce9ab7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebae20645f8c21a7e7bbb63b8b6459391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052617c4fd8156d33bb3da31d7bbd04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e327063b9da7758bb7ff1db011bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb8d839501426d75bf14cb5bfd219394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff7e2b875ebab1ebf72cda13d8965b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69f2c2e0f893779c7b158e4d112cd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849b41c05f040b3171e7741c4616654397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e859a9b0174787ac6db2ad3db5800398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772971a358a8f8f9cf624ad2e89d95a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8732822e3705bd2be4f0ba4734f4de8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f05080951f5aaf1cfba268afb459401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c85d140991d8a4e291fc76c9034b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b5c9f7180f8ead069a53c6e70e3eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d049728af18c7fc0f04af8fc44b524404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6bc42fb6237851bbde29ae1a7f7e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3554f171d9333ca5071e6c1040bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce2d136d46ba7d780719113625db03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bee413346dfb6cf83682a945cc9c32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0ea3e9336d0291fdac4f4e1a09434409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34168fcd3d8d0dd1914fdc31c0109b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a6eb647b2c9479033d506a2b1245b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e2471b8fdbf615b4a08f1bbec299412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8362d8e0b1baa1e5ff85a67627fcdd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e3747bbf0f56a1892a9d76c6ce707414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26565132d8b03bdf398a3b6a088a920415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17752a60747e980d40221d7480c1ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0d8181322c15275f44a8527528e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd2c050151b348848927e1f45ccaef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0efe8030bd4edc2d7ea4e204307ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091bf0371fcd283e68c7e02f1d7a191420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20f99e09cfc26aaba1cc3d838c38ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660fff270d1be4be6ef91710aa65a78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f638425543f02f489d846597baf3a83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599bef599f03b655eb2ec4d5fa23e40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aca88114e8268ffdcce2069e94cca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fa9cb974e03c9dbf2c10c743b1cd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d3d95fe3ab3998795688933c49d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360596aaeafe516901076fb243075d13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5f5aa76bfe31e53d68d5b844b2f15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2e2e6065ef9bcca09f4aedba18a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf52f7544d2aa8bc5aa50768d382aeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8bba9edc8746df8de51c9b8483a9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c426d6dcd21de5f580e95f380563dc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf79e127a34086bbad661468c6175434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc9d5a3e480ec15a8054a9f8680313435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c27ab10776e3d5711d5daf1b98f16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9db4bdacdccdb1f327fc473177397b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801771336247328a9b1af4a8dd88f1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920cbb6b6c8b372f186f4c6c5728a89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e367a8f20a84adece386b74d629a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660746b4cbde04c0777b3c5756470e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b89d03757cc9c9da80f76375a1dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce01e8da3199292b02b9f9f299433e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427c99186487664549adcdb43b3077f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108055278becb466e273e0769e946e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90123d1d2c846b93bd8b31fc2c519bd6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7edea22dfb60c5edefae16f7753ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6c4262de8c30473963539747c8e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a89542668b177753a7b5bffd71ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e301cdbb8bc83fde76dd23c252d8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5c47d6e65f82c0d71bb0a62b63e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589e9e626ba3c52371b9db383c4165452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542033db47fd127284a77f469fce340d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a53bc896a2b9f04dd864f8a0dbaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff39f089537efbc08236cbea6f055455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d26ab9ebdb58b1667e15d1b596dc1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a22fef1ff0c448577a1448cfba6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfee7ea6f8cf2889c73c4277956a3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1343d762f569532ef5d8eaf02444bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034b6ed8ee09ea6a1cdb1832d5750d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cb40777cb9a60422aab545ac2f6ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ba166fe4b680a900c4f920e24d4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34001064a42391c188c1bd434c028d6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654994f37ae9c766d56d0706629967c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4dff2014b0adc4638997eeea4327465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b2240c834865522838eb96fa1f60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fd286f2ce4537fb7bbe04973d219467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60898a000686a221d99fda44eb714b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b9d284a75ea67017844bdd8749bcf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f542130eb651b4e8308bbd7647172470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710cac61b802deeaeb4ca177db026c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d0e35d0d2b979e2fffeb5b7bd0bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a98a69a68f97b8e67ed5b32d99ebc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c5ff52ba18cf0e3b84acf68651a18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9880fa5a081d33008c9685dd78dea4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f026c3f03cb517cca929a37ed0a40d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa8064c41f43644395ce3b7a97b62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1ea2a6e42cfba78399f23995a7b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c605787db7558e7518e9d1fb06adb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e04738c18d499d295934d6d462abc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17f2b6d1a544ec51bda6e62b234cad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bdf50b6553a224e332d203380bcac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dd4be1ce032f49230948b0de68a98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486302453403f47a264f1d5a1aac200b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afde65fc6937548bb6cf6682ddbe18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f0090304f0129384368aef569fe99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6f495ecc12de782aaad5bf0d2e53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa928c279deef375314043f32996e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d920f96e3cfa156bf6e622d167c26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20a84353d390540972fc493c9824a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cead4f99f545ac7bfc93be93ae767491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb81daf7f12d83ff8b6be1c84c45617492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811cb9bf35fbd674a0bcca99bd73b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b915882f9e994ddd42ea4c375e5324494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7a12b8a7e0550cedcab284dc151b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d40811106709802bcc951fa720e2c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d59bd4ed560902a9a0a610c08af9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04a2f63805e04c8602ed187f477760498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d544ffe5ace1aef0d960a1b3a8897499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545747ea2e5d25172c3083f2e5ecf503500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08e15e3d23c3fe195d06ce4070f3fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc018610be0800b02a5bdea85b7a0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844244562df3372ee3420803243661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adb7af938059f0b963fdf30a3ccf1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201761b52b03fa0351092a6bb159f229505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8f54ca5350435804e57876737b71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881e65d80eb6346bcbf52778ca42d87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f81b7af91df2900a4d477039e18d4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb0e9aec3c89e1e9a3b97518be3977509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f90f68a66303f7e13d01d552578ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a4f4f7c934483c7eaa16ee875fad5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a64635f0fcbc2b56916d0557ef2e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecab21821d19d951dc30cbc681b225513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737957a6135bac0e2f81a4c2c5f238d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819184957dd7efa5ad59646181b1c2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1653e60d27709c87e4c0d7ce302cc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c919928a59b4d8c360d53c97e0e8095517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc81811483f9bab706465704cebad18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd87ac98077261861055b3065abb8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd675ad4206f678fc7efb88b9012ec78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608aa2c31e4aff370234898dcfd70c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d576ec3f115647b5b45a80352546e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4186c70eecc5e0289f71e0ac19817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558548a642bdcd80ab2a0cdebd67e67d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc52f5cb69680982eff4c9ff5dd1f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd80275e6b60e041b82c45a416a76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff9884531ac7fbd4f2ebdb95631c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41370f9d86d41dfa7cb352c92e1d8bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f57b7792f94164493f747c51f6979529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5604babe124a494537774a906fee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a4ec095a91a0a3e1a6b964a65d031531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820689c5168707ce878bf47db9e1964c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de45a04fe0537487d4cf0c46071b1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad38a92eb36f9350741304cd929ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc203ad456591226f936c3e42afb4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a91ae1113734e81800605ed76de89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc8128c6bfdef742f562f5c03e0c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1015abe7a60bec7ec8791d72103e2d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e1643d2e196cf473bb20eefc0c20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80ca67309874c081a4db118f20dc04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd59f4ae9520cde15f30f3b073ee2dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcdd7bd158ba3885e42523ebb3f8bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4298b1eaec1e3f48ccc99cfec53873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2707b8902391096e3fc8a89a31dde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ff086e75cba0e2038e24ec587f5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5b5f8bc7fd49ed033b9400d190551546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88f3789ae41663164b598c1c2b401e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5deb049dca6f9778e992eb32cd17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeb38f7f50c781078f748e979132d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75be052cf4736097a67c72e9ee232f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd19c381aafca1db4204095822fb41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4793ff6486e332b461fa9b6e3d303c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706f456bd482742d94c6903eb55b6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb4a6ed4cf9c193dc0e1478e800720554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674fe498c9e4614bbaefe24d09eec0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f238d7486ab77e8f775feecaa2fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ee554d044d15e93429885602ef49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deca8e813b05ff5266cde6c83580b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a028af140b37d297da9e5a231dd65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334396816f60ce189629d6d1cecbe38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44c529f4f7f10c13b2f61237a6f70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadaa40e8d37fdc5a3a11945b06edb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee74537149f7bbf66b8e427ccffd8a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9a4d3384a869c847cd30265ab1d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484967ae4f3b34ec0a6e90ddc80994565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2db852a80dc88e083b083f12b6d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c06cdced2c34a79835b8e5ae39f6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254c191d3f1c48ff3524b65dc4ac26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cbdac87c0887f9311ffad18c52c1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1907a4e38d9162e3fa490ad32f6fdb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07bd2643e0813455b3107422714a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12a5ee006fe4dd148660ad09b4fe3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>