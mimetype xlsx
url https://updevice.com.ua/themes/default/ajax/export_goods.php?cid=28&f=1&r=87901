--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43225e69a3673f502a4c72037126b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bdb8d2f7c8c8e219c5edc0566c5a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac96dd47af61b3a2f6bf186eda21fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5258c589de44dd6af52553e8c47e7b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72f6bde50bb529159419b55efa4845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01196301dc150641b400e6dfbd0f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c4cbb97269efcd1333d5abbdfb1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7cbc1beccefec15dd7290cf4f7eb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffc202b661740fa211a36e24c3997c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a40166c0e4207a6ac41efe2eb71010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73851c54da426756a7dbb712e94cf9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3314a6b333c3f8dc41d15ef77d56e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b95e031f2c9eb5cf75c3612f63f7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ea37f7859f337dec10da6e74941d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7778566d08dbfdfc1d1e69424b38515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f1b842dd92ca747faa64301e7d0c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f53ed8535e84affd7ce75ebcd528517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafca9980dd51dac31277a0c0a7751018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeddf700357d63e11f6dcf717501a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c418b2cd8ddc1c63ea43b2288843d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c5699eb1be1a3b23700988cd50ed821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd8e7eea26f0e8c694420becccd4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c41025c8b40d810006261d744e9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e38ff7169996eb64244f99bd81169024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f027f88c5dfffe1f49daa14ed82d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777536054f82b74ae262670e878dc94426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837d580923e03b9411de07bc92b7e8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846527211c88291a42a0e37194b20b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef76601cb482ef7700f4f272c4339329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb83962ee366413c3d15bf39a8eb8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1837908fe75cfc350114cae6f203d4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c21bea0a96edaa9857933f019afd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac46e9a3faf591ea77447c84f10e06333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a02ba14bbeb11780014f517d766ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc913899527ed09c5d8476d6ee44462535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20f90d2549d3cbf42b41fc50c09a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0b0daf7203b7f03e158204f48ff637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2006df10ec69628b8d99535e7970138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f198434facc5bd602e1106a70fcd89b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715694cdb36fd7600931efd889eedc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d61a3dbabd8837cf1b1fee70d29aa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048f3aef08e7e1ec7b616856d392c0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61954a38dbf2e4af48cf78c023fffc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475123575b8eeedd65938d2159ebdbbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49893910a5a18f51ac673b3934256c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76a2dece48bdb9e9ac7cbf01e798646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a57f37cd5308b6f06291a963fc816047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ccbfed273073b0d0998b9b346d16b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c19770f3947f2868e05868d02fe1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2ea217cf3c526636685dc70586e4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f959db249f5a56f04d64993883307c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f68c933f5f9d534c93e7c4685d50252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1dce542f1e572436535e8c07fd36f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a0540c26e2c30c36cc7a9f32164654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c5d0ee9ddb7748234c3bd8336146f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13fce53d71a7a1c8e6845a1e0bdbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c642ed1a000dcacdb0d6c016c8c9d1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b903a265176f8c32e92441e108029b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6eb25ba9ae5484e9e9545c1d1725259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee11ffa055f9eb632884288a674f1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a66d4ba96100eaf42b3176c1869ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce469f8660e9e2824d12ed6d2e7426762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b2f5af444a2a92f50a20f16dc53c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b424a0ce723a9346372372cb508764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165166d550a6e12b3f94f58fe1127965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e2bc11cda0fde58f02d0e31d6f88a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1b324f08017b5ccfcd7b50aabc3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d2b5ccbf522ee1d6e9940e805e2e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762f61038bd944a8438d47078c00cdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65682bbb2d8c9bab9fd04d1735af106370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d242fc76fb62a2bec55f3e2a76857371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49093142ce1c44ee504ad5a687331c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19163cf0b5534fc92be28476796bbc8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48f7496f8d679d88fd5f55bb55d5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd94ea4fd22d9c7ea2ad0cf71fc924975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1452f76fc5f004549033b591abf4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29df85159583184ab2e938d90feb3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87003a647084678ed6cd880583b41878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1cccd077617f227159fb846cf9a6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63881e142f2daeb0e711f5099ef1a64d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b3a8633a509315b35c45f520d5f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd5d6db9ff66200a1e930d1d58008c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa3cfc1c6af1769d0da0f87dfd442b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce4434ef59aa37d47a74680b45362b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8cd154dfc6217e911be6e8614fe5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7e6db7296b3d694b5bd7db544e24a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ce4819d5c4437cafcae447b0575ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da509c7269b5c2e403784ea9b409e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9b642575d4683bb9c32a99231f7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94367c3c7f5f2c77b58bd974e0389f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c01fdb218976b7958a43e4cfbba3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69be72f2e7c154f9d3a3e8244c1609092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67762a7edd0c0a3398acd51e68fc61193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee30b04e92c5cf6a51b9b369a77f0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82212b16441d42282a47ad079e73377e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c7ce981010e05095ed3b34197d91796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76329c2467eb2a2f06f191c37e50ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e51e401522465cbde9ce3edb1c34198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e59ea829837f13330cf52c15699ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251eaa6677bf975299f56de25cf90b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75b286d5c2407895c2a0842cc0ddd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636805ce1eca29cafece19975bc3cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a08c309c9d0174aa301297ae2181e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642896c6cc2b894dc72a88c00ff6d6a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3bee89df3cb65542b2fdbed79634a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2f8b46875b790a82bf87f845a938106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cefcca687a79ad92e5941ca1e2943107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708daef491cbb3a622fc3585eb3eb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0dafda0a8f2bbb8bdddfd397a4593109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be408059bb7a6b9abbcb80d4423207c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4adcb9eb303b34f609ab07eb14a560111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d588b00d03319aafa600337b84c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e8f2423fcab5adc2f35c11955188113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7c05ecfb742e34d6d82b4f0a9569114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c74d5adc67bab37278fd66442f10e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d98a781d0d0ae31fd19dcd0ec916116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f86a44038fea5d1e3065fcb55bf2eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d5b8bd10c5e1d63d1b85c2fd6e7c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e0b9a92292650d2607d8fc3f0e94f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eddd29f3fc227ca1309f292aa56b7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5fc7f208dda233ddf048d9f9e440121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d6958101dde1866a6f3f5085b02c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814279e50e3fcd109d16cef13168158123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb602cc77fae9eb4f883cae35ba657124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2151f0e2488dbedcc2bccd0ece99a08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d44183e3d3058feea08c482b7f4b1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93be39fc0da8a9e845787285c4b617127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1ba17fc275c8ce05667823785a1da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcc3a92c9597d53b3b6bf4361fe720129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522aa788470aab308a979dcc51753b8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8757869527e577ea40786a647579ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cce653b2ce1e5bc475e9f6750c68d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb401d179872efc9da9d9e8e618caf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b0b3e3b4a8d3a76822f1ff23065d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46ebabc1351eaf152a64304d6a39d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd2e305fe02cb697f57b1f959231e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846c033ad00c63c73ee65f71e049f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e63b91870cb4f6bf02e3b270b439138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e667de99ef6852118658e3b09a012e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bcd697ea5f3c4b27534d806ab7df4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489871aaf73af394dad0bd76f81b2b17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e436898a5f5a13195b1ea0727f244b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc244bc017974d9e7843051237405143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a9f54de7135e8b9123690f8e5d3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb997ad12378ecff423893c9115eb3be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea017e11d435555f4ba34dd834d35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb21d17b26928098f52be7e57fe34b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9048f43cfaac75fc2f217f915f8c61f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3171d4e045cc093075f5e2a8663f21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b25f5acfcb452f3cd43757dc65f201150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd889401df38bceb527b81612669848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e052e4a2d946edd88d6927cc224d5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b534b2a4f66719458242f5835cd5a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc666c601bcea4f2bbb458e44d5c0ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4ae8bf8cd4415b497c3b0aa4826e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee0b11b4c5922dfd9b0cd91d68c46a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed81cb2ed2ce6c97a4ebb6ff841d5e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672a2e35dfc9a6c3dc5c62641f8d390158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84400b1814eca98a1dce8f827c458aa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68bcae765e2b54bcefea483754289c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9dbe447050e683a306fd8b0765904161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9fcc6459ceaa466bdbca5d0938052162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d9d454a4ae9a42a237c3fb2cd4dbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae02a222a8552a9a08e4d240ce6698c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f06a10b9d778d086d7cc485a135c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467268e1e39fc6eb8c7c212b4b0c360f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30eca489ee131a42b2f1712fa4e607167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033d01d615771e20e56d27ab6843fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00fcb4e3b90b42846882a104f52f6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f10a0342ccc71379cb3614e3b367170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22188178f971a91108967daa97f436d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e67c52f57916557a5252cf0dbfc05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424c4186e7553245fe83f6b0279862c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef1861b37fc2e2160c7ca9dada01c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff33ccce3ae6d0ee783d1d370b3ae6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da9342312c1694380546df42fb1e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0c8a9cc2924c37672a1c761911d77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967120700ee15783ba242cf1e18b417f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c3c9fc14a289636e248cc30a285dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917533f67cfc875786b057275f8b2d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925064e7bf80e5dad57cdbaa01724cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05fac58d817c7c90c55dfefbd939c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f5353d9adddff9b74017adc134540183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819af19ae14ffc3b4812623cc22053184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214aad5e84ab5e3cf8e6bcfb8d46fd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10773616b62917dc38bf4d4f320f49f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d88055e56358f034588096e9a8ec5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff17b7703abc8fb29360df791cddf9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12552412b8ee796128bad87691b72528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd9fe293785b273f63ce60297f86e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad29534b848c76a724824f2592d5b75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde404d8932abc0333a357f53ff67f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f407b16a577ae28e0642a58022dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a381cffc96714fdab19f2f63ea37fa3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc337799b273d0b6bf24261f36de46ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fc09cc3d923bedc551209f17971d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e617b581be387813ee93a4e1a6b53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c24f19c968cce3e48d86a54553e28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37480459ec0d6a7ce96c0776a5a6093199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb89c52d87e7d0c3b9500b0ad2cf29b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2dac3455613d05327916eba4aad26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263b8c9f7579857befca36362baeda8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd7869a50318c4d4865a33265e8ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbc893f667ce572c24fbc19234d5d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e72904b8136d9d2eda3ed73311242f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ceb9ec3f2ddeebf0a73e52ebbcb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e16f7093a8bd1feb64a0c1465d00dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4db84092d6682313502250e8048474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fef71c34554670cefe37d44ee452b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208582689bcf578683457e4b5aa35445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2509e00a5017af32a8a998d9aabf92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ddbd05b4ac2ea85e8841182f8a66b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b42cf5d60c45fef0c6b1e02f96ebec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dda32e1f213d563e3dc28097ecf42f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aac1e8918408c98039a8c6420eefe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9017a3c7d6566a25be6f2b1e6af2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a4b72bc4e1dc03f9e846725f7012217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e121d9987c4d194651a6be5ab22c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e5c677ffeb8e8e7190baef1922a92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e92ee4a515c89a3fe8de07707f7d17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5cca8b669ece5edae4568254cb4b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb9b6c5b871ae4f9312c4666496e6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c836fccd9cc2a2a69f79417ddff36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3d3d8062212c58e694e92c0b94ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c297dc8bf174b43c2ec6ce279fc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ec3298650fa2df28ef6f933dbbba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41507a16c590b6873527cd9ce77f63c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbfa21e385d8999fb5ab32beb7ed15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a5e47ed11573c8ae025363b3dcbeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48aad096ad408f670a1f8c2e27a965230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09279b2d622f98289147c4e3dd489f58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21444e1b7ffb6cb431401e163c422aad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecec413865afd182437948263ee964233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb02183b845c1952c33dc5e4f21f62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82060b2c2d9fca828ad25b6bd81285f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f258f27b89a393d015fb052266a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea9c6c2289bc984f587b6bb14b0a08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cf581da93c504f0eae2ca570df496238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5947c6f00adaca025d852512e50a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038ca12e7558143456e48deca79ab27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba01f1895cfae159acfe80f3b4c530241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ad842e93c7632557c6610fa8f05d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7e1671448f9b49dc9a38cb53699d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd06107f343fb5de9bd4cc0ce19ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8af8f9cf95235e07b6cc5a9fa19c6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280e5050797b4bcbacfa6fdc2e8cd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bbe2ac826f363298c13c00906335c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf07c8e596265135692154e6673a88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45507073a98773072128306354ca3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87288f0c45e63ab3ceeadc49538686250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a483a54800cc668395f44ffe0f06ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b8ad21715a0acb1b477afd3d0ee3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53ad947ce247befa39c2f6056f8a29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747316078eaf9045fb93529192727f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8530d197bc9b24dfa53e83dd6e67def255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ad32f2dfef8bcc284f17cb2bfff9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1274a57357e2e2370582d03dd6d04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d59d82eee9d8e2a39cfec2f71ba67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a4d707628a8dc71ca87fabb5efb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a5e56e87defb434bd5865e0778fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9767f9a5aefb1e1016f6b85280b5756261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e15dc38160c1ea8d098eeb5b62c028262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62454924f97acfc2fb940e955b8e39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440315eda0e2e31bd43ac911c12a9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a44287434143d48720f7e3a12fc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb1a03b0b202c735c6f98bdd012fdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2ed2a91e05e61fc33cda2984ed8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9a90b72bbef2ecc9b410897271ac7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9612b3efbb1f3b4324de06a7434f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8802ac4d150d022446df8c4169173cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f438c77af1250595b57052e59d34cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd11ae810a97fdb8c948919cd331ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa213d5f3d936e99789f1ef39a0518a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c76029e96927b4a38fa20f399ca1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76f14dc8a30ccfbc045fbeb944c12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6fa5d764fcddbe5c7c513784b8b49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b563d67f764c46e933d598ec3257277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74699396bfa536b91c0e3bcfa9086954278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f78fc81938c50134dbb602743b59ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43cd482b84ff82278f0ceb4b1a2a87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061d9f6daf33a63b30bd53d819b64da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72829b25a18c18d90bfc943feed45b4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe401affb9c97431a89637d6067d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47b2e85db6c3a5972e422efdc80634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c7d7eeb5abad70b1bbfad6b9d13c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b40b24e74220cc5a8275882bf9ca7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb2ec7469e2515482ec6407c7b9e2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a811aac6a2a150476c1264d1137fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82af84e8d110a72821102b0a9b8bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ae93bf5c42fed06034721fde09508290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc096a31257a3f9c91ac8d18f2c87ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f6fcde95d80ac426a4ae370d5487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834689628f545520558a2e403ba32b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5a026acd851d0725f56fd4f588954294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87cbeb62357f22b7eb1e2184c8a609295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f306340453f633415bdc15db0fa529296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e966a9df3538f6db0cd287137ea7df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801672d338f6cefb9eadb789ac5b3a04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c042d380253256eb2ce59117c0ffbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4726c3c217f97856d76f8c466d3e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d8cccb889811f43f7d03bf0069066301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48742ef8c71dafac4a0346e3d056430c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee653b5cc780090e49857756f19e45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb9cf9bd6651c44589d0906d0f38fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc3aa19cb53469cb4d4ae34b78b081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2437a3b300273b63e8cede95cb979306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0a868b405ec4ea08435a7a5c1cf28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7502ba868c2e02ddf5275f7aef7d0af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aedcb75477533162678600a854f6b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d9e39148ec6389663fd0683f0471310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d49d3c7317cea39c87c483c4d7b5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251884edba5e9a03ea4e8ede48f7ad40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d073ef843f2e803844654c482f795313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713173074034d17588546c7e8dd02f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14231d691b889a0fee6a1d953882b60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eced76df6224831d4f4ef7e2305b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c51909054fb0691fbc58440dd8f6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853584c944942f6f6adcd0a1956ddd21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcab682b6a1a08b0a7104ba4f5145a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa370b51293aed554cedd6c33022c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c597905deb4b8a24919ade70df0db39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bff9dfbb8f195e10264cf1ed21bb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24fbce8fbd70b3435a00ea935ce4b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6be304bc5d59d4bcd34ae15a83d7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf5723e2229716128b1d271ca0bbe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf37b7d76c92948bcedcd132a52274326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d76adb73e30ce8fe25046c6c6d8a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9982e75b6a6e1b10a9528629e294c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5621338a7d3125c5dc90f73eecda2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4de26f9ddcaedeeff6bfb38971998330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a78c49db5dd84d23f22ef7f7435d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b7ca707cfec5b8d8e3a4ea19e8a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb7af8641abf51794acd84413c16e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37be2f5ef215535b8f2fe31ad775b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad304ae82dc56d1b2c45aa74cc718335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d830b03f7a678c5ed207a2789b68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cb7dc56755a647c63aa23e8d9e02b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9443cc68774d9de2697779b0b236bc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1607eff27862a3610111e22a67a7d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668b7836fd654c8e6d9d617fb68c66d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f031b7210d58d1360f7a3b21979a7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2de440c9a046d5f1276ef340e398a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc0e324d7e449e82725cfdf9210d18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f3a342fdff9a1b5b645d00e92cef9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b148f03ea98ac88b510c46ddec6598345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422f816868d10dc01f94dd88df717b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85ef1a0e5ba177662550a53539199347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40f7f3508002583330c67e7b56e93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f9f80a2b7c345cf4701eadb58b76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5813b2520bb5acac594647ea6dc1f91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443e7f7bb2a1e0c795e9b3f4d25da7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47112d3366b6ac112385a20e1dd6a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f6feb36ba39622afbdb157130f4aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c40f21e4e8ee4ee77247ceaf0af9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7395915ee67e1b36c84a167859316c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f12441297d4502a7c1ebf248f2c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f82ae8f3e6f9dcf82f21ab5d64e225357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3fba1ec71c5dce788de0520982149358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0212fd957a3486ca5e3fa3ff721ec0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e828bbb84fae73c86e40bbc4aeddb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d55b1deb8d87cae98af93e847e8a9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe05928feb8a08794ae71121a809fce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d015c861044a5f4e485cfebbc50643363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ff9a1897b99654fa8bc44b905845364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e13057f972ae21ee2e756410ef9dd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289658b745cd07edc18e921cf6812033366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092fc69a03bb49ababa288c714486ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96cf17b1d74b5b26dada5e4d4c3f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47094e6232ae30d9a4af705d14806daa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ae992337eddcd1ca25961903db75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767cafb13eefe45b4bcb8e54e903e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f66a85bab87a3447666bd907d6f07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1b30e1e0b2d249016c2fbb0c48390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8a41d2878749675ed54a3d7e0d198374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ec0563b46ceb50f8c9fa227f1d522375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba06c09f8d6a4d8df01c74c8f114af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33959260c95f141718e2d8b1670a3e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d1f9d7faa6ad721c425a5c4b8b297378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881c41b666aa8b2f402901685c37dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8687b6bef4e8c8d455bd05b9c57e12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8360bc1510a1f1b41b6c77aee34ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1bb8d6961f46ed6558587a9054058382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd88f693eb09cc9221ddc97cac8b95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf19e3a88b788ffeab0ab9a37804a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb0e7af8fbab322555c6b521512de7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28bbc3e54a4d25483bf75055ee1d3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f49454abd77d24d7e9e324c4ccb50d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154171d09ac4dc52302d378bd7715ea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d162ea05e0f331729de90889cca3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49750fdfda973af43c81292bc2d8108390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a422d0bc32edcab5b45f316b03405b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81080e65a65376f8ebdbb000fe2626392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe8c0cff330f2b3a5e38792e2f4f24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621fe1c59db17e0adc449d6466ade62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f22839de8ce35e02e20793787c1a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660a068193de3bc31c2bbf424ef412396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb5cd1c6688cdc0919a2797620dbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d136ff161ab9d4c62fd5a0f7343fb13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901670cedf5b9fb11344a353a5e1c67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781eb2c8abdc07234eedf93ea79f58b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609425b134c5a2a8b7d4b525ed6925d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc23a4c270dc2b4b6988b6bf542849402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec1d064548a00122cadc23fdab386403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d881e91d60ae3e1163fce232acd4921404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c66b611cfe2ed2843cf29a12bd561d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ea23123e29494c4651302c875bc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cb8dffce0c46c27b55c06d7b7e38e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a28d4620953cee1ba76677142b4e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe0bcbb6c5a3769b879339dca83e51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62c3376721d719dc4c4f1baa182ccf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5790753ebdfa7e69f1b7078e18c1b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396029a4b7c897ee6b1564b5a0e9c9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7730f835e419dfd3a557ab8ec5691413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc60e484260812a82005fd6933100414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3d913c08576db0db2de11c397242415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df753e81f739ba84169c573898835e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268911423c6ab392e11fd2e2dbb125e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f20aa337d82418224b400c80ffe1ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cf158d914cee64e978f6840dd3559419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46ff9d859bd58aebb0a6749629541420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47d0acdb05b372facd636031f0875d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c310dcb63f0ce47f17853cf0cdfc47a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b6fbf726b779a3cc0d2fb502916a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee0b3780fdc4a09e022caace450f63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480815739d627f9c42adc43ed0a6b6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592ae021f02744af037271335885c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90fcfc3eadd9cebd01366ee85d949427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0d2399f9f4d42d20924ae0239dfe7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72a33f50a21c875509bbea29dfaf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09176a39f9cd0e1a608b7a737a8913b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb40cb04450d1017239420bb0522f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1b9ed4c5a759bd307b9727136c4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a52fe7ddcc7183a8c41f7406ecf7b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702ec4e5c53b8a0204fe7a288bbd207434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9befbb7feb398153ff931ba2a7e3ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163f67d1bf91c82c4f0054cdb10a7a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2541f0ff6816fefe5eaf18ed41db5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8588e15e29acc03484df6b6d2be561a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0b4f76789dde7dddfb6953db1aa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8d14643e4a6eb61bd6ad6f8318256440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d46c406a8f4dc86f6af1287319d7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c737763398d07c6fba2db43afbac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef45e73a56a9ff9fe796e46666d557443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45a6dced6586c88605b3d90537a86d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e287f27aedf8b73a0803af22d8edc9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918191148c2fda5ba14a46502a2e3543446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88799258fde5e2a63677283dc1abb9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dceb1ac17425fe8bf48d5b620c8ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a7e6324884bef5e4921f8089b71d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294142c88f5669a531e8596112e361c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aaf00547f60d9badf80a9ee007c17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5825aab552782a72c52be8cb29ba92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f332a3fcf6b8072b90a8318b4989ca0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328653ac2af2f1572347f5cb7fca2108454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afac0c5f5e81e8c5eba97b4d904cc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64960a62ebe005247aa16cfd713f0cf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecbd590219761bce3524359e78d50c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d206b90af18fb6089ffb0468dba4ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764dfaadacbf497a73ccc275274a34a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3510989175d6d1a3520c9abea021c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eee5b7b3b815f171f61b3c7932380e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee0c2f3549aa834d0197f22d4f37b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c7fcb2c2e8dd0bac6652218c77e1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de72034173895af84e41bc1e7538c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099db6d6ee2e998ab368e7d0f2ecb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1833f8c25d08565894003ffa7c4c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da44ac50d3e92c4e121700b9b62993467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c5a972550d644d9927262196ca559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8470e94177e32ade7a6f4f4a37ad1b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d71abb881034bc1858073ce9556cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d1da8708342ba0cea3477e5d71d27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eddafc05ab22f67802ee0a0762ffad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2be49218b9263d6165d925fae0ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16665bf954b4911d44d06fcf117aa5eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee1d1dcfe718e7ab69d5843df74c8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6623cc55085cce6dcb84433db7b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43cae596bebe78ae7cf2aa934e8b39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23211eecd1a056db566ba6754ca6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb13b69d9a5eddeb14c57b815f298b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241766a5cdb9c803d31e61c311806eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d464ff50e2a0faa2e133475e74377ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3763b9b355b67c57a539c19c4f82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108ba139f4f6370f497be654b6d1f54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db4597c039a24b00a5c7454e2f540484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13fbe75b33d8810cdca2d767b4a2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbfd66edaa9cb124747b93681e70a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7984476247110d736a630ff447536b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2c670626265ad637afe6df2202a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f38a4b98ffbae4ad8a43645830d0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe421564c62be46638a09fa857deb44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914b71a855e17b6aadbc9d5a35e3658491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e65e55f19d91803ce79a5bf73be593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724be311dcc280e9cfe407bfc0e470493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d477124016a5b746abb86ae8c399494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede510dde27c6a979be60987e9fe815c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ca7438d790a4d12d37cd0893c69a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25396219498fcc8a10fb7730923ebb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b340d831e4b407fa6e07fea7e7290a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd3c97a4037bffa5f25b1f75cbe6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd449402afe2d0cd727b281b11fa4b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa38a889df06f8114aa53763baa50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf89b588a548b7d78ecbb043d35e4ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e4d0ff450528a0528e06b739fc8d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e48f974eb8b4ff9a57e4c50686b95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd284bd5c0644c859539bd2009d80b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d8fb72d9484976dcf206271ac884d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b5b39e39d69724b6426d12bf87d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb7f2b7dd1157ce94207e321461e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3554cbfaa91c0b646b78d75df1e4740509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61a6a2d014068a6ea7ec866d757c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532f429d908cb4306ee629b0bf2caf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a3374e0f405a851f4bd9f46a6fc1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352913968a0fca56f3bd42d91e2a5a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0daf31163b6dbcf1db06c633089556514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f2fb33ca3246cfdb2164eddce2eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7da35ac3512c6804f961bf86a27d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07f8610e9aa48f36b0573551ab842c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e6bf9803d98c62cca5d226d1e3d36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d4e75f3df3604d0a2ef5590f7993519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cba268052297b2e53f3254e5418fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27609fcac795d05471e144704930ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bd97cf75381a78e5efa53680d754b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4e453d8ac95a92025a5ba4fc22ad9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e2805aadfaa82e9f129bc17657e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece413230159726d6586180df0fa880525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e4b97d9b778fdc7c6c01092e7c87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef860bb8fe975a93975e782c51d9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b872448b390cf4a0f5f1cb29a15d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cf991f3b0831ed823e77dfaf2c804529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0e84daa6556b76ced8971ceb3b102530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35596230e634d912252b1ffea30923531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4293993470603321201d708d259c85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4f5c79d5416ad96c925d7c820a09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e96fe437b24a371726ecd82810ec3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a7fa26c482343282aab1e6700c38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e98af179630be2bf0d0144a448d06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb9c824bc45320db53979223e44bdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b299fb654ebda0cc581559d429535538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5e1b3388153015e35e4bbde3431a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496ac3a974f21ed5a8cc620d288cfd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982674a92154ecb5fb83e2314c845c7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fc0a54259ea2db12b380edbf74c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fadd2c57e2c8d00de00470495a0ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc2bfb57d88943883ec72bd63927ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab0703c96de6ba7aea0d096e83e710545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204bdd222c3c5a6eb213a203f404fc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b024c7d80c8f1c6d8b44a10a89c559547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1920fc9d036a63451eea26ca299134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be500088fdb8b30dcdfcd2458a96fbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f137082b329ba8a3491588bbcd4b594550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a296ed81d5593a63d37b789470c522551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346033d944a847b4f457e46d9ed81b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac081c88d210fdf110edcace87cc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f32b7b167ac921a8cef0f9ef4d40b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b819bf5472d1ccbd7113dac5d21c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3e6e1af0ffd1ee79dcffc416a9776556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d8a10b2b248361e6dda588dd6eb3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4922d34ce5c5e59719c14b5a3f443ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3ba7380edd6d2157f72e7bede257559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9af59de12bf8d2daf84b5096c2afd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15ded9fa96bf5a0acfbdf3c714c7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3e2c06a4f503622f4c41d9c59f44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd1163d9cc8caefd87c3a78d31ee61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a5122926c6242f5561bf95a5ecdb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65d53317eef3c3595b575880ba105f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4ecc6dc132c1dd772dd7d90b50aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d7fa22efe4022d74225229b36d44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222873e6fd49195d38ffe6e01db27b6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a1c81f5349f23cde137dc6327f638569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f750437672dab1fe833c118302258570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22363e35cf86b76e94c2fa051ba89a76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8accf941534f477e64349d9a7635aa572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d728375d1d99f15472d8d49d05a3971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634348cfad4fbf4d57ae65c574aad6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44e78c963ce8934d57e257f068fda63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4bfd2bac7b59597a97f06edeb998e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b3d8da153e4cbef3d7813fd765b6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a85c7dd6ebde02eb5c78aaf8f40e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9d8a643b65b5244dc5eda2a096d7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b7c829eb984eabe5a8318b46503c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d131f7730e4cfad58ef53b4ba2d560e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d456ed3ad671ab169d0bc1f49bb515110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63227070d12d85a904ce785fa8f23911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7d6e0a866c6ac2e51d8484658667d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7665919d8dc47279047bf91d9383f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44681a0848fc1dbf628aa8172d052f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46df6a1c6b248bb2909c03ffad03915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c84204fdfe02d3033fa5e7e5cb36ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cc0c2569a24f2c96e843cae0fb41b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e71e146759e7242d94511667c0d08718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc906936e3f09b840d3a557baa3c28c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddc0fb557ed5ba0724d2af40beef5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3984a441010d87e84baee6c03d60c3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b822a0d6b78973464d722a85bbf01f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11379575fbd8ce29b67e11a85de1c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e238d79a891a013d15feea1c005f48324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3643f1b94801b32e2d4ea3e06f2f0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc16e08911418a3ca34a59d181fe4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3aa177188363ea4a56c37aa1bb49f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd73970a25d26f281a7e282717061e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec8d7e3ce9be0cffd804b67c2436b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd8cb50e3a9beddd71e46b4485f8d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101ac7d358f61ec8e18834ee54634f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e112534347ef644e838b69816aa20832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4103f254d3d8771d32acce859dded133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2a3b121b5f36349017e9a14fa9be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dd27e686328e7d5f0e6a68f78c08035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1142e0fb29f6f66e1f484fb6bc2ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a907a9a38b2c4e40d9e66aa3de36c5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2cc098378ee1c1c90eafe68f36d8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab61c316053d88cdf28cb7497649a7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa4585ba359276d774408b753a45540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f53f1f9860442e93547fd0acce2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0c92125e779d93148144c912dddfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9c306820fbcb53ac0d13fcc86459f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811eae010b5bc215cdd022eb98d913444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98462cf41093485a0ccef88585487145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14aec4c33f77dcf54df715490f373f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411cae433bf70097cb7c7df424fd25547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e99af334e7c6f717ed48f6ba8020448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7ff6cb85a78e182666b5ef014e4b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427e4f8afbb2325828c79db7d0042a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe30ac26cef1c707a33c52b3f2f5b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b74e5a9257451bddd6f54f8196e5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068c354f73505a5ed44ec4b03b16d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129d5c2d1d94b728a6618f9b3a539bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b38441beae7bb11b19571879150c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e0a24d603e182524fb2e5543ed2cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e857f8ab51faf2d47bc666dbc4f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bbba62fd29a32e6f4db28559af40658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d86284a510edf9c32833703eed41c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2304b0c9af100572df0d1d9140cc8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da931f1c26768bdac9e247c2353ce461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be048db3af5aae3b74414996ecbdffe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2b40535d0dd8c7e6e975cfb2e62c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a998e14a47db73fe90156c4f40d6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d03b877bd42ea3a810a0bf16df40565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaad538d17623a7a1b1adf01f9d44c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa50661e9fbd04d0bcd88cc9bdd9d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626bd3a8b8c156468806b463495c85e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69a4a02ff5fcd04862793e45caf2dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dfc980dd8e3e0e6fabbaa714ef26e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd810950d6f5c0a501b692fea1062c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8003a68bcee08610e1b9ca5962e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89972bf6228390bf8b22c0a74680373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903f88bde45b39aebfdc2a69e9924ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d19ec796e9195b249c3a60e2b75775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99c2e03de4762af4304b792997051c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fed72128ba2ad04e948eb91b3d2c7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71364113b0c962d158462d596d1b18b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaacbb42abfa0041771131956bc80279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37263810802a21b694dce465b026c8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd879246b53571c9bd00a13d78ce9e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc9d1e7add6084ebedd0eeff9058f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729480241d2896c7aef88f4256793fc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac8fdb7e6739750d482611a2faffb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50235fd79f6e5e9b7124946c506bc73c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9fea94a43a35f5aa8fd12c0c2705686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c1c2b1f061ac9f4469b04eebcb00187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af191789e5dfb2593b4099aa87730c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fe86f60650c633e4c212bc4f1d57189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b22a2da1006ff22d604b5198ccff3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e6aa455267c5ddd9163ec28762c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046c1731b1c2b690709bcf37c0772e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e8cf49e5358d1070e6d67c1a3162693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4826ceb35d4886aa7426e0816cebb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699694e9eba57c99b0739c13f9ddefc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535cde717e016f8b83e52ca03db14f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055052576e3dda9265e003d9aaa40197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e755ada6ee445f5522d69c414088498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048aa2bfc32beb0c4d6e6d0ee0e691c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e5323a1acfc6ffa2c7b26cfd5119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8e66dfd02195c67dad65cb28de57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37de45a9ae92249945bd0bef67cdb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c931143ea2c37402ead11e9046687103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d5227d31b3fbb43539acb743f1649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd33dbbc173f97ae23dfbbca18da963105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a56386d9d2b6037caa0d10bb75da5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b84978f8d9c847d9a8e3084a2bd20b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21491b5d19b511cae5fec898b47b5932108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91118f037f897e8c371b218b531c9fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c448be3a7c44c5f9c906d971354c382110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c3cc55a4df5e73558c0e50bcf1bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033b99c51a012c67cd85774a608b252112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52520d4d72d65239c5576ae55546204113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e156dfb0da6233fde27c72014ebcbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825be24aa5b33b86e47a97aa9f2eac2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4b541ad15062cb9894d0f75a56846116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6dc0336f0f67cd7127a3a6de543d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa2f7021f6b944e0ba47f716096af6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0089468ab1220756dd2dc38db8cddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be504a01b8f67d87fd2caf3a731b43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38052b3665393f1e5bdeccd2e383e182121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349788f4e419091e800ed70d08509e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf27cd7d8c7902205faea439836c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cda356518a2f3ffce0e7178db4779124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc1c10e13161e763d2073ef7d38b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82167a5f74a5453e2e854dc813c62158126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f17c5c0d7120e1840735cc8b1413b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dcc51a8f881d1d1ed66443738c929128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e32ea5dde74a141929722d80ce7a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b4cba2e622da07353d7778e5aa61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732b83d37d4226daa3126edb720dec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e63e1373cdca6fdc8b95658c5a2d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f07a58a8db3b473bf02fb30f4a728133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f88b0fdedf526d7d2a8b8e36fc497b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ca0aec2d0b8fab79ba61799b0367135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4540eb23f962f1810aa0f166b8c71a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e63eb1cfe5c1c73ac97a772c92a821137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11b1de66c474c4f34a50ab890a4008138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d68a5aefffd6d386ac817091653a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c024d81731bf30ba136486b385fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf3f0a55e2e01762b575e74f920a4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59812bd5355cd5c51951a876b2971f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f9b39816e0d5ab104aec496c9d2cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a965dccc0dbda85f6d05f902d38ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adbd4460b2feda42752120621cb4e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7297a0f16b1c9e1e2ce7979399a503146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebfd7505a222bc40950c6042687f09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f31e19c67125596f3b620dfac8f04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414f58e8f204973e2f2855ed418b6c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce685cf5beeb757b4d566060d6970150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f274da1879b713bef00987b05ee46e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538976092850888f3ae56de42ce3bc94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004c47b8be91cf2788ec3ba77171607153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0b8b974ec1b4d11c513b82a51309154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f2c21c6725abef69e5accd5cf7a22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69db315c0dc88e318cb7d70491b61f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629f03321da9762a6b77cef348d745157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd7671636ed3cf810ebcd8f1282391158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4ee3e87502e00b595f98c69a8b76c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b17dffef87a3f0873d1a5707cce4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db47d1d3d00358e5a8c5275f5d853df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbf68cfd42a6985f65f79fcc828bad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5018dc7fcff1f1ee78aaf93f3165b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41243ccca343a6d057b6313458843f5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f1d51373c77f670157919f44f4b87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5471fa1014eadd4f0c0283a64008eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc462509793fcf3c1a74e99a9600de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0081e53dce29b89916e468a519e991168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4ce2e1c37d1cc5bef22ff43ae4d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea406e8a6189f566094c3614dd2f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d8d66ef2b20681f67d4a560f3ae39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cba7493cb71cf2ec9cb2a023a66a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f8c43e08eaef820bea04f16bbb153173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c8b30eaa45fddeb6d7743214c71bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4678bd7fc4cc2bef863ac969de6d707175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa96a65dc62d236f9a4c71791aaf04c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e924aff3e49168d9c823012c64400a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a7b8fd7be8b3fbb1ca78ba2310bfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6217d3310d507d1d1e4c321a43b3ae2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb88580047c946968a45d76a5e59c56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b0f7b5982cadeaec715619b13d52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ff706e079b71ac372d1c068aded47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd1891d886d32255500ebc67dea0a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c128eccbb115835c0ff1656a7c4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc9c90317e1273771c8b6de3f40f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f61c203b5aee702d141075bab3f763186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192fcb902f2633b563160d6ff0f727a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7065d9ffdd89c04c63c65ba950916e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae2dbf7c4e257bd30d6cc7f31b3f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e07d076b612dd79d4adaa148f26305190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb360e38b5ce20edd47fd3ec873177191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9baf720a2c829453c4f14528f6113192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309363bb43eb3059f4fb4685f40dcc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed41d5ca796a902348faefc82a43fdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90644c5eece825d358f13692e649ca8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2d1e3d5cdb9e7ac04a0e99368389196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed9ae35e63b0c3e2ca73569447c4ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f51a5601c3a4f2c6abbe37b70dc47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4881ff67ea9540fc71a3275110d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a1fd8170ab67591f713a00fbb0ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08228fa1bd979cff52d76c9d4c83f5d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684050e3443a0f676cdd4729c31dcb2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2dd0e8a79e3b4e2b7209d1275815203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb62b641d9d3504adebe950ff0391204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151159efe5d20d8d584c6270a4d93a75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e0fef374cc02711aa5a1cb271f13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eebc6e48c2e93dee96da0e35ee1fc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b76d7547abe47c0f9b2a0d4797efd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529550cd67068b191904218a11bc3438209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783529513d9b588c11f14c7affe940210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77da999a92b43251d9e01b45a792e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b147c2bc655a011e0105f1cf56daf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0571191e8ca1749cb0678b822dfda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64769bb5c3936a192ddcfbef10faa9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88468dbff48f5c0c24abd116256ea4b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca01121a80268c29b875513c2ca114e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdcae7fa9361c28c20fe2a1018a811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc17cadca66256a91773aeb676f27e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d09f4debe3ed3bed3cdbebbda82648219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a8263332b736c361b1ca3db205d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d4a0f2f83de4e283f4e513aa56e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180403711a7ce6daad47200ee02464222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099701e8b48c24e37f4bba7a9b6eadf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da49a00a0ce963f774986c47080f38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c893be445489aa01c6392bf7d3c54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee65558df59c10c1230bdbb4337bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7bd512da49c1678dad81239dd3103227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be03fa89184ba4d01ab3adcdc6e66ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e8de4d307257d7330ef000700cf2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bcf7346d839c9f47dc50fec8e3047230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321b01c574d2898cb26dc324b591bcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258141dd27440f6299178edf84056403232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a5b333239411c1a89b1dd6f4433f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b252898f144089779ee9ec4ba93c9e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2019e937e6a59fb5d03a320e570e606235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55865615a0c3cc03cf538ef77f1673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb55472ea131a38c90516b04864600237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ed32188043aff4a8f0af2ccfef19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c625b83533a39d2158d433d4c46a23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0bb78669fa11f1f61ec06c10d222c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74d8689c54d37c7b8a9e6942938343241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c25553436fd87c1191e2beb1cb806242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce985c617c7551351cec68b2f971473243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5568e6c103c06b17e433e1892f48b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65d4205288f2fb919e000af05e6cdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056635c70eb0fc1691eeb4ca2cb279246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6424a823b7ab0097029927f5bed891e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed42476864417212128eba2c6fd4125248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157c3d8f85f6aead7238be81df25bf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177c94542faf53185749bbba2d81b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c593663d5ddfc332176823134dcace251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097c6c48b6f605eae32be04a62fffb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc59c601048be0f9c99246db1b54d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c14349fb85867c6e14b3afbbfcef0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8492d6aa0f61588b21345d36e1ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a81c6224d92e63cb17786e2458296a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee089c3eddb61a1aa58ef2a2b987e0dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff54bd50402727ababef606395a19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56ec0d92ef5778e43645148a3287e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f54bcab25b2fd2d1916faeae5eee19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6acb2b88bb32c0621ec4eeb02839e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e65ac9bafb76cbc150e958d7b25c06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9504a99fff7fe547983b868d2e4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c20ed76025a16168f291c832c785264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614d0dd7633f14de5a274841a99b77e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee7ab1e40387b1ab39a370710fe20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413394fdc016b57cd2764b7aaa1a429267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b71c37554c67ea2d70aee7efec4ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a457fd9724f2672f87db22ee68360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea855c97003b2bfbf9f67ab9f53a0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6b1bf3311dc6bec4aea69cb5b5d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9027e6f742ec4f0acf114c36562057272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020648a6c7bcb22488db7558eb22e947273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561f866f55b7c8b3197b978ec9d9083274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028d9591f94a9b5aa2395414c98018b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5577662fd1a3c3afbb574f0db1e196276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c2edca5cc19c03e0cb693029eec93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def6733c93aaadb3114cfc8c7197d39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c70c586a1942e471a1d4b6d31585d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798a3945738b97e0b4b62a5f80f5a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5b498b5097522f0b344d89001bf38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d642b0fec7861353463235ad16a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a8b781a9a3ea708a7f9235de2a0b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de5ae4433120d5bb28029e2547c556284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b17f323600dfaef62e4ac8128294d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5120b14d76c3c05aaf4a9c0e4a9e6db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc3c4b430a9c1fa29b11890dbe9fbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff874fd8159ed05120a6179b63b7dd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb188d766e7d4e3352b130d45703051289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a5e0da5c6d9cceac97a184a3c202290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba90748e048609c6ee111724959037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ad9bb8dfb56a883ecf1f0daba7295292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be3ffbf55b67d51b2f0ec5bf4fab3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5021912eb94cf57807343a5153597a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2171903c0ad556095cecb2d1b56bddf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044f6168f69f713218576be1504cec3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315999edae420a9133e1558979c695e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0318eab25fd4a9dc43d712f682ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa0ad15b8f3ef566448c9bb5daeb0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a117d699f961ea2df3181797f45b61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23e6a2d5f01c8c834b084da0bd3d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46358f9817dda4b9bf1c83daa2c5bdc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897816a0ff748e7cae4ea5f850e469e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a269de54d0f53fcb87a71b73ae21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a4e0e15cd458bf1353b877705673305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede7b50da60a49373a11adf31a5fde5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79165c35ba240cc175abc9baf42cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a56c09fc90a558e5968194037d37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a5acb8d86f9863440c70ea9d0443b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f46dd19a7bfda946ea8a540a9b03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78e26655802d6fd2b38418eef6479311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c3e528758e70a8473aa56905f4ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d090ce9f795c720a94b6979a9edb88d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a6e7a86b3cf9fdb65697a78b19af5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8e3cd7e28c38106393a0459d1d066315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95580669df59bad14f59e81427bbe2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ff300326698f776ddc153c5c857a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af08680b2e752c244f57e7d9596840318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e07b87012ab7f41017d42e937894c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03fd7101b22e8b8c7127693fcc9a0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb510f01500fb12fe090761d99cf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e4e6dfbc2fb1e120636af11f34b12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e69d94a887184bad3ddf2a91cf16b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6713df64195bd897c2f1225e8b291e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbb1c8d8632155179ce922c51470f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc7c60abaf9814a7ff1e0d6ba900ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966a626b4795e39aeb0975762398f26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3439c3c124ba6690ed23df53e658c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c70556c6e0a9fbc57d560ffe10a9a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e657bd31464ad2906cab70088d0ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5baf33d753b845440bbb42fcd918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baefbb475ac2873706d34ef251a22d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be733b0644afc911cf30b6b0442cf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd529a904d25997293d1098e3411b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357015684bdeb55b20565f95c156538e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f16fc566c9c70a12dcdca249d3853336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f1fd87a3f200b3e40379c5b0d1b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426fbd02e83799c6d64431ae3fb0dbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f56e7f33d942cca1414625fcf4b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8c96c9598109e771b44776a9a07a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d0c57d401811346d33e79687b98b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12de0cfb94e32251052b3c57fb5159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21125ede15b06a545dd1c675cdc6ac7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59322bec029f41ba057145786dfe8b42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5e17aea95a826f3f968089bc6d6a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2786d6d4105c16c24813ca24a283a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5741a610c04c3623780722557935f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c089de65e58635acb9dc4916b77d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18de72453123e9de02657995cf51090349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b5836025e0b4e75f72c395f72c02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14503f221aeed1861e8c4cf71a157f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcc7589c8af86811e7fe3faff0d507352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aacb972ea2459ba0c002b4e724eceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f80f0076416fbc18f87226b265dc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8602dbeb382c470d67f9b3034404e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5c2e000fa56404a83c091ab7a882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577cfd2d20a6674720c066488c6e8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516749ffebbe295cb6481c0a6ec79e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deec10fdc452c1f64e60ea1c8b65408359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90ebc5152372fef12b62be9a4230f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b159fc03ad36f0806b4f8bc96dfdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee83bc2b075a893efe29ad828f5091362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70be5ecae763e42b3ea1a41d572349d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0733202c0fb530fd6f9eadb9aa6ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670083e183ed77bd6c6a522ee54a97a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83dfac523642fcf154922f7aa28812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a199d0efcce236b96cf62e1a4d68c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ae9c7b2790ed700dfdca6741c5ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c56524357881cfa9a3ca7180bebec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693c03b2a0ae8edf60171acb1e4a5fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a7488c4af9caafbf290d0a4400f7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea11772008147deec65079f5e3203372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e6e6585a2b3c9b9f91ac6cf07bf3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138c856d149c8f66437e17f71c92bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6966accbe7e7c914a98635975ebb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4204876355d483edb0d4e5170986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835063fc9217ab3687ef2d8c950f048e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75229b341415cc0686e74b523c9b852378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ccb52200844556da0b1d82df0361379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b9fcf094e1e635152a92bf6a5bb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1325b664151333bb5aca305f227e51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44897f2cc048fdcb400c2d705a41ecc6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd462c7a72d2960966b9872e2affdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c47188342846ece7f9bbc0699e06da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575825e351892526d39d7b7a1dc7546385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ed3133c6117cf15c1ede72304811386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347fe671fe65db5a9ba80a6a049c776387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205807920ce9cb147f530331fa4eb054388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923803db2f5ff7732aedfb0266763799389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6f5d285849382871a65188c778750390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b2b12af5ce22deab4ef7e07277a6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472345e4f1c44ac1db47bcaeb0e7223f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b8b9ceb38fdbdc408b99d38729c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0cab417642db4c4a8ffe0bd852a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43086b9a3c1731e0c8ba35a5df17dac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52cf6eecbaf4a74d501c05ab6e924a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4aa3e8567e2e7e8587dae58dd95e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a5a08e77ff24124e7ee75957d744398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54de23039e2b1678062ea142485a73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaca0084536ebfc97d3bc3cbfae122400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba55235871af1bafab3f9baf8dfb78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991fc0ccd0e4c533a540003bb2052b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de955ce364c29224fddf521988bb36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01a41987dfde09bc7c4b1656be3099404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c8943835f8ae41ba1c9d1898f12c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004a7e14cb2564a2dac7cdbe74e7986406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e339814522f2f7f5730735f60761641407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d2191b3396c31a2574255b38a98e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4dea72dd261f1a548267c051ce251409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575468027cc979f045e86c31fb20845410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23c3db05ea8858ce27b5271e5e325411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b174b61125815ce70e04a4735efd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285409d50d64dc1314a5248ea1ef3aba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc82297fc5a949afae174dcba9f7aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc07ff1ec9ebb7c1951d6e54eea232415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090b36629df8a0414d63f0413ff464b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a84f747e3ad028ef277f4f525b2f52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da9fbb8c4d9f5c3ad8752813b9c89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2169491faa7e6dc61452e2196589e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a15ddf5b4fd128882b7470573ebf1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f8c2660e884e0d7234bf935ac17b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379906452e360a956fc594965923f265422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140706d55062490e188540afa6865a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a37ac9d106e27c7d518de9e9e9f81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd661122272eca82c96b5aa51bd0b85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c839a5d4340601b0df8ad4af10f39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cddad901980f12b4182919694599ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f50411c568f0bdd5d2c9333e0a75e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c742681f92bcfef50af2204a54622429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df451e70354275ea4190b1777663b25e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df1845c5e443e3b80c7e6e9dc9994431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f20e1f918e1762aaebe1591f0eb20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e45a5d9cbfd9e56bb7c7da0d8e5ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c156a7060119ef0ca415ea6deef419434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a876b6d142f1a3f98d8473470f607435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9830d025d7d230ad4c88aabc174b2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb585202a5b14e0f0a42791850d2037437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d3c2e6b68f2f6ffde7e9628ec5a4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a956de998e6ac25d413140f0f9a2f7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503e83ea699715ed0339427356323e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07101d59fd2ccc91e31a93f222448a2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb71ea84c7ffe7de4dd6a1ee783e79f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e131c97e817b8e44b867ea97179a3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02145d77b23da53cd47e97b3a2567e39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2b0c0de28d64c0edb22b5498905e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0c9ad32f33dec838b55542d7e87e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcac967f579e181fbe6396371cc54e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddfa2e4cf7671382aa6185394573e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c4e19ccea47dbad1ff4846dd33527449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa5c8307a9fb0f08f560258672fb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db453f3eefe00e3e91b4335b944ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d091b211aa6dd210dec0dac1a6401c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602eef146f753690ab0140ecd23fc92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda14399dc6493d57c4929e7616f1a03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba590393a52c161e7e34ff3b2b577455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc1ca15cd258b81072612849ce87f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f719637d8d1f07696903f1250ce59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077e9e206059ca8ce90886b4ba387e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187531ccadb11460709c1dfc5195bab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda0eda2650653c02b0ba79e31c4185460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89362ba05f7b9cb09f9f5fd880940a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb11c4f1dc3ec23dc74dd42e667b37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ef91553213bdb9ee322af7b6c208463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395779449f3788399254405e164f41e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ec738a128953ba3f5c5b81c5add9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ff137703df2edc0f6c99ffc4ef79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168faf7059cd12024ae96e07a006c393467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69f74dfcf7e504a0237526241f906468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d13808a9902a4805810b29a4fd83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4feddf6277f5bc8e079159be6271470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb877824ef82529fbccc2b8dc89307f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6550c38f7a348457f0376bad62149f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff05f64240a45a30bc117c77be52a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcba438605b00fa67d0e9da7af6d6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717a0071635a9f7e8e165b28a43f12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d3bb782a856332251925c4346c957476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a975a551b4c925f6dbc26a56c8b83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a298e478b3f5fcc586ffc8506a24637478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d008251e7056e6473f6a0fd9357e835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3d969b028eb4997b5edfeefa208bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78597d4df231a55ad80b5fbdd48c15e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547b92028b6633e7cd9419751b2942482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b8b911b3fb5852e455479c313ee6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caf0164f146a5579e7a05705550ee5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0685d3c0854d1d34a027ee164b68c7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459749e4fa6d1d40c8d6bd4f852b678486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24fb11cb448b790be5ce65b359bdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d62101a5a2f5cf26281175ed6004488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7160c4863f51d566323f883831d555489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78b14258baf8ab7634baab742463f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be9ee6d951ec5a854c372c0f6b6ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f80722f6f5e36ae38924370d41c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2669db5561c0f4e8aec26b2de3984bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a7909102235728325328b8eec4d25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7540793eed405d510e2b435ab6e0cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4c77f37b1b7a43117c04b01904a0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31dbadec3d30af30c1ffff742b9439497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f670d6f315c6f74e335d458c0fb077f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a58bdabd6acc1d7b327835c00f67d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df6bf70f7599866eb5de0d06fef7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c28f297b04225deed1599d3d61ce48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8aed8be77814b6bf9ee57380b8d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007af686ee09443b766c74f1d2c3585503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a171425265c781c170edda84bd496504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1424313b44f43d5ec4abce4d27ddb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce65778a15f9febcd38808d274c23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3760937d5e982f141470dd3729bff27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11bd663fac403ecc0f1224be636a1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14624f71b448634cb29f34df1b05c32f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1316c0ccf5620d61aa0df06ba1f309510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17db45174b4c46bf7a46b888764124511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac42b1f4b9493497e4ad5e6b168f02c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e08af85b3a16404174bbad6e743852513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fab2f8c9e269c4f86ce5bf6aacde5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c65568940a5558e205ad7ca83201515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d0eaedf71c3b1f38300e4d6ab2a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d798869867daf09b31935ffd1052d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4ecc965a6205a8810c33fb45c4709518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09cdd2112cce5e0f30350b6486020d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d785026866ebf7c901df5b52097d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cafa2d5435ad73f69e5d8496854c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313609a16de9bfe8db30f91359415824522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580edb365dca5e5b3d1d16b470807226523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3465bb3187d5536dd71723dfd4cf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e2f716bfd1eb5a273bff27c17f53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e993a4d78a2998aa7430d9d6b973ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f01310abf1404e7744571567b24a49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b65f059f2c27847b98d1989f7be0ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c949c669019768da4aa6faa27ba0766529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c30a67c4a963ce4c0d795903f47cc8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6cea1967da6882c8f7c8e31d5b7d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbc78b674c09c702de1532bf3d196532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a79be70354699a55d7002a884a899533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e6a61d8755cd65874de3c2140b304534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5784e2753c7492a6ff2bf1b047df990535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec56744a3e15f06e98e8bd85e5a2bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b356a447445edb1cd02a2db5d4c92da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f0b4b8e78cbd8f231c4a2fa0a83c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c196d09cbf139480a1c649f55c47a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3640b36794c06fdc99f06ee1f8f127540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399cd99b41fcdfae2e50fad154c550541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5c079d4ec545e5a2fdfd72974fd3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438a981f9fe24d60bd02ed0df99ada543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d6619df6058bacf4e476f2c53f240544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e4e9bb8afd89ca5a9e8a256353c07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb21b5e31796ca15584de0f95fb0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9421d52792f68bbb8a61eeaaa97755547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573f80beb95869bdddd9ce339e267e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b0e14f54ca5a25afca8c60b24ddec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aac989888194bf88928dcd0fe92c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b801aa0e3e7680a34266203f2624551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e227b0997f36f4cf2ae84659813fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f5cc2348ac753e8e9cb1fcaf5ca6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34211b2ef21a6f316246f68e0f4a81c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be76c37d99d92bd896060fb3de299a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257fea0de085a2d3fd2a3f787d412d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1f558ee0378073bb1c686806bdedd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625ec208e85181f1864bd3389cf888558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f6106caf4c205c9a8a2006c4dc06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ec1ede44f4af904de30c1a441946c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfda73150391a9a1b9eda93102663d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f0a4731cbd450dbc01de2375a695562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76c25cad9db112dcfc5d6cf6f7b5f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534554a849a2cfd25eb3cab06643bd5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f85bfeae8eaa62f506fa9e73e836d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17a57b5657869d20b1ce9959c0ee2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf61365a48ae370dd92153dc676ed4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2bf963bae60624954430044011de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c244b1cb0b14680bf1fe7a7fe8170569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3c0c4dc6245ec1f33fd536bf1f7ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00089626ce800db1ec31756ada708e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7e999050f0e51ba6f406476c9efd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>