--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bac564fcd9e2f3404b763d935e2141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228326011b843b29177e049ee623e4bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c52e06a34cbfd58670101662ce213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd6ac9eeea6f5eb30183edd3739b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dcc4b172757337af056ade7209a5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bccc6a00d09d98bb369988d7a072a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb608a880f2f24036aa88db718308067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0060a0a1d5f6f580c57ae9a8a16d128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05462cf26034f24902b13e758e6b9fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8084518460d212c3d916c4ab407a8cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeeee5a9df38162f4b9a35c97333a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48aa9ebb3d3cfb83517de556377ee412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ca0d3506e901d20fbea3ca6e8e77013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c09a73159118b2597c06371b024f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1cb2fe16a9ca7468a5d09d9344cec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ba3be6da397cec113eccb562876716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd806a7537cdfb7873c833db8661817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c535ce43ae6d5a7e4311cb9b10d801618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5280b10e5c53a5f56d39e5cc89ef519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf28e45f56b08d5d952aeb52fcd4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88343efcd6d1783748be1cdb70a7f19221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28257ff453d060ced736a32c9f22cc8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b71a73ca58bc262d0c10b1b3479e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e272bf50f781161ebae6cf3ec1baf8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce50b1c898850c43aa9af073ad284425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3dbde05276209d82fd597b672ccf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd6973b34dce0804ee109fede6f94627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b459fa9cdf966b089f461637bea1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883847175e703b3b84dc81d20f03aee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df2c98e52569db408c55fe7877d30b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad58b4809d46af5ea001109d83ab89c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74e1863b694b328d15b0823057aca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61612d52a7b8ab52d06c496a069bf7a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d902fd4f602d5c5a4d4a8f39f280134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a62167753dbf28e1fc50faf1933c1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695116d6e5dd204825675635b5d8f8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7da71540ccacbc1658cfa826d637637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325167e24c92df86271c913d3345125138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e03d8c30005faedde5edb0323bced339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a61d38f1d2753f041306a2cdf0d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f73470e9e5811b0ccc7e76a62a4a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19a01071b850c5145b39f6c868ea142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1720a51ba9c176d6f7faa2f165b57443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0cf9950d1a763bd212fa6de3fabf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8608a13c33687b0fd5e72b76aa6a8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d3308234283a2c0cd3578bf89af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001bfa9c4ac1a762700d6b3433969fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78003dea29a62ccede5056bdc8a4e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03aeeca0c5cfb78044f64df1618c0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9436bcb2165f00e950b6d4d4a54df450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe18275c2c876426f0c9596ea7879551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d763b857f8893e3c59b9839728b46852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950398b1c70cbfb71a40a0257755def353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3675228a566b2787eb07a3170118054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c97ab1d24c27a70cd89632ead6a9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d510392eb893992273dd6448c64256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9a2281327afa5b20ce0e20c29a63357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b5c35ee218f118d62f4969fd50c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444fedf5f8e3a184493fe5bdb1d6c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7a139a9f8d7b39eb4c5ece11f681860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f4e691a8d48d80a8795cc3a5418d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d68c0718286153bd4a46089214c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472ec38866d8d6e0e310cd7ac91e68163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ab25d501dbe44dd43e48fc6237de064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d30f912675bae34a668172e4ae9e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7fca78570d8a66e9ebe3b63c2780b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cadee767181a1a48d4a5ba294035e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6191ea3ffc2a709eca6849797514bc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868f10022b0a02d8b9b4728b7ed542d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0b4ccc070c3609ceb5f53dcda2e8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e91466ca4f61461e8d38fca792de7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec61df7902ae13585fcd75a54e1ff672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21d0945c5722c9241e3445f9a46cde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468f48552f85ce6d55bc5e4e2bd0c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f5fcb95e3ecf369facf5205cf3c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa8c91dc3db8e6131258af25d19ab376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cb3ec656cb30270d245e14c6dbec577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466d9cfdf1537858ad4ed30e53c69d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed206c6418006f4b09878f324a2673e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46839ece25382c320109e4815615f0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac82fcabc8dd6f8a11f8647af6eaaa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e0463484a8382f528982a4879742f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a5f673ab993efde5e6f5272ad848183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252734bf99807b6e8f9f28cab98f6b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9474fe4343555e1c348c882b94bf8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dedddb7fdfc3208b0d3d19c106b57e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f633a033ecb4ce6f8554419ad72ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa55d110801bfe88bacf9f7046081d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62a3dc13828a4823fe5ee3d6df9b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475370e56b12ee31f295aec9d99334d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae9e6d4b926af918bc417cfdeb0e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c728fdaffabff4959f6a597bea71792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4f9c8a4810832b5026c6fe65cc94193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7c1ce1bf3eb77aba37ca52895f51d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad22663b495156c2d0c45efe8d9e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbb04338a42416a7d7174978ef92e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2714b1858511cab034d94f6ec4b2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820835eb10910b44e4850ebc74ea4f9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c435e8ff62b9b11041b2eaec239e6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0095391209815364e629e1d5b6df9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8280387e0fe61f121ddf189a02d8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9827fcb002be36312293b3588722a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a00a170ead2aa645fe9f379211032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07779e6a7d11b67dba3abc92d3fedf30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8742e02d0ec7b40c706b81064db63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e425ad1a4920a9b7115c402324ca4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d829ab22cf6c807c740598214cce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce01795e0ff0f7f3589e37bc311222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71020e117d87bc8944c169055fdb33b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99bfad77310e75a429be17032be4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a952d4c7c81145ad12aca0d598b66b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd7c63af2224dd7a65667fc8b2e31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e54d0ddfc7dbd96016266de9a2530113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5598e5e0e7db8a84cc132bd345c7164114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953e6aca5f999b06de160b327257f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb76b3e57b763b1d75731b77957f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269d51688cc7b5b3b173a82f4d2c0a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206758cc9614fa6d384169a98ec1e74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa797ad8d96315c35fcc9659c211f4d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead7ad1b9462a8268f8cdad0bef4c2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95b196862662d46f2174f6c1af1ea1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c47ba72a901548f8e17d45f366a3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191af7126b1ae4d7d0f7e973e1d3a62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d4a20e54d4bb0674e425f446ce0c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987db1dbb6a0439cfd1ab911b83d5343125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f508a75a2a34d4538183404d671ec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e15140b2330caa5798f6a680cb5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b992cada52dc1bedd8c9cdf7b2b3da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003d4c153ff6fb8c35ecf08498f6bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba1bd850334bb6f0491e52031f41a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0f2a8a10c7fe525bf0fe265d4408131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ebcc1bc9d1f9271b2d67cf183f4f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bccc948c699aff58047bd89cd72f5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977326fae95d286f1a21526c317c0f2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a76c0808881a53d84b6303ff91d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e39daa966e7a8f8286f97363fbb0dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03639f9a27ac0c7336a883a2b68d88ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2949220510cb91df4c8800483161a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862b4761cc0b8ce74035f4b48c674d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e9f465358c92802422f553185843140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ffd94e7d3ef3f2c247249361d71e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411337e01097133a390d98fc98cee2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999064e8aa22251c28bab338ec9e6ba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b817a082b623bb9b87e49ac7a866144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed624fa944551041b2e262e2a9d354ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f51891ee75bf632dd5900091e5e0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ca6b27847cbae050f6c765f0db36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e11bc8ab41eaf6896934469a55c644148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181921b1ef72bb0b66c2180ad92d3008149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299055f7ad82ca183d20890a6c06e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964cc6602c0fb402cc5d076c8386213151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e39adf5c00a21d423f76e289b254152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86754ae49dc3699256c2a8e9267c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2beff131d6f69b34772272b8d84e2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beef77061835116f041dc9fa8bf4f20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dfe22baa75b461c22fc5165d22537156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea80845dc977b68816325dd26fdc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9606f661afd67280e95fcaadd5caab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf64b04f458bbd25f559de98e99217159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f1ca2b4db73c87052481d2c36e17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04ab5c940a0293c951ecabb2a8a4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896a1004d87ec1fb98cedf1b59fee69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059b7fd5c9f48d5b918f91ae6056b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fc6d5170d8850799733544b56a7e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf1899a6630f05b8f52dbbaeed0c18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ac39ae2786dd4dcab91e35ada94a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b35da2dc6a1cd195c42047e000119167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6e4006c32a91f86e3eda023d18277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94283f3f78a3a353aa29b9b9e6ae6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487f35d59a4427220816a41032a176f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f570b65cd7729214375b56dea6af97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e28abddc053446da26404d71c25ecf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6424c0ce7c56c73cb596d91720db39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19102284bc71bf16ec8eda3176b40047174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccf56d6497efa0f2062192e7477fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb1171ee9dda6781307f33cff70f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7deaec5ef41c62b7c1a3d88250bda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c506329819eaeaeca44859e55394178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709880f4806f0f3136ccbd23b6feded179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18a3783ec9990952f0cad7c45814a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27acb857da14ce756261a1cc4289a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e862a87f6e45489c05a9b88328c2629182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e9625d7a7d9cba720d26080b628c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105e7625330c775197764d9b3bfe2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf966f7f50b284522ceafaa84602a59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9dd3d67a059d4f6378577e838824186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ddaac3a142cbd48efb15e41f648a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bff49b362ebae50d0418cbd87afadf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd64d83ec80c8079b4531495811d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83be3326048f4feac18808aa9379f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6adb240454a96eafdda950bc796b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85359296336bc5dfb7ca4f1eac17c941192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f7cca3ca8dec75fdbed79360ac71c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d469693cdb219c584100cae4f086a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4793a6418b4812b57d0556669ff5e4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7dafedce5c580f263b33f237fca37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c507a69784d71d07302d22a6d44d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8686522bd6c2261cfb9de367bd79c76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1256f5967021ba5d8942c03fa7cb3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0125233a051d0a36e86a6d510ea6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf7ca1cc3c0464a70b560185c5c918201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342a26275800134890ffef078167d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e51b151307f2b760da03803855327203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb181a77c0baf4989d366804f5f1716204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd31f705986cdfed44359b75bf0e8e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e1914b171830cd6b0beebd77fffdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7773d43c4ebe109fff1cd8aab43976207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb1f3e2e115290b862357a1838bf52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c114456e7d94ba5d83e573971053c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d4ada98282cdbf758b406057095e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df977a99e717032e9032ac874fc5d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374412a415ec28e34ba47a4879aaeff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd484577bf514daaa2027036b24e545213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e89b2dbfa612e1f9837347df61e18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c6e3713ae234903ed28ced5af9a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661316a9bfe616037ba67efcf1053b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02272fbe381e9fdaac1a5985c44afc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a5f790dec5d09d5662f547ecd339218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407782a8a3c02df92a8497c03a97b05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37234ecc096cb253bbd7d13c3da34828220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7b96c1ddb972e096550def30b847c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c9f55e45da5a66d20fdeaa57e438222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb533ee6c6386d2025b1169a0e2e9d66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637f8312af95f4e505c130d1b1aa5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8961d2824aeee5e8156f08e1263ae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474361279054bf965e0c9a1726cc9488226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354007aadbd2c825934fda30d35dad5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5303ea0e06adcd9b7374a913d8c6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18217ac9597e0a2ec5c82befcda189229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a5ab1fd1cb14da40889d3b1afa0de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced8fc312905a25302bf184b8700619231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62b9714381c81250cbf3fbc5f7823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0961978f9afc4c168792b3636ce59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deba5d48d45a68bece7d7bc0ce3f96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200ae7964daba68b7d41f3a1c9cc5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16869ee0f885e1842d12bd0bea89b557236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762ee82d3ef89708bcc68450dcb77c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981225a7dcc3532f4a4ea285f5849939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086bb58a10a214051db520baf471b2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9daa0fba0a635bfc98e6b2dc7fb14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2583ca7632ddfbffbc8cd0492246b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2493d3bcc51b8300bc40868b96a255242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b51d117e86e7e42e77970b50daa9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca3a8f7d1f940daec97196815b14c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3720673f04885c203505d6f6b3333b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b258ee044a1818a5a535218d67bd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffa46413212b5885b662a26d9869e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7253638c2a43f02fa3c55024aebca0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64604c9d88ca202e716aae8da31b62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50deb7e23c4648263fc2ab517c5c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ea3f3ea9ecd3ad4d0d1b81162939251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a44e7722835d9e403c76aa7b80f0f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd36faa05f89267b6767178867997253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cbd41ce12cd4bf45b884b18c40992254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4d8e879364a19c64531b08e6c35e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6d2eaa7a3b36ca6f08decc3c8b9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773f78a6d46f72b48e9521e30b5e5a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c53bac8c5a95406b62cedda6d09512258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad8dadb7d3fe16813310fa4eb6e565259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f141b5aaad27187f261dfd3eeb3f4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9310ed383590b7b7f9aba9b6760a56d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf152c4ae863df9354faa0cf4c79861262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f73e7d578b7787c45ede0bf807911263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41a11b36b4847216ca855bd399b55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ae28ca80f8e6484b45e65db093f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451ef164f4a66569042a9713cdb908266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44050dda638458150faf92d75e84bd85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86243614d9354c0d24e19c97386d3dca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fc4f3c89cd9540c9c2ee5d55b3a30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d7e190f7f7bf6e6436a17865c6ae3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7d16aaa5b3707c0b37a6ef3ca863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1447dbb650c3279878af42e19a608272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0682771ff53aa51c59a8509b212e28e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37298f327dc43205a5ad4086ee233bc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c076e3db1ca96835312b987be80fb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d07b4b623a7861858b2b69feef3d33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd041cab29b8698bf02ea67371c2071d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1688ffaabd2eec323d91a99b766c89d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca21c627f3ae968e9082fec9db879279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e32459aac2b9ec2904752797252f32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24539d453d414ce1e6eb38e037e4848d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223670cea3db229151f882f588ff768282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470b33a41eccf52c71d3b0a09fca19a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede76fa408a08f2bd2baf3f287c4dcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866dcc446d48c21e851126e0c1d814e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9f0a0f8bced7cb71e12c6bdaab264286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc87643ee4166162204af9e935cea1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e74e66ae3f8eef340ffde6a769a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ca76a73c84977679358cbc8259bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e65c20adce3b9c9dbf54fb7a2b1ed8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6b74a6023a0ca5527ca2cb50fea4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b669c5065829aa3370d542ddf7da754292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009e7e01535955474f39ff9a6e7053293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b82b76e7162ebee19a4652f6162d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2deefeab53dd24a1adf47d6c0f9ed0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab029ea37ba82ba4d3b4bb6a6f7d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79077a4d1723206c427098fadf7a18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f51e2433bc933008c126e2f0f5b6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d800a21e2bc4e390edcb14dc91c8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a3d8a7bfda909c1eab6374dc66291300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cebc0eacdf3fb2d435184675adc5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90972125d016abe92312a9665d69998d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1adb22fe95c3c02492ee31ad3c7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926cd21fb612e05eeb8180f80e2b665304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682a8a15a3e3da5588fd634a9c97953305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8f93a5d80d58c9832ce3d689deacc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e35db89f15d6f7f9fd6bd56cec0706307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce917f68d7b65ebf8ae17d07178331a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575fa001f2933af29a4113395f69d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae660ed5c9dbdb1ce5c324f1a3f73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec904d5b395954c78f92bbb88efcdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa1039ba3f00869b6905545bc2f766312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a23b04c5238eea81491b296530b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2abc15a683599a56e46bdfd29926314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcffd0ea7859baedec2a2c44dfa039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46609b0a77b4c2521e7e54d0e342c0f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffeb44e6bc88fea55dda5c8443e889317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874e676774c8ad0cc743f81056116d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cacba796cf3d75440eabbbaf6c41b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3b222e0e9ddc1121fbc110ea2da59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfb1daebdffb43fac85207ed5f411b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9d4ba0d067f01fb80f346a9366191322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a48c54c79a01b11f908b95e12ec5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf309c9d59ae7f5843779e77c9aae3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cce1d7ecd5654aaacb7b8ea89b918325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660802e5576a84df53ef58c49edaf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d771ddbd2586d91b540a805a3046c2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1642aa48751ed3badcb6c8d520e49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68973f77246db8379a32f9d03278d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b981a5cebf111e625acd59d667de735330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b014cb8076a21e1ab99dfd2fe725331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774958e3a3b8535221a7497f6828c616332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec131cf7feff27e6b18b5d07dfcec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4cd8a1daf354c0a2851cf9e59d125334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a3add8a1c78009c0a103c13f06a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b535ff632273f793434489e5aed7077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2a5d2198af9664ebc95cf1bccb453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61111bf04167c829bf648691faefe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeebbd55a818f4ee7db6857425c82ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7d8f3098af07d151c15ecef83f52e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942c0720e7cf182df273d61f9077150341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec2fa1d9c6fba2330c8c6b1f2934cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d8742ff15bb004eea27626b8c242343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a4923c45db875b2a9014d8fcd4e6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdada8bd36295013649dc639e780e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a877e06491a47cb3965a80106069346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a34ca8f6ba14901a897cc1cbb024347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c0f5524b9202850c0c8b44d41a0f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff42baeab3aff6df5915f723a74254349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e75f9a5723ae351aa32292dc7e0375350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced85c4abe5b4de117c623af06aa28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821c86b2957f95fcac793240abbdea6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65035338620ea9df60b677ab7e5acf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9b63e5b775e2ac699aaf88909509354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020e91bf63d5081204809752fac9ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912088c5746abaeae3316739377f5f04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe912e4e9413c1fcdf20bbfd4ca9a5d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16f2e2d0d3b9d45142c8518ac219e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363e836cb833d43e7ec1f09445524d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a37735357cd877407c2a0a70a0c07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65ef09f98c35bbab676ffcf97e23d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea465ece945a6635df8da18d74293fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09325c2cfaa8f33c2d8ada82ad6ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efd8a585780da4c4668dfe86f0b9bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6de056237266ca9bb08c4ee1ee634365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf58119764fd79efdfd5669876641366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6513c4431c70b54c9698ba3dfeddc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d742ef121044c0bfebdd2dddacd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe489ebb560c273ecf8faf643e3e396f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319ce3c7c2f84523a0b9f7e866af3fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfe887404e2ddbbccfc7278500c01d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fbf5b3037476443feaf9e4ac592ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30411945f8a2079cf872b34a6d252bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38533eb51c4999979daf1796dd9e626374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513195ec982991ae88e4f40e3b0eb24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fd2ef7ad6e204da8784184e1c6c99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8968fa6b2b78e5611827cfa02da3abb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a5af43fb9df3a773ac82b5ce5241c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaa98e7fb610a4f6ab2a1e05d04ce3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bed3f6d8763ea00dbc8925d0e858e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bdefa74c2d1a7cdf119ffedfab2d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adacc2c6cff2819dee0a06bc86dab7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f330ea09f90f6b281425fa7a46a9e5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af57bc2e947cc69e1e9e7dd22bda95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40071dd7036de73c9d37dac76e60d420385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880befdde2512c98a79907509a9e6de1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c8ac9feeada09e80f64ea9f4c7654387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e52799049fa8aea594402623f387388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873973d37839e636671d222b50d753bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50155e53b3d3887092b81d395d61057390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7cee1fd83f43e4398b4ef1dd00f10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dbcfdecb865eba260a2f56657542a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb68182bbe3fc4b9ac035b9700da9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fae229847de0e434ccf980cf9e644394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7472f2bc483627fac77bd6f5ddf1e72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb820412ec9dc40a2edbd856a78ad7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9bb6e08fbe10e66e3038d38efa35b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe3fbb9a897d6b026673a0bf445c24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944d2d6f2969007633abbdc13d1219399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179d0004070b6ad5db1d850ae8c5e96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d51a2f220011c04315f05a152903c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36d6be88ec433c2d6bc49b56063f55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737cd0a6f8cd614812d66abb2a20f79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943cdc228dc2064534aedf877bef58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615c7514051c42aaeb190446a028942405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56e774850080252655714fbe07c97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0bef98ffe9ab71082d37ecfb3890407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc24fbfa464055b0250d0e682453df7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f65cddf521e37c6f895af1b6d5b23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952664b1ec6bde6efee92bb8ac94e2e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb9bedb190ee4d939bcbc853a8f9a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e75613adf91832316e47ddf580b77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5413c52da924fcf9188629d21123513413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb6aaa397dd572eb7c4a4ec52a685f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3380ba5a39daa84dba8445b49aa52f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d01b82091f43a6c25353738a013717416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20589001882b96957ce190c135524542417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca803586c97e144eb0b2e426552b43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947266bd468346214cc45b71b82276419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64bf501dfc992adab7e2034b527a32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd17b508690f0315aec37ed4db1b48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1d0a3a7e84ca90a4627f6ae2c52f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b2d4396a5a51f12a27d3d2357f558423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8b25117225c142843918a4344764424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b60b09c86ef764ac82baac636cb58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e6fdab9ac8422e885c92bd489437426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb4feaca5f30ef0c40088e3090549a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb98f602277cf25dbfcb2de80be3326428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fde87de32e5b7d380668fa7d57a7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaa91b2607f379b7cdbe75974130a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f962aa81392827419154264ba4a87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311051c3490a4e6494a63de00e9b86e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc51d77227f74f7fdc1fa0524e9fe8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5097988d72d5467a89fe5ee26844bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefe14adaf819fa03ee4b9ea11fca79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72134a4dbe22bc82a48b72d2a07c6c98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5d98420bfdc223c6e6a4a813055fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fb38fb9854731f4e95cff0c29075a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e73764cbfc82b55010269955e845cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e16ba922fa267365bed99b2c052e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac070519dc4fcc6fd028577706b2d8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b886ad7a78bf5bc658007fdaeea1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46deaddf009383e780efaeafe479fd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca84c6abbe2370306c7961582e76b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e185a526c9f1f513d14f91bfb207a20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fdd8e11ea4fb03d3b673a761948c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5405d2fd41e5ab3e1a41c68fa3cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fb0ad7bc212ca0ab385919ca8276448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaab63d585185f4a323c614b36bfe27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555f33a040af2fe5fb3f5d1c084be9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a4a70a866618eab456cfde1f5405f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b82360240a0c7dac53fda4deccfe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f9e46328634656a7213060e93550453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af04fedc1f0a45bbc7bb98c4b633e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f65d7405b17fe7f6353ea4326b85c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9038d7adf382a05a246bd026c86496d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c34ae403e987b7ce14ad08768eaa1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8276ee6ab2e23be90cf7189ffb5eba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fde02dbe40a25aa0f755f486d341f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5ea38de571b52bf76d1e0b45caef5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d445da2cc3711f76b0443e78e98c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dda19f06c419f9e1b32741884192b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589d70128224320cb082364ca884d9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f84de4ad729666ccb4a693af94308f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27a440b5ea8d3004caa68a3a27fe9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38a2b0c279586c1af672992787734466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8dabf271735efe8ccdd20ec7219fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb9f09838e8b2feb2f4918ebf2600468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62840958a9f1fd67379d7af616dda9a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e853275f0e706f779ccd074d86f6dd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84891f64c7db7d8c502bd12452a5568a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfde56d99cad08d3ae6c1345316891f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de7ad775fec166737870b302044803473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a6802b62a96a9ad44030e7d719974474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef659c14d67cc96befebb79854666a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad031b4b53dd02d2718b21bb84c20a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd48d5723f0fdf58ee8df9223f627477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2a0afaef40889f37a31695d430f68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecfda02a7ff90a978c9d272801a8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56caed77a258500142ccf0ee14ce1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917da90748d03c3258a8cbd260c6ec6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e2efcacd3beaeea91b195090a634482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe40128de4456cf4a32df7b3de86bcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb695184691bd2f1296baad9dcffff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a7ffdc91202fd8fe746f244891b55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf72567fd5e4925f5bcecf4365b46f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506c4b5896544148032dd501ac4690487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc92f0e197799635dd9121bf8b9b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a876606c7d2d50f1a50e9e50f183e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1310d0b823e8c7b236a4de7447a500490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e508c16fdcd99a7de7adab9af72d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969861762ba46bfc4eee25cf48fe1a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1a9531c487c74ba04f0ec773d7bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2198768deba2e075446b3dfa2ad8a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdab104fcd2975b665967ecf92f8a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c075388dfedad5472d7fb81366a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba79046b62c0fa0026fdabfe5f1ef9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15683b6381de6c6c3806334d13c6262498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6369865695712d86d77109f03c7baa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133716caacc0367bf2397b791d5d8b07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb64d5fc7af814f6d2ffe176c4e5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f744aa4987ecb667be32c6b19a3901502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e106f002e52e49081463c768db5a68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d98aa827c6ababeebd96e5833feb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4f4e32db548889c18425ad845657505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c9fc6526be884ab2ae3310747b17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca9e41c74e016f869fcce4ab7eb8fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155894b871714041c858fd7aa8257398508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a3b86f9d9249b0ea141a5407fffe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638396c8e17ae5150770c727c9c2ea39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923404f4cfd11ee592b08ff66c30ab6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9df1245b40ad710a7da44d53cc9d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624761423251c909a1c0f6aff9eb4d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62559ef12e1c51226062d0bc28bd0775514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6fea0b4eafd24066c29642fcdf22d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0790831a3362f37c91f2efb15da1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671697458ea2f639a26a471b4e8119f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f352b191e66cb87790a8a742c120c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d245c16d41a83ab8747d123a00e30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f353911a310c50916dffe2c4b591e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd100282b9ff4b100248ffaba0888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81698d382c364e01d887af329c4cd39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087c20b3f2eb1093c114343200abb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc4e6a74da68c912dc0cb860eb39e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b669ccc86e99f3b9836126d8b62b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158bffc1a02c63fe9126b2610ed022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab05c75915781d9b63579df6cea63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970f45b6d16c391ed3fa30e621d4ec1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b1cf54d5215b1169ce7951ae65a9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec51bb0db7dc696b066ee5fffdec6ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9d3cd732f2b0167738c8e903bec54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8f0e9fe118c87aa03805c6daf7dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c549e8b225f39d040c9f57df949f83f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574f1e9321ff9763e4c5ebe5e23058534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a00989662f770b25df91571fd051c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d31dc9f6eb225984cd67c30c57b30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364753f99aa89c3c7af744ac025d97f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090323e5625236ef428f5fdf439301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f42109bcedde46bef3c1676adde3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad73ef2af4471870094c9f3123d30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626ed36264050a412ebeb419e2c3cf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2523c0809d9966be95fe5a70a774c46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a993bdc2699eaafd852e07c98fb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b424eb52ab0fab30d9bd7d414f671544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bb6ee84d435263a262ab633e8fd54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ebf4fad54bc75f371c2b2aa1e527546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fe3cff58974b33ee3c79174da8834547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad6958075318016f56e3f41c3085e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449d42aa6150c92cd21cfc7aebb8dc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef71f69e6ed0503912eb1473fcc29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3df7825a8304f36d7044d76aeb0ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700a2b11cef096e2e3402615ce2bc6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee779994b0bc430ab6e08f0cd97309553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5ca7f7b7b13c9fd7f766c51567741554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14761af19b98c99150c452e2826fc05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e119cbf126f41a26df1991460a8d24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd1ab7afe72961a0ecffbd1956adc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca43c8fa9b3be2cd4dd24ea363798558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9de52de57251d94d8a2546cb1347559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d35e44c214a59e71726bea936bf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd829f40489f3cfe1b7efae05ad665ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74634738d99493018014c744a3bb358f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c8446b28953b5037f524be51cb4e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956288b08e66bbc7996ea7c11b77e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d369ea1ebe20fb1ef9ac8d871b9706e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067e2ac8fae7f580df803ae2cc8410566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e9ff6a061aa411a58c5ecaf6f65fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204098731b65ee6c5351d4393e0d4cf6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b6a734a06bdccea9c4f81ba0d16a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c95238e31643a5384c70c03c66bbb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ad47e0ab81047753612833ac8b114571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a5ab902841967fa63db801f7f859572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4dfa16c41b3dedc153b7db9567391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee76012c6117c92dbf72f24116ff32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32251ff75efde28774587214dcf90433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6478a167df3d04db00493f3f3d5b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2838ea14abec1d79991ce59abd7b765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9da23ef8837fcbf02c5036e7a837626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6840e71c0da262af61c3024be9d7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58722093cf01d5589ca770a2d46e74f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fab143d65c026ada49f75f98f5a0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54470d31cc474c9ac19ba5629fc0d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168e5aa025ab9a4a6a620fb9a26e3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092da69a06a93cdf1dd71a6290a6748112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4a5e89db21ed32d49aca14c36b22313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa05b6382719268a446e45d5864657214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99627c178038353ac8de3b3eebd376815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb4fce01309539f9263897e547be216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7525881c0e55e252d1e2fbb4c3f8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be9d5fc6f261f542a1e6b3a2de34d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2748de81fea5cc4b8581ee8bf4ef919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60496d62b0e8ff780515c3c36b5cebca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816ff0b8f1c90826d17419c01758f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a23667f16eed84127c7fd0e2eb15e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fbb1ad90c2c19b74865181bcf14f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbd7d6b4f76760c5565b039cb794824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f82f8264c48a96caeb7b7c9281e3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677951ad7c22dc05590fd8de57dbcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d0deff02357e63b362ad3e28b38a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537897782c74310f2c99deaca8c28b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a081d29124576ab553432b729c0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70375a243451608a28851bbd26aeb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e51d3a5172006e9bd7d416bb03c9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da65213c8da028e963e7fa3d1709a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8783794423d892280fa60dffd0f83333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80206cb9b8c9346daa5efa8fa77c1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b5efecfb88a196be4793f9eaa3e4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248021dc82713a1ffa395af21dbba50136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4f5bfeadf01d2635c54c68006a4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a467dd4338b2b035b6120907d94d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccd17d69e0591e7151688ea20763eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940127e5878121149101da69310cfcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82294dfc64e3b665c46a6daba1973741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521770a8692f6691ef6f8281bd0b958d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d99e9a33005879c58427db6a4678443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c61bcd044e85240be751f2218710244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a344bfc33cea6956ed59dc38b1849b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324816c7c37fb1865a39f2a9771b5b5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d5a4ba78ddd2f5e3ecd3e86d7523f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784fdd46db8e841857d0c52a42c51e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d3e57cf955f5e1fdd2bf410bacfa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9562edb3fe2dc22043f513d734e7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d906d74912ced5a204332ed85b96151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1c8fc298452ac186bfc1f8704e6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc7fb0dac0fbf7eb05ffade27239f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e83aed3f5486083b344d15faa600bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d2c970d7c5288f231ec1c91ef54d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b657b39ee321675ff1a0b555a11d1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5407f1329a29bf028a9aebe0da7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ec84361d55f5f3d80222e548a489758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde4a3ba66b303d36d0345a57e500f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7199c1a248056512d40e452097119960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95bc08cb5652bedae821dc353eddb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12ee95c15a3f9375a3d910a5b49ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5846ab5feabf6002ea093f46de0d9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03528cc648fc0ef623b9c2ccec390ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41804ee4936c2070c9e2a1f4b6b3af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0428d28020a8b90ac4718cb0840a2e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949705b240a2d6ff7860443d151ebe367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc64e5759cd55008c1627954bc1aa1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65699f7cef8dee87147992433eaf5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6298ca10f558b7109d74d1c0738fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5bf872dc4ef17080111b16f01407771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb7d2a3936f02bea0653342231da472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9826829189d8e0413e2bd1c7040573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f902efef0462b5b0d98289f38e170c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc16270eeaf634b3f5968eab06f8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fff855d9b765d863d8139719c3165276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7774c8e9bf23b6fcf0d0eb83615a6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06266d3ae49e29f0efca022ab640f54578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a13dc70cab5738e7d0f994a5025879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa572c969c26f0dad7ce0455b15bbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc53d910fd65ad3d272687d857a075781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009bebb3bdc7a968f831eaa5eece1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41dbf873c433671b1678ca767d15883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc509626eed6d10640395a2c513de9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eea1c42d978b1d4b9b59adb4c038b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb9168154e34d1283d9011168f1eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2b76a28d8fbc3e2518a035352f0c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09f18bab732b3060367439167bf8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e18a6ecd26a89ca35ae317896c106889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf12f0f6695b58973df53e1b3bfc9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d2bb3e2784b776151b5c7d1e831b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970388ba1b9fc3c888615b74589dbe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6537809fb1ed6937cfd792134dda793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae28ae34258754ad1cf3b23cd830194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2aa81f00a012654228ff6cc5f235f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e04cd8d1d01d8f01ea1e54797efe2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d15aec716f7e0f5060262276b61e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab0ace2b2858d73aedc8216f47135d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d75ee6358aac0edaeafc2757f03dce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb34515d06f1c1123f07b0d9f6f6d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fcfea90eb5177fdf750264548e5ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd8577b0e8caa717ebc27f15bd5b3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe5282052e703bf54864db9644b0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116bbcead9af44e7575b651353cf79e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fb50ddcfce2b9478da970df796a0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaaa1b83f1e9dba37e750f8a3dcb9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df965fa52f25c1d08a9311810d10d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64256afe58ba9ffe629ab574c54076108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32bef1d08281d4c2084d8ec5a411a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee348e17832ade3286ff4df6137e9a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebbaa40b4319475416da818b3d9d82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad455499e63b9316154783559aea4d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658df60f5fc0290515924b58b36a00b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4798a978d6701f605d8b20621c773cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c163a0b1caede6c4ed6a84ef64fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d5247a7a38408c9b0411f70b9595116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a48281cb2cef54fc3ff6552228a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5f334593df1805c18e2122807b017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ff2dc2d194417feacf4e63616cad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a4ff1cbf42c6babcf3969c644f1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64236fefebf854d22f26ea40a88ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4bca0d00b6fd616b958808f9eb3cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931beebf011970f0bd59e56fb54268123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec97557d9ac96fc1d72de938f591b76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30ff5579f9646ad4eea428201fc76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785e0fc5043641d2f7145bd1291b50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8ffa8caca8c924b563f466ec28b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d704b50a5d223798ec3714d64c02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96a8753c41571c1b78fe4c722ba069129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14eb92bfc45e8f514c001b9bdcfe8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb20ff1cd2f0ba6eca0e8ee4b5805a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612bb42021e3fb286b994b71e2341b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e5466492f6439c7e34108ee09748133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c9914854a638b50629634703beac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d0170be07a7d98d2d52ef9a1fae8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c0b0794043c9e7993691e3433ce0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6f410be45146dfde8b1806e2e4ca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05abdd10045bbed8119fa7ff440ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05ed2c87b95b8bda4a22d46979805139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5bcb2212e665e0bb94bedfd8e5abe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d962657fafdc7c7ec5178dfdad346141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04960aaead5dd0d016ca5cdd3990190a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235695a5740a08586b68a4b2a01c07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3046ad3e3a9ffb8dceb95f2e38869d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8cab0c2e8a6146d9a5e0e1c716965145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c5d953b6ae69d8ceb35bfe2d136c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3211dcb3ff9ac4d70f3d1799b94a3d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822105d8ce56124a89da4e6e5ecbffe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab330c56ee82d64ddc5eafb5f77e0103149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc900d1da582808811a245f9582d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37bceb7673c0747f6c9cfff8cba967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21591df31fe80b3fa2fe34a775786cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397f3e7f2c87a3bdde5b966e6b4e2bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cee10c9616977808999314d065025154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17108b109db43f0e9f949da14d8a5e0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d16e98873aa458aa713670d23c2f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6806c656c5407b52df7ff04e93b54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f72e93f7fda1bffb238d88b9b9e90b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c944bb5f399bc129a7c01e0de6c0c2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f886edbcbf257d2087f942fca06d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7199ed105c1b112ad71daab60b7a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb5c278d0489eb0cf6da1e8cb45014162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21a65197317aa729491c23b35ddeff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b9d2418e5ed77d7d71faaf895508e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23edf462762ec064de4430dbda7baf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb744cd3e155fb131d433424c9fa93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a51afb88c20ead556a211bfeb660167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd33e452ca219d90be0195afe68aa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09533f40504d356707057a02a899fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04d7b9160cebf266882c21d574a1ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55fde668a6fcb3afb27365f64697c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce29df51ddf8aa78249bd86ad0e0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de20bbbf9fc5cca01bd2053632c306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93497383d2fa47a77827ab23e7361a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51686ae87ba2bbd11bf0b88cb4fba7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79d113f2695b44ffb7f0ac05473f3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122cc7e2f0037bf965b7ec00c7e049a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79d2cdf319450fd97f5b8bf1adad20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04241ca31ef7c2f62b1aab8000f18179179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca750d61730b1f0e6278c5a47160ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca47c01d342e7949ce7b70322f8b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75629c2de3a4ed11a1009132e50b20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332574128b3f46b7229f6af56a63b6b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c235fd334e4aa792b8183f9ac80b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faa9b0da8afdadfe0ea96bd489cd8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f81138d98044aba2dd0db8e39da381186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c1518d76e8ef1912b00a6d38b90d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7e8c719a88c0cd17c0075eb82491188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a5240b534c68f7e81d606e8620e01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a5e2bccbd0d157427af8ca57795e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da891e50e34aa9b67144caba5bfbae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328c4b863040d8469ab9e93dd4a380192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2371a0366245db2eabaef73f86a569193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f546983cbfb3e6d92fcac3940dd13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a648ac1dce5e1f2712e14fab5d738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8715a5743489185c21e4c5a94c01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f734240e9dccf2d775f9b4f5faac9f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4f37d03e3506eaf01b56c95c6d4c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5761f5917bef9257d429520668e03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c15a75f2b7a97473a409066a6ff08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa030364b165c4a51e5317ac0fd63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7daf9ce139b4d6accbb2df3cf31435202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9e8cf35f0e6ddd2760adb9201354a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0460cadd30805bc9bad08b957c02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c9e91f65f929503500f033b128c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0e1b9b8a1ca03c93ae0041625360b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262e29177dc4414677162c641212f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fcc29dd18e3748269dcc0f955543c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c0b10e4abecb54d302996c6eaabf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db04ee84121f1dd2ba9242d2d9ad7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d97b35d32741a3674d90a04cf294211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eddf0779738e80fe20b8b7d66e486212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6305812c3284a808372a08d8e5b09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92043774f77cc10f54fe877f2651cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96ce9d80d76b761aa544de07b498fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f268e47a58455da2fff7323655ca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db717b0dc34fc5fe8270a18339dc07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc51d2cbf381166993f1c0325e6ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c07384c3c978ed38ac741492057d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631cb0fe92e410f4346f99b77b28732220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172296592923d7dbaad2eca4ec8a2f37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b2498dcc2d5a632cf1d5a04609e39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d2e3e9eb58481d646b71645fcde75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edbe67ad47d8ce93f40486e7264f4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fba94e886af93e776094bb5b545d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07eb5e52acd5c0e5db5847d2b87d70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531da4a12f3a0265e8da97aae4adffb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b243057cb32e3764d9a52e641e8a58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407f4f5de3d284a3b82fe32008048a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194acbc1a9c06944acf47b441b93fcdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d1393675af85e52388370b6aad40a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489c5cff6382fe3cdc9c080d3e2656232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72077e2f7e75ef74b6ca794cd333837233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a34059ee2e67fee812633f37e197234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cba603f1b4ea172e58f57416fc2fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa814519b7463298fcd65d0c36c73b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5f6ef943c4c1d0a2de93495ac3f32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f97184d712e5bb0b3775e1bac4cb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f3a86b666ff7c2cf59cbd12da570239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6535c6b4c676a520c1b99fd0824a300240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201ea415f27fc289eea65ff026431d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9818674c77d81f1ecb77ea9f6808242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2aca158ee8041e3d8d1801292475f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9523272f300459e1bc9bc8b16b38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b284815c4810c1d0a7c40f8454b0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1ad4a3ad85a34e09626829bbae31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a19d5b9546a92f19828183edb53069247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b633d2c45d02dca5e7fb8b954af6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0ae13812b4621a8fd6a4e8ca5031249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd8ce4d66d4fc385159029a0d444b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7f53aeb189d48e9dfdb126c935a2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e16409fb327e68c030fa96e51bd0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc55bd051ec2778e825b4eae1a4ce23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e8982a0540ca65eea0f4bc1c6cf8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d0194275c1d645af43a99df491adb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01b435563952a41cbc0489096d7ee2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22334dc80e5b32dbc8ec7fc2ab6d8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4fdaeff4563a59a8da37bd53c1989258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea816d329ac9c5091c0c416ba49629d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd38c63f207b43f5cbc5cf08e5d63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7490236ebbf6e90d72733cbbb58f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87037f734bdea3bfeba6c8df76bc588c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ee17473914c534ab1a3997fedc438263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e8353deea866e66eb06416ddd4fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4665d27790d6246c083c7ff07de4f2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb78a677bccf9c2ce9baa0b81bd180266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56633acea4e9f9a438f9a3bc05d23501267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1237b5f4dc29a2a85a862c8f40a53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5fc25c976e5181c6a935a5792b84a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625b8b58f4b0b3fc25d9651d0f320c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4537381125f076fbc6a4b37b4dc1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3695d0383488aae2925b6fa6803463272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b1f1e538059565baf08df61f567e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ca9b33851608273e5320d4783a3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d674c432d721759d0a4d9be08b285ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e279d1cd20d532798041fddb5057276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acba8cb64fbc9d9d699e1aa28e0d06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7b1baa7382c72ac3fab401414174278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594782dbc3df5d823fe703e97fc98a32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae502367a74ffcf5125de3f8aa65319c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47460171fa64aeeed7962a7d8f7a02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fc57c4c5e8a4a2e91ad1e5f5bb50b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2dc09b86309b65df159ca56b41a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4a5abf29e0cdfa224447f3cbe402d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b39b5e3bf0cb0907c1c1755ae1284285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0ca9413d957c3ed63b29d6a92ceaf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c582faf28ecdc1c03748961beb240287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd2640a14a994c334bbf415a4ed59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de6534d062c247b9fe03b71deba623289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d4659b02ed4dcb3b2fa1c768ed7bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce045b468c81268de181b4f9950a8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266fe08825f682cdd5046df2c607f89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43917487604471af97a914ce4ed30df1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909d988671c7cd5e6922b079a59e1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68dff78afbaf92cfad8e3ae8ba3dd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a40c69f2635c4de5a52917c59fcef9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895fcf80df8cf967a12e6ee87d12c15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a48913577e2ca577fb9662d7e248a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065866b26d5e606f346ac7e089e3b1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab042972a4738f900f612f25ce458f9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72acedd51dd496ff076a84eb7efcf5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b93bc32ff0b77e9bf351934d0ba29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c60fe70eda2dc1423f0946ead1fdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ddb4c8b0ba62cbb83f0e9c0f7740304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26b38629200d42aabd383f141362be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ccb41062f1807d32bebafd071bce6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd90b7331b20065860bb2dda8aad82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bca32edeaebb0805b01e27e5894c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0379ebb1755e39f571778e5464a7d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93be410377502f022f425abe09d245310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428512f87bc787cc49208f227c378140311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165221cbe787c120c35665bc5a31da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c894347c9fc2b86a825b5aacc2fa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759fdbe10e2dbe2a5760b6e6fc4af77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d72aa92cac39ba1de1dbf9fa9aa49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5cb495bc5ca072e851b12c42d023e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd1d9a2190793932c470265115fbf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529610b4e762c60972f17149f6d13143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe248201edacab56e8b76eb46820b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea85cfb6b40f72f5d8257f5a3092d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503a3331d81fca8e2d3c6e46fb5387f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fab78bb915bfb19167090ae22a0f57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e72dcc001b46451c61c5615e93341323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cb1e69e30d3914077757e10816d23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082ef474877b9c98535bca3bf72631325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8d9e94efeb444d29b67c5048abf70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e937a620711c7f1fb7476ed7dfb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced811c09618d54cca14f3226bed5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ec801304a7e31af1a6626b59f611329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798b093e355b300955df4f2f9ae7b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f6286455d39e205148ef81d211a6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaf21898b7a2e45634e79c8a4518f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f4ef65cad08f39abb2210449addf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c48d53bf0d6a2f3409f2cddcb1db4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea8a6df50256e78ee6249cffd452e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a7c712154767747061c3def8f474336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6d527b0bd5efb28f4246e59a3c028337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc355b265232344d970cd72e478b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d5eb1860bc227acb9d05af4afdda2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302dcb968fccbd6eb845b474192e21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df36482b14a63a158ab540b578542341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c488ac85668b937471c910556d19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bea41276ff156bca51bfc0f8d54d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bf0323d3742beab1b0ac59073ea01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf045939190e48da909741c3d505813345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05b3e14a3d9566e56d2e50d5e5087346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab81d99c3295a56cc2d0afa3c0abb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6992f5537f51ae65b2e45b1898d771348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac8f12f7ff5dfa1e1895ea0b0566a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5227ae331025a49ef73c51f298fcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2fcda8a843a260eb1cc58cd05133351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73b54b53c8a6b8279bdd34f2f1a9c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d9fc1fbbf59c0ccd67370f99473b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9e85d95c9ea530000d587eb21f7dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec384e610e90b02e8a6d9996f6cbae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f4dad43763f8c45a4e022968365d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7908512caa7939d18b54c0088ef68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7442233bf0e4ffd16ace2fc3bda4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e6aaf42b63ccaaa16c41fd2ad3b44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf345d45b95a966969ad9070aea822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb57a8c5fa7b606fce808555933622361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd8e73186b4b862dba45e9a411d8db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afecd0e26365c4eae05a71a3d2bd7ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75199becbcfd59cf35bc3629c0b73ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f38c0f6f9b7a269c00b1394d633a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8f41277cb08031378e74884849e65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a42ce8b7eeed8ec7debbaefd0007e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b0c683b86e5943281db8e3142794c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e77c2c970680908b88423ef753321c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca74e769339baf7638c789694b07e24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d2597e741cb6617a43d02427eee5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3965bed01e28614cb52e157fb970372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58ad7659db8028c38af99e5645b8b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3222b031b0375e7da05721411cc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6b0322e338dc67603219a6c1510ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a06608d356d05feda8703ae2e79e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85606d07705905377541489e5844d43d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33154073d12ad3ae1722a77ebd44c7b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d059b87f331bf8c28945785dcb7a36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d7128b4365d1e3394ab525173654380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7fadf09cd9939e58ca9d2dfe06e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cc2ac19fa153e5ba5c3954a318c30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763adfe18b7e6cab0c8a0d7019a800c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc364dcb42d00a882cc1cf3c303cd176384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd089eaaf876b87b5726c105917cf40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45634a7ec2c912741d6bcd13f2eaff4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813c32a134037d66cf16590beb538b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b713b36162db809fce8b5a6aff9a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da32652a0e550279447780316c065f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a1db6e21c3fb7f72dba32eaadc95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafec01773ad7549fa635004c47fd629391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d58752f26a9f0696030df1938eb1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec7ae17a8622389fa86c0f2fcf31ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca40a9f679d1e9054afd9dcc1729dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f93fbf86be5ac4822a9c466fa878b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ab7734f41b54bc5e651a77c3ed736396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d1927fcacba8138fd44da400d299d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ab6805f93470118abc0f6a50d001398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa186d14e4716d73c300b7ff0fd0ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b637732a09ea909f384714e25f49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d5cbef68527c15bd4558f3a7648d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b5ed7f74bea866cd8a930787b04ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7668303c6702051cb2019ae404f4dd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e4e9d1b7db4f7efbd0d1264e8e28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1f936d5bff092d043215a10da0b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0aa943ff2c0c8c0444740759f1f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c58f436f9e52d7b3c0e0b5c5ada7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cbebac792f7817c1d618827085f24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343b41e8b228d165c9e5db53aab39c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb50de5fbf2f47145bc58c2075e9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa492d7cf689e54458ed682006e3506411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b08485d755527e27bd346b62e15ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043a24e6f5e43022f39860575f8bc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ece8d2a2644968c36f55f3b7a04c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97080a10fd0712bc4031bcfd9258b177415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8386bcc391b5f219eb69e87b7fe850416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cddcbb4e0b37d16da7f1ee588e6b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ba7765f10284cf3cd4a3467fdfe7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e4c25fecbaac8185b7a6d4aa45c1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dfcbb123794ede73b799ddfc7ec90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12ead55d65845937eb40876bd1613421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295085df511258119f7394bda5ab927422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5859640dadd26bf67e8dc995bddf2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26f0fa964da165c0aeeed0eeeef87e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18477053a2be604691661f51c5396819425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa13d792c7eda3830db08db18ab3502426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f571765a620fa2a69f142c0d4cfd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f5aa40cde9288e2669254e48e3666428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a6b15e3681a323b82a365bdfa3454429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58b0080425af5032545e2915d0bfa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f463ac9b6bacf9aca9ea2f712c71e7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f27041b0e7b6edd0291546a1ba2d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79229cd7f15a5b99cf599752be9cc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f7dd2cf0123317b5a6cc11fe59763434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bd5fe9f6f53476138e879ff20d3af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ef26e337e52f9677ba5e73a71c22e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780aa317fd61b4a4af662371216d211437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b3b5ebabf259e0893e9be80cadd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8029f3b876f2f996e387211bb6ad2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa34e7fe60d3fab4872ad00f6eeaef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d67f3a371ed8bb2f404701f6cffb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee7f4a20fd4b63987b2f039b2e4301442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73d4691e97ada699665dfe3fb5e3e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed568701716828e3a171d709e6c5c71b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6f96d962d42529e45c29e37277638445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066447a985f238965364cadc56ad88e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc37ef20568155a38c0c6b52bd71dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09542d5c4d34a85975ee1c326fbabd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3b69b98d6cd1351434879c6404545449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816667ad71f1c1de2046e261b10fa08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997d0134d352cf523e70a31263498d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca24f3be05384a32094384ea0774b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176f97bcb790c245cc782b539ef23dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098b167a80e407a46c344eefbf29b7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd133e6ee85e0fb247a6960f0f64343455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907c13a6bdca458c97b85959b099d07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c0db29aae6664f8ad23063edbc4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36f4a8f3238066586aca7f39dfd131458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30c780c484eee25855e0fe938b0de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27417a620c73fd1b28050da6e603fb04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447a4466d4df34ffad3393618c4c42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17afc74ac05adf4973f5c11fef707462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a712ae2f2cf589267315db836fcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca891a15c51e7e47d0b8ce72bc1a045464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44ef0cfe47baf682e408cb574dab4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f69bc34d8b692635ac0c1e65cace8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714400bf709e0193bf326d32dbd3bfdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4bfeecf5837ef9045c99e93c1d94e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededb039a191b3123b51b0ad715623e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958278829011b1176d72731da95309d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de3a7f7b3a3a586bf0f37c29faacb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60729a7aa86ad8ebdb16e42a4117fdb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424254955276b4fec1bb5db75b38eec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a9a94df50cb53e59dbb96a1b74f21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c293b734f5cfbe891a083c01cbaf6c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228ffb56fb607a563b13279a34233cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea0a025e0e9470296e717e6b3834d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde2e1b46f8ddd4ec2aa94adabc75e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac7887745b84c78a872f1d8eb9e567479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfc4cb55dd486e45799263a4a0cf8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab384c1cdeb4cb7f7032f61936b128481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ed6727a161716faeef3b7bcfe683482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1752dcbaaddd533744cd9ea470e24a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4d51b248c1882bf671589cb3d441484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94ae35b25b1d1d83f9be8b35bc9ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b69c94b57cdf39dc7e27fa0d50934b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd99e1cb78374490a6c83e7a93e19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1efa2bd4f002cfd5aa248880843740488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec20d8f86b46c67ead132beb907c950489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c0a805420d155cb1d3b94001f4635490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5048ffc2bd2a0ccd0ab735c0bf9592491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f5d192a88201a5ec93eb1aae3ba6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55759b00408a309c928b9efee9270ccb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cddb82bc6b60890d269e2a87606c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe74c82b79cf1b76dcd235593d755495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7f02d07767898bd634e1f1005ad63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417fc36cde1b1fb720d9af5ef901ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d81d0b5cac10b0539a37894ae2955498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43548edf1ee68316c75fda748bf9732e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79963c630f319b9a22a9f18c5582fdeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95b33e122a8d9ec62cee9ec4828d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d23df8906e02e4d5a4bb05f01eda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979ab0c5c50b8b13f3a8e1be7178208503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d83ffd6dfe783207714258a0b283b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f99ee181b2240b3643ebef4b2e54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b471ad42b6f148b8bf3650e54782a79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207280c4877aafcbe14ab217f52be7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fa2fffb61dc9c626a85ae0d57e38e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38691c83a4f2c0532a6a6dc523523509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4fbfe7542b48309d7281c8475f32b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8757e65e1901139abac96fc5f48b08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff6cbc21e31786ef2f39afd119d1c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a278e25afc0fadddb0859ac71ae79ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b752be57b5dd0010de108c8640bfde1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87a585df9bddd3a48466ea1f80aa49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2defd1449a768243d735aa092b67f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2d8435ebcbb99162b3bcb1795773517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace8c4f1dd6eccc651416cb9a7f66dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202112f552ebbaa83c40971653fd92a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc544861ba90e849b5f77d5ff866e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7180ff672114347f1af34c258e2fa0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303003a0dac3ffb479675f2f227d555522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275a24249eabeddeaa5f2992992bdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787699eb8fe34034c9eb6fb293c6f74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6da9fdb9803540b30f17cad480afe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852892fa1a2b1e99fc2ab30085c08d46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455dd2c095a7c8d73382a6486a027a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c825bc1b70a5f66ee3dc56b8d2f8c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb8a5c2f3b95f93cc2b2ce567041c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c125dd36e5e8b439af59d551f39b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488841a6a67c1b16f7fd37e5712aad6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae986934cc560fca8f482f0de84d65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53302aec78886ffc1fa0f8e215066c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be752c289666fcada0e1a4dea0969d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785246cb6cca61da88a2e512999a7fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866a14f2fd593b1f42fea5fba80f83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ba73f8676d2332047209417cef0f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed215df22db46f97cc2a20ac0d40ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5f16012b41f43097fe1308dc13acc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f270de5650e88c09a6d8321f66c244540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0704c4d94bac046d2df6e5fdad3da2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3455c8b26d8ee75110b81ca6c3b52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57506f6913c1dc24b1a2a3423db43977543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b1da2706df304f189254c75a9828544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aae43720436bb607665a4b8655409a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0ff5df380e39559604595b9dd0118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0d884f25604dd56ef2910fb1f3a3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790080e59d339ad6f9183f4bbeee25b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531916f0eaf5ea4e29b13aa153dbcb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e2766d60e8d65a3818065aaeb2fec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df860916ca0f4dfd81453b85205b749551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f402ccd2ab4538dd1f1e57b3b984552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aec70d38cffb841c2ead047e3434a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f66ea0f14ba3544ae33c6b94ecf45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f20af5c070463f135c374e6068aa71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0be8de6a9d3883ee293a17cc7349f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d928d21febef8783212bf738ed02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5c86ab983fedb33d0539144dfec2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c980bda0e6b0edfafd132ee10316064559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83617997afa69d70d2917917d0d60d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332469f2714a6a233a4ae35db8d4ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c1234a33f99033a63416957bca462562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa89f5a64b45686f3fe147a91c79cc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0257a4645ce4842a46d56bf701b84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a6f9ee6381ed59b05ff09718c426565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc8589eb60fff1b395869c9b6df314566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11763c7d12121eb78e233e320d2cdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ac742d46bac932d3965540064f46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bfdc28041384a366d60f1fa0af1f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ef55a71096d92d71470c2080ba24b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3d610636a4b68d89e06a2c65b0232571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b610b40c948e42a514bf7c251b8712a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>