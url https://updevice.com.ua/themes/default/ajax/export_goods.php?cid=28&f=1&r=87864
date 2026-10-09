--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed2f1ca865cf24db17053744c27ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6006541d32fd5a3ad2646b8353e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9d51981aa11e0b4a6178b64cdf0043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2b65bdbf74f769c0cf08f77dff334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc522a0a203ffd49a150dca9fcaca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf6e68cac867853e41fab508bc43f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b8e8167d1a863cc2ac44a55923a137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74e56a9777b4da9e5e213c1925cdc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648eaaa60af5f4ce5418a204a7a5e419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d2a3d581f6d73e9663b0db6ec2e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d5c31a453028c59ee0e440dd428e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bcc5de0adc85027109cea583dec7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e5b64fb4843814283078ac8305cd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97632d3b95826386d16be2356b654b8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6bfb8371dcf18f4ba6b6d613bef1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c0cbdf54dcc8ce62b3334719a42f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f6226637a7138e9ff581680a2557b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3044bac1dacb16e2b1c42e465aef2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee673f359993693e4effb39d55211c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac86606d7d8d36462debaa821220e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf0dc674497bd3c01f15fb4bd579621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ec41ecb89c540fe2ab6c6b8b81ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d725967b198932d203c2e58e5aa5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb371945b412ec6a5d49d57b8a5831c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4b8c622358fed2f28b189850ec3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602a32f9c55b9a8af9b087cc590b2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b545696b7be63f741e6964d884cabc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75bab9eae85a6da8fc67311bb4354d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105af9824395b40904a59261c7db44429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641308684607bc3c389a0088dcc89bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70655e2339322fc201ad39b183437331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abef65eb1d45b27f6f56f6d6e5152a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28853848a1d163cc93e1cc9c06863333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da3956ee98c29593c837b223550b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583767ab60b1434f7698fa5a65426535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f7a3eb2fe47fc73390da4760ee26036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8404766cca600f30696b04e050aca1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeb727e1329480fca27db10b84858b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e69db0b797369b8b54a683708df4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e67dece36c12806398495cce8502940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afb8816e9c4acdb58c2ac0b4dbcdf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde84e0a284fe0b13d1223b3bfdce9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129e7718b03f61dfb4c8bffec439fab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272121d0f894a4389b308347d0a9bb2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6bc5d057b2ef341ac7592b8970ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba38398979d63f38dcfd94ebb5c5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812ed1f5fbb90c2a788c275410aeb9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7623a51ecea72ebb7ea7b422286fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86004e4a914cae707de68e37fc8ba32649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f349b230206520faf96b2b225dc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0d3679f435693c6168f292bb611a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f3380bdf0fdc82e5396fc2e9302552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb70b86836e6966c0825be0706fcbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6e655df95a4d3c9c475801c869f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7c63189df98fb1a623544942b422d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcffdb6b28031ce5b1379fb87cfe71656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c73ffbc5fe9b4c93bb1aa2a430d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8443103c1df5716dfd01609ce829c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81fa20b1d5bb862d7959347fac12959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a27a2e79b032383c32e4aed333a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7ec3a07ac03641e98d6806d4233161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef61876d0ed0db85f859a64d97b08c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a33d9b9db0ddfbf6f4b49b5120e3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f309677c88b78696633faeaf9891e8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc53513c3127a6f6f0d683ce47c16965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699a564915337c531cbcf7f04b2e75c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a41ed63927c1da7b8700060b048d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588886530b1b95503d69e38283426d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3bceade7e555b15d15966dc7813c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062cd2984dc3c39fcad03d7841ccd3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023b7e858d0b9fbf7499f229f40537771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f78e5ae17dc70323c1b39f5baccc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ae01451fc6c0d94dfbd87ed1547c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5216b894ef5eb0de1a26363f5a253474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514bbf7831bed6d94f56b0b3365b01c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b8fafb0b55eb51661f90e2752104d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb88fb16246f1c7ab9b43525e056977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a075766c51af013ce8d1612d6d89e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d7918aa2cece38f0c1ea43ee2d9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc83b018446ea578f770ad6e18a143380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca548053da3694fdceff6716113838681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a54c19043d14fb5881929d38b7fa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c368f710b260e253177ff0e6e2e0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9d97c65f69f0993839f6147beb4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963897d2de73df6b9b555c2df647326885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98ed2387d50771ef74d07ab2d458886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e095404a94d7aee59f0ca1dea1f972787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1eae96d9c5d76d3459b6f132c3b5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546242b48f92f1a328fab286232cfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a3a23118f0bba57517505f714e0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992d7c225622a67e902b0d30866f15491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d266dac3da2847740f6faf076e4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3ec49e873eff834e133c6793ca71c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24064d407c7043ff7f7d8364dd3da78594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d230d05592ab70769968261d17fea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443101dc3eb0058d4d3347a0039ef896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c707045d987028ca8c84fc45c3e55c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c077cf1a2cd566d168dfee463b582998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3022497ca31c687910a4a50182f3bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be716beff196ea8d854dc02797e09f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade49f8fe85ffd1b83e890f5e9afc71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c4b3e9660f6ec308e7f99022a2698102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bf4e58800c01794ba2d35f9ff6ef2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a1a07ea7526e0491bcc83717f7c3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7455412f206c0c7db90fa55b27cdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ccf054fe9f9e29c4cfe47b3b06db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2325605f2dc146cc9e1f0ac91abba0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d7e35c4232633ba9c0f9312b8e098108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67185951e87594cbf7c4e802d9f22e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66453728f0cef595098f0ddd8e42a562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb96cd68c4ce8aa0a5dea49e9099bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f81dc33809ca8f4906037c0ec37980112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e03832b5566855d8a3fcfabc834e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967835f436fea2ef3149d45b48681734114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d95fccf1118bfcd703e9c9e40a30b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41806a1936bca5154c8c152347ed506116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59e7f259859ca0b4883c7a6f24c80b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c835ad024b0d7c901925fc342259b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46093386e5dec9f67ca2206a50df1524119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ce63c797e21f031cf19cd9ec93162120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221cd1ded3e3e5ed46e1f3d58117b0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d502b9a60654b8fac3e47089d4df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec33f089852cd3a0c537608ad46398123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404d0061d9f8a6bc06c567c1e8a34fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2b8e41f7dd8a0eff3df2da4d4ad23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37bb47fe1760b2f7323127d6da117a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0746faf91ba9765e5e0d63566a6fd9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e54836ffd902a3ae0cefd252a304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198d0d0c83ac51307b6e3178b2d5af2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd8e315dbeeafb521b744b610b296130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290abc86270bf465528040879fe15732131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7f6cffb52706a0475409f800acda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2db13f872e2dab2b12851cee4f27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4c5c01e4ab7b0840e494939a89337134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3371eb29081d8545d31b2190ab9ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7487094ae0ec4ac873e9c04b925584136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797412554ce566005142f811e7a16632137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b54eaaf2de0817fb0281452d7fd5a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6d1d8d09cc45e36245c35d4189a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8344c936f56b9e40cb52d5c4870dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5f6a1d306935f08d60c5a5ef1b1a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196138a590da960f7e9f7f458bd72b85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90975847620ac727d110abba7c7504d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ad144248982c1f680250536553173144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c90a7bdbf4b70d3ca99d3b8e42e86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e4e8cfd36569c8864d9495bde3fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c857b9c26526e0946728be303fe338147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0691d1e91d9fb948e8ca4ab272798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a88f2318a7c862b6622cf300f3062149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ab73e9df14f32d65a60383cc3b8a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9974689ff0faa0e63b386b705c2aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442950bc7951e8f81af1b4303104fdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc5e46fdd503dd513b19149e5d252153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec637640a69bd453778f0a773a87b37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba98073399b1d2b976684fde8e2ec0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c351304a3e483ab2a23dbc62c4e46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039b808f6cd53facababc4704b0160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccaa4463e1e9460d600c554bde8a13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b7dde1de1d78ae4453e604ed90b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0c678936b7a4f1bfb5faf8ac394d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9adcb9553c61a0327d5cb90988b3bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dce49f8fe7b0bdac169917d86ba39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb755772ae343670d11c5714a033fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ba22a0fb2531fcb609151f898d524164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a65ab8c812bec79bff5a8814aa5097165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d71614d64da88f278667a25ba9c59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730894770596199b7b58e11d922193a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a540d2dc264b6b573ccbfb95bf179b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075192cbddb3b9f2ecf338cbd9fedbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c886e0635790b8e6c15664a27d6c6fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908c25f5197d314549a414f586dd29b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e202adff2995d9dcf28ac9a121f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8c519db17a5e2864204c401ff119173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1197d302af4b563947e063daa92d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb477d17ed1fc1e5fe01f05d28a00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110765dd334aa884ff645a034aae3f6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc93006bb5d5f0b82ea6b4e247b7b6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c5fbf969005819e673b57ba706ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4655df9b4f01369989fe2f949e065179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f3d04cea97e9ee298c9bf064314ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b89744b7b556bb48b5fc752fed8ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650a4b7e9627ee6933d9a66d5aec535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60e2c5cdbdbf45857726fe5e46f9be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca2778adcb95f0e8560c2816983152184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911a16cfa80733ba4971ae7d8688603185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf744b28f1777f87db552d3860e5b2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcacb4acfd8ce1a40d1f1be0a072c16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf34bab5e77bc27df9d8a359feda4ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec57182da4cfe29ff10a1d5cdd9497189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0b5764c5feb9ac75c633ecba20b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c963297ff16fbf35db39ff382cd1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6cf42b419fedee78e411ec08edec0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c5e339ebe01a0105430d120adcbac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28607b0e984f88175498840d2b284b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c15e27c8c5e5ef45ad9e12e255263195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d800ef9d6c720a28719b88ec9ce6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0faad9c0dcd32061b8b364a86afe7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba98dc147fd9bf2bba02d2495edb664198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b180c038a149c5e483af1c6fd1d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa83e9db54df20ebde65f39f3ed8f73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c31f210cfeead145460bd97c92b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388a81fecff30427982e9384ce1806202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0cde4c4157db3d7154577498b318203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c904ff34a48f1962c6f04ab74b18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97724220ef5b628a3995321cdb3eb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f265e821bba0a49d4f189be7671b77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f14e16189bf3ff2e9620bb34f32ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074930e828bcf519a25e9f161e67edb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efbd3d6a67e5a117fd35c3a2068126209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273fa47ad18768397b57422350626a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3687ca8a1e6b500ca1f460dab29e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6394c6c5b420f4036f82915f7083486212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033045eedec6ff72ec0260a7ac031efe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e596241a56ed702e074788a78ca41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf72ad0d973e3279d766e46d945621d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c1f88b2b0649e1d33e4239e899f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6f438201ac898ecfe23b534adbb3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5910fb45266ee9a950ead0e90088295218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a72b9d5220c3d21979450220fb5320219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ca743520ac23a565d78ab6b7f9487220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e659354f111f70bc527478e8330510221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc125a914ef813f0b5af2ddf0cecbe98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3d92ff575b4320e69fbacf84b4e8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451bd64adba1d781c25f607493ab02b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450a606f0faf925ab9e4fdc3925bd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a94d34d0288055f0eeaf99b43dff2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c7a1a8d27d04c931f812bd3440e2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a72f46eb1cb09985a129d3602f77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3415c4d1b74c97acfaea988698ccb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106efd9e5b812b95292f6a1c17ae302230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bfd739771ff83e599ba9b2ab89161231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1934536a4b73da40645f21460b5398232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39583fe3c8e6bf3ece7506fca94b8b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e10416cbe7c4bf09baa3a9daf50c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11405d9226b0195b4a81209509ba1be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90add30389ddb372d70c4e9b079624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e612f28f7614aa3f7e358971c06255d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49433b69a7740628fbde12d679a410ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8d571f2ca07c577320663371ce06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21dbe35ffa9d7e76296a2fc65ca813240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536117e50d6d4dca8e45488a62e1ef1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017f93c736fd1a07a65cc7b8c712389242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0688f57d4979392cc389f1e67689243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ce78977d2bfb48a01e1f30ba8935244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fa68763686a3f7c7c9cda5f4cc07e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3014392d309ab36dfdd182eeadd80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e2bfef4f9dc807f4e7f2f5c8bc94d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc69fd48fbf3d9dfe71d524231732e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4b65c0396b335b611a19b24d7635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac758dd747882fa0c26e2f0e768d6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9cd0fdf5bd51b31db45c8a9072f14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a3159d4c329537ca040ba24023d40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582271188cf196d00f81d62547223f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd775f4a8a66101cc88edbc3352b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9678af065474c76dd679cb5b5447f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997b0b568a9aedf18776c24eeeb75d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe237d6a48a16e60cce2a18b908f1af4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddbb2624283f3dd1d36ccb17ef6a74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039978a68f46c82292fe21a2659d774f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4d85da634299f24873067970f35b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f3d86c3afce157c86a599205a148c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c3bc8b21029857200c8ab1f04b9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568137ecb164693bba9744702b118e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a3fb6042245ecc24b31b209f52614264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da175c70a5fd927cd5afe8f6b08ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eee66ba33b8f6aa5f3babc2b9fab3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710957b759737f1044d39e3ba0e2b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f659bd689d97accd36eca4991a0fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74e2051ca80e12c9c2f6c368e7ef9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59137d2d8e2e735d7353de92370492270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0dbf8fba0d4e6337b9aedf68b2f48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7840105888fd3ff26cd24d3d04524272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca7a71eac470778c760d8e6396939273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132bb88cb81d163ccabeb08f42719d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581a552ef4d46c7b3d05b3a442b9986275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e17efe70add459f2995029822a3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831dfb4eb901d61074e8b138dfc1d95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc92c24152a483faef57804b6b4b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e942d1761f75eda157d6d9342828fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c94808a1572ea1cf8ceeed47db9f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233076ea8ba13ec069f7a72c320d86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe21c5e477da42ccf376b1d3855805282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2202bcf23dc21bdbf33a06dc3c8af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7748a2116b8163f65dd2fac486059284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc05949bcf7daeba59e62d3c07e28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e36eb57f897171763fca64abd9dd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315ea62d2f5759dbf12c8b44c81538287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db7b0403a654badc8fd8dda497191e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6418f6fee3566691e4d5ba677effe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04cac7da664d18e5301348def274e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f68528ab3c99ea2940f2cd0e51fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76518b3f5c59ee41a6291f2cd68a70d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dc4cfdc64aa472e3f00c395821b91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feccecac474b7ecbe7a759cf54daec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d11115697175a6a89aa466722422295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2ddd6454bab443faa5707c0f470a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8c6b9958851d8d3291d296d28187c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f5b817a31c772b3cd9a75396ab846298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d4b66060e9dd4b2d73a64c8e6c04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525057d7e6bba0b30cceb844936ef57e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba58d6f900e4821de6db45801e229301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57738da194101dec9b5ec1bdfc7182302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca443e1d500abaf2f7f4763c95d402dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec021f724bac199083f366c4b54bfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dcd5db7b73f4755cccec4e09a8ed3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606e2b2e05bbb0b098274f6410b742306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315413362d27b19dbe45a083bd1dad4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f7b511d7b8e4379bb55c023e99436308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e17b4ad96f4f84d42a548d4eaf759c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc15b974e7bc934f9442ad778cc43db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c26f639c5d91fa6855664eaab4e6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949f54ef65062c88c2e2a0271c089aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f13410a5e328553f12bcf713b95cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8306ceac2fc3c3dbb792763a52921314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257355c84fcd3325749bbaf619ccbf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550bff998d66c23c3b0dedb513e5be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991de3363c7c316afe70df6b67dc693317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a3fcfe841df2c78b777c3eb76648f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b9a0fe1921e85a470e1d2b0e89e60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8b55fb6175229106472543680f0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9ed171fd3c9a81753aac095b6667f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a25e6dfd3783eb3c1cd1184bb0721322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de62d48aac78ce4fde86a6636126fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181eac1e6915e8a1f378c6174f1b43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275d7e7c0b396291b2b77b7ceff836b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f0d3a5130c9ef9a4e7c2e791bde89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813d712565586327eb5375b00e96c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188367d71d224a9c55f53ffa9c8990f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd6b01a86a0347a240bb9fb4498f1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed2afb08c77bf969455747c209ae5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d2f34db86e818d224bb9dbc75447331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8ae49a4801f7337564dbf486d55f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338612c9af53b1e8684ee4c75d38a24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffb5d452f3a4a152d9a56f1511c971334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c948ecece3f62f1cc4f263bdeee22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc339af77e4105ed3199d633e6ef4d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74668bf8384cdc4e47d467882967d10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773184e61d028673416afd4fc1cf7092338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c3288c11815b4ad7ed6333e507744339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185714416f001e9c0ff4769c38ba6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6dbfcc97375ca3f0df125a7c9cb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2114c071f55cc7ec449c9a35fdd4221342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96c79c6270a1cb5ed1f940c3f25a7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8648cc3b1a4e350d334154ac2bff549344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040536c372759962583c4ab4b4e6b44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f59d81814e69302fa27ba4a72a70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c97dee300e59521bc72df334a093347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aaf5b05606579128ba5f3614bb742348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377878b7f94f70c45cea33fa7746380d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670184003285d42aac64ac10af348f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad3664ac4c36e664eae43e078be6bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579310098ecf77b864cb72d46512142352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec6188ae4e5bede6222fdc24ca3f38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1535462fd49a9c1328bce6112ce8a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fced399dfb1b9ce5bac151df966ad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7b3b0b9b7e1da6eb3ac0c3746868b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d38802d59f721ac4218f115bb61c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675a4013a5009e048bbcc1e3c82028358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ed44491a121f2b88b1df740c7247359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb108cdbde3cc9fe67d70975e49bc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26136dca230a0390f331014f1e0d31bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc85e3ee9192969b616fdb5cbb92b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a445c6656abe7c7b277b72a6a62187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b9aaa339710f1ee2bbdee18bef07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d6bd358a69c165e37127f9bf1c36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee18fd6fb2634b2b853507a056bda2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a997aece0f103ba626460826c6e6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481efb012b0bbc4d6c1b21728eb701b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fde4de435fd82cfae18dac3fd8d018369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ffb85b149b694e96b3e898a0b19e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147db93f503ff4c7eedfdbcfd769684371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7d5c1db502c1bc0765232b13e567372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf491d88e69163dcaea2eeaded99a13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c535d6b94342106556e92847beda102374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c4d450af3cbdc7aae0991e77362d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705bc42b8b2148e6f796112b6d26587376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a7273f66def5e6c7a46994b18fdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d6ca32fde35a132e46e1d31259197378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5343ce0e72625d503be110d975b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e90311083fcb76999cf9a61e4fa2cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f8e06ed67a4308ca51c773342567381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67157a7686edbad389b56e1f864155382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce08eb583ef1087cb6f20b7099a85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e3911562318e5cd23c1b85691c0c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afba045f4d2f4b3c0f3bdbbd4a1dda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066d0bb68dbf2c0ef9c3607ca0f975386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a3b230f75edc6014d79c3792c40bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609e682c0203fc3dfb380171960440f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7af7525c7a47340129c37e3f422bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798bfe932d4de4eef4c328a0e0e9985390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9092e5d296bd132612c4ae83f8784e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47780cbf7b4de65d609b8dabe4df3fe3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ee459cc843293357037563094987393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b26302e5aec18d596b448921ac52c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38fc407f0d322e1a42952906680a91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4089f344e46ef891c14d757b53d34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdc60d8ae399b78474871381ac2344397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7908f5b7eb58423d167c4c346c643e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381d23663d7814d7cca06c56ddbbd23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6548dd7c79ebf1921007dd163d5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be94f2dcf2df9623ce828c1cd920fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655515004837e21d09a30f3212580b51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a451a36af4d9a830a72bc169501b188403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a392fd05e6eeeae4a199992eea05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec01aa7a5998ea769d83611359921405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ef537bcc9e60916c0f5d65dc18b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e36ff827dd01d5c408547822e65e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa737ca20d68aa633433ae917cb4f8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90b6f24b6f885d514de368ffc5100409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed53db99574771ec8a9fae85e97a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5806758437a2acb7988e8e5b5738bf4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586e5e6b1407e4b742146bc4bb291e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f8694c6805f34833df34287f1455413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649646166e573088e7d16677afc5f68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59c3a66bf0c301768673214ea12c7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6107152bbf81e6e72fd93f8cb5c15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83166b7e27e1a22f77fc1559433a65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f1e3d8ea9ad8e8c5fb41ee7dd6cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc44c361fa376031d22661f4db6a757419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c279d3e353f837433a5c6984d248c97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6087f5a5cbe7b0bc55ae8430a06dec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429cfb5ff262c5a590e1b54e7f6e0a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0a058e4aae692db827cce3767881f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304609f2eaa79548061bf985c5e59cce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35994edd2c41e12ad119ecf3220f2eb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db40488b1dc0a8487591570a19b793426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa01af4249c1d4cc6dce2f6906593f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296f7c358c4833c04a62d5e599fc262428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bad7447718fc59ede81fb930c2e7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199a1b836dd17ef4c6f8aa0353d953b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34035f82c3092890c0c5aa3971956ee8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1a2513b22cad6e4eb032076f7f41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fff2db8e97de54416796c4ddf0d7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578917665ed068cb73daac0bf9f02188434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892509924c4682b674d7758910b5337435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26473a84a8bdb822800868b57ea0c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddc2e29ff0ae050cbce2e9f5585e68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132efcb5baccb2ef70aba43be4a73fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd4e5ca929460f7ac98aa7f8ae72c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694f8dfbbb1a777c463313e828e2c93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619a8306ae7b2dbd09d5babe715aa9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11327df46907ff87015941c376f1bb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921803616e0e0dc3cbb6135a83e2f22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30f75eb94b600670bcb80a354c4f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec023d084704367ec65f40aa33459445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458e39118989acd689d1379e80ac8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1538c69c9f70290ff8ca2ad6042ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed1989ed34b936e77d6948e031d2f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cbde6b7d569a0d9f4d51a50adbdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7075468d9d20d22cc26d9847714ffe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11392dbb24c13f659bf1cb0db88b192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe49e41d8c5345e8f07f39eb0a9f549452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff0343745c37db2f190d2b1352b5f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dbb645c06b3b1af06bab965995b56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6598ec791c4a81b840549a37b326be6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb11cbc182b8eee14ffc5cc46756ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec842562f27a6cff81334e9823c32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06818386468e5c9ebb1b7b4b62157547458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f8577211388eaa5d705cf5cb1b091459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb965e81a1e0e750d6c96c457efbf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b2c399882c1f551477941397e61b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d6fc59fd3df0956c72ea1e42587b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1c7a1a7f22ea13962494914b85c0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149b4e4c4d458411f2a13cd271736e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9638bac7ff7b73458190582a3b51b9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f1cd06b71eb91908ce8875649bb06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb923e29691a9a5f44166a4a1088ff2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a6943350a9dd2f18ce27722b8151468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab900a6c48a9a79b4bc8f7087bcebdbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634590867f8109dd33dd1bc16b5fc6f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133e379ca108531030a9ecaf6917ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c271be8cffd082ff6967b32a6c50c92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f37a7581f68f0926435099a1f95b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735ac91239ec7a2351de755d4213ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820329864ca0e4f1b7bac2fc465570475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782f344118f9a76d10d715c8187fa5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe16aa0fa7f59ee3f168e30e8233e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f47334a009c8e2b8340f3f417cea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493db0a1f27cf5e1a8808db97684c2f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d9cf3cf86672bad3566cbcda47859480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b9bc6154e885a18356c2a9fafdae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bade1c78649a66797dff1773ea40b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4619fff2df095f3ff2a39ffb3f15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b042876cc784b24bf3233443cdcdef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb41e795ad882daf5781f3fe127f0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdf837897edd140dcc924c482ed0e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bec3b5566a0f1d23d2aec569a185c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5cb290c880840694fd8f211128304488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0d24ca06c919f3d279856af89951489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77078a5d3097b7351c2383035b12fb80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b16157b963e1582bfa89b3ab4aaa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a39a803621c5929ccc4dd286cd14a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f58c2fe82fe083b79dfeaa88c83d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9205dea1c8b72230d9e8e99a2d950494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03684cf7643e8785d12d4ae0819bd54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9367777a4614185709d30b9e2fa7f89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aff4e2e24ea995d58975d0cb0a2947497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700e0982bb17b19b802c29b8f33db3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8be4642b8b73c43b020ebc390a61a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc5177461f127f8130626fba78baf3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc14208b8a36573e5cc39c0962be3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bdecd75f5ebbbedcd49e410eeddf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5862be3c7d051846c452883ebefb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434f82597a1f1bf69de218a0b351277504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195bc1e0f678777602719eb813545ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b60bbf1b3aa6efbca76ba45f85eb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab700d923be4bed9c0f197570165359507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91309acff59952475d6670f9b88a614508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7253e6d39825b72e259a6256caa732509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657e30bd45f3770a448ded9a4a42744510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0a1807800d8c1b689de8a2b32a9a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08f461e32e25d7000065a790a95a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d3a8e06ed176dfd693f0e771e0458513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04097d7d83fb76ce84c162195d5797514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad7f87638b626d15d022bc62c5e1cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba644338cd042c7cc382293a850f814516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4426e033875152bb5f6aa2c025a89c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578ac574e2a9a1913df43c7535af81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6ccda2f3c08760c7bcfe364f6c0a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f5e73f8f69a8d5e9bb48c77729c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fab7fed5309e37085a5457127b60cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba6491bafa4538a1b4825687177ba6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb8cf8a5d2aabe1d5f1fe1a0285e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb295906b9aadd2cf3675e657d60296524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc0a7ec96ce0a7e297406e075e154525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054293b85cf73edfd1817e087cabb92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599cc843356336412c91b1ba9af80cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77105ed300b1c1662201e2834e9362528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac3e39276f4ea89b138b90051384f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720c6135af5cbd78df567c810906f35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3700f807ff50b7798619d881c90ed1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe242e3b0cc7ecadfba2b62349b67e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4dc6c93e5f9646cb9cce3558959b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7ceed8f4768cbdee69a4ba2ce91c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4e4196a2650c780a52d3db6b9d42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe1e398af7c95e4914fbf1f6c718b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4822f52a30e8e44b2634674fd32071537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3674e6b59fe3b2bc53ad7d9d68d84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f156f2cd6cb069669bfe311223d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaf5a2ea53168550e6d00717ba6b90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5b10d5f7f2e43698b6a23199fb5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735adf1a329474a24960161d38ad0d81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3d4d39a6f018d248fbb8aceb0b794543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c377f5e169fc34f9518c8822df0592544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77095e97f50a436a294aff9880a4a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375598a670cc043892cff109831f0e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53670cccde962b7e608e452e52fe078547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf4c7ae86f3f6e46fabd8231bd7288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6a66e18baf4cba5ae2c1182ba0cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd646125f16fd3f8d9d1e2b51a92715550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f135383dd3998227fb070b85bca45b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e98825a2cf1fce1fb526ae8bb2372552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000dc436e08d34f212664f5480e9ea8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e011747b3c8ff87cb5ff2843e30e74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254e22884c97d3e56d620a3a05f775555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5f8a066be4bd5d2a0e2a199d9ee72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6780266ee684c984c07c237ebaaba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f3ecebad698721ac8daf1d899fb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297341ffd4e721c3f8437939657a1600559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d56e9b90ffc1257c164f7768f277a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179b1ba0e352615b0800f3c36d949b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732741575e00873632a1fa668fb4eace562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a54339556ca8edd51c5431dd6a8e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5299bcc82376688c889849e2a03dd52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380670f90490b1bfbac05ec85fac80c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8860bc0d0ad859d6b5c7590616cdf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8fc63e1a29e8f7ba2c2f3f2ae8194567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988defc5c14ab047b79faeb05521f160568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c53df3bcc986b60a90ca69960ab0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364403efbb00ed836164b2c13aa6ebf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67162fa2c52f0204e0d5ff795eefa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e00b24c673660ff2d872b6c5e57a1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6255a5eec6611aa39a6a12b7f0af27e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec05447c951bd40b4756928489cdbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8fd3eec795eea0450c8bd3fa6a0823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb234bd95cf9e11d0d8c8ab2ccc844e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c46cf93ef0565cc1b30a8ffc1114fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060251385aa1e5d36bc93442a48fd6ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6c22d6574ecea19f6f26ee2b6bfda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0784c62cda885cf82441bf486afd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d2041d4e68cf6f44a81ac31fa5f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f6539d1f799ec4010a2dc8afe54810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad062bfd389e0ce61d99081f78325f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afce0c090db175fb1ac3565baaf0b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75d0a5eb07155a5db050e2294c39113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38c8c9b3f2ef35291525d8b7dbcb2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbdc92155580b84b3510d84add148115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ad32c3100d444993883d46cf46da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc3155aa191691438a357fc5b0bf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9805b1652d615e7a7fa49bede3b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4bbb83b555da52630cadb8c7d003a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7415ca790d69afe1fb574313f236120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cd86af60931f08a1e298d19b1bf9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69285f9703b8e170c2056d877ca9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761575f477bab1407fb1561a02e64b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26ee4cf9e82bcc4ad23041113e3eb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c97d32150730668b598535d21081d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffcffb70843ad520b0ba1d04887ee126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882243a62c2ce057a3e1283b5e6a0cb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320023d6dca4c490df91518d5b9a84128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984323365cfc9481e18231387ba571429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19abc1b3d9d3aeba14ae0d6d4ecf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669650a82f3746e394d6e08333d3d7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad3e500f95977fb701cf079ee0294432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1197aca7f4bfd35be08b64f0da3340933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b6959b698c0880e322d112b0bc7a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c93294537e1b8b3f2111f5ef52f2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e898b6612593d1b3cb323ba7bcca836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2437d8de04ad76b3dff569b4b2af2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9b374c911e7370f7772802defeb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396450935b41a47dd45ad78ea3913ce139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207c9861fc18b1bb3261e60224fa2ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb7bb252596e2cae3ae3c0120caec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fcc457c090e685a4a5488799908e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d172e523cf9a38aecc4196dc2b324943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d992c361590441db712bc7516f89344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcee5cbb6f52d3b62c3b9045da592b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be077bf44894d5eb9949ff0f72a6fec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8d7500c0f034b88db6d7753baec1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcafb85432013b323ff40ba3e2039448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d2133021ef860fc7b43d7c1f975c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1092d33e913bcc605a8cb6362667c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8751efb7006f9ff1ede32756d98b1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66365bf267416b5bfbe8d481e3579452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee49382389dafbc2ed5cdf28c64e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef407018350e6bd0e67652c1d0715254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583fc834a6a56ca5dd919b2472dafe755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8600572359aeda69913e70e1ebac90656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a7a6ee05db94527ad6e619cde93a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162989b64f9649ca96ab00774c1b2b7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05294432692b4c59a74d7401f1caff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ffca8d4aebd4a685f319d3018b86f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e875d2bf80ed32c1f7a2e4ca370461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210afac5b79564a8e18bcf4884db60762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e20e19a1451d69bce8c1c0ed186ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71f0fc43d8af88f844231767a485164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2d6860ee9bf20be40e21cb762ff7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eec0f7e5451f28c082f872961cda166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af8c09a448c8887b181f12fdc6a6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2879cb422e3f0a2a5d8591d0a5d3bc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a460d0f99652df6fc17d2cc45a0f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a12516339d7f8feee61d907451abf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f47e76d08678aaf446b2d5c1c44171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1085590dc4386b4e9108ca251ee78972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65bd1a32b41401404dc2c662e76aa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91952c424fc315afcac42015ad96c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cfdfd2ec3615044ddf082c35ca5d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835ae41e363547eb5c9c289aa201a4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711463a490f0a79c217ded1d6b14d4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358e4e9d1a943d3f91320e176b2531178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a84cf48bafca7209957529adc4812679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bf628ffde945689272bb76ab42f6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be1337c5ca4e2cace7831a106601881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d7bb984cd06fb672120d7fee1bdbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0a58ec1c2582315120851773690d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a415e99ebaddb1902cd2150ae62284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684f91321b560cdd3c9a6511675b79085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758c982369ec59e6765940b8dc09dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4227ca29424d2afc2b288d1bce0ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcaf88fd5e918deb351bb94088bb6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61476b6267059bc236bd5a8cd7f2837889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e394fdbdeb867b9be1441ed939dcb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdd66225dabe09d9e41bf13ea26dfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f288da49c56f26699596f90d9e950d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f106fb7e94ed191f08dc5a267a2bc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2345e2dc46325815648875d740ee8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83605df9baacc7f4985270008cf0db6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0face6b24a90434b3abc263a44fc2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18405ededf22920af9868ec0cf91ade97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8abbe4cc93b50310539118067daee898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb1218e4f0ca32e70dbbe2e0ffea299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a412f768f523551980581bebab5dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24efacab4958aec88a66441a63b05e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef67e89f4a3e936699fce94e9947c6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9055c7a0213bb96511fd3542ec0eda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7465b6f36570474d07cd0b634a3339104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d64b3a10e319655d360bab64884668105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84866c58e7c89503677820695cda65dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35a83d466bf6104b05ff8ace4d2f38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a18e96a0a0d5e9a61687946bee3b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac01d15f3aa263b657dbcf9c08ebc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beaa332edaf46eb43ebebad4772b71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f46ca7a1f1c6c0c0be0567af323a29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a861003addfa232280e91cdd941a716112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e4d48008c2fac9f20873896081b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a9b3115c86d338913c4b1e333df22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d41d53c46d20ef34296dc92088cf5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028110f07dc7b5b75405faddc365ba8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf0662b1358648b8390de297914e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623a7c65911e369e0b91e602e86858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f882e167226b627c31f5b2b84be0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81d960d2aade2e8bbdab436fcf5a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62346e24349cb1f5f86d7cd7811268e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e09823a981df9f163b0627ec55145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e286bc63cf5eef597958cb44c86d7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e337e6c1bf1407d894627b53b20532124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54aa14404d6d370844447928b5717f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3c8da1a9808c9852a7de8388cda79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f9dacb1e834267b8652986802e09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3614813d953bddd35211c8ea97003128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a83d0186995d52f1960451cec92ec2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a732c93b3897550ee71b817887103a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a467c996d947b167b68ed05c2ea7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946eee98c988e1f787dad2c79a834a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee7075c4aea574c9f827f2a8caf509133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b1b0fad62ca2f24513c93df098fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cd240cf80e9d084a8b45295c31032135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991deeea38620af0a8e74475cdcd779136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee05b7311f1fb2112185c2ec1a8b268137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fe3cf44d592d4ba92dcc3a9c55615138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a203919cfb050385f97d672bbb154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e3b3a631093e9f25e7dc45fc0dfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf986e79d1e0164bff2d8ce5475737141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8097bb062d9504afaf0fc4b2ac0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6498214378c5db3d47cf6d9ecbef5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017db40f1aef903f707954e7562617144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911112b621f3aba05ab400951d0c881145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761bad0ef496984bb9b09e8697096d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dfcd0daab71445a23635f54d5d69d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364880dd988c1c2cc2ba666fa0d3ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a72a2f1e2c75e28c1c08a2009bf36e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42375e8d177424b0127566c7faac6a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a548f4ee5f426e178b84f36d8d8cdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc2a215c83111ec6300a24ad296ac9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974383fa07027a7f2e24ed5a56ddf260153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82240f59b8d50c8ab00cec9c9ee666154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d95e7dcf0447b2ecae8abe5f6be3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de0abb4ce257c42e28eac94648437156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ac47ab4a880cee97f7c65545c354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae86849816460b844e5a762af13fe65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c608705b5ee1f078206013d53e7ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e811bf5aa11cb6bf3ee2733a7f1d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5750f57ac2daf9b936db8dee2db300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b5a1473b153809e5873bacf44d1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914806b6f964c3719624b3b5cdb5142163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f3d8b964a0d8560d1f0a3ce8c485164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f6b4e8dab96faa4f8af7e809405c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bb329ff1506170b836106ec151467166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c628a9ce24205afa844bc92fb12f459167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb61ce93fd98e64d6a00f03936f1949168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7658b33bfde4afc58f9e899342ef2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9f3a49a1973d13df4a00a243726f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baddd68d6c7d7d6fb8f027e22788d82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7273281503c10fdc3c6cac684f3c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d547235eeb516167b8d2ceaa28c5a1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924fcc0077ee16ca310a76e215a6716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aad9af094075fe6b074bd85293f199175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104694f04d7c7d206b4349def4c5ce3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018970d3ca53184f79a0ffec5a7e7f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8714201c28f16027505dfd644d82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef5a1a89aa3596d3e1beff548d21b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d808ea1fc7fc714e85025401f702a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2705a366c91919dc373858eef254df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764372d9c9795ee6676e72f7acfce532182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244d2734d980fc8c004166bc709f04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d6cfa3a8e794e3e4b4965b2ae52b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fa8c488ce4c68b34da68f1d010a38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03727c306d969b2daab4c4d9fc7deef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb1faea3fdbe457b26a0ab915c2909187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6e1a93211268dc6249d6437ea025c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab895a6548cfce8404028ceff7dd8d9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7702e4165376404ca286305916b095a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511370ac34cc3dd8c0b711fb5c040ca6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beaa4e6a32e138c1eed2d986ef1089192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617957c58d16abfee10c0c4582e68d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7efb508d5703e3d82954511a933e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d0928452cea4d0104504725e842ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924367188684f7cc9b8b6016f65e16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6f70d3113d6acf40b8720622c9e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af068b1a1e999213035f412ac3cf0219198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a10d1196dc7fa14abefe860a4705199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e152a32312cfc677e352d4ad983e9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367090134069435ed8f7095cafd27a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63bbb035ba00140d2696bf41ab7722202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb5d8746acdad4ff00cb716138a3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea163cec6db15e91d3e1b82b1f830d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f0f15cd96ae98f0a5be8117867031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd869a3be4e9727bf1d7f60145bd8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcec5d225e3ef7500f65e67f89e5c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b755eef35ea0732276fce02548b6bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c62be5d1a57aa6c5cdf15d0e3aa452209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ff451900fcbf0538a6862f08f7748210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa05ac9f09cb01ba6f5229159141d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf3e28de3d89ccc9bbc17f25b3808212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d91a73682b8d5617aa0b0e73d63a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce934c622c3ac5568635250178e0ff9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088939d73651585928011651d143132e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603aafebe1c229c8997cd83e245906216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb20d8e88f9090604b01f0a533c23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e2404c78cf70fd6fa3a7c70009698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f13a25d59c03e68c5a3b7e5685d6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ebed75706f2bd4f287e2c88e262d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36b5c9fe570a91d5b6d0ba53ef4e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29100c4d05be7fc0d9e8981f56d1cccb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f549ac3034062316eecc9ff8e9373d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92f713c5b397d7f774bde4f7f441b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d425a8a5b69e630c051e2abe0ff6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b8df033f88ad2f8883f13924f801226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd61cfdea9458c2f7979c287f6a7567227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37512d747134e2782fe0d565efebe55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a2e42af8b2e50450dcde00e7c3d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ead149d6d399219a5baf12334d78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad09a39b593fa32c6b463141603cf47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f5b0d4f046637c1295bb17b5b45d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc92bc6e5a23321dfe8d96fd7f477dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a305ef153aaa1590214e2dc091016234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962ccc1f8abf4c6cca189abb5b712db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cd60e30771cf8391cd7a2c7b3c17d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849543baa0546d49c766e96b05d43e9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bf2aa88903c204884a6ad60c22171238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7139ae4a608bb8f04c32060588a65a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41319d8a9d552ca672d5e632144b24e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1744ba59efa184f7f74bb08bee937241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebdabd39526b4752c56a5649348ce6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eab9c195906e6abcbcaf2a200603fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2b8bb699246fef7b8d4f52c8f57d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaddb8d0693f0503dc0c3c232de4a05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668030064d5437309cffd71f9fc36729246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d494edf463ac4b2e937878143289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e11fbf58049f7fea1738eb66a43a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b0a471afc04da74d85f1c8eca767c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178f31cf51fd585ed2af6b0cc00fd6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb108b508dab681f6006ead6733d5ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0deb325ef9238d3c13d046ec2d93d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54258bcd08600af6ef8c0a35edffd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96bf84f43667b16fba07b9c18fbf4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2156b66a5960c805ef926ec4bcfa8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fb2f7d59f85a7cd979ea4d23d9400256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd729089d9183d0d24866eb5d0f336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af408ea716c416a62f83910b8880206c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f00abeabae092cc6035adc1e3feb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a33ae081a60d85e3516e5b8a06990260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b59693a1cab7fdaab016b8fe2193261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd5670f3abd7a8fe753e48944a9813262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c608211244666e7d46574db70e02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a0f0491f2c4cbbf7be39685751161264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc7acfd8c6145472c051c3062664c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c0b4e213f1f4c8c0b3c68546716f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0700bf284f93081ca73d32260676a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1483812516831c7ed8afa64a42f91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab0eaca0fec7456a59bb6e14f85ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78f059674c6f03caca9ea4902bb21b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d74d38599f4157d85f24dd000d26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe51a31e4d511ea4e731e46c2ec877272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ffa3cbb6f5ecc7b8682333998198b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1cf556bf102d019063cd06c90dc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81be1aca49ef70531b562d63e46880d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ea70f7bf0a08f3756ae4b7d02d47d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a9cd4b638737722a7bd8cba48a2a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393c3f22c3c1068a40c35ba378a43d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d178d0e1890a2bf78b69f25ba39266279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a46b8dea18a89258d0afe916d1cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d4f32c0bfe7771bd0b1d1042e4a17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80390079df3b830bb14f8049b73dbcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b79c4eab4db8e6d180e0a046f4bee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6d0a25bb4cb4ee475ddc0346001c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76cff6b95f7804703dcce0fc9c841285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085724efb1ae471faaa4fabf8a9b301286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b437bbc561d1a6e73040136f2009d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eed780ef2e16dac6f888cabe1f750288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac067ea7268d70f2fc585c5e3b75b48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10cea5b8f661ac2939d666101b7af8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b1f746c7495c30f0bd3459470244b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725806abbf511bcd45bd79ac8e067388292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c3dd9838c387f4186b373ea3003e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b391f3457db823cfb4af54040200984294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e076b61a55188743abd7f72d9a09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b57087684d0c1f546df0a4b8e448296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c843030f38864c6d75b1d2b49d97a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180c4352757d3a62a5c3d350e14cddd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9d0b45eead215e876dcd15132a147299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ca5708616af25602557a7dbfbadb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f8e233ffbe21684ccb4115a63735301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0b79c793b13640528180dec03b0a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8faaf3a19a5fbcabe44374184990c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e53ff50d4b3cb2b75b06320266da8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2881b31110eb40df1c53b14e4641305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8c10f6095227749e282b36d23fdb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6b47bc5d8e67f7338d94c18e7af2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac161c43969f9c33ddc2dd1d48cc8149308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6c0746cc9ee300d357833fd2356d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e6b72b2151371eb905f0f6517edb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb81f9d88f58be35cb61da2814016a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e1643692a6c32411600cdd4dde8f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36932285fd8fcb7ac3c12501362a6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0952afced6dd4b07223cdc35667081314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938fc2750e60a3222c35422ca4d2ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a881b3fc2929990ec9b9f9699475b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1214b51d6cd81ad9ea925b3e33756317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e4b6db9623f0a7a2f088d1610de60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde507018b14a1c8cb0e583d14f67076319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3982427530743d48c372f8a8cdaa83c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8fef3ff37675463618ac182afd4dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b30cb104012b59f1a38f42e331aea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3376e6135f515bd96e0d1a31d44b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9dc591c418ea2d3ac220397ff82e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b99000d0c7cc1680663ae401cf248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07531b6f5f9ab7351956eb6736539d33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5537a6fd18349b8411c88d201c5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e663ca626758e3f2268c71bfa6e17f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c658bc5997b3a7d264b39886ccbfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695edbfb14078411e09815f2f90588ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a86e42acbec2e6fc6b1585c9d33aad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6557fb318673a5a5113e4c5b6805e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f42acaed81af4aaa79616e4063ae8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bfc348b41e95e584f88a41bfff2fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1272d17131c5841e93e526933a68785335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f1f825a9eb60633dbadc5180c2e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f1cb1e9c9e9aa93dae909860bd3a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e63305b9b9275fea1885635d03e1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b26a023a9686661a4bbf9ac6715fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d77f300dfd601f541b27e1711f9a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b09d00a0bf50f869d358b964472f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ce1deacbeb5829768741f801e69bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0b1f6ec25bd42eb952c65866760d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98a263e61e5ea063f7be5fbf51e97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c7a3dde4cce58fedb9aad6c5087c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6d90499c9639676e955e19bcea515346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecd4663066d8afe929fd154cb65dcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc2207b3b2ff1266aa1cd6eeb83b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068e02e60d2808579eb0b10a05ca6da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ecd70d958b7c8a604d7995c348f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f2f9ed37a9ceaaba41d2541d90f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996399fc06caf45c8a2906cf1a56454b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888bcc6f2fa5391da3d77030a0951ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d68c43d48d511f872a44657e0b61de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04ebac6b85cc56e8e0870713fabee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142a15105fb1f6cd4e75d942778005356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf072562ea9fe4e47d15f939d5e65f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd55cc4cd889b5bc6b9fcb07ba4d2ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692b31a8495b8aaaffc8abef6b1805359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbbbf0713a4829376b6f170c1d9dde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b5fd4dafc9fb025fd7c30f364b5a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a3632e619ffdfaaf476ee8bf7d1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399715051cb5ab1d3cbf3f15ea881e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91623ea5af1656a9e0ae7d54140ff2fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af394f47adeafe62f02df6a1cbfcb20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda56a379ba23dfe85981d8c3e5fbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a8d10cad764f4fd2d4a78a14faeb5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad16ddf5eaa32f759b9107416bd0b44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6759b50a28b2be231270ce1694c6af3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de65f3793e282d6eeffd30c9776cc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe549b2ac4742b2932ad157cfa1bee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3398821c1a142e98531624d328f0b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029905489c93960be4a5acf47027c125373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cfa305c760eeba3d2b1dfad81d35a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de45047be09f47eef1493dba5e4c7ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2eb9bfaaaa45a8800b967259fe4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e45bb3cb50ff45b590d6b119bb94e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fa8449e9972f975f3c55c09af4087378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7f508d7a8089948bcdbce659f6e36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2035209dea2a867ee0c6e79e2ef52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30fdcfba61c5041b3a543c0bcf7b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a73b47f426e9541c6155f278658fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6499eb460caf1dc13994899decbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05165eaadd5925ea1d013e8adc429892384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df983f8892065b1438656eca9ab14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca36dfd68e96dae74f59adfc32b44d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563256fe47d070fd555d678271b0f18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e41f80b4cd39d798576d38922304e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f523ddb626de06cbc39b323ae2edf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef63cf72de4407f1df5160145a333e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976688562103a6da8b41d5e49c70a6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e745f407fbf8554fbce09caa2182a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb7f86f6791f4c59cd346facc3745393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e6ba42b02bf9d74d2d4716966140394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ffb5717d58b18724c949a4c9ced27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ca45c41c7f43b1f260f13a97a57a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e27c9a22e957619be0aed74b3c891397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d46c7cb182ec422fa220afe0e309398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750685b088be5b61415821f07d32c059399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14fe547b67d2413e70a76c744632c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d397116ea5644f18aa7e60ee5e06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f4da4b725d8bdc4dcafa1a3cff20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd090c7f50d381a42403f2a82303352403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2920c6fdd9d99dd1b1ba72e76cb5f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33194d5fa1ce47d0681051420cda90b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e15b6f0283ae8e3a48a311d57e7c06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8be0de45859cf037db3017fbe617f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2796bf5b3d40dca33dc1977e2d7038a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b7ea31599991e8d07429b01fd4a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a9e9a98cd50c0093f173e89fbe1cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b910d78ce5e9d4eaf94a5e99991d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c7cb8d873937f69648a1bb99250ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415d377a44248785b33a58b210234b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d33130cee9a4114e22c4bba162b290414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec6a606ec9061d7548990a8c9630e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375969069f4c230cf8ab3d840967fa1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bab40e2e77b10da21d73521ac0d22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ac6fe5ffd848796f3c012394995b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529a773dcd3abaf196a96cf909291d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad42778392ec68c222a9f0916a01e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c46fd4b9d8401753e53e83f95f7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13be3125451eddb560a5608bc050e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a2b7bd992f411b2c8dc9b18dbdb5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493d4aec6f4f77b517964681584c7a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241410bc3a797aa07282570b043882e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80212e2ee16d277556500dcfd50f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91738654ec59ca10e4fbf1ceb7005b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0cf876bfa3046a9737f7749eb0853428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feafd6f54ff9d78757e3ee940d08ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b5d3065020129cca1da65ebba6220430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d46b3e4e7c2ece8ab96f231160c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c0d7ac629a2eb96831549c2000e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d38a11f1260f5254174a61d42391a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac6ec0601a3239f43a95d69a772c9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cacbfe3e038620269c5113c9a9e19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31976e9854510b0f2d71fc87c6d714a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73f741b732f543dab338f40969823437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875724ab3bb5edd2d9cc84a85cae7d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d2ef6d49e1901920d488b477f45f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4dce0ab81b92dcbdeebaefd08b20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169659a5bb6a900ea46e532a99fba1b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d975562a9c1c205c5766f08951813442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2408bfb7d1a524bd4ca7a845dfa8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c296a55f420b71c0892d7983ce394f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167d886d96d1eef22f1be9000860b0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7338481a3dd9968bfe0c49131585f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab57d6d96efbe52bcd9e7b491270cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ac270490a29da4ec5c127d67e702448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a8efb9d92f5148aadb12d1c4e9bf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210b45c876e3144ae467db385bbe63c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2488514c450bbb6003e3a8f16b5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f884ad6ede040bc4306f764fb8c2d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82059fdf4a19bec925d1433adb55027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b5cf9acfa39e0555e4ce498351bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007934ed83a0e9d76431aa72173cb95b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0118cf2506eefa6399860a8cd020f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf5f55e26075f5f9cc426b155479d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d53a3a05316d5c37c89058a06169458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ab076ffb024db8edddb3ffdacf1ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec8eeb41748c7c05af517a77584435460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca876aeabba30741c04f6b8feccb32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9896bc734b720aa3e1e70c570db157462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0789eb9fb050014bd381eb9c9caa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ea275da551102f0d7b6b98adb2faa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf23249c55ebb6a8d7b2a5893f41aa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99498c2ac825984c152ba12c9810379b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b93f3bb2bbdf4c8680d956a5caf57f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb5089a78463056aa33fa72c120db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d1e7f9d90df3382704300be1e3449469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bebee75a0cf276c3e5d59f169d505470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9367b252420658043957c87eaaff3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e55da1985a9fc86081f8b72690dbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f145ca72596656c688c7fffd0257bce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93836b2c48cc3381be87eb42840fab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90aeae9c17c8932b1ba5708c2232cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c424eebc89f7c829d2c972745a36328476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158dd074a2faf0e3ce94d542d8e4497477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a227d0a46b0398673f681eb89911cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53c35b48032eba96fdd8e2ffb6cf02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494de204dce03bcf673769f0d5956f87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d1608d4cee45b1c8a8175fedfde7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7930463e2f13db72e50e21d9d493d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe3a41665c3ac3c2202987414b784e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4ad3eb4df6ef70ffe557b774fefe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70ae50b8c903504f49c65883d480c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f600ce9d478d914efdeb284d7914486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e526f01c527547f8298e71ec086f94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f37af5970805560ac19cef0dcde3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8af4a165c402121278dee841aa2cb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2583152e45c8a77e8c340a999d9344c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4d672ad5a9ca6a4bbf32af04ec53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bfaf06c34c8cf38e20fd2f53f99d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c1e35067328a7793a83d3957a5a63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a9623aade05633e49fcab9b9ceb2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4898147b51b43604b8f9771c68273f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2776f2a8ccd276d0a7c35369d71b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223a923c5cc2e9815abf4017d0f0647497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de5740c5a4489fdb9d8cf3926961ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a37062ab3b2f191bd05d1945665d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5104c04d19d743380feaa9727136990500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca1876cd4ed2a8984260cc611e42c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1740adb7a1f59f075467867c56df0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb76ec995d3baedcf970e094d060a0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d0011b243488d2febca1e53cffc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff432816022049225264f316133f4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c76e479305fd0ce19ea7a3aca4fbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a2db01c3ad63918d7bf72fa0ae5b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd493fef3d08256735155374864c35f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb48e90efb9b82945b7f7efddd5b61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d973f3ba0cac2d51104b8ed6b1856d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe458999d1604f8b63821fea9f878b59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d97a34a8f4dc120fcc36add54d5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653597596c2187567fa59a85e4476b1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e039319e8d71432273b81d3b819ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46380a00b9d3d98fe0f7bed563773aaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3333f6484c16548eb59687435fcb58c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a08616a47c9f177e269faef32ff7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ded82f9f10095cbea4576be72f913518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238a693e143a4624013637429292ce8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c4dd3e7e02a69d79d23ef9b887df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3b48de1c1b97c0b53a640d4d746c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad72a7dbce840c27ee41ce5d771451522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a29518120baf067e9e31c86f56cdb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34efa5126c42ec1ff9cafd3d3d56db3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b496d424a499cb73e42e8f35b3ccc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903356bd2501500ba5fa455af2f05518526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465f29f24fc96047288b7a1601f5123527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e971c7cb6ae70945373d501ffb2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc6d031a02405ec61471b15988d993529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840aa61e76b94e1057c952ef9a059c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cf0d5b476ea8a0a00387daf67bb0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d1213b54e07581d120e08fe95fc1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e806845b3403228bed2d99b5db7f64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd661662b1559144c2a109396d6aa3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c709cc55d9e5b9a6374698c27dafc61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a848399da5467359aa9c37e4fe3e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948412d4029b11188dd319109bddae3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36ac92369246f0be9f501033efbe19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9469e0375584fd0bba6f62267ed95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491ac246d20dad6953922e463d99c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8bc00ae5a03d476c59abf8560791541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5487fa1d267d1f84994b1960a5e9ca7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9d4fba49372def005157af550149543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac02f0ed8f887916034b4f3fc1c24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee28387133972550995f24c19a8d0b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a8e4fd6c42e6939e782c0c421efb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59f23ce5fc3ed4b08bf713a26144c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad016b7ef4e530a1e85da73cb0c261d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdb02982b91cf34cc338d7f38ad785549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f38a798c8ad816eca5a85aa5a401e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2778edfcabcfed8fae372f97cb33cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15928bae8fc9e6132832ba8e1f939ea3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a7e003fdb6f91641910681fc689e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1a1b3cac193105a1c34ca3f419e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d341aa1a1af0dc8128534ea1ef560c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077b3c4477969eb253bb2157df0cb90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2a87af9d2fa2b37ed319fa5f8fee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f61413a9ed866fc858e48d5787ab5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96516dd61e918cb788a2e396472b348559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290fe9e8d0f9a7282ae5fcc451b549560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2fe1bb8071d8e753e3186f9f8e930561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a7af0aec52676b441e606633a2f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d2198765b0b519dc89f12c17dd788563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf35731a7a8d9e29c5c1c8b8cbd14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc4e7251a9b1c5f03f19a4fbbdaf68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80f7f5ff4ca3a280777740bbeb0c46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf188a0aee363ed85e60b4ce9aa61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b026201582e49db50a45368cdf1f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c38575cc03c5dc6492e747cc2071c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23498379ececc83364d7bdd5f1cf49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cfa9f364d1713a13e21526b09da75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290b97a93bd4b7aa525d821b31af13572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>