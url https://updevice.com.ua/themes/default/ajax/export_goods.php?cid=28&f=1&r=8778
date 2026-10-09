--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38caf969bb45d4fd471845b1872001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75594576069bd11a83418e25fe3724802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49484f9b9418a356630a96bbfa6fb543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb70f25007c35c4f2baa40d2f9cdbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f765e555074a26652795d7a252aac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1312130e728e2ccc0eeb1d33d7e30bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934482017a5726bbaf935235610bd287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f96fdf193177c61fb835cb5700edf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe4da59c252b6310e1785cec2edf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fbeb96e1c5cc93dfa34c3a2edd3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b371f7a7b23b2eba3cc07dc637936c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b1864d6da2cbca3505e331e679f1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97423c34ed2982a53e40432add53da913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4e8e8f4fc094674a366ef486760a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc6e865eff700fd041f95b8e195eaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8c5a0d556f3a836126660f26ce04316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd3c18276eec1c48dfe3864720504717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638ebbec4c9b6a7190af9bd9065ef818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f06d294f0a4dac9834490a42e36d8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020ac81cea26939fe27c85df140acf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543d5fb9caa24012c3ff13fb24d580821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bbaaf10cb866b67ba0bd28dc68cec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001983fd2a30a7a3b3acad5f85fc85d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9809aaf47cebf4ffc6f1dda420646324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa398eda48f3f0f33385e864fad5c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e4c65e2e2818ca1bbbaa2f2b5b2d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed974c25f305e6665619976bb2d241d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae8969854ede5fd69f5d80344a7cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2505432aaf2197e4f11241830de89e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d83fef7d037b64fd5b5e7ad1b0eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d761e6a7bea8580a46b89dd4617e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b41ea318507429916db0f3a41fef0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35fa8451d31a49ba267ae5a30df16f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6ca22d24b1f3d5230bf9da31697b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357d634933a2d29a33a2e227e973ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfdd43772ccdaef0533ab9d09919eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0277dde1ec8a2d6dc7a5e1013636a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa14c64cbbdda883ae2104f8354e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577df4b69b740d979cfbeb390de11ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c89434a1bd427b47b27bcf68ae3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740710e17c84dd42f8f124b4c5ad40c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a0672bd76da7140f57345c2b45a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87792fcf98589672a3b2f4694584d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a0f9eafc5b942bd92cda32fdeb8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161e9c751abdb04d939a1e8e8fbe3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321af1adbf36aa440b8ee2b3a2a3eef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913eb8901ded58c9c6f1d1dc53b84c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c61fbe0a00ce421ff84408a6681f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d074efaf77d4604a4cf3ea4df5a02e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73127212cc7f38e35a5a694803fd902b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc44e770bf814a68c7e06c8d5beb07d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e426b783c6d58f5f60ea50cdd5337ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbfbf25a49c112ced93ed54011ccd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c6e7f38983da933bac15b77f2625b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8a5dc3b558b43c66e3b235a65887955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794e50b01c0117f73b05311e85321156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786f7ed0743abb798d81e6474f845b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db543ca2d1d933a647c501ea5f49f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41ec56f1f966d905c293b7c62ea3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b2814fe7515f6a5acd0ef72188b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b986df66014a94ebd38eba7bdd395261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b989e401b4faede5ccf5b201cc8584462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61326765c2cb48accc448c62b0f9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abb56b722cbc24f421ad51a796c80864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350b4e897d0c3c3515806a02f23638165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97036264376c03714534c0cfedf1ed3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ee042d9c9feb0fac6978a22e91a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd95d7a4b95973440af3330d2b075ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df035e08265931095e9e5732f6df8d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d0de223826b854155ece49018b3af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2935287f5ecef99232d0b589b6f5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6156a19387bab5653b5924eacda14b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f12f74164659e89f92cb9970a78d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78485d1b591bc46ff3ae7b7c59a947ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068ac092a3c331307fd4b3086d92dc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8abb17c0cfc9294edf9d641e0410b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840a0c6340fdb3aa1c577b0c14ab5cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79eabdb19a5aa04a1d91b3c64ea01278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbb85294f40489b4fd6fab5c33e65a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c5589be648907865a490b09038ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d4ebc5afe3fed11351e8da87c4ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d36a793ebc847ae9ca747c313100ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b56054d907032cde09b95c8077835c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698664f4784ce050d9a3ebc6830e3a9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8232896b01cdfd0b2e9e48db73018f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a228af4c70b2931e8f8967168d7a0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda16d34f215088f832847ba64244a6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a637e5637a668cc4cc78f942f78a3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265d3b74f01093d0e8773167718a7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e27b08ebfbd6acb68886946d8d0ef090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf9a51b824664ebcb5c3206f14800c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62390bc257d3b9cdc91ee47ccb7cdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f7220ae872de49588a9181f543bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4ee5caac3784b946a70e450ab57b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf811ff8f27b131d56c6ef923538b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92997687221ea1083d2364ab55b093bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26bd0fe93bf2efd52c5858064ef0c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08369055256ebeb862ea84db11237d4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ca8f72606e7bffa3b8bf43465482999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754150347f35948b317505f1603ec3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd3771399c8751700eaed6491e70d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10215cb7b8e4a4f40068166cbc29c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592bb2a09e4c58841d82d8ffbd3c5a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a00f38859ff80d5d1a61c7dc2cebd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11248a801f92fd3d8e52d298f2d76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e03399a0c7283520853ac4c0adb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf8ad314aafc44ad56917c70422440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b877e8e570a886fc294b6eb967ea2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627474bffc9fd789d00cd6cd02203b65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70bc10f5d8a2f180f460d3e3e3b63a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4249cb833f01000439e28c475188b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6e457e152d7d647283c9ddbb1ee93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf1a6a1f6b770de524ca9a78f8d166113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45fa8cae334e7c0b61213d66640725114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b62ee016574def7570c4ade2dc81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a91695d5ecfbc8c325f4a646763cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967a0eb7ec679c666a4422111e778b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c50105364467c50d8f5bd751709ee6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2389b17d2cafbb9a34156bb24dc641119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e7f5d3f1dcfbfaf48eab36e35bde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3b5fb4f20ff3f3b51fb0bd92adab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ba4fbff02896f116292686790875122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0a1f96fc0fe8ad91b4304622c17a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35330af96941a00069f578060d8958bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca88f0ebad2b015c7304573c0d5766125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964cac4eaa2e3b502dc461fb874c888126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5d6e58aefd53cde7bc4f6b23cce70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876a3375452778f62a91d02eccd31f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981c5c8a1f83fe064f9b52e493eb995129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58be2951c5ce052a4e6decbdf4aea8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1163796cbcf1f27776cbe71f6c028131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a53685777ad6a275ebc8df7af5ebae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a613aa906ab05e9ce139c6cfc4e85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848318314ef588217af1a9be8f48edef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90319db2557070435e54de70184b10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f416d8e08a9cb5bf98c66652c9f2c03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78518d1a1df8a07a811bfb36b256f4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d59e5ae83ca825c7f8d1e454dc9be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a0cf92642ae5550e36145f4a42070139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0797df008d7e027635c8a9a339b45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ed9f1e84033c29567628ec4fb79a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d25ca9e8bcff225f53f03e0e0fac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006298649398658a79169866faf6b035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17e7887337b657db5c870ac6900b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd360c4f212578892092107a10f624145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a4b8a8fb63226a3342ab117fb01a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c230e99c602e91bb32a21804e5fe663147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0e26e856cb3bd9d224bfe5d610c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e59b020259c2f5a5cde41ffdc72c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1067b1415950dd3ded0f95b4f536dc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cd16934a2ce92ae3a55b2a856f30c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055797927b98ed378d46262896fcfb28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716efb69917972b6aa6ec8506ac095a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24fd953d2a521f4c7625fae0c5d3c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc619b75f8cfe2c53d9d371e6de488a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e72f915b7825c73d2bd9a42892b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bee83e1bc65a9ac17c2120caf8e1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62370ec7e4fedc587455ad276ce8fbd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb6f2d34b8cf16a1502b96acac797159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1f20de18076d176bba3ae693ee65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925076d1e63bfd8a125d0e2d1ab03cf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c957cb07242a97e4034cce6a19888b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37541e41f71369282bf5e989e11e646163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a330fbfb0777d522150721a15103244164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8194bb3cc12b6926c58a24621ba7c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d330795ab70c8608e09b2ff4b4c8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81119bb087e8dfccf2f0c3bfadc4a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107cbd7ffce91330f079c04896f45db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988525d1b36884a25829ba9f4feddb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce84c3407823d55c6de54e957a614170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb27a5bed7b97a35bd897a21d6e457171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448d4a3c8fff65f22256b353e06d8ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078ab83e5608d845e9ed20d337772e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ccc9c28768e74054ad1e624ad7ede174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb237585e8aa33648ce36e536a3e8f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb1b9cfa92123e5facefdeb07d843176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a479bf7025430ae2d14708096412d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ec53b6afad6ecc6e0705df210cec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c668d00022958f2e4130a980b6eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af6a4b038daebcce5577eb6c3bca52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d47924803c95e928bbef85a54a19b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73bec2d3dad2c8e2acecc3dd4a3e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fddc73b42e7df4a9cbcb0f3265887183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260215d69aa0dfa671e3b4362cffa499184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb6519580b470c14823cba61b2fe46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cba630163e3b18040efcb87067501186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d64c491c0a1ea96249d2767f7429f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926f04f8216edd079612bd7e41a8f38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231207fb5b1ae780e6e47d74b16512c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498f96c8fdf69b68553cd521005abd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc76743935a27dfe22008940a676844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9547353f2a027f05df396311708b57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95421e76687b4bb0d45a336454757b4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc93ef8409d8e46cecff16be850742194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544450bda44f557aa4dd9ac02dca062195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edeec2e257b971ce58e8b23dca7256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5e0b31e5d5050d58fdd261228e225197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3889eae1cebb26b93c5f478ae21dbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4232d924e9d542a9c3da46824904e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd10caee910e19a76631eb5cfab0bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad93204623dd3730397c3aa9d485d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fbbffaa99ba7648a57b60cbe091e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9698fb0dfacea4015eec88c6cc535203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5865e0ed604bc6780a21a4efe1c3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffbf718df276a12f96766091d1f769205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fafa13c52bdf3609b2570ff10e0f89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af273b01cbbd275094f107575dc7eee6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b96be822c5ed3e76a0b745f71ed0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e3cbd4080fff9a05ff96de768626209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b42bb1cbc40165e9567d140741f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3667335286c92bdcc64642a4c84a18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6180b25d7e5594851c9fd59d431606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03539a0cf0ef896257d9dfc50922fd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202671d32eb89929b2110d20b8e4f20a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87c3befa80f9a6018b07b5a96a89dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca1938d6ce67ddcc40d9bc9c1cee2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b353c27c2d8071171317390df4bdd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a28979390a2b66b93043d71bafa1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba77797f6d9472e33824a11e02f9d21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07449dba0f376642783d69d595be0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b680524c892146f4c9a628ac517d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179be309c89e18ec6d703ebee398a246222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac84cbe18d71908c51b28c6703f10a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b00da426f1000dc0257c4ac1a47773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc46f60a093c988dad5bbba177646c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e9976fffe18608aeead13533ca52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05092067cdcaf5e7fe3cdbb6a7e8bdfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab24f82c8b9b24fd75efb1abc4df6fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c5d33ba95fd3fe825f5d9c8855daf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84586faed8cd081aa97ae82b5eb20d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec26ccf8d5bfb4741eb71fe0c668b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828636ae19cd9dab93438d5a91b1ccca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a64deefb13ef59b5dd621e55b834233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef64baa67295ffdad17eb16feb043d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e529cd776ab50bc9ea49d51068ebfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d387a55c31ad2fbf11449d1f7a663236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26895784796e899fa3c29e3c13d87537237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781743c96826612a62693fbe2abcab54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d415594ae31b87b921a142359c8cbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef57fdeb359c8025b8fed64506804d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e93a07b34a35368584180d896cd0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140b7a87f7fb28bbdd5e13f5675b151242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86108961fad7b0c171f773d1fa6147fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c035cfb46c5e4483860a57164a1d5ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd7f8d2382f4395d39ea53c8a593d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03944cd07b1b449b01a7b12d6ae123a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1613092c509dc26405f347fa8619b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb45009dd4bf211ce9055a24dfdf94c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994a74de573e67b9928686144401b70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853977229ddaf4a9d9e43bac2b5708250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db7b9d078ea57121f98a9198fc4d5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfcdf645a77f3225b12124c3194f7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5cecd0347892a2d740f797d4f0e5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540860376c4e4fd2efb763bd8805a61a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f41d79f28025a2a14e4dbb983ade255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df276531305232505968218975d308256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e931aa6d817f99ee92366f38e1435257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f094d88c7e3cf9776941685a2ce18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd938d9b88ad7baa3875d351ea2d51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbff486f79b76764678c28a2bc9d7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bd2ad970c8c4055e53864f63d2196261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3c94e845a5fc475230574eef7e887262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe94af4419bd6e4cfb62ade4789623263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668864bc3ccd4ee5b777df88e1edf407264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a50e65930c092f5d4b0fa1a0269ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3f862e3a71c0924de4a4aa0327fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3841b52482b033b3e6b38cdf2d0ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d64cddd9de13f8877c47b831e4bf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bf50e5e9620ee68adf5948e95fec1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72a8f078597d0748d50fdd1868013270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ef0d3cfc816aa8ab5795949c5656271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e1cd1e5d56bb3bc4fd5d1c15b322b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd25dc0b7ab7d0ea5d29fb5b30fa26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f2f22aa87ad1b526936e9376ba20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705cd07e147f1679e8523346042d3c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a766753f94a61b30c3704343a0803276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd742d0aa547375c8b90630e3a8d2c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da1673f2cc289eb0af47a7648814d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ae480e07e76bc7ed75e78bd378eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0dd1f481d8e74f1ea56c2a166f826280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7250edac57f750a42a1232bcb6475281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030568639615345861477180199f57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b6f86ff8aa046b46a21d1f0cf6083283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580ea99df7f2662435809ac4c252c09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8545185f80c6889cafdd893861bb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c516a14c2161c5e0753f1ab192e60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f91a3534c656704df33404815602b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d848edf51a8c1050f5b34a905c42f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e815d69efc3d7b73891a83f636744289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d2296a950d57ef3ae241a1ba93c30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad9d042645adbb341e36c8d3198bde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e6ab2534d18541012861255ffad9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675580b4262880dc13a6014a9b09d7d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699af674c21c70dd55d632d95480a3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf32f09658fe0bac4d34ea225ece74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aee3f635c07a18e524230c4e67cddd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc219feba2646379478869605d8f736297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c27a351e8ebe9d0a1bd6ca930168298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d5992e38c9dbaf09ba5bf53267c68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ed3d2f493bc882a8730b7d74cc406300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a0f61b990b9beea7c4c4e9b30c7ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4239f0072bc80e667dbd82a27d873f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314bb788066a937717739579ae7b0a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e67ef2b67716cdfe79e8242be83b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278da3daa8bfcf8f80221cebcc8459305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd782eee4ef5586220c8d09b39681e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02ddc67ec8b58b5f855811759ea2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da136e0c475823beacaab16fb4fa1c50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38a47f713db904dd4d662e30f27589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223b01504b46a28bbe9dd96df5b844f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a50ee5585a45cd03725d93d863dd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2588d1f96657a2e45fb2b4ffd17d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636181966098d4d440e7d90b48625e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a062bc389f224c3fdb3aeed3f293314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e59e0d76e33c41185bd4b89f6f58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0719f47701a07edede0c7d5f4eb2d88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25719190bbd551d4cefb05c72f2213f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d70337c54706d438440e09630f97bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8010bb62af3bb307b285f589cfc5c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a71d3058be4353eecd16cd7eee0022320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8748c61276497891ed559a8ee85ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c46ac865917f7f6b40720d5a6ba6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6688cc8d8583f285450c1fcc8a19d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a568992523e5649ef6c9ce7a2feeb38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3660f2d9982ff581eeb41facaf7890325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81773ca66f7e547bab59231ef81169326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cfb9964b98ca4f8d913c50ff48f7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827046df15e09e0d50733ec3e243b357328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3d2adb7fac6214a95c48b6e4a9af7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b72212da3fef4ab06924b2d03ad0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b86d7d52fad737bcf39a46e24e3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470adfde0fd8307c79cfd742c2187a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613e82f30c8b01cd00b8934a99ec8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490cd1184395b0a43d6e21f8ae9aff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583272afad78974b1156512aea8b064335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99275e9af18da9ee47639095c5784dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ea8fc8d00df50266bb900d501a38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e7a645f69066e06f00f79bebd1853338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b9e8b55132a12b91c311633c13c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc9e6541f4c811fbc5aa197e81ed9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760c7bcca42289d73b124152084f24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbd4bd411a480be8553af8cb4a249a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69439efce72cb5fe19817f2be89231bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8716d44d387a6947c40800478a6ae3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc164d8395a80fd7088bd0ffe785ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4afcc240eeda65d99b54b1d1d7060346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bda1c3e2841d3545fb3fcded3cda7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d289c9ddda213f6aaf2d5dd25a33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245ce15574a7f3dc48c31a1db2378e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd931e3fc30fe7918d2d4e636a0050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a129cc7bcb5eba35bd8e31a7a09a91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425882aebb9e3f97415a83e36d61b44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78240204df176a84c9a5fa850059091a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786dcd6bf0bc3d0e838852e0a812a24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafab2de44de854126a51b9c805136c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb48e1c81b7b757146c053e89675a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db76765909eef08d2c288fbfd443a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bea25dc64d26a31096160a23f2713a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3270588f5224761859e1fa901865359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ef17abedc51a2b81039e62f0a24b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b141716e809578859a7d57fb455e32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b7a5373caf9ef732ed5077e9adc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984b8f31a5cd0741cfa8edc715d0417363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff68b6f406def27fb4d18b6723c684364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29b74b1ec9fabc106a6ba2efa1278e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd333d80deda10a181975f7fa0861ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d0fddf122621371ceb8aa3b4f005367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03007c71f09c3a13216af2c9ef6f06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf1a2ac4473685c463526ffc17e3b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221417e896bb7ce6d2d175c47680307d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83a8fdec4ff97d7e0522c492cecc70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe60b406d2f729320e1920960cb21a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca089031baf559f7421e560f3676e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efbad81248e8d66bcc147fb2170c26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b1552670cb9f5b88b05034f72d154375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099969ec6978169db6a76ecfa055362376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30ec63118cd9216dba15b1a55fbb7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4398bc3623ea44497a606c2c7cdae6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1de828c2d29930353a9055994ba67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1112075ac6f21eb2f0919d0370209380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c40a02e01e0ed6e64044f112d3dad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddd62e8d10ba5ce8616e9b507e25c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607863df1da6fe61b87e146b4470b05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc99ef76d1d6ace8971f1bda9671d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c6fe8c21e6b63207cf0c617c93869385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e66f0f86c9ae7074e5b84554d6a0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2a262ee81a3367601ee3e8fc239a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3ad1e3a05eadf19a30997635890d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cedb35d2c3322ae92614a7be739d32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c7e9b58e7f63a379f44815302db6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc2099c9340f072323e4e48d4fc72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd95494ce4717d383a61f2f7360623392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0e440db0d5babfda1cafc67c4e26d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f581f76c37e29fb9e5bd43f95fb1ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec6e04e395904d04fe4175b62e89e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bed8dc38c8a47577e8318bcec527ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548215cd8c7d1e60030ece17ea9970d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41661c62cd65a5688cb6bdf05ee88034398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9d5ec2d8dd7e44eb4e7becbcae9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32411392b149f561e98d7835fe660158400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cfc649b743b6171dc886dd4a7d6b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce770704309df6039689dcff2c93d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4e82253673efd007c3fa8c647667b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc57502901482a5d9d3b8fe10189eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd967c57cb6c73345a37b11a40348f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d5998b89647e2d81ba53a207d87d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f4d4226025877a5227649000eba5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6948d00549dbdc8276eae268af5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e119ca72dcd238e38648e9d77912fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3cbc18d188c67c75c7b51bb8e3e73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19ff8205d7c00b195fa30addb1650e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81596249b7b9b23497ee4a45bdbbffe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbcfdd1e281d3af5d41ff95373c39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44778de4e7c1685a0290746420ef467414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c426b5bea7b327dfaee79262c5f94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1afc0e654c93aafdd80b86fc137428416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49410581190ed19350579c4d435c31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00399f2016f99f9e6d42807d412daa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb114c06a83ab9fbf0396af64bf5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004b7658b4fca70374a7bb73a0e0868420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e43ef2f46527351b46576ec69e4ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43350b9a56eb31dabbe4f5e7e2f5c928422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242664d99d1122107317aa50ec2f7d43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e661e6440855d30cd26bbfe2a80c63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0337dcef07e8c958987977cff1e179d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a4e721e72708681554b365e295be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25705c1a9b1ca6319377b903072213427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0fd999bd9e511083b1e3f47f6f5e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ae550b26dd7c309d264156ed21d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6d38280296edd44e374d03315840430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee135693b4099a08e38865a5aa63c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c2346fc8b4c2a12d9d7b7128e9a4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24919b8d03e3a13c3aea5ed6f3639a84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fd83a15f2e3694e7527c5e368932434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47775460fba6dbbdd0e2c5061e4800c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077414e3a57a280b08c66cca4e08f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291acb9caf28bb74e78cb9b06cb81616437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b58d383b3e2d67ce07e259140cadc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ad09f19b492d5d284d00df75956c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb24cc7a5d9e3ab1e15ea2294e608440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d5a9cc8291986b9ac8261b4695ac8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf969fbcbd984aa479c08f4ec131b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57e463afe7a4b09d2d1081f718aab7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004ed544337187c5fd1fe8de6d5c95b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8ad8a964935cb076a675b841a4559445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a2c8f43ce315d8a0e69ceb1956c48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eb1d24d5075a137a83242879b981a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098c92d201db1e3e06af29415fcfa89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb418d301203d042d822cd3c4f5046c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd52b1761ed1d63f0af63afc0d7c857450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866b3a94c1648a3d32b1c07d59b192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4130a46d672f6a9689184b83ae93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1797277253205f3a6f9b987cea3ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ce75124ff308066018c3674575f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186dfc6f354a436186930576c1db930455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aebd7a4b8ad68486268aa0d56a2a92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491017926219cfbe794bb909b21539f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe792bf9da8684a1c8caa8116938c48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e1210c1835aba01f60871eafa812f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050a276aa68b8556505e7029280cb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2ac38ca0caa5de0764bc6a58f325461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794916666278e8cee2e7d1a3a235a11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550248f22bbe13344fa9463b29a37f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9c7480f26cf356db776e960aa9ba1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cb66c270ed5baac8fb611b5a4563b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5b97c729e165269e14c351fefb51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081bedc599e2f35dfc2a8237d89620467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728d8946f53344a836eb2a164caeff4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333a1e2f08129922dde5cf46cef997469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b61a0f23f772bf464470240651b82b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015e51c9f984220319aefcaeae17a80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac2e768025bcb8b7257ecb98d0b877472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7627377337caef24d843861d721809473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef5a33ad392cf16c91c45f4b1c5ce1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f403673307fcbffa31a19f49dcb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0410cc7d9092694f06ca61a4426f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59af8adb1773f0c422bff8395869980477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20e76534821f6427cee8abb274c11c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a475f46a3d0b20c8b79be7ee94de2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142547160db7eccc4f3afeb0def9fe00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3bc95a5c64983dd22aa315a39aea1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2c96a8a7cb4c490e007cc51e5377a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f877bb1b7e6a83d039c077261fcfa1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca90265fa6a0f89ce0fcdafc08a1ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124f372332f4cfb1c39eb52eaef2d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce23a9db91ed91052e89884be18c021486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104e7e9605279108de5e30a1255de01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597b19723df4bdd5a6ba25fc380d8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff3afe34d9d3e26e8830947a3cdbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593868be4c9a9c9b47a08ad545dd534490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbcf0dffc91125de0e20943c01f16d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63309f51fbceb4fb4b616ef24e3f89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eca3712cbe59122207b52922e92107493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae96cd14d19441fac0ebe0536775a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d9773aedf3e7477bf058ae411d75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d32c768a413a73aeaa2e38a33b3930496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d897f10167d5305783d6a195a6d19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7ebbaea393e4af634ef542c1b93c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c98782faf86a6f0b84fffbcae0a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ded14d132701c09c376f2646ae4d86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32b256d2b1a0207a4c3c2ce4994836501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771d0beffc1d9d885c29c9d4e839a5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f53e69dc470e3084b5237df7341ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e23bcbf1a794135e56a159bceefc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f431d0bf2695965eb76cee590527a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a180ce96aa5b78bbb61b24c01a83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fa3f7efa303a4e4c85cac5d5d876507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25775a8e3d01bcb173007277b92b8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83717341b3f5ff2a94ef91b62384ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47f6f67e3dcf03c29afb826e08143510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6912f87a00f30ad51d539ad7ba1de4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b3be45f67dd08c1bb342a98656d54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17c13ce744d36f739c3a4dab68d6d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d58f7b7b78701aa63c1a61825d93d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e56d070877648b555ce47f8f3edfd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b4c3a79b04c79892243c6b435943f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72708aa879c9279053be60ebf47b6e46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953874a4d22e493851c3f5763dd98f72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470acbb9f3a41bdfe583567fc21008cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bf8cf8f437ae585dd1ad0badd9cd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e408e3ce178caacbf60de3b66ac05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8270dcd5a82d76cd1379e0070e52ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55d23143e68f21b6ef84ffa4609bd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf95a24f9a95afe81d62a7fd5c6b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203b2ccbb6269f24ad37735330d73a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8fc81b0bcb6516403561c1124a963526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f024925fc2fb382a0a24e62c8ee7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e493bc588dabbcee1d3d48d8eed44c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7531f8482bc80e7c722091b743dff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e3e1e3ca6e804e278e4ea3fcc4321530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd470ece1f98f36d02132d311215ee09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054216264c04141cb7f7afdaf2217c7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635be90011c468afe29778612b69d17c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70053d6134628ebe2e5467577f9ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c4ff720e7c55fd7b93309201ba5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01869ecb65f1ab0c8e23ec4925e35706536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba792b62117296aff0dad0a1b7f57b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c10948443746b9bfc12eb550d851538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242679670cb7ed2c364c49f0bdf98d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692232ac90a7ce01c480b467dcb980d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1288fd7fe846037b7806d034c01d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e29a50208969e5b85eb0fd172a0719542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1541a78901b2e05d43ea8115bd9342543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41a90e86deded1d23409037d0bc8c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9fbdaf8d42919a5f092080f519e3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacadce4f60b28b3d24db48eb75a4beb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292285dae3e0806c38f3fffbba6e7f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d0087b3b86a2a5711aac25732225a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d440b10b9afd8f0ce935e11304341f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fc9597dfd984caa9fcae770396178550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a31b83e5aefda5030a7153e78870b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a44cc834498f9807b43e635be69658552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d3031def44e058108aa643a16bc61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c289ab0d092f1086673a85c5c1f67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562e68828e30b10ef5ed1e14da2444b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b5f418f64bb3f5624ae2f2808133c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469143208e65f844193cc73c9d41d1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd2b15a6360aa5a8b3b017b9fb1f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca2d5406916a5e8e7b5056fd204191559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2b2f4b84ff16f584abe366605fc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2164587c723d0305cb735a4809118561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e220b69a452118c6a5895adee4c38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803037f82893bfde99959b97d5adaee3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32ccf6ad50bc3bb21b7b0c15763a73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae8c990d6bb2834effa00303a4e8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9380e100cf92cd68ebbbb5d2e2671566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3967bbe1ab2e87ee115c01c126387567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8becece79715ed855e84a4bfa4eeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f856d6e792da4e283610a93aee3c66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90380dd5233f77fe524f79fd9ac82b6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93d80d04fac46030f29ac853780b42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34fc3eaa6d026591a8417e562f6586572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164c1fc04e4e63cd14320540f83116c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92da3fb28fd7ad32905dad88f38ec32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917047c53dc896a4328d11ef64e1b8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d9e506ace450a93e3875e9879e354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac196b2d3fb02bf1c2949028481993b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f897dca5eeb4abb26105823889619e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3040c14ee4de2ac95c998ee385597f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d499981f7d150b57a4cfaaa895b758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ebaca01928c46ac3165599295f6a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dba34311b75aa614c0cf1a507144c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d234f61b4f64f3f7d1df9bcc2343b1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b15f08b1a434ea476a03f665c167112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125fdb796d5c24e7d3d4bf11b04e8c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f903e8e68dbb38b226415600e9355ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957909bf39e5c9fba89bfbc86e5f03915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04282eb2d0540bde46f791dd6dd1573716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044110b417ed35ac76327d97d2c411e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877b06070777a9530d779972b714e8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4522996aea3b1a348550628fc076919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a503fdd22ea5018be5ddfe9bf646a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bcce00419f83c5decacf384da553521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538082fc276844f8ae863a5591228f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be810dd3e8fe2ad0af1250c6f7651b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c37414913e62a125762233e1aace324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a57b355263beae1ff974e1dbefad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e96ed010d9992071ceeb44086508c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff3620c4427c8243025f99224da8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663531be264d415011f77d56f3d66dd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cab5ab485d8516a7cc198fd408dbbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b02df89afad1c6698d90a181ccb1bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169943279cc3aa8d4a5e15877bb616f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab1019ee7e509569c01c29654b4ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12574afe09c9992408d40ef93cb8ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aeff3802885a33ef20cf0ade4d4d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbda5f66dc23c6d7788c36ee1e0d2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca269731c48a8ac4ed75e9838feea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2a2e24849789bf950534037c86c3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be0db5c3b16bf3682da281f9f4999138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad1814696f2978e09f26195f6540b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2833dd2439ef363ae6ad936d021953d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ea24a0c9fb9479043ca64e7b335dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebee63987d8e1d1e07ed6308dccc3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6738b8f7a92e028f0cf37dc74a4fff243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467ccb1aedcd8ce23aeb846bbefa5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2e61efbfcd54f654fadf15df7903545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440772887bfabd2d458620cc2d5875846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9205a0178dc183d53ff28102241fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62be59bab7d9e2682200e03288920e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50718ad7126bfdd6dd7168573e151849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e32f131f434b096194af1650ac9af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a9534df04b21bd4cac134afcfaf051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6d6eb568dcf1d6a4d189f4c34eda452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579604b26d9f03d69b06164e6960d2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f134f0e4999732074b60f0c601876c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12a0753fe495bfabeca92c011524c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aa9a6e3abd69a0f10d0cd42db37f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9e792daf524825e3b0104629311c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dde309c360a3503bfa1ea72bcf5d7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0b2ed65f3f3ecb1b9f272a5bc7e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1125592f1911f430457f0796cbdfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013f6c3ff5de93dfb19cfaa7331df4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01380072f712eeb7dceed957abba763e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8d8a3746f01c6c676362479dc6a2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc67e2a838d0cd501725a80ba9c91c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e58b863e777a1dc990965be2ece45365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6aeabb812cb7dcac29b46b0463ade66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4946b7492fde57f3a70fb4e635a711467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e237511bee43e19210c7bb47d85f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcb3646b7d7d871839256d26325d6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378619caf6de69a62c09a31cc4a8dac570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db164e3f9e1620ff01b8d56b71b1291e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9b75c44be0dc199538f4bf9cbf3d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fdd584512cb27d9ad22c2103d72da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ac7adedc348a8966b7bb12b608e1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403ae5265f0f6909167c4a6778144d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7219c2e83a48655727f45bb37bb6ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b16107638ed2e0107964567ec9ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc658b7c3d38665e17907ffc273d4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c4da412dd31eb6de5f9d231d19d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1e5b4d5d2dec29c28a273b832a3c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96dfd424381697c9d40c86cb07cb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457ffa0d3d3eaf0103c849b04cbe85a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7161744cec31219e5fd0944c492b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ab5cbfa9905fd364a60af219c6c0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a111ff4840e5bed8923c0971b91c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf04948d996d8c07905daaf1b1df586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc8a994fe106e0c32611a397bc0a4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb605f70b1ad9e0712ee159c9df0df5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c6a441179adc5edbe0bda3b6988b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35c186fda91ec8435f2a474a19c2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033b7c792b147f002f1e2f071c7e5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812a628181b0fe7e984ffc75552b5ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca11d8df0b8e862aabad68d45c3495193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ae5bb77768de23175ead91669b6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f58ea8af19bfec2b4de75fd89e8e3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b654c466044064a4de6708e253644496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d435aa9e61b7ff8ce5837c72186ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c1ae01fc5fd4d60787c73e6dd55698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb576c1ac03cbca1d8fc9ee55a695099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a53b2ec3f361e027941f59cbff659100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812623d93f1fb7c911188f1de6409e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b83b453c39b2adb1f2aae4432f5104102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173459e7f71951a111ae5a56c96c5c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b4f33c346105556884314ba2f2573104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16ea856c96a32a7698906ae17fa537105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9fa0796e49f7900c14e0ac9c8a01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b68c56bcb726cc3980716b30817e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba786a1987cc3df26da0cbeb576f65c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ae8265226b201d82c094a181ac6f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae1fca3024e03b67eee66a3eac76d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c8816c104250280e39b9cf4bdb87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f119926fb58d64be35b768fc1c78708112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80772b6030822770e97444914e37e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee61e58ea071f7e606864e056460200114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979b3c0d6a79ef11834f667cb2e6d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e6eb13b21e7cd95beb2931837973116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e914757e973b30dcf552455c1f64e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520bc83f0f94f8524e81ebae880b017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b1c272fd7d15161438fdcb5f62b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914fece2e86dcd557fdff43b8cefdb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911f4a7f4ba4bb78ff8c918212f509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3a23a73906f6f3d658538c4bc17c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd653165efb3df43e5351734e0925ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a508471d0e7f3a06fbb5c0a371399a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569804ef7e9c90a66f1add217920a08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f98f57ccdee1d6009f7a41b339686126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8b93e1dfed99f67cb718153b3b661127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f28d2328104f3a1b3e08cfe96346128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f4379dd19d9bb52ab1875f3172375129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7b605a2c8afec3c7fadbf94a1e788130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210e57b4a9108f998b6b200b920c09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3091cdf0ce982d485a0a1cd1da2668c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea9991d2cc008e2d8e57150740479133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b3b838e67570624b711b7ed0f5a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e822c16d61cb997bc15ff98fa9bc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6255c307095f5bc3c3ed36fcaf7f28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50291f0047e3db11184c56d871d6ef9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66182a7f7cbc703f4aff6eab45162207138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc15689ab6b18f9ee99b6dcb7414237139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ecc8d02d8102fb0b7ed7d16dd84dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dfc2d5898e8c88ae337fbf635f137141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95c0c5aadff4a52db790ac7c7d9832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeea0c6ffec646278a503b71968d2f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2b28d341bb382ec308627e506efcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ca464663ed8f6a92a1fe5d564cee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c151b667d963f2fa89509db46af97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda724859e9a561b8cd783102d29695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800f4ef194c399c66606763b161bfe2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710408204ab3430bb0f08e4b0afa1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52a624ff9605be42bd332379c7942e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9718137f229ef317d0cb727eb441b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743ee3fb16096ab21ef95381e8dc8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e66c198a4d1aa30d2fcfdaedc3129f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4535b784ad901d906fe7e59dfe650b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccac64e3b1551935e977f1c5fae2d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b393d862b9b73e76ac37ebb5c14a78f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76fdf56b620226c0e89cd7a49ac7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274874538769da597ee4463677f83da4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006538d56c5b39b762df6f162fbe3c26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ca32d1835c7d419bd2892d861e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7138d7a6df70d300c2de2135dc74c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3115b8d0d4056b669bdb745c341d76e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a2e48471d5831dc9c9a3aeb5c6c87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52eed06771fe13ff534d70922001f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535c1eed5ef3c0e5aad69e6e168505165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7948073e3eb769ead15ee2b5ac4f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c6f68cac186f559114cb197ab69ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1eb81fc38f75cf56dbfc182fdbbfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36facaae5765724badc66e9241fd200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9311e81e87eca4f6263f010d12e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad9a04bb38aa1cdcb0c394da1760a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5684766bd1752e973059cde0e125172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73282180b7a71ec547a8179bc615afc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0686b9c8702c65df0f21e2ff6962b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a931371c2be45dbc414bf94c40f7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc88416e61cdcd001650e6b7c3bde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea7241509bc025be85d01e55feb10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e38261fca129a01e2903296e09ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b9802cf638c23e3ab15fdfe715f1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f4bfeb7073a51b0421aa0d1095e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9b4f3f01b4cbafb66ffb58e36458181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669639fd685bc324e7bade17bc8c5936182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7252614f99dfc8e73f61dc84fc9af8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f3333c7ec3727b2deb3fd4d5424ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458654e78de905722d02f072ec46f63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd6dbe000e51dbfdf856bb2b94e680186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9affffeec3303839db7fdd13975d57f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20426442eef69ab3790fa5fe871fe325188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710a6cd63cb9d9672c5f37980c50798189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582b85fe24db98334d1ec48aa95682190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56f0f245461e8853228dceafacdc0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8b7d84e5d508250b2be91cddaca9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a20d0392a7efc312672e1cef8d6bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3f09434eab505f8cfc28443ca9886194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a2f3f56eb33d369f3b7aecf3950f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c30da1930b22c35e58b3978553a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54a1c6389a80893d15e46b06abc1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da614285205d82aa21cfb665c92c6762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64606b3e23cdea41fef72f858eb431bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be74480179cae050d09a97c5a141f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290d80bbc9dd080ba6693f9fbd56dce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5de6a7c5186e4de745ca2a49e8a6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4af0956720d5b45268a998087c728203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed028e8c3e3bb4f2833d16974c26ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d47e99edb7faef44a1c4424c5d39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404908b8fa7b575d287b668c405ce68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac7688f1b5b315e0092ac9613a4e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd0c0c87164921f29357a173e3ae49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b64f407a49b281be13cff77aed56e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a4dc7941d976baa75ecdf04a2dd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f513e82a5ef35ed9f805dea612daac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a3cec1fafec2b35ee0388ec9a9072212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed656d586ebf4f4d0bbd67773db768d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48d865b662e6eda5f2c0e880435759214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b425e50659773b00287cc6138f101215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cf233c119aa69a840b78ea52c36a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d42310ad9394a5bf4ec5486e6ae9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0f4689f8a454462f139ba78fcd6f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abf933fc388ae460bb01c98a89f2f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f285322f47a4d4a20d0073b0dc540a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6a38b598a6ea4ddadd9ef9e12b385221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181af484bd074e85ced3ceb69c091b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850585e73a540f46d8f956cedc750dae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcf51110ccde1e1a5374f3b7ff6dfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfdd3389bc0a0325dddf4b3ae5601f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a151f9e226a9db9932811205dd85b07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e500cc4adb193b36aa619d26f63ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad96637c525a36c7fe693c4ced8c18e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53be7601b4640f26bfc7c52e7a6bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec691cc63228f5d8e327d94889b636c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fcb227f63dc4219ac889f4b511962231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11f20e7017c70f8b82fc64a5f07c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f1e47f715c8a2bca63e65184aa0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392f52be3d8a935d097220f9a1dba1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb5358bafb39dd4caf32d3938e1939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac94d56d89d5caeef99def47bf13c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515e67de1d59994185f3e8c2e467426237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56881db5599d5227c03aeef4016ddd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d61e370c3895233c9230f9cc74940239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847bdda00c4ae07c3deb239dff5f846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497f4c070dfa9cbf06eee80a07140d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae79bfa731f81e54d2ef7be5cce0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2cba501c80ea656dc73a5c21623d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653850b914f71c5ad01026bd8045f8d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff93c245abf7a12b7b1f8aafdb2b43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5941072694fab3243c1c774dd4a1194246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ca7166c5b39170975bf0fd8ec123247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418d0ccad3a79d3e2c95241bc92e245248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa48b35c42311bfa08d226bf3a132e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ff92330e2a60db850ad4627b8fe1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fa14d95b804754f5a6ea9833409e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401746a60bb64432a33edddc94f35995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843b9d3f45d009906944b45c51ad84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee52a3d7b46d6cce48d2ee7a8d2605a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e6175d0f92a2de02c94d722ab131255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2719e19e21c6e21eeac82a518c347cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d75b71086f2f2ffbb9134bd7b39b77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9231586db9977879fd636ed3ea795258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0785a8d5db3bfbd98b9653325fcbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5454af84c298da18fe3bb9e1a46c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55024eaa454a358e3294945c38f8ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f2b6960b012673ed0cd91a593f009262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26acfaf098112ccf51fb5836bf72da7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d31b16b763faced94d0a184e64bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76d62d4a92bab26c839fdea6caab6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b3a91c15e64e6014b766f889af7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f150807645c05a4130d85c66201d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb8ec726e4edf8786c0e2ecd89432268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e7abb320c7ce8695081cfec8ffed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabccb6d0656b7715541b1a0a579258a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55af1011cb33731f244baac1d377b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445cca2b847bb2fd1094ee2946ba37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0632bdd3573266b823780bf916b2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fab969a7d46708d2c56952005568e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba3fc9de51ef3106af1468484d77c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9da4d307c4882b1f4bf5076db318f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d049dce4ae948008f1483f62e5e07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1561bbb241bb130d74b48d852e48ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e13f3197f9d0f72132700994513c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a4a8056ff2ae0fb50879fc5c67838280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf97e110a918b200d2b157b3b795e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729684ff629e45100211bc5311a0c40b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cabbb5b72c99ff8a3338637d01b1fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535543dc45286f1ef00498ce0b3348284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ca1b493d7de2bf13beade3445099285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b754a1f6fa14dc88ac348b44f836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b9280ae5b42d4d89d35f2eece135287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e93d2394cf81bca699ed3b36ad79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cbcd2e9c4feb23f1791895864b2e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11fe3be2ca7306beb4d8647be3c05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127518d2dc245c53bf5537435234bf04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce915f51ca582305c3b973242cd966e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac9fb0a0ae4af515ee5f2da8ec598d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad255efe947410f072f612fb4e118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2bc14d16a6d027c28265e10332bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b18ebca1b7ec5ffdcda4cc164aa32a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc465f6999e0223ec6340d31d0bb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e903aa25e4daeada6d13e3db9ad6f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73872fff39bd3ade5b1ffab9e584063c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4186f42297ddbbcdc71675ed6d54ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ac088c39f69fbbe671a5e2a33f27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b1ed8767abd74f887d4145b21fb47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c69e87d6c4384387fdb15d096138b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aab8431238b25871f57bb58c19fff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287ad6ea56afc0b179deba67b4adc9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dd5ff4e40c23cce0eaf104706e9a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6183b64f623a002fba1cef4af42198307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0957f0da0e60d9a9afa784849bb5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4935707783b6a274ede7d142491de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c643fcbaadcd2354f7d84108aab396310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e233309a0e40d7cf44ade5ae76179a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0cb9b0bf37baf5c60ddab7b96dbb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f212b72f7d161bcb95445d010eb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3549a72f1e014a46e973c7e218eccc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ff510e751fee39c1f0b0eba05f36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e99a3f59f517a790f3f4a7fcb6a4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189483d94334251ddfb5058aad499d45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8c704f6a3715124a082b2203cc153318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b519d9c9be56d35effaa413b6287319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22ed4245b2a7693f7873d5320cfce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7d4f61157c0d8925e7ef92e86a80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0858d5f3e074ab9991104b2627c98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceaf4349230098cc60d7f8bb7a9283323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c0dcc32322c063a67596749d27e9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e830c6964a941f01f9c85d9997e21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef6af317b74e9112fac79cf4995498326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d13b460a7108d0754dbea89fd7cf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00644baaf081a315d96d97ec6d46150328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c38fa2fa1719f34e3eb611a721e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc18a29efd358e3ae18fc562f5849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa0e29bd757e844cbd59482c8620a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba2afc95a60297a8195d428d29157c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd08e226f2173e8e1ded4bacc69471333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c23dafe53e660514ed6fcb3c62f81e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cf3425c0af0e1f5fc028d28e4f4ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716c6b80dd201f3afc8cddf68cb141336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee95ec1e28a3a0e49a63fab24bf88b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8069efaacc3584b48c6e4600aaa3d96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f359039b7e092e33d2b73b744ccdbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc5c56c8cf8ab1785e5dfeec64c10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda71f14f599016f08c8e222c3a61dcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c1f996b56391051be9852c59f4e14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c66612374e7221e5be5189b16392d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64564f3e4677f83051038966061742344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7cc121643a4de44e831ddaf68b2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f07f35d08ba8cf7a281539ddc6c4ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c63a557829e11e89d549d40113f8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20e458ea6d7689841c4346b57cf38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386cecce393dba5c17a810b0006fb99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e636c63cc9454bf942942165141aa23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c058416083f446d713f1e4777e8c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e9a088106bda2f9fa236dcd60694b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880299ab7e387df14f925827fb93541353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7bb64f3460bc378d273255c7ca244354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a4a5799604185b5e25f9006cedd06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf0166d6c531eefdf53b57fdc8d072356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac735865414f06c7e8d0bc7e392cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e766aecb6e40baf5a2e688e2fd82bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e768400141d9cbfc7bf0b3bd8e4ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3988cf8be78c4399e281d7666a5aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915b7bf21a2d1655fd66316773d556361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eda872c323eb59b13462059c5182b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae69d6193862e59f16ddeb12c894e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6dde0ab6bf35ecaab5834d64d79c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994fe9c59f5c3fa7db9d1bff6beb604365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec141b3abf9bfe7f8e4d05b649e71d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf06f65747ba148d1b6e8668e1bfcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552c4f50f9a7bab16efb8b8e51d978368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164658e86278def098ba6140eb82ef3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb58561723913c4cb08c66a6835bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083f61f7015bf5ed3c3986ab82b643d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2df9e2fa05824e0dca8888ff2d82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d75e0bc835512f3e06c7ce2c48bbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da043ace95da1d67e116853b70e6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ea9ac3ab6a8bd3068d840d92222b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7f6b07dd9e291fb1ef07fa8831a04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea749ec694b1247b3cb6f5c82affe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950823c00864d1341d8547f7ff41758378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030d3e5640053907005626e656ea89b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9934a07b6e01077067fdfa3f9aaa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13a6cee3b21e571eea5324ff51ddab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7398d1350a35bae7c60e48a6d07f3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2bdbee0602c119c3fa8d1dc4e4815383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88daf946ea09d9bba81abb4e441d14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0488f63ef432d7e3c52cd61ac394385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f01c59031668cc230218bcb6c5196c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b789a7d956b9eeba68aa2bd8de29c93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15177300a6ace1209d2567390f907d0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56374670c25c384a1cca83d03215da97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0167a77ba156e9f23da2f08d53763e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46f1b9152eda68b3861536debbb1c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6248c63872c00c7d1d22ab03c0a511392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaa791605c7cba88a703298f8be4ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b1347e8445272b9acc78cf7571402394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc0a17bcecf5f8596d0af26b78957395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64415245556c520dad6639d2c01042396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a9e948fbe3ad222566486f966d27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ed504a850e0b63b3a37b90214c1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97795c60ac0a5ef7ec6d67f305a90856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5d3e2df8d7224ccc45ce5f7d3f6ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549d5c7eb81d6afc846b531e1d9e83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719085169e1b6912c5e21b7500138c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea38876c2b8c763a750305d024792e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e59d2fa1c00d0bae047f9037384c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b94918aa5c4af13e5f6cf07d1a3ce1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761c05ae481fdc7c3642bd1c26de9c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ec03e4bba8464fd03c5a03bae017407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfa9f44c0bbe9a26d5315d90226b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab2568628c31a3901e5ea8257a033409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baceabe5aad1203939935755dfb5c4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962440396e192aeae005af0f3c62b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990709604c24c3efe2a36693fa6abf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd2022f70c604cf89e4976a0c47d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41bede23ccaab5429e93b34dc642f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d78b60a7e4e33641d875772b71202415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6303f23755295fa0c1358df2f19bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5a951cc75c9215b682642f304fde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46c49109cd69726ba60c24e7f87848418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2514b90a31b337c3255c072ff93d71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a68cd2fdfee6182e02331d6e2955ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8ebcba4881133765af67b248e63b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305fead0f652bef87c4d4b843f95f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32699131fbfa3af0ed194ca0135948cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cab9de96dc030cead2d57309485c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c312de3426c896c85b099cef1968425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032973744092a770a8c8a9e16959b626426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100583b75b0951a43ec825915df55d02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2d75969151ca008fceed1908c0d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd23c2d474ec2bc198affc36a8447a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9955111b3ad775951578f04b89ec4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0de5e025b21291aeac4048194077431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ea7f3ea657f3c359a7a543cb86bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d7749459220129f29a02e8269a18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f1ce9593210cb4aa2e206302067e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d079efcb9f7c3ab208bfb1b78f8068435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29dae846b42a049c9c3cfceabdf684436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5053e1db992768333a872b3197454c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e7c9e178af1f9bade961a4a47d03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e4cee6138300a455ad5243879db2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee274ff988d731ca7159b7015e927f79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e92beb839c62956c331af31393f60a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e7cf4a9a57a045bc4f12e0ba90616442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e565afe09748664b74ca7fd60e8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d680519a061fa7269aa76c39437c106444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625684ff5ab1083935175a7fdc661652445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4d6daca2b9d70b5556fde8d638cc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588b2f8b39fd01bbf11e85bdf10aab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5274bee5d0e5f54d4b7d1366d3ea886448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaeb4569389066128b1efb483dd0f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d8be582b4a63b9063dd740bcf15d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca502e90e13c2c4071d07ea8da6187451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2c5565c375387b5e728a2e78dbce4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc39f606404c85fc6977d44a2f9d284453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd30550a71a9f0d908d54b94993ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaba3f996d41230c3004366ca5abffe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f8141917599c2785005207cf5ae6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0b0ac815204ba509f444aa6136d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9343e93e72faf526ad8556585da3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e3519dc47f2746778374e3b543f3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698f4a7d4fa6a6dac7689bc06fada37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941e25640edc3f810596c71374ab1f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dfd1f93a160f280a065dfb72cc224462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9aa584e0beb830c77fe06badf220a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3672b623c6ab8f658fe66b62b975fcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed652f091675991c3479727245efbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f15a8c5d7091a6250990e9604fda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe790409ad652e52047ebb87ec286005467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5294110844f5dc27425a508b9e1f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184711dd958b67ddaaa702868227283469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735970432fcb37dc9af1d80f3001cbbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523a6a76ad378614739a7ea69f0e93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab52d00fcd65fe73e37fb88fa638d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4c0d1ed8515f0ad4b5eccfddc36e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40902f55b4ec2050d88b3533270e9827474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce92c5ba68f58db57cafd2fa6cb520475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da09940ca168782335280fbdbca3b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d544b04bc54afd6cab585ea35a12e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e9812f8d07b2994f9519291b7c2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b6a5d6d3d4dc2083d8da35ef3b580479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb4db81ad10e2339335477668e836480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd1382e4911723554f88c2474eac2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3e66297896514bd5c030572cace10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee412d5f59fab0babe8d8e3c8f2d46d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585d24223c0b1600add70eb70fca2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2b93ec96b7314e331a46156a119d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d8816a87de62f9c767d318761ad8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828161ad72e4d1dacb44b6b89a01c29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd42f647d554700d27c914a646f283f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb85a8b851935cca9a264e64032014489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb392562902b6fe749e3b03737925c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f08568e9ae33e65981f0af7cf90e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c847c9dc97222496fd41b27cf4d7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8f2d0d75a61b3e707f1a82300deb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b614a00a8b19429a2eb884f99207e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3cd143198c0b3a3fdd5b9091759b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125c87ff4ffc11c3c536206551777a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c93d9dc138fb88ff1e1e965bc489e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb823c013e31d9b57959f7492a516498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877d4cfd5eecb888765bb76284753d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961adf264e6ecce5e50031c1e92c5fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc46d36c2fb79fe2a0fa20a9d47ba3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399cf21855f30fb31f2124030c06df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac614bf5ef49104fc06417bdd3be619503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c86da2cbd2343844eb4b0de18cedec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a48cc85f99895e9b64563b014c10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3a41ab203a575c272ace8f267a637506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf7d26bf0c3bed2d294ca51e8e43c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d405b4ab3a8ae835c5de3404d6ac80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7afd86cb275f98a0b301a70c580c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb25f55864b81f55b8fbb7c949b84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa08e37112d124b35399af70a13fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6935ca6f6660e5cb84b005bea5a4a59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91551d0d3dafb5afd9f4e6497bd1cbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370c4a08d1f5ddbbecb004cba664fff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb941dba53c0c74736eb914c1437b5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e223ee85651b5cfa0cd3fdda04dc6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048426508f1746cef5c11db69bedd7e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b4248c3eb354e9666ca1e2d720fe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dbd7d76c44e133125223b32c9e04d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021271140fd872a0ac8d9220829d782e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cab412ee1b45dc00bdda9e35d0296521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d1c8ece71964e13ed9e78b3bfee2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeddf294994d6fcef808db7cdc96731523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b7467ea7d16be364f290c49e5056c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbc02629c92a0b54bc63247e2a85c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265bccb143c8142508c12b6dcb4b2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ea859eb126d19b97aeaf0d46fea6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30b4773ac6d9af6505f67f7c07ad62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc60aebad756df8375d5f3bfea1eaab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44299989b6a928b2439b389eb280c745530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ae5a76077cadd3372f8e388808877531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52911b938874c0813f0c4a3549c82909532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8fbea649066a87240eeac83cf4d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492ea6f14f1d38cc7b01c665cf8548c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed36d4ebc2522644da1f88340c9e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de15cd47ce6b7fe88408468588bcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd138160396361b8c2169dadf1196cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d559d979357428b42f7758b686d45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995e28894eb0a7c5c5d2c0c0167c80e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26568a0f942f1b0ac028d2f76c551540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6bd84e4253abca0833882278ef3b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b41cd326f3df0ce18a50793de147542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0215a75d2636e20fefdd08bcc2e01a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3a3a815347685b29867825e6d2f92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0213c7a84645673e7620e631196a9c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd1d43032fab853f140996b80d822e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c2eabe32f71005d9c82197ffd9ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0f8d8b982bdaa0380101e0bec226f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd13d4297d4cf148459d8b3d69625549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916870f7f362838643bb363c8a78d97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1d7179980d1638c3d3c8fdb9f9ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336580219709756fd51d495b282c7fbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837ff60b31d466a4626162baae8bbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945c96cb9e353abe5408c881313c399554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0460f3a86754cfc91570b31763e8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18526182fc43f48d1f3c65dd4ef7b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed76856e744154fc1dd0034477b9b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f08ced8e7195f500576914e4cedea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977391e07f571c5bab2754606b106040559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c89de96f3a14e7cc9635f7c6dcb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc8c9ce07b56fbbfadf70ab8cb6e3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acdd2240c9856a9e941682d65bd1c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ecebd2483f80da179fbdf2588e63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342dd9fb18a5f09b6b89f92772571e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff339c23900eac4ca35b125a2eafed9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5706f7c8086c3ee2d6dd25714faf7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045507b67822d2ec054a01847754680567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72866fc0511f1de29adf168cd69f4173568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055955888b1a24c8f28a50ad288b558a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b3018d761ec8724da6c2e97be026570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e5146b58fe7a440a5450d3931f50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7044442ac59be6e2b235e5124e0bf6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>