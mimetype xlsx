--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa504a7b7754043364bfb90676f3271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b0451fbe1ebe1726922efd9b5e322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6beae8c19fbb6fad3eb2a921ff84db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10668f89ccec89fa1f50ead6fb40904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45fd981bd6eb8b9f0675a022a2f235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183336d04c335a0bfa30bc3f6fe264546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63070b862ec22c52c0b560b6ca87ae217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211b3ef333688b95a8ad90ca3b3824f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c06d97862777a3a80cc60413ecfcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48b5b8c2bdeb3192803924f504133910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c968c796293dc351b86be102e88a9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bc4ff6e2d3e5c1ab32bfe86b5a47812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c63f259e067513d51f868946930e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a9372a1bee52fdea48c13846759314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce85bbb5e15e7e007544b22c4788415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838863903cd064332ed51546bfcd36c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cab7519667ba764422d5ebfc372bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d421f5fd2e34526902eda855552d2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e276168dc65193b245d5e97858c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673af1706a3df4176638e8557c41d3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42473afb92ea8f354814526a20381b4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5b306fb302b72d8c51ca3b8e271922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b25bf8d794a77ce4a856038f8cb7f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d2637882580977166dae65d7c5ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c910b359da04cc1499c2ea0d245a3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f953beac196c440983562e477fa7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8c580196c70e02974f61be8b6348c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cde205aee6033495e4bb19e113ab7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493d5c86e46d9bfa292562041a5f90129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395f7b71b93d262cb26fd98d1f24bcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937fcdb1e61459d182fde60968b3a2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232ff165456ca97849ab15e56190bd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322343754066813e2160aca86d3a254533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62dff959d09ec0f199bc7e52d322ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd5b208b8521665c2cbaab3e9c1dd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098287c60ce228b6e9e46aa069c4a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c61f69bf5e87290ae418168d7f104337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4542f4699ffc1780ad4551f54e0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98be9a3e70329ba18eb272b14ca79a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3f7c393818f6d4ff78f5648eff6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb7ac054d494627a45faf9faeae4e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff640d0c05e58e6de3ea591aac80e9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4324bd9d6e59b38ec5c6408a8183443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea6059a758fc93d52c8862480e43744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c291d8e1b6fc987e7b2307764e7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37bdc9307285840d8cb66af70c2aef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f9a6487a6c125f7645f942f4db80647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d24ea32595ae11fd870c3e9b22c1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d767a7d9891e7ed74bcce9b4a52f74b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab8e7cbdf80efe6cecb3dd65b2b12d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac01cc096a0867a36aa81965bc2b8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e22e1f1f0ca759be9f1db162e82a6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94c86c68422bd9fe2120abdb1e9cca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dd6395ac122024c14439bca09f14754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4df9fb249d6bcbafb13829baf05055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e42103646dec88d1de67d06e301db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9df9c42248c99c5b439924e52db157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2bbc8663ccfba9e0b1427eea24ffb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c07fe601899f3994e7ecaa7e2c710e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105871e50e5fe35a65c8899192bd74e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049690fbdf1c0812a869228b963d3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a259913375a5954dbd27d34b7b35c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016771c9637be0860c253d835d1290563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d619df646748150bcc80722b006a9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62befa2a1060b0c93cb760b69ce50d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80228fffdbccb093c51e4b7dac55c9fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620f12c981add73c8e27c7fbfaf293d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dde8d3072f427303bfebf7330f3e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6099e5853f7344602aaa4891902569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24948cb6f0277cbb33856887a2284d5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646cb3cf41038ec481214597729ed4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2941aa26dd1354a338fdacc674ff77372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3bda7c971b244c6bfdb4836bd52ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398454c54808da51ae3e10937622ecd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c83187123c99875d325c91ccde1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668bd359271fe01c6c641814c47fa0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3e0a7355e8cdd9b479e189ec861277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631b9eb06dc46490454ec703e62b79178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b83c7ef82ce695d25a3d18daf6786379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a1ca178b556293dba97cc86f074c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c155c5eb58bcb42f8dfe6a4ff2bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aedf1b13975034dc34f09aa82f3bf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9359d25b699fb2c29687c4bcd2b9cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eff5ce273afe9bfd8fd07e78b281184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2494d7e85e7d186ac39c943632e5b6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fce7cb355401b8f45256aff2bd79f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056232e93c292c41d742282eb14896e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a53db79c775e8e26cfcb337a854ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548769f31281013392b31ed009b1b8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a3ef4a130733d33a45cec81ba41c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a32f54b30369a64b865c56b0fa0d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a477f3362f40e81313fcdae80c190192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbe1a4e98d3694fc3bfd0536402f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f0f5301b009523ea1947f237891994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd566277a295949101df5045a49fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457406d6c907c9e21792811ad19624f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2880df5c7502ad972cf8811fbc8e5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c6fea05f71e2d4cca861a6a218e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b450c5282a8c6c3ddf2c0024b69a5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab140db19c5babfd3815613ebf0eb17a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b762a5ea7fa499ccf18f69ea2a522b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85317966fe7da3e1a00de121409b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458cf95499b9fbf5898a30ef241eba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d46d159f39782af745839b714c3d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a98cb08130ca191e97a2158f0f4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f302e303f0675adea4a73936f18358106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87fedc0cc8eff014776b0699f07db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715932d17cefd6196f37868680e756c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa776778b9965f100b0419adcb2404109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca2576880e5dc2da478a25705aab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0b9be7f859dd26b85069c09f6ef0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045513e51330531174282b5f632187a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06897cecadaf314132afda9e97c59f0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6714485434375cbcace9cd09d382652114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d075d16bc487fbcf940a41097106ba7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e07f5a8ef6c91e184f296c026524116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b1b8fb9cfda4ea48a9f59082912b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b96a6717f7ec9f5bff39121133ec9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e35e6570e8fc7c886e955bd6b53d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102268e5e902c17a17956b955723fd46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4e7b4c6a51ab5a375ce5e278c1e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e5164dc65df00d0c3f64d582a1c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21be4745c2c1526f3f1a486aa050ee2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa230d2594a4045572733484b2ee4714124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde5a4ca4966f61442f2df360efe618125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d555fe73dd61babb9f2f13b467f8e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd8bb78659974ef4081ce4ad3a003127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c3224def67d4f8a43bd55abc6af4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc209f51e53f02e1f45e1b57846bae97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eb13bbf7d74eb34475e1ce9d60a51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c8c722ba39e33e6a6f2f4c382295131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e81ec64187d2c9b74afb20192945132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b851b3166ceae91a93df293b19dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a8d0f96a093bf796742a9a42d04e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653762ad2a88452f3bdfcd85f309c6d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7129d6202865195abddaa8a14e12d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834edec7e40cb5e8cf2ba7511b8678c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84fb381f411d5bd22a450dbdffe676138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39e0fdfc1933597de68bbde0d5e1cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ced9f3ed76acde10b80ded897e6cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944aa83b2ac91a1c6be774d0a8fd511141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d78399a6d30c4924c4fef6a2f8ddef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531370293cce8fe8d0492ced4080b73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf027a796ad360c51f3df5989b0bcf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e4825f377a59bcfd651d30d87fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07ec1ee520adfe45ce1256aaa61cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f6f7c1b290405d73698c739ced78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9a18166c8f0b5ff5681f0441b10b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a875ff6e26f68e5e2c494de7886f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c448b9ae758407c4d971f5d13570b63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce90778b2f8b7509c82534aadea56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f103ca4cb6b550c1a005d289c6b829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ffda7d19c7a2d82e50827b59fd62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bfc119d9ca7878384cade8589a940154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e046372b74232ec6b078813a5dfb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f54c546708098d0c9c443d4b9dc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0002dbd4a981ec699f0ec42fcf11ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d6d425a144318f537ba7d9b5b33ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa745099f9e7c3fcad1de835f2ee9a5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b72c530bf47e3fdf46102b269ce6a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b85f01f3f376af7e7ba4e51b614622161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f8939599d34cf37ecc07307882014162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708527d0c7419a544d259fde6239b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eca83954838bf806b09f90c9179b87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01326161fcb26cb18f179fa1f1ee3a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd11aa596d1193ce676eb8642523634166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcd3f8285a07c85ae6e0e7eb6fa093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4ecbad5908e0faa57bf5d29f3ead8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eb7791ff7189a3dc78171c8352f7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06435678b88561b47da7117bf058ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b8cae81e6504635892cea2755b485171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0b298b2da8206b0673d946941aaf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353bb42d2870f12af8d475bf9e7792b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee699ea0622530679d5a2cd7d0a534e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885675b4c0879bb996ab2fa8aeb79335175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6b596bab1eb03d9ff3b54de55518176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28ec7554d0c915b5ddf8077f1f3c2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad294266f1e627f25d5455faf4172178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd1092d9e893f9c464a492e6800e64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf997daca4f153563c76b2de9c0172e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8997bbe87bfc79d08d942b73d3c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ebb15a108f9c2f6fc21d52b5ce32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df3def79989f5620200c168b51bcb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f04dd043b6f0637a25cd0c048fb9c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a3cdb7bf9d1bf1879eda867271cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a5fa08044a8053e12cd71a3a6012186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63fcce3ddc926188776ecb3290bd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80884909d448e8ce3b071fa00e19eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39103b53be2c22ad893060ac62024e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed175de0ddddf26008778a4017b0676190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ffc4e7e92efb6f101ddb5cfdcfd3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80d3927cbb78d6baea463eaaf998e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad87fc6156f84e305dd13d79b6803e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e15d7222ac83928b16810cb47e2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb492f80645113bc91302a04bc89dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ed3909f3414f68b4abee31df4cbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542887285a5147d223f3cf567e28202197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f60297bacbc7c95d3ebca417ecb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a23c553c4702634f4edf329b1fa57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c9f14a8520246609fc0bfc610de08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79e54456b65d6af289be4dbb98e9e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81c53af6a5f1e858e206e677df23a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d52fc30f338c46d64ed9142863780203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc9b46d015be820fd9b3c03e940c49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a2191d489c9269e5d48c7dfcbba8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38102da229911207e7c12495cea8c797206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d522500e97d0d08de531c0868cb7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843366c72ada065c841dddf50915d76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e30141e6e9ce64601d785049d5bfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f7ffc30e3e9be4582aa7ebb78488a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db542a8a0f818aeca7f7c308586431a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a424e0bc5f77fb92d079b2228f17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e6169f4fbdb2e63cce3c158d0750e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1704f4269dac411ebb05e78976a9295214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6a2a089516bb5aaac863633a80de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111f6974c451df905df16f2d7c386dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf58c72a74949fc6b07203f62e724217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d159e590f8cb8fe2e78d7204f60a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9992869565998f2d7f3331d0a8826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f3c16160dcab919c9d42211bf62ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a180be4894d3a9827de0b45814cf9a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6191cd2b056971841dc86070bde0a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3906e31e4166e5a0512e9449a9d9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57632a7f4a5a74774e6d50f4e2ffed3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74aac2fef1c5ff22b60c2e3291bf3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf665ec3aa54ae89c609cb531b0953226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08183f0796529f191b7d6a21668278c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8869bdc52dac533bc9c8fdf93d6cce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd78902ae629daaf5f21da7c1f0484229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf78863092fca44ff65dbdb9e7eb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9527a00c4192ee24f8614a709383e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e5588c5af7e898d2883c0aa9b78ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfaf56595ce171700e0a101004b6b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256200b0bc6fa27c06c5d75056c42cf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee99cb2c46dc8df06528e29ac1522e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef1d3ef07a79f4843c59f8a5c42c92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae0090aadb7ab6dd32a8b8646e24c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958fd78a133bbfcd93eb86dd3edc59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf22a62d7f8e3a3cf4bf830ca89d3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a667e332e96afa2d8d78dfe1fca54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9185babda42edfb97e08e8e093dbe9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad968c34d11404a5bfefacd68599a408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158955b5ff2be4288fddac22497da519243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a14e362f68b35b5f8effbfc55055244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7eb4f4ac91c39e1b8d30ae78a3df6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695cf2c64c60ff3197f279deb5264dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f04453bd9c730400b12823be5621aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffaa0c0a1baccd0a77a87280b6e5b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b81814478c02381b8e7f3986cc6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7b40148d7dd9ca93cd82f62b9810250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebdae8944b26c477c1297872691cb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d320c0ef8d9581d80e09659291185d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eed0763aa51d8816555be93876359253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276c3bde241b430b92475863d3b475254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab983d5ef734d84e3c8b4344a5e953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db58ae0cbc3e3cf745d01df12435cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ef7c2896c561203f4eb15a88c16f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711df74aa72061f9d48d9ff62e66929258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c4d3ece1aafd4c9e7c4e67a68bfad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db75b143745eec4b68a7edab05af6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f743a637b6514c04d2aaeb8fcf992b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6465a664aac87abe137889ee86d87d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6e82b4ed6e1ed4c1b2a4227b1d22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5abd8f9c772a3fa4fa2744eb44de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df6c8d481a683e26e603f21cbe33f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f35574d7551b6b47a6840df316527266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927354991a8aa200a555da6abdf4e09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673aac3d60511d7460ffd1dc3f8ff16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd41ac68311f26b35b78fc5aa169e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c5d1eed0400692dab377a1759e1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2541215050b71fae46b1aa17e3e0d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e779af90feabfee44c4bf434fa2b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f716bfd6ee1c0892139febbb0f8ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c8401a7c5deea5270bc553ea38000274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539246203f9a2fe0d0e134e00340be8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0965d619a27083be0580702b01723276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2f7979ffd07134a54314957da85e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95adf2f9a48abc1c80e0b55c4d5fa93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831d3d35139f2ae5cbdaa74694cb46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25b90b4d5fc950e6dc33b56f091807280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a84aefe5bdd0c632d9ae91439b1ee0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac87a5a9df64b4829c6d4965abb17e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466e6f5acfbde67815565c97af70e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a58126d1d5dd31bbe3c533816a50cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d1f0c47ea3e3130e448cd521c6a9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3039aefc5fcafde01a56e66d2070e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ff831b6a892e8f883937de2fe6aec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18dc39a1f188c81354a8d51df71cd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720775fd4432ea2f14700ef74feaf0a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9cfe54a9fdac9d23fdbc79a61095f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa19cd2ad0a1e66ff0bf5da406d3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a743a7311c610ec28ddc0c3c770e82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82034effe347835dfa7513b452443ccd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe90829788df68d96dc9eb4c06e132294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd76392d0d3935d55d407d6a4b1124295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81e9f95146cb0473e77ff49afe2d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db0ffc25545895d8419c842a1f4ae9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bdbd1b172e96dc1c4139ea5fbc9c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423fb857bbba2b8854c645de18e7125299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15d785e8866db864e14205a1730f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f25b23b8cb6f16daed8925a75f6030301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a460d544a57378556e1453dc21858e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09659d2738fca915dce264c5826ec9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b66a28c722c38ed16725f00ec20c2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c4eadfe348c042ede29f28332104305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526517a5f35fa99501befa7dca035d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee5e12b7179fe32de9f6d16ed67312307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d2e790b6fa89d0d448ec0a07936b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaa3bbb0d523fabd8c2fdec395917b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f27db531cc37d51fc7f26b62b5c7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4022aad7833558bd8a16ee0193665f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56868c10f526bd20cb5ed50d0be5308312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb2ea7de8bd3c436c7a8a8ac7ac02e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c79fb794191f60a54d0612092a45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d93c9c403364f316bb42e03caa738315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d12bf19bdfb934ee5cca6a65dc068316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce096d070c2c1e3741135ce1fb824b06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb18aaa5767e484b8f81f3366ca7223318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44f03b254bfea21d490e55b0bf79b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec676ed9bb580601890d6d6049f026e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7de8152854af1f8d860f5648f4dcee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180824bc110b241db230ec44b7b3fe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e5b55273074900f152d6862e94618323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d4d6be3e4918262ee4f90531327b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c2c09e26dd678267a19d120b91fb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4930bdca072ea9fb7a39440a3ec3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0bc7f81df3a9eab2dbc3d24738e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dfb5c9d1a19cc1102c1804fd39314328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b7f2865489bd20c165ba71d431718329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde43f6c112ef95361a74d4a5949f1ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ca3bace8b320cfcef5cec49fb452331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b592f15e44c0c29885d0fd3e2bd6bcc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecea45d7b78a15ac84c5adfdbc2c04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5e36908a7bb8779f43805f84cf07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58795f9932d429d0307a6a4eef6dcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c5f002938d3d3ce23f72e0322992336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd6e497d32985c700a116a3e2b5d94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e81d45ac18ea4c0f85cd6639e327338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4d79a7220c9201c60dfbcf6544c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fc5198901f77a9b55655ed8d074b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21f6c922b9ba273f2b5a235c6a8b68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94262b35c75974c408d9738dbba00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a48ea51b28c1177d512c7b7cf1f3b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835a2965575c2f6cdf3d9bb78043c43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98286a8bc17db870006766f2050b1659345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558062b5a8696960fc94c1e404348e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377159e4de866e7e4ae4b7d4a502514347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db53bbc1886677552f16a4a0da3d0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08339e2611e44bd1764069ddf607da77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18ceb44c1baf96521e4d92516e3b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0a6d4e3f04a501edb7d0a1b8e0089351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f848834533425a1938cb158b6269bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9ac3dd5ad8f92b4422d52854f25e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b101d58e7b19a9a6f597947bba0541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26ef316cb46adbb0595a41259dc59c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66725469f0348c67f113c20cc48cf635356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074076ee5853c036ed88206315c4501357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d230e2845cbc3fcf1b5c583bf2d7dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf7e866171072ee65b5a1f9babdaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99568fabb4b61cc6cac9a8525c6bb971360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4436d5956475f5791d6efe3afc6a23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825e04db88a60ae1a99c1ac80d45a8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af017734c77f8c05cd9a6e13eccddafe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298c128c74095baf623f8a0f23da47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0e7fa927487fea8b462f6d7ac5e9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ba8f59682688f256f1256d7aadc9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ddaecc6a129af1f6c1c3092936ee9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a86c29131bb4eb64af8f2efc080563368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab39ab197f8fcd1981aa4b6a972dbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3f0288c1e816e0ff90337570ea77d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bde52f42e727c56129fc10c316f86f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01489341ed00da23be2cafd36e113204372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b41e36574bf8f1a075c569e2c80a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d651d041930eccd1e4b6ebfd0c1db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81980e460fc6ac89f955bbe347ea1025375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f93291cb21529919c6dbbfd6f0e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b7226a7b6139895a5b8f0a2590b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde6d70d6bf6a76601aded8277e7609378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4da3cbbec76c97031a3f623c8eb6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bdc4a05efafaea247a154b0859169380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9fdbb845fc7ade988f7afcabd2f5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6a37d29bd3186f52e64aeaf1f33d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1d1ff94d7b0159b378b98fc5b4c13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f781cec203b3a431307eb802e6564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3f31c77887e2c5fcc142ca60fd965385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61bc243cb71f3cb3dd31fce71f1a56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a05f29a4a7433aa199461ea33237387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc319414cb07257beb19294977810b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d8a06ada7b87eaf345c41c28e477389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf274e199ac4225fe3269a7ca1f85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8484230851a04d8176176b180077da7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331300c9473f7ed4d8a4bc920be2128392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11f4471de9ef0b0a36201bbbb6c30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bfe7ab75b7b20055b99623ae8cb48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2429a7c6f632cf4c0e1d051550d6e4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba11ed121783fc35519d09fd7ef8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9bda4b35700db7f53a655e5445306397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515625f0a89c107d5b2688ec5bbb0db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db0f2bc91a114f1bbe70aae1dd89fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c74254e807e10c353ebdbce495731400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba8ca2a9362552876a261a91ed051401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3310eabeea10b09d3f9ea527660e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c89813dfdded16665be1afc77c9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3f9f180a0768fa6d4ab75e2b5a9bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07920cee4857aebd820e1445698f0015405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32d3bc6f324f922e0786b76c0e4a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddcbe67cc0f97d8701fa03ad964a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a72e981ce0830e0776f59812513b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab996b2829960ce2d46feb2e00fc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92c066cded26586b6d71e8f2dce209410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7d4cb487e06bc1c706067072de1cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc86ae1d34871f9fef654f85869dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265d64e3ecdd0784d04f2f7c3abdc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b1c1bf72becd2bdfcdb3674440a06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39214d49cfb2cdf611d0e8de7da8cb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2117bc0ffe2e7cd3554cfab248219416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f7c9d579ce99f7973a48126dfe7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5b101d2985bd8e907a3ba125139c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175a01db13f02e4a73f184853bcd24b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c723f2acfa3704db3458e83cd10ab3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d9782abd4c04e3e5bc9773ad9acb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776914ac2b799422165ae4de20d257dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a955f0b1b7031562fec858d3e874396423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc92de8232aee7671aa3e4354662ff5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caedf2b3eeb9776e5a9475aac7f740e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5128c69c306b15105855f01fba590a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e000fd56755eeeace5bee28484f1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e7e01e76d4cf75964ce3965da9426428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298247a0796868eb105d8522b669417c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52afbe63ec4f828073ca2e7e336ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195ba4b5ff772d7d35dbcbb53f3aa4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254834d40931eebaf96b516d6084a4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906004fca0df81579d6ee9dd83b2e06b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13587c47096a160c555d1182bd4a497434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec658523160db3d9a55932b937c023e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748fe161895dab27de02c7c5ec9f329436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561a2b087e24ce00d3f59f618d99654437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172048b92127f4836e79e29ecd8b2db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d4f6d5a4dcf9b0d108f89c6ed66c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567ce2ab9271256270792721bd32a6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a3bc53bef6b1a4da3d9e7aa3e2b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfe2edaf8aa8a7d06d3c2f5aa23650442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1334ed75b5aeb001e7548026d28623443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501e306c37e2e02935514d296144981444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deab67c83fa7fc47a9d087389a42d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df994ab02c5526e04f993344ca169d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca733420012d1f830ce26ebf18c0b14e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d5d3cf3b147553da209f7078deb4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff8bdbffdcfb201f46a6de95a92e19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc888f91251e8670ea77e47bd6eb00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5b1688d3b55bdb47c5add48d7fb7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8ac6cc97a506b1b64717d295f278452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d376d0997d5f06050aceec6066f7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae30e28b7045968c5c6b5bbdb6ec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a033a08b0e3a4a4ae356cd513b4637d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520dea8e678b592474c6f2ed0d019d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a187fc610484e26300ed94f9e8a50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa49f411e5c975fb4235b89c117da7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab61a8413d4b919f77420991a12f2ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3484df774bba1ed6a68695636af712460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d1d0b36986e7c80d8111896d006d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e42f843451c18e7f1f33b1296795e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ce25a270e21e53a6cc8edd198244463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643e6e6e5764f4ed5199d4c44330396464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e48175026a1e2b24984527b86349465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79feb722aeb8bf918ceb7642dbc76d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5792d4d2b39b2c6f61cf098452680d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca12773b1475aeb27d07dd6593ed93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143666bac079ee59c32213bf2bc0ec9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290df95e1470289f42d3ed4b8273be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b89cb56138da506e3bf5fe649bf9e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d3ed80852591ff4dd0297ca6392fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04c0e0fe6f3283d2033dba58e01b3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdac4f379cc6df63915ba852ac31822474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb4919d2fd4b8a7489c1aef0f7e04c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087b9e900893f009519077ad1d4da6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d25638e247354361f4c33305dc109477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702744df2e91f115f58e36e1dba0372478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad19537f602da9f464a99dfe028fa05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145a56f765f5b78069b6baa64ed3ce7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd263f2c627422e36978fae8361f18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e33f8e9f3ff8b57ada1e85bc0bafb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3797898c0e68cceb6e5cc7463097c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2859f29399b8f086b80ad0d609440a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71fa60d320e86d9f20905f65b5d83b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc89cd6ff497a045985b729b7cadaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3c3036db4862609f1eb99d71b1a95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65ca7b62169b1c34b9c566685c84b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087be06d176f38e90c1c4688c415f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b15d471e9d39fa33a763e6156a5b87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a65e041d737e2caa49a096cb4ed4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e12f83bf4497cb9d83183c42126e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fafdc16c2667dd496a79f1baf411b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670bd9dbed17d765bdca82acc2f13f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3253a1a1dc3e62c515e76df2bcc73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00190b6ff286bda2973e8a6312492cd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ceca4a6db69b78232c5fac33128f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26309ff1fc2f47171193ac09e5c8490498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bad5bc5ded0868664a240ccd09c3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab5fdb68ffb3082d7de005263d107500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a9b783b987c4a408e6a4fc0cda7e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c019498c1a2068db61975f281d8d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6747462188761c7834f7f61cfd07190503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369f92f3f876823ad19fbada8813814504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8706241bf0d396f9a21d2a2c530ff0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9ca1d695c0882f8dc25e8a20c04d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b4d8d8648fe67e3debfa31f5a5ae0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5c6568c6b40fe0f8b65fce584c061508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2489cfa8f2291c19e30ebe1a09903509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981634be95ba8801992a2b669f114cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547854bfe41713f9e05261464733f31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72624ff53fb42fbcd17804c8417ef16b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43876d0bcb229bb16230b43c9032b78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ee45dfc757e8bf61a85242031f7fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a5723ffc4a8b569c0a5cae586ba4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d4d4f12ddd2b9bac6a186616a451a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e780e412785a97b31e84e7a70e4705517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b37d4925970f5bdd27db401862a022518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dbd5f789131a21ad2d940b3d9ca60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59e0a2b6cad93aa23b308d78106053520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7202fa4a759e4d44b8f9f3e67f37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f0bb84d97cf04448b992ccae88b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854495850d6db6685166699f8fee101523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05803b13a78730f7459a4aec9a19cdad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be29198999c019a4faa190fc4b6bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603caa10d586c82c1546041d1121395526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c7de6eeb123fdbb0f5f2f002008e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6636d631f1d7d8d2631145294a3ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ffd879eb1642fba56dc20801cbf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b09973fee37f9c069546bcc0aad3dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0c397a6f20c39b73b6032544f4123531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8ec66f28b21bf6b316388752b199d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f2eee29fb1ceb327075ac507a420a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2f7508da99aa790b542404bea0f43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d31ba49d238b2c4f4cd13d801842fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c88d7c077b3fa334f4a00af840d2ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a489991043f8700a64154a5e5359537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39572476182dd21f74dfba4b12f66cae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e016acb9735562eda76cfcb12315dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735e87983807440175ea425b304ee4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba973497e150992083733f763603d93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e638b3f1ae89c44a8ba445158a22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b51ea92817b1bfe2aa84747a46ade543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428f7eee2655d42a4c7f9cbdee2ee2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f32de044e4a6b1d0f3628e27a25cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd6b627c46b171a2315e9892f731cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8125524614fc84a4a5adf81a03b60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89b7dd62230ce3a0532ee3b4740d7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a344c5c0fa3954162a0cdf16e6f175549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0e75b87b89dd43cb6058cde50584e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af24026d3f035a32d213a78f3bf401551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9858b9355241805bc4c551f299e3127552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4d94ab179c1cb92c2caaf04869e9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2d195c740b5d46f233e9302d4b091554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dac8eaa49d5b9dc4a4553b9c8fdcb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88bbe992590bb306ee39565889ce4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b019be5ebd0bce75eddbd0aac9512a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95611052548c4e970dc5ca76f5a42c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af8a9b10c0597d19471e9c79934975559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888031daaf274f4126e33172f3fcaea6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b9b1058f44a58168025c29757c69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9e20fc3a1cc8c6a2d85b20c8549a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a6a1fb5f0e66df5a9ca34074255a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a39b3d581d6bd541e3bd802017790f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df13123783a64f49470e6d3663a3506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ca70ea99eb551a3101c452de659c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75dbb3f316d69b6e3f50375d49d600567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0ed74c5eb835e6701aceb2442a78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c7111659069b28769e1b4917a61b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb32da849e420778e66a07b59c11cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9977bb4f5ac703e1274567061b90997571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87ff55d5a76f8a70f078176a03c7e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc48df3832b065a6f438f6a521fa991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a24fe942c1b572a52f8f8bc373f452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bada0069bc5696f628673d955e41123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119465dd35e08bb4d3843f23265ec54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c775fc6de34684d991420823b55ed25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3e3343700f26cb87f43f68486e3b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650322a8a149260ac09191ac9c5191d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17091efa436a69d0772672a383040bd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e3b5c0c8e0b31b64b2b34360833c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303cdee60a4038cebe2103878a732b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924352285bdd586fb60abf40cf759f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f60b95342454d094479ead9be628a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca79672dd44e4ae8a672eafc2cc3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546543991b796986819117eeac31e40814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d390aa8144895c25ecbfca64b4af5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3897bf7b8dd239b7993f6bd4917e2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244131781bb4891ed0475112d208a4ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be92f9be8efe7153d3b76772c3281518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034eff36c6349919a5d3eb84986ec8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be1a60d3d01cad09d25efc95d78de420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53031878ca9e315690011a4d2c69e9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929dcb181b1aeab893ae71392d7ec022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69655beb245ebfeedfe185071ac0211b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86c09ce279a10f3630fb2d086279f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861b3436da7fccb74ac41c09d6ff21825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a084584f9737c1516af42ccc780f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176d68bd74d1318d106886ba7fea90727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7271a19951cc7fed27178e1b6d33428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b08f967528aa3c5bc62d7c0076ee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a144c628042721644b53602225f8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8dba3e49eaede58fa764e7322e8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756b66f07540f1b9f02e6099b883b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebb84a72177776ee86a7f05891952933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26d64ccaa3e935d13fad8cfdb662534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48cda2aa063037ae8b6ad81f99e9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced50e5afb3a7cfa3f298393d3ce24836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9db64f3e15813fdb65c70bf9a866037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d137b41dc003d28d98c174a84b046638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137799b8184733422108445ae2f62e7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778e28961c9b6c665a11762c2ad8e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0346c0bc02bdb4fd5d6942507ff2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d6d6cfe53d9ce90e4a409bb3131cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45817548928e1818bf8f050da7cb0e6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06dfbef9fe3f46ed60230aa5a1908c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf5164c2db6be18c2bc82dfe00ca9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997014c2e24570bb434ba632fbe35846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f8309007cb7e5f3308f8729446ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b667885f66580959f440dacba3fbb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0678393629c49b0c120e7b04692249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d464ab074116d3bc7330dee17002c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d7ccff82cb8c0f51b299c9bb8fa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff85aa5a4496fa1099b2b4926f3403952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b560ac67dcdb0418ad1e66e9d7d13753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ef0f99e761cec1a571ab90b6b75cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ca246e8e22b30678a471badb88b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47704fa19bdc280b60dc3d630e2eba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0c634db6ea6246a6e027558f529257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee29809a0a69226a36f7c3baf1cb6c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944c6e3f65622fb3663bf86975b07159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4fa5be5d3c213801fe028b174cafd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38469be41473b35bcbcbbdc5f71b4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ea67a837f0ba78d994b7fea3b83862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71cb87571a6a9c98260687c8a31ce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7f675ba638a0e8b9223279837f89e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c1a538c3581371d85973150a2e26a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52ac2c155a088c3502aa0e4bab21c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80a48682e79d2df90062d4b49eda6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856f9abed80f5fe352277f829ba23868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbdb5ace21106a7573f28f23e31d1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797fb94276edf0ded9ec4b1d0672b5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d60037c73685e44d890653713c916871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5a345d795a801b28c3d09d761f4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45912270bd1f5eb86747ff5f52bac97c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0521d693b524f99a5440e22adbd6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234153cf3b3f18e2fb96538480935d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f845d29f893cc622311eaaf01f13976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15222a589ef656960ca8e9349b40ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059449125f56a4a51d4f7d9bd9a756e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680ffc2aba1e068fcb400d8f52e986479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb9988bd923adf0d93d2d8bb5d9d0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d9902b06be488fca75cfc5ddf26181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90c206bb995358c32a2f634b6523082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4289f3d7893291f3bdf59c2647325283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fe98c9cd598928c2a62f53816a31984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f61a8ea798945b01b9144b759a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceae1d4a806458f14d77dfd618013f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71af8e21e84dd105ec60152dabc10b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f779d7f2785d2bf0f600bd4947b0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbd405f241d2d84debc12ac7a4d4d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdad93d321fc7bd53299c56c7ba19a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973ac6c06eff0dda95639618f45f48391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada09cbb6922f69ec41b885c85a01d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be8bd456560f621bddc6a6320fe12193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4ecb507f6c2b548be8327bd1e185294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2bfa5655c5f4e0b8cba1f3b426ab595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98637f6b831a35423812cfb41046042196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df809fa7ea57af403d6546dce70a7e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeac97c958b6cca059911658f8f265098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38154bb32fcbf01ce1f6ae51a9eb8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30361631ab5587c39053318a0207ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f02d91c9a964673e0194dfde6b4025101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e4763de18ae1cfe8b51b9442d463102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073c6c673ac147f1e3db2be39d163b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c21d4a70216253b274b57fbed7ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c855dbef9ac746ef4155b787109f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b6200aaa87dea46888aaab203d321106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d477c521cdfde463cd655f531a85e8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266bc2142bedb26adf1017dee37774108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ab9c9908e15695861c45fc2c2a05c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1dc245c334a4da64b9962a013282c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d3eabbeefd4a74a8d4c70d1c4e54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf54237aef300ba0795a7fb9f00c5e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd2d042f1221b8d44b64ee8325268113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b724e8f470f70f7d5a49a665ed91b3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75576d0e5a85e32e028db709fc9778e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de5822fb897e8b455cf28659b0cb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693940095e53dfb78439d76afa30cca0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20553111146d18b8e30838bb9cf8c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93f5ba6302009aa6a8bad14cca05c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a2616e64ffc02bb6ddf50199034a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402078e921fc51b8a42469e5e6c868d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15002c2f5631488983420a000fe735bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5602a9a2b3bb5dcc846f25c3cd3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d6be3bc6d70784fc40812e46428db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd411f3f669a5fc0378d696a9fdf9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac7b1525bd35b97c0f1036393bd7ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee28453aac793e8df84f9833ffffc24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be960737470dd9bfea3976cab61fc32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cadb36efb5151a1ffde48d0dbac8ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad155c3652e196727306d7a729a9c6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a10407ac433ca281c882a888deb645131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223904d440406b498255a3d9f894c03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5492738f688d73e180d9f639455a6e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200f581f815c7f246b24c0f70728f91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466ea5942a57460923cf18540a37866135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f85eab82b4d55a36fe24b284e06f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da190d60bd27a8302e08f2e4b69555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99c5a690364a15c8f986a77b416d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee83340ac49440030434da4017ce158139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8ca1ef83399e5a6af02673e13092c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887322083218d7ad53337a698ce7bbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369990af1c66755b7ddabd1980cb9ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615ccf07b6967d1f0d972e740659217143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be20cd8fe32683c0e2ed5521912f363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73f7695cb1e9b73c94603c6b50531145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7c78a257cd16c1bcda1a0f40532b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3500317c7fa662bf856b6a8f58f58e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796fefd0115695a09afd1537469329148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4101d791675924d809853329c7d4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0e4d2710f5332eef1b1fe7c37a7e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f6a8687d4d3c61bbc6130038ad9a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7886bba5bd8ddc0e16dbc00788b6f9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51d271e1d09a666dce903bc7d103c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c65ea6572ccd7f9dbc6ab9512c01cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e0c28c7d75ca6aa196e8971bf8bed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a329e4a23f3929c66fa22c099948156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45059c73c7d91afbd7a5aa01511a42c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb97239950a38fe6f902b6ce7dd092158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749890e57e488b0a67f3d09fe0153e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec11298f4cd39f181b64139eb6cb621160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f6b65cdf6d7069823c865669541ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543754ea9b4aa24e122427f47d1f18ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfdb966d3a31b0874bfe666ee5a7c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef461fa6911bb2e7c9b25fff7c7486e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d73eb3aecf333f4cd351226a6c9f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988cffcf511a3c58b4588395efd2cf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c0611f4e6579868fdb42c1d159f6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d866ba07ccbd1ec8a8b3fe668949168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf98e8aa10d728bba8d7db55c94beb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc62e3dbf5bd09392f016c6f07c40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52c4146b6107fec5b1a329cdec8ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55721f5006b5d50f60fdaef7cedcc3fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf100532ade80bd9d3ea0f98432d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786476bed868c26ebd9991b16a6230d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb532ae93318fe3d4ab3f1a95fd2c62c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dd49d69baba0d89b80327f7915303176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5e8a9a3a0c7882406961f1f7a4a3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925ff11ec42c919591ad9c4ac65de8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfcce72b6715c8c1b18f04e641b833179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49e6c2043292395ecf858a502256c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa78465805eb9c85dcbbc2e29a5b84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7cf9ebbcc0e55bcb5f1292ff0956c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd0155cb68e2cb78f218ae24e8f09d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab443eb6e21956d574023540d693812184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70cfef320ba7c6f3d0e411d9d9ff5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc223e9dd2c593f909a2fd03a7cb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69df78c51f0f2346232204d59395ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af2c10caa3c799066625045887c071188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987d581c2db580e94b2e48880f03b69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e649283fd72c48531f17b836a6efa78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3073bc0ac6c9ccf578b0158a5b282191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836dc53529a26a10fbd7cac8315a6f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b729ccfd61ce924be83918cf96e8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fa055cf2a94020a44f5859151e1b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a47c394095afdf95882f2eecafa694195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de1391171b5892659b5256bdf78ead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060939890bb23cf982a2e19eb61dd1e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc3714fa78fb405304ee354da61e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fd8f7794ac1038ae28a195fa541d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6be4970d4d2829580af4de7248797200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8e3ff49afb430e8209fdbe73e783b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9c4e91112da37b750e6089dd26f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13cc9e8a025eac601f3bf3a9b18e77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb8ff1955ecea75307037c98c2874204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575ae523f740a2628455745314e703e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8428f25bdb3defb1ee5f23d2ad404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832afea8b4d58b588f79a9858dc432e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84169b54ef899371ffc55da1c5b6277208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05598a67c82d836f10846403d9d955209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f3fe2fe601c8f9b48b5c8efd4ac52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e428bdaf751314c17c166db730a029211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7316cef2af6cd9e981ec7866169d06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad0cc7e3b6894d5a4ec277276cd505213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e359bb736b61aa05827e9145130bb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251114f9bde5c8ee031c6c5edbc466215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f0a358938fb9755072eb4bf769fed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02976d1f306f50067b2ba678c190d95a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b971189f4c6b56267a1afd0c199efb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02022eab36e414c6e9c7b62449c99b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8db03710b8957144616c844840422220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1e04f62d3d88e1573754f613d62b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e8528ba395e1abedb90fb7ed08e0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5781c98710b4c0fdc39bde5d746e8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9fd2cf1afb0fff873833ad2ee15c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4fabec0a65ccc71d94533eda639c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd9a868457d1a792511325f3ffef4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c8d2b3c7a45f5c6f4b95cab7da26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ce15799cfd9247d827aeb6d1bed04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba1d4445a3db7c49cea2e69278fb25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfcc47ac306001304d40d49aab531b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0904b0c958f074a2cd8bfe5fdcd8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563ff9e13ab95cb091f4f94e233c5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd1d1a64aa7e233453f174a42e7538233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c321588364c626b6272e9775406ca9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0ca47c468479514490531f4341afd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17535cca8c612c31769d0f2bb5c787f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d32ea9b428977f936ad8b685a93c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c273c65a5f419e9fb78eb0caa3287238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5e3fd9b89d8cf7d679bf53c1a8c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d69796f558ddf0f3198925e58ac3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29948395dcc57ebb4f101e48793aa853241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a7da17dc34ce2f444ddefb8ec82c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f6cf5f730b95813d0b69415cd5816243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d77084874ae1bad889180b0abb677244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661eb3cb25ed43b2c6000f4805dde4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac48d004dba71a0e6a2069fd2226f43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621b84330a0e7f5e1a7ac1cd46fd833247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9cba72c3656b6e3a04df402a8c79f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c5f92d26bbc8bad47d837c443a13a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f2283dacf1da2ee7897c3e2a45df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e227f2458f385bc2ffe3fa243f4a38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8ebea4d4ad65dd06b4ecdd144aca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4588be92732e56e66b1486c3c87a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d0e326f13864c9b2873161d245b41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3170ca08bf84531f2dd6f27c0100ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ef00554f035b58210fbb8bf723a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a401edd170d9e964169b7f94028afd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd325c143cef7f8227be5f5ee99bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3be94ed4dc8be3dd80e1fcfcb8b10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2bc2f7a4627caff3dbee2667e986a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd92a0ea21db5d725a1cbd7242afc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834559efbcfd2f323b14407299008b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a474bf76ec7c69c75ed1ea1cc095263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07b529e094bc00d2fe92c8990c318264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434e2a7a4b801f0aaee44ab9a4af37f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e7b517323b5ccb060325f8866f2aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b4c77a6446ff918b0fc3507f963f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c797a6d5a1805e88be7a8f1071bd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5995e5bfd3bda034a1d8d5cc3b3bf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848958b6468c672805889b3c0b9d248270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862f6b6785787e761ef3cd132c695d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e883a6d8674227d1ffe56bdb4b03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5c0c338b083c8b17f8554311c4ec2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30fe23023061d83c74c24d40c03a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd76c9f8e61ef3baea4802691c9cbba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4add56d8fa9bca2a9619d6ac3ca72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e53254d820ecca58a381952d6b52d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44fc7c42eb8f3a359a1da669ab968e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0510d0e1b88d3e17c314021030acff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139395736afd153f42bbe64b46cc5f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0a73306bb76fbcba9238aac71e63e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35534c1d3674ccdc2e1ba29e3fc6f64a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888581b5cdd5ecac18cdfad19afb8c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0629debd9b5416c4631371e60ef6404284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d76819199e014c146b95d1df743d0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a500bcba446c140ff481173f774f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f2a21acd0760e65aff107988fcdb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c416aac266910eedcd9235db671c84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab6c572e2d0c31ab18ed0155129566289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092248006977f3c88283c73b0c2f8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ae85f356474eac4c574a37a8b4c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc909e8fcb8e64d471c7c1f41ad0ac23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6fb3b9b7f6dc617522092a9f86b7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39593be54f339584bd5b17ea1eb3e7b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26351ce0e5c138e0b80e3b21708e36d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2a1afeb29abc85b4d64fb48fe657d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b001003c903a9117b04c3d2147ad4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b7aaebebeb97a0c8afcb0fec722f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea64ad44a93a503768fe8c43191115299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecfd2245d76e43370b8e9e7bd2c03f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce31df62a282555b4a661bf3f1efe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f37d563b2ce6ffba338912fada5f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340911be9945d12ad7d0e91169093a43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf21eabddf0b4142701060818d21e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54557096893dbdfe023a39b1f46fa60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d218da7e1973c0f03a7972be0f784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051c3a08dbc69ab1ce898a07f854211307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46429c4ba1f1cb5fa5f957027401cec3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3373d5e32e4f334084456819824f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6078adfff60ff7c3134e2c54caf85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff171a08bc8efb483067154ef7965b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2a2e9a3ba9fa2f9ef31d945d2a98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370c9fb3fd81dc99b350a3de7cd9ea0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ae098327b7e9ec2ce041fff33dbc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822479b2b14176c053c35d53b5d49914315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e56e9670ea3c5bd6733bd817d2be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ee55d71ec8e99abbb063ac27c6c96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2c0ceba57b0583dec49be37bba9c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f54006d4b55f929e41ccf6636d3a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1048127549122fc69134431e06cb2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7f5bfcdb18edd6aaebc10942eb0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91163b45ab00c3c0410d55b03ed7e479322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f5c509a16d85eb91eb7114a493505323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f76a56797bbf7b647e8c03d97f06a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9794f8266a88dce1482af0b342755325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9deca5a1f3e279622b98c7f185325326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3edd587938c28716e0c7fd30c08184327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645567e30a4f3e2437e72b3e22052c34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349936db03516a74eaef214371cbee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c06da12ce01bb8fc0e900692b68a11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d0bc9e2de161525412802e154bca1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8221cfc22db5006d71b564f37cd9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c7b68627711f19a5831186b9e8b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86183a8e0446b1e42bb786026fb606c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af9c605d88509a5fadaca90dd121a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a22f84a4f9d906fcd85a0766e425d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7427219c6fba7bc21db49f90d3443f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb5e738b253bad590f719b8b423d3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63146fced7a3548eb8280d2e400fe8a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef79d168f0adbe053f551647aa6a76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b74c3595af330e73b3d0f3d03509b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460860dfb126714c7f81ec31758da581342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf02ba5dbc6adbd39ab0cdbfa3ee06b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93c63caaf3f76f66dbcc5f225b42e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c76eab4eae83a4dc495e7f8cf03c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79177034793813e2a9b7764795d5a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba36acd1941dce98f767137aa4ad866347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa237783e7fd00fd41edb953e6248348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb9d71f54f4185064490317de8ffa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a2e03596006f0ed97637128a5b18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618f72a64750878983348b0572a5a3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6b3968a7c3d80eb0e941d57d65c67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152d5a0096252960b2819aaca34584353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0129fd63042aa4021c922dc30977354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9136d49a58e5e8dc3f44012354d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4a923590dfb4ebe6860e708903aac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e46b4fde9645ee6b243a5adaabb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311aeff3f031bdf80127877bce379b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771572cb7c380dd689938730dc90f5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a50f681f5b289e017834413fc668360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c271bca67f032ae11564b3c957cf21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba488672c3fb1b53332f391318b48b7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb160b5b42c4f6173d5e58bd0ba3f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e06125c48affd3f6ab700a070d407364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4ba1ef271cbfe36cb94a8c0914c44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f7991915ba7a5ab687f1ad8ecf53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47bb3d13f69a3619e214f2879228d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2aeee11c0cff69c9331ad92d1db9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c26c1b5736593f0a2c6283f485d02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65674c0d015056b8aa2a905e7e8774370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f481597f915886ca44da2cf04d45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fe388cab315957cdbd5748f8bb4b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0975c50b91acedcb1ca9855bff9b730373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa1b615709291e59b1b265f1af6d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c34b34295580d87be97096a29347c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327392af89c6d6f530e1f225697b75a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810e835a12bc09155bd7b4e32c379f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a55e76aa231922f28a4674596c606378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e7a10bae281ad7d029af5fc4d793379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418c8fdc74547adfdc59df9928d73f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaff938f0a72b62d405e53a6dd968e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658beca6ddfd73f7e9a669840758f80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693caa9a6a295a2eb6f9b43e86be7fb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9c89841b5b3045d8fb9252e3cfb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf3c377dcc2a512486d7768ef52cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc773b6c7d74a989af455db2a9a0c3c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1064bde9516a012f8e2d83bee3c643387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431c808c1d2c2c8707f367afdd33ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5789ed475211e5bf6b617ddb0e18b39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7520d148466505b90892858d742069390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae0694f2fce074755128bf4a64f2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5686796d859b6b7bf9de2399e952306392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd597a9735d3b4499060de5585ec3ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9302f659c3801630d526bef0199e498394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740ad13463aed4e51501789c59af93d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d7ff1ce098ca095a4589e3821fd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03435ddf8a8619fff41051819f31651397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f82af6c818990141a4a8eff7e7ffb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cdc7e954ee07f19fbef7870825ced399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df3e95a38e590ab405b70e44fd9ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49aee793f23b93577304a7b8fed87a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0730c5b9584b9d74f1236e1197745a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb256bcdc77241c3e1c75e412d61ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcdbd89d55179a16ecff07719565c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faf887cc8d46a51ce9c95d026063d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541054aaa2f4520a235b190f41f6baeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11a1a6f588558e16f125db194d87c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b92ca20695ea636dcb90c718ff65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6dd23f0a6f447d2a714c99df412e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256165c411614d59880b88f115268c91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4212d2d73f333433e2d27be5b0b83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e127e210de981b49f1f81daafa54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9398e9dfd9ab9208fa9f488c576686413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923be9904bf70f323fb3c5edae2448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121baf9fbf57ac955ecd1a17ab6cf0b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512711d2a3319f3db9eecb75ee6f007416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bb486f3b3f8121be7b14654478f75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8803ee97b006fcb305c70d9b5b77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5158f347abd237d5b96aa6a6102a4f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaecaf6658309b314cd97c94d6bb782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df639a0e53f10f8cf056201c8b7999421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde186c2e38d057f1d759c24198264422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abff35d26628ac31e8470df12e0039423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b8f2185b5d153b1093f4ddcd45d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d97aedfc0ba14c45d1ebd15303ed4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f19709d84df8ebb37683fb6ddbb106426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e921a9f2bc523b2c6705c526b8602ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0b8c5e24d12ae91f760fa0f352c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54f31828d35efc90c848ab3747b32d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2a6a61c291016a8df89d1f52803c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b2e1d4d9b336194dcf845ec34b851431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d029e93742b6e10aea395b4688a2a48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4157762d8bb4a67fc4a77e3294b57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be238cc2ca7984dde88c978819a42528434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c4eeaf24f0ee129ce19c891753cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae28e01f2d26df04bf7e8e7cea1617436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb38698292c961a35cbe533cc2b99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f308a07c779c7c726571c026f8a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36758165c5758815b859c05cd5d36fb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c68c53322af720069609291cd980440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2747101a99934ddaa61fbc45c63437441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe34d14f740d63da74a156b2e09de6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae3ca347c92c81d75a279ec808e22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7f92a23294c70497162389d04c94c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848138196566e374facb5957954015445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfddacb08893eef7107cef898d72441446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43b73e455042dd6fbb89a6c859b2e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30020860ddbb808aa6e0fdf7970de20f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a44df71f7f300a47c16c21029a4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d67a3ec34e80bcfb5a4f2de5ebc06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0604e860bc2a35811a67913234fbe5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c9c84c3337d3df985782f02eafc26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91afdc27504a7497f480ad765edb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceedd3c83a2c9109489cfa54d2198e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ad237eb0cf22d4911155edb51351a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd6bba605acf0696d8a04daf2935cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec37e3c4be4e2a53baf014b65bfca99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c301ed777ef443dca33b4ff32cd5e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a1e7b04dd4de089b3658ff64a8922459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525280614f1d9cac060d18a666dc6b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef513503bea131290144b62aeb6c742461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d09c6b30d2455cec56d2b64943a7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b839496054377a54580a52ce044b71b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4924b989442e30956a1fa7743dc29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d9c66c356c0415e44d6081a07059465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf542e81972efb537362dd9de30e430466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a75888352058c3c64be98c62e169467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258865d261cb76b2846fc94e5a1168468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dd140dc2abab8a553d8eddf952962469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441fc5d2d7eaa706e9bb94fa8385c01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48acbf67572fc9e3c33025d077ed4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579db29a524860d8dd1467ffb3eb875e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0839cfad849c269966aa72a716277473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31eaa5a6dfa0d59f68faf0156edb2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264899f55297c47f7ee92d6f997a1ac4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264edbfd29b90bc2e1c926f399ac2b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4c043cd870025a6428f8cfa3b3fba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa803c4b90b8a49d0fe66c2d4dc9c5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda360f35a6105648d357167a15dd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c457dc006f0f78d30d2edc2ff68d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe68efae83c5c55bf7867d9d6bd1c5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd9064beb958d3a9b2bac4ce693b21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d1afc97f053a9b36897fb80fb94c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec236bbfaf7cc0a928f5bbe1f59470d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469a54aed906c0ad8b418113792b21f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c46cbaecc6b97e8c30b14268f1d4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f680424bf9e064349ee113d37078ce5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d798e3f095f95a1e3d4c97cadd879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6989b7220eeb98b0f6d2d0f40d96c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d955a6da67d5b6449a86ae3f79807490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c8f330d0866d98c3920de93eebbd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5609f97a5785b970905d22ed83b4c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecb5c100fa4ac151be4349407d9e5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361e6a03aa949a1499d5479b5c7ba91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0a5951b7a47063ba09ad7038de48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ad201b6aef6c386ff504f83836eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21976476718ad5eea7c13fa604c45692497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66c11fe0f174c91a48c1a530db6574498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2edd9969fdf950d90e403493ed8a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f32210e08e07578c1e054a76558977500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e85f11266f2ac5f12b9f779c157b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83065231dc75a5da6d9bb28559eaaa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1bdbb991416c8b39d76b082d678a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037abb670901ac45f9c1fa039f1a12c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723fd31313c6157f7e8b424132f206505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76023dd2ef2ad4d814730feb7e8ee19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f309fa591f67b8a46b8e45d8ecc91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76440cb2ae07570f8278c3bf9323e26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed3d6ecdff743e209715d809fcfe0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f9509376a059cd44c0ffbf183ecc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30f0abe39d856e4cc44157f69beec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293af7e900205f5e7352768658ea4ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e3b539a3e236dae1a5b0cb590ed6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a6912a78ca42b0bd6bdb0435ddfa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1af114c39b4f0002268c11f7f481515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d5767827640f6d4ab620deaa6873c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd1c8200ace10d6ce79d5476b6cc3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5cc5fa818c67f2a5fd8d531f1aacc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b25b029a46956ced96cc529e796d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e6010445694f00a8f78c8752ae66f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd18d9e01601f30d576efa252dbc8e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96a17420014caed69af21a2fd6b560522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef86f2c1d97e936c07d5965480af062523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5964bcd5c05413b87663847d2cc11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed487ee21a30393197082bec5e80329525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd0d8857ed28b60734789825f41be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170550f0d2eb198d432eceba2626c38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e2b5fa63591c701dc11e04aea32a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d85bd2ee1d1203da7451048e528f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465ea4cda7d174230823a1bf324dd86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b3bf38ec944386e541c41d6ebea90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803389c1b5a4905772a46995df21bada532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e96838b266a53a19c87ea4ec7c87a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d272c15dbdfb7aa21511a0d646114a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab919469728b17f512ce961c52661535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24854be923ee560a95d49aea7a2f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbcba9827bbdc827f1a10802b27f3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532bd001c28dc26757038ec662245e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c94710521bef2fb5201cb45e463e4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81cc327172695919f0fb037df66fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453b80fd717fb09da95bfca01fe97c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92edc4e118340666e232e59c4b15d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e4979ca03f81433bf69a82b1f40e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002202ab667e2140928d170e9d487d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4245c7851c8e94427d7dc2b041acee2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ee7e071b42a2a9342d017d5df6c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d34c2a59dcd26fb29286269d1fd127547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce0d053daf4acc33ff50eb6e618890548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8a5fbaacf2ff056274a9f646b7dfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f019ef1d1aec4be4817ffffa52bee0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2556b05dc037af98dcda27c453b26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b99634f986e90f1d663c3f30f25aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3031669dd7bee19959284ac175f9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f34265eebdb32e435701e92cb43fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718510b858ed0da427e747007da673c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7aeff8882185f4d48b3d9b2d9f94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa242351a6b8e731ada8ab2bbe6ad4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257ecdef93b2e1b606218626ca5b2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac466abe663efbc10b58b35a61a3799559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1b4525d392064bf8baff503f36881560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4222070382ad1b4ffa4eeab27c39cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048e0dd504d8c4150581c0a57c06c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c1e649d69e9b40b0aa508ba4cac7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f82885e1f96b48a3007339ea253b26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1579192c8246b3b6e09a0409bbaf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd0f0608a2016c1cc365cede0cd6ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e0bc89ae2d73235bf9ab60352caaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82368df155f2d862f58fb3e98c658d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f9e99d504c34e52f258f791f96be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421a6e7bcf493ec15d2a6ec2396d202570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636892380b38d28f4458ec622201c312571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f60a03948a97d65471e0ac7acace47572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>