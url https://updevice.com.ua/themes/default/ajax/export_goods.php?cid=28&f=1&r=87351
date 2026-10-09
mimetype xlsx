--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca932d6ead480791abc50f57aa3ee251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc9de85bf333fe5bef28b2c8f89412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6db7678dac53033cf0e77c1bafadc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f09ac72bae72a07d8305cb7f416a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec16b334e0db12ef3a5cdc9c37b27905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8f868ad0611aa698d4e380b4dd2c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900badf9942e01c656f620f37475f757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76980a3a9e795934320e9dd9305163a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf75e4ec8d1c3044dd4b559f340d4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69221917597c2b90ff2810ec2d91b6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f551a0a48398a6e0a798dbd8c479e0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8badd086da570bd2105d2591d376012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9702dd49398ad239522f530509b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791350e75a375e2d2f4274aaf8a2d1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808917cf9a77d8115f87a8bc41840715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bfb7aedffeef527bb72c4bbbe1ffa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5035e7caa9dbeb20f337a48bc977717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02071588208ca6e37a6c4367907457e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59795888ba31f7743dbcf56326bd36919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18334628fadde5db1217bae0393185c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab3b7af9228182af6aa94120a6a7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7ac94ae9e45fc3aa4278606db62f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c17cbb8853b6fcbafe81102d45fa5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f8c89ea8452bab507ef5e8857f53824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a4a900fd58423161cdd955d98482a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586882897d57eb73b28df090e92490f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a62c349f85ff28fdb47fb073819ce227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff69317099b634585a3d9a561c490b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac010168a2c0e7fd223d96b40c4ede1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0648d8cbd9f5d245a66adbf9955e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cfa982677c33bcd80985b9613f65231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ec0ba9c61b308b65d0beb2f5c651e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b074f25f334ae905977efef43a0e2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2f45f43056615ac7687a9cdc0c20034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5090414ee619bf94c10374e0f5335b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f506be59f95cde535fbd542456af2ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474027c96d34cfcc1c6e3d3940a773937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c4ee4c507c498a84cecd3a1f8025338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93a09dd272e726033822e30b6d979739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958ffed935af53a7c749dc979dedbde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb8f58a5c20496b88408c9439905841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179dd8dbb21b631ecd3571f547e5bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043448b3f8b63b16e42792bb0c5b500f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901c456c4ced1e7908ad3f3c364a91d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80592b1a5ecc67e4128d88afa7a87cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83cc2497bd0a0da094eba7025c917746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c443fc1c9e71401aec0335383d96f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ea3092b0a09ab12d26534059f7ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98331351aa1be6f71e7d4438eb6fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49658853ef058b4acb92cea20dd80ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84389e151e3efd6fe5eb5695fdf3ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1a8800d96220f18a835fff786e93352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01b25b18d4461eadbf2deb9f7c49e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53fbd609ae557a8eeed9bea0e7989054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c10411f3634f35d53e0fed3f6a15755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afce54097029cfbb5ac8545422ec5dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6ef008f6264c86b161c907b59f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2c30e8d74bf12d95b86a82cf7f0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04edddb6febae65394473d54a93af8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe74423d080e5bea9e7ef70fcbc3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09987c5eb5fa2b4b3cd581aed00e4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4538162b52c6edc3b59d8f4b1dd712562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48686171b52994978d06f3a2da9b4e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5725df2c778fa451755a39a89618764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847966835b96ea2e16156d9aa96af4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c1936beee1652a5783585c110b4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886991141cab2baa2270e50344d764c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35181825185555bd11e32b9b94b439f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9bd514baf17b6046e8ce29557300369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd875c2d63b25edbf7a489d65f827170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818925e9cffca4d9e2d780603e8e60371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92856c2992685b2ea637e3b78fe33172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f082576fffabc2e195eaad4dc2a91673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4d3702c50c84541cba4cd5d0049374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53928d110c2cfd0bf2a7c215580d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be13c5d307431fc35f9ccd5efc749976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513dcfaeb7de046daeadbe3349d2a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3e11e1c3ac18563fe934ce8ad01978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5327c5c7ba1a5002221e1dd43bffd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd9d05c8367a46f11e622540cd78ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e1591f3e59b6c2561600e9ccbba2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8952685d97ee405ffc9c7f302c0b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801be1602b3c94365843421ebe1ae7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672146ccc74dbc75bbbb5df01b3c0caa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217c58bbc679b04ffdae86282aee46c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b535c979d85dcbada06010f403cad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03aff1fc9e46d49b74b05569b143ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e7442e356a178a32f1cc756f85b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff7b614d9c2efba8fc22ad35d404f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f0dae326d4397923235a778b417e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a5527f6957d0e29a73b90bd9e9ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f0c5416f9ccb41c05afeb112e63f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b572af8c31394ce8bcc3578e03e47c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d0050eaffdb98e3521c0fd0bbf2e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd866ec2d73bdb5e091c4acca47e6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7bcc7c8ba32ffee96f78159f11b3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd282c028ff41644071c4e15473de0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea6ebb78d5d15de30a9953936c907498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8b8ce675a3afb848cb85282e117b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1929a7689053f845e5977ee7d2dc57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d17addb00802c67405af664ffc768101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba8464ccf5695123925ad37f33a3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47e5ddc89a1070ca27a2c304a9cd8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47619dae06ce05fef3821fa5e1192ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fd4fe1c3224c7d6dbfbb84004c8fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63688ae082d94a51aadec562d713fa7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69b11a1920e6cc784849ae7226da6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed72d8ea007d53eaa83c7b368c26aff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e9e5ebbd0009bc0325c8b71c3b254109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d803b664e0252e0c88094304934a8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c563956aafb0e31d01f631879029111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925016c335700108124b88275970665112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447a36e96a1c9cdd638511c41dfa714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755100f3cc654967d71e0c738d375a1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aad15483f76bd8cd83a08eb662db54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70ade6871870d4aa4ed7c66a9a262116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab4304a995b45ff368360ab9e07680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373da2a070c678eb77e997ecd0c9a712118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6148c4b1e95123998bf3fcf55bcc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d77e9f05546cb4648f1ccb3c2965120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043ac4277ccf4e45cd4ca1a80531ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9913cfdb0e1be2717e694b9d42f3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cb135521debf36473ef2d66c3f772123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9961734c428ed4f516ea7d53fa2694f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5e4ec39fb222a51871db9075701c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e34e39a98ccea981866457a0332f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546c2c729085a69152da6cf289719f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dba81f6f993def1f6621f60eafa3b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4af78c574cd3e4d17c5081706acc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1afa9a72f8152b7b096a864a27dc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69102dff36bbe2183c5a00d64253c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f2daea26e31be7b306f7ffb144bb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285477494b085f1feed78bccb8e8b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bc0a374f18a3feb39aa312484f68b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4479f237bf359592b5a9d3d5d9b24ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473be76a7332d03c42d7d43c3e9e1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d60e9ad6d7ee35882d5b49428721c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89097a840d80a2555400da6bb92de2f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384ef20ba900fb1f430a28925cba89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3ade881330244c183bd43419a229140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7f527b76e1475ce2a50d8363c6b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbf6f42ac6ace06cf2487c9d21ee96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f40013a1dadac9490834ef0e9aa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66246e57835365a3b9f3f183af931b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22476ce739e6c8e452cadb8f12aafc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6fa5d970db0a1d87acb6deb8725c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6b6c5331b0cc7e5f34cd21cf1c9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f946f69224b443a72550a61bf1f354148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0f5460795321e48c2ac9b893663e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe12352f1606ef11b475cab922d1cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcefa02584cb3b6543d0d74492aa0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d18275d77a1f18649c97204953b8e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ecadcdc25e046db2f38db23da46ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135c1fc2f7297ff60cf70c50dced877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8463e1bd0087c2796aa6834754088155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb06da180f52d0d1d64b084fe3796d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c9df60dcc2fb89f64ed2207425c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f618cba5ddf7c29add10fae44e643158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da7bd1b3a324bb7faeaba7a6e6757159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965172ceff3f51d82c0ecc0c29ad543f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501416afd562b5aefacfaf118480acc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da4760c1c378f40af93a82483fb755162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857006c3ce3de1b690bb329906e51982163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128d693c2bed668c856169b1a2a8f33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d467980a1bc73ddf5d3b9f39479713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d473644a073f05c7f400b11efc202a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4121e19acc50dffe0a1ddc5bfc390167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b627d445f528fc244280d6ccefde967168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2482a0df955785283a2d58625b4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861afedb4821ffe0edd751cc63737b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f494a38ae0338384a6526a148598171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597b02ae9d1ac2c996c2993ec863a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ce3a54adab361da6f8e330a9d6f2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df692dae36764e90e4bae37d93f20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432666ad8cbe8fb7151dff486c00de7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6294980652d45cfedc7f42c1ba067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430344683eaa87ec8eb2b5e5d381efdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601b44f8da835ecdb456300248d357178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502043e371d7981df17a5ecdccbcb2c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4395d834b099963e1dcfd84649301180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9afe963526f1d11edbb915dd32b91e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe9c0ec666b52fbe2e360013fb674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b59bf2ae9ee661233a8999e904797183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec9884d92caff15275eaa08cbf6596184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f03758e63b5793342583f1cb8e3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52fccb9ecdfe199c479a56c706fa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e89fe05682c3f969f52cbce9f121d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39060cc3be84f31ba7e1bb93c049497188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e28986cbc50ec10a8e25cbdcd4bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e095916d982d17b18c15d4d192e78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322419463df7cf590b90e99c619db9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1ac673f3196efd2ef7ae081c82f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc539ad09238dc17884771de5184b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87094d599054e80f84840817fc76377f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5589cbae2918a53dd2c19216da9118195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f02268c2958fc72843addb7a7317e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cf6a9d2511c9e1758dcb4d3ef5e51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07026fb12466fc3291ae42a9ca77f01e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afcee94dc85af7dc586a951e3f29f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2ade513818bb5a64b1c425d22501200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13042b28f8766db078a27225954dd65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96a8242a1b098bb6083308198c8ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123db22ebda54fd88092707ab72a94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be269a29e760f27e7c985c8e9f8467c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032a493d84696931ce29ece32426af2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0099b0d6e07357216a80ac2cf1ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d724241ca0f9e09085bf6aef5dfb17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c2235cf22b321ef2363b7eb33cf39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79741aa4f332eaa3abd62303938bfdd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97fa0af7950c8344aad1a99e80d02e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099884a923e7d7f408d05c790db4d8f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed16fc39f82318ce5e406bbbc712a65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f6f1086a96c7cb50514108e1f7a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580075158b274075f3e8bd14920cd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f691668f24cc89e2043d1bf8d0f66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af41c14ba7696c30bea7a7eca63a84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cfd8e3579f5aecf440a4eb35c9643217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e28812ff4d248ca844df73e425eac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938a8d3eee5e11b987c4653fb6daf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48587da9913d91fa37eb45c15fc1cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae19a45a96710b3afd3d8edc3b1f57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dc26ab129a3d021e16c266cf7cd33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42139bb19ddb6161d5fc865157cddf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d5ad560148f3f028c4f44b283c5ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe02438ada88d55970fc361ed8c67db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9bdd35617046f422acde841633f70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049dc372d6a815bac065e6adf27250c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063e70852b54e32eda56d1a7754ca3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed10e75deb68669e52e772066948f0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b15a339d37552114b0b7e40bedbe1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0889fc48fbc8eb3ae984796205358231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40584ff9fa615087163cd4dabd74bbc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc177e1f1497adb3a1dbd9b4db1a68aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b49732ba208eab1986b646324ff3a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f4a92a77c50d3d57724f7e45d54d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c2ecbe7c37ee246879404ec66994236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9fec521b9c42d6354f9ef56b126b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae019c51f17d2511a1dc7763bb9ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462c65536443848d07beaa6cca2616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f80e60432793a8c892f418809b57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc3e25fd1c56fb41ac7ee715ca3962241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc5c1d2e97e85ed18d393ecdbbcb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd15941a1dc088251781835adaa651243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9422d60afe2e50e10c44984af119244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0fc8177c5cb215ff02dbd449cabc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea113d138b6107eec2d58b77dd8409246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b767829783d6c11fc9e8b754b8e64f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa06d37729632c755455c7fe76dd22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec265927435d6e9f9c6ddeb5c412c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffdb0e2b93436d200a5534e6f0f030250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8400f5a0d5c4695324074eb6c0b700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b5bb8de417cfa8904380d7676379252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9822a099e5bab2048d1ad006bb8b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb945df41770b6c8b6294d263d37a50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0ad8d401f545234976b32924ab511255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e4d1d60f66771c30e42345aa6680a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413dde1b32b38b5ca7579fdf7a89d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c25b204e4cf1ed0322559fd3c72f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f700ddabfdf9d800af608de440182259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40e7d1becb7a7d4576e9257e38b743260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba28cdbae91bdf06eff2676bcfdc89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad27752ad34dbc1390939ebbcc3245262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc0ceaa35c18a742dafc2879a78100263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58891c2d34f4318358b31095a96a31ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31b2e5c32a4741f6f0ba55434160aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c111eb4c04b973fb13edd245b9ba3e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e41dcd8f25bd5ac1561a20906787b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4755e879b6c887e07da5811836888268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2129b6c452c2081048c378b30184ebe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f1c788e275df04308f5d3c8fbb8f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d07a8e16c698249173231d59b5ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2941fbb868b5e3ddc0769ed251152272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fd0e300cd6485922486e62d65b53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80209565c8d8ebe17287a602f3939bd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d45448e811cd5b61b9aa65c55735275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741503c7d5203c8db5a34de7168ddf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545014c906740cdae5e27e0426a9122277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b7886ebfcc780299f9b076bc49c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf95a16c46d2b206c9b0b69993675279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f453b5d46340bb11bda1c06eb274a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264094d48bf6d5283f9ae8ff73f6899b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ecdffe0c95ef2943aa34cdae1b0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae2020dc97d36bf30818e122a829f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a577aa5b4d6a1f1218a454eed38af1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9978dac82b71650a70162f8e8f528285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63742e109d96e83f4009eaad399b4fed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402ec00042e52fddfda84b5de7458f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0512344fbe441e74ee0a055c83c6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b5598c6748b178e8973eda67dcf33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbe0bff8d911477ea49ac6bcae56ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d7bc4508eeddfc26fbc0306fd7406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da452237ad9aeb66486541d8cc62f157292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953874eb15dee0fa5eb5837e8102cda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd84f70cce8a9223175d9a565ac26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8a97630afa39e40afe7612abc3cba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef509a3aceb51cb40257ca3f4c516fa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca270921aa8dc313a47e641ddbd5e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed57753fdce6b0fe6e8814a79fdd6c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11caa3b17eb390a1036f3d07d1906ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae24cdcc0bc15562593b32d33fc2bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d8336f02315e68dcfecf93ec5bd02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6be34b860730a927ffde7868013d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8017fa26ded236ca3c74c8adeae14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eccddf5366e3a9d1fecb38f6f3a8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c1cb35057965bda4d6cceedcba13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb0153789b9b9e20c21832bfd0fc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287841a3e4d0dc3ef37a2867d56f85d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9650b6976ea4be45305f8efc488e77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d588b82bcf51ba11154c633e206be6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0bf59fe6f9158d7f9cec6a2ba1520310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266d560d9acb44b3c199f4ca65fe72b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90e05ff72876b1b3bea24f4446e6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860a6422aafea99b485e99600a45e11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54462dfe91a055b37f0218aabd2e08d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31255a1e0b911b1e54bacff6ff506ef6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adac1d1a94766628808bf639f3a58f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472f10347a9786f5e88a1b2673cc8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406af8e0cd342999329d3b8c2d6a18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7853d7fff1f75f54b5e5748059e52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19567c3b88d23787cff384981d0de21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beec51fc537630d10f5f0590dc939e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e073edb7fffa0e6695682c5a3546a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb00e8988ef149d2ebe7fea29841511323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab4d73662411a47c618f029f3cbb21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c1756073f53dd9146d952bda4f208325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7cf5a9a0eff12c80952dc248c7c32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f344939825eb4a1f7983ba2120fa32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73edd34104b5e90c62db51977f6883328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b853d7961f051616721b3087f9ba0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde0896312988b0c8d882b23abfe3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569bf53f13dac0e939ed3cb5c1e51fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dded2a62d60ace5fcc551be5bf41d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70609a01cfc9bbbab11b89c2f7e4a2bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467d1ea5e6e4861ccc592465f6a7ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786777ec844140c8c226b59ca7b6bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924739c1ee76268bb21d2b4911c53f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949c2cdd9ae17180b857820e6f486f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06d1c4af3b80b13fbea9e32f79d0ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0215c499ab5c1519b11f9108b7e43b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643e7e4b0809faa403d46dad65b7ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da94d4c46bcca816f8441cd86d9f811341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa1c2aa24b892af6b5eafc277b340342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9ba5f95e2a82bd2d6e0e19d68638343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857a7cffbf68f276ccb919f129b970344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9051dc1f94e288f80d13261e29162ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee45005a8a95c79fccf123ff2b0616b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446f6e09ce428da96800861486a008347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066307be0d83c8aedf2c94e662c9b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf9da7eab6ae3bafb77d31f0ccfb6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c77e57051b932d6dcbcbf0b89d25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4011de54f96ecbb9402395c2320c6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171bc9960c1f8bad20535315bba9915352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc484feb2c2091c473c2d3391c87836d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5642b8912e3cc02cbdc117d00b552b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72df0275d57b676bb5c9c062a0c2879355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35892b43256e9de7320615685e4485be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a629743558851dde14ffd61dbdee13d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586bc9a94c9dfdf66bed78d9fe92ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d298c4cb5815cf6beff50d85073915359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b9c46ef0fa2ff7f65401cb352f86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573308079e198e179d77fbeded10b0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5f9f0232edca0f19e2b9e442f3ea3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e469c0d9a556c969a0bb51240a49e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783afd539b2c5ea50e19d8ad928cd6cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db652bef76c91beea9512b8ab76818a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d97a9bff315e4b0826a439d8f6294a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a139b80472c79872607108a7717892e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc02da7aefdb327fea88afb959f692b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b7b8a7393f4e560165d9e6562c14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c07e08a1d4160dfce5b40215c133370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a87268b6efad49b73a7333eea124371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577e0b04b39b9691718b80d6bf075be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca609546ee3b6acf05df6e330b348a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6de289d16b324ee1d05a8d1a6bd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9846e4b2b96523124fe8e294024a843375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa30137a868f7e62eae9fb7b9df40db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267230480fb21434a6c6fc48b1d60c2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949bda18c31f5f2bc0c3a82a3702569378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5976e7764b2ce69fa8475576a9daa4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fab5344546789cc92431f532e509e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dee9c52e125bf99862f8ba7b98cd25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d122c165fca52ecdff4ad3be875eb8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d1c3f28edd48a0c4e0ff8984c2c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350c6fdfd5afa1580ae1fdbc729c302384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f5a286bf3268e949e0bc912009580385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4a83809af35cc5edc75e9d8a64a31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c813f026278d17180325d602424e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c42070fd10ce7c3c75e7ccd81185388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d562432cfd60645ee7c3ae63adaf55f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d00b4dbbb62c6d359cd90f8710ade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c509ace1ef8dadae382f57925331d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08cd23d58cc361fe6155f8dc1468cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5caa85efbb0c99afe621b81c79b130393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da5d9e0bda64a8ac50afed78d03ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71748671b76e354a3e2b466f4b0fdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc0c5d91c14a13ab2d6529c37dcc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e6ce7a506a6e023f16101bf14f9fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92cf8443f9c91cbd837dd3303e9430398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb012f90fb0c5ef605de1cef1e51b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fc7e6ad744beee2df0d7463a9da5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94cde016d70914c3fe07c18beccec6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb950b8fefbb0e42d3787816efda96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7e6db20ef35f905e6c4a672202633403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67403fdb700f3e62920570fe72541cc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8617f4b6ae82e5b8e786a051c030405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203237a49c5bf5009d29c46118e0e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc6e0665c053f568b23c5f817a1464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6016b07a45665b83bdc13803404651408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d6ddcbec7c37e74c59a4c462a307e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d53392c63632c9da4be55e010f69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b1a974001fd32707376f5bf6d2fbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c167557a88cf53d30c0c84b61bc9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893aad0192002bbe9c6af86ddda0ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa84299a29819bc3829012fafaabe2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4779ce60addc449003b8d62fa541b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5d9d0cf7cb984338c2e7ecad79a56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1f46879e58e9b164277a910e33f95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac50ed50b95ead7a649fdb9d93594cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1cbf99d2e67328fa68627f1aa0ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73c18da561606d9270d34cc181e2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60b1a98e52f4d61ab6f6599697241b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e3227356a6de3198cea95c2f3ca3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70024f8d2c7fc777b22b391237948321423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6e6648741da621da2f75f0d58ded2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e658a409778473fe1ea02412367a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc02795cd627578c94337092e1238be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce0ec89810fe45df3d7d72379424a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3516eca13a05a97021d2578dcdbff5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397df52f2b7d13d160fe2e2e2615aec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd80ad4b0c55da0877c9c91863939430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b254fe789be8ad19ba849c9b92d82a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa41caa3b65512f84f46c4601c6e18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa80d04ec1c433601571e32f46bd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a4d973dc0e13310c35d774b754872434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982516caf4ecb006aebd17a00562f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384bc9f40748ece64524c65b5404ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2e0bf7f4182d82dc94341012cd27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f87bda8941916d9b90e552d813e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b57cf1b2ca20dd8ddc3c8c0a7f4e33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d57cf606158934053c87551c26e8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e36b2aefa6d1ef38b441df2bc3af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd483cfd65c7ebc5a6955ab5e20da77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a09b1e50663656f7393d66e7c370443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2581f1c2c2f05cae2e03e082ab65d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb225596e558f0445e9852275ea7ac23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c32d069123e16ecab02f1b9026045446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4a4159c5bc83aad94563ee9711966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112088a323486124e72103e9abab23b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b81e5144cc2e76b9823068319b91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2ead1d1ce3ebbfde4938bd518894450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19015f6adea202860e42f42ea5009e54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa62fbe262e0a3ed6d43c91ff6344ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d276e86178a5456ad74c3aeecc18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2c0ec6af913c913018a37ef7d2562454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc231c527fdb39c466b762770af943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb3ad4b940e0be1b085de3ef7dcd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f1cb116738195c32a08badb64702f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baebde61daa43cfc65b87b1e8f25a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46754c1979f3733b41c0a8afdfcd2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3451338a1b901fbb195e7a0bdc70c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e73ba5857ed362e21cfea8168e15b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed001941e9b5ad60bfda8ed7e294378e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb6c753a688c551fe840a61f80d872463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6993526cb8596eb1b6db3808889055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e724cc736b9b32f1d001fdde0970465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246e129986e1258890f7178266b60a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413404de9f4ce8afc239b2c405fa1ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b3aad8c54155cd3f5df5e1a35703d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa591ea88d7a92ad9799f348d890fcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9117e7d842883a5be7074124764ff1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d5d4cf0db405361dce8248b00a49d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da47d3a5503ef845e910b1c998f067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc146209835874978bc981d17d47f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2a57004d734193d36c807772bf09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf2f49ee6b7b7f57944e9d0172c4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c061872278d0909d60e4ae625682476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039acfd9031185bfcb5257cafb5c64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8bbd44d63039faaf5a6d13eb98b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301571783f73cee602151b26877975a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d9e03ff538b74db6d83166d41095e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645052749d032aab2e8ea5676facff7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c176098050ad820b7bde3e6e9b7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e59bd12079482088d44e125c16b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacaa2c688ad6183c03544e7950e65b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64805758fa86d72635a937d4d6059a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a4a8d5da71b6f0772eeb395394fa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e1477f945ee6196272f98d4177b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86e8060dd866adfe8776f4a2dd58b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da3b224eeedeeabb0ce3d8efa5a0b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b70adaf49570d35446037f9f6e1da1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d279d77abd316dd3bc3ba2ee41a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eef61c2b39d9581f5a4c990fe3a579492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8f4129a1d0d15837e1b97b71124eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c490700eef455e85b96d20dfc011494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a65d83ecb743b4bbe69689785ba1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae6555a7d1ef450c66b0d5b33d4e57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b01c804de882f74d43f7dad6a213b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f3efd7d0b8ef3f8400334d2f14f04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c0ce6923960dc725ad8e2cc704ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5eaa572c3585f244d03bf30f0e67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e189a71fa9852461c43ada9b16920f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853afe52bfec9ba3bc4b2ee7f18dc0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390e21bfa50bd616c798d2ed5b3799503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c77faee6bbaba3bcd537da970963d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb124596a3ef8f996783808c315dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b70edf8d03adbf44d4da275db99cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84e47a48de9100068b4f969b876232507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2037282ddd13b73a80777b346cedc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8fcd11a873d648a6bafb89bb1ea7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d29c634ef86ec4fc8a8ffdba03b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b758d91a00861c3d24f75af21ae50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e635c7954478247d1fabed388efe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cb32994c7b6945191af59250d75f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454b849de23333e43b198d972a628f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395638a6a44f4d131029d59dc8ee4e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fbd6369543a436726b2079c0ca1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5583c3712461b8f4ede6403e79ff3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b632e5697e7da3c893475d7a86783f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd1d8a731f45dc83be242d2e20d83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a09b867cdcaf055d29aef8a8dcec5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f01921644a41f21b72ee7fe5e9c50e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe408a2fc0a61e6f96f06ae60c4b61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de094e8f7f0f94890e129631b3457cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d1fada87b7c89985f136a8524d2a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ab8240c9b0b63ed0b171a3d63493525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326521a08459e79d147c5596eddfd2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01478a3f9d9ad552c99b741a211e561527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933949f6901bdc65f430c6b821746336528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf17ab6979734aaec9375b7bbde85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e01f03c0d1c3e2f24d81d131d2a56b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac07c0f660e988d2b49d5a4b1edbf93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcca78151cc9eb4c9b4d2647b345f74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59870b62191ca51fc47bb9f939acf45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b41a8d525bd785f91a345208b2e20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5a92eb41a6f283db2c3498a27242535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49bd4f68ff5bb3206ac015ef114bc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8b336de5a83eda0c6c1e4c3af5613537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4508fc47eb020c120debe771ac19ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def2ce7c37435ce9233c6024f5fe4d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfb64a3a0a6534a099971eddbf017f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917423d7a107eaeff83eca23146728541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf445ebd16625128cd4ca073b0fdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf512fdf8747671bd6ca25c7c56c4f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddc0f50c2c664c4a207cdce3acb467544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f83c9d6f036284c86983186f9231c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83491125d7d20a001a4aec0bfd80d76b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aa7d8c53698508078edfc8819c1d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf95052ef0c561d90b51110e1c3b145548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d473a7aac720f7fb21bb4589508a8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65aac1afaee7e77edd8559a0416f40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0242875bf243d9095b082c2f5296d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94deab8ba68b8df99882268135e70b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643bdbdab3a238d9b18c31af8d0649553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c247bcb95ab6efaeed35158e90250554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051683df242d29f3d67a21e5e5974b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444603c13c95b98e024f186a9562ac37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4e08a4fbcc87461dc14cef373951557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006542adaff160aafa638646769817b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc795717d87204171ad3326fbea90e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed232c6f4b0e90b9eabfc7cc82fe10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7708deda0cafde66bd5658d8b25a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ec1511078c5c8253297f12279521562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976e6dec46cd1d2f707d47a86c04b52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3840a5df31a42e7beae34a39d8bd95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe8b5af3b16f1aefe9f753fb90a541565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc754d9b229df56add88d8b42722d79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d0834c03d0089b9ef97a74875d86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1fa853c1925649cc26e88423a601568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4484f22a5e06f908c5e1ca9b1d5b845569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27d7d37cf20cc83e2c5b30c06f1ac0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce09b0bb5e0a2fe1f798583ac5f6b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d1767bac56fd66f7e22812e068317572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d87dc4ddb629d85025ca6c253c511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4392c197c7d9f4695939aaa7351f7422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f3aa2ed066781efef5dae57f183e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86034cb23f407468d572809862bfafe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf989295511e178b708499905156155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267867c3b0a6f8b3e7f9cbffa31c756c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3297efca4a5a12c1e0ff6968750de07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef51aaf8fe8533a9998db030d6908a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a283e791a00af2a9e6824809d8648be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9fad1111774b6d2e3a7ac509fd33e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469b27b43ed5db19df7db8438a9049a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e64ad6df1b1b84f77001b75a416b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d3b47800f30675902151ac01e2bd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b75e7bdb622cbc67d6b0504f07ac714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c01d3a6fb116139acee7c3afa7883a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006732c85fecbf537f3f6c2f9b30baf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b11a0f06a1f5f348a2f65edd641417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5e390580b3d8140f99c2ba674236718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c571b218d048e5289ba80820267f1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d09db5215775a3e9424f7483c60620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a79d30b416ef9fa4f739e24f42a0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3a5bf37a82c2a22fdec295f6dec1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232950d6a02e9a655fed1ee1badd1fe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d77c9862fb7a9198f35a4afafdb1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7ccf85c1b8fc76d31b687290797d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463dee2ba4ad062b6a2a5e13be92b5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906066e7e625c5aa7e7a21b1658d40a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15533b662154ab57f41a971fbe7c85f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47cf75d3d10d2e07a3003dab2a069a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2c626ea27758384688d217b53d23830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31b17a0cb3d11cc2bd11c64bc7c98231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303292dfe47940219713ca416042c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75deab790c12b3d456cf8a05bdc2d5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22a3e4f46995ee409bbca5a306021634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323042c7330484c9ad16ae5f8b5c56135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25fc5759f5501c614f9085db4390136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f28a82c835a90f72691f88588ded37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ab4c1048b306a80dc55f992f167838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230efc500078fb4a802c393eec3d51f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289412e7302bd6cb62205b219e3d08640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81922cf4f6dbbb4565ead23beaaf1ff741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a5a8b7ea7362608ddd815d4fd10f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d93c89b9cac775b9df40a6a0e746043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452f3579c548f2321608be93b217ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dafe00cd0cd740a64e43c48140335745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308c20f1dda39833873b99e3902f9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448240a742c53e5cbee5d802528401f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f299f7223c27966e203753e779073048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cced2e53799f8adbb03a38d022466049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1df13b669475c0e839f6be30ad16350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c683c5146c65579745f6c669591fd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be55a3c8e340ea46a15c125caa69b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c17edda9d75b2e6e3950edf5d7ee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f666367c42ea8bad2c9af5fb8a55c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ca3eaa9f016a48e310b9c1914ce155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81cb1ddcd63019556bf887d7e7e86056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b4ffb7ab0fcc9c4f92fd0fcc42ccb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89236ea7cb1c1aa08685fc142e7884d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7780ab0512e85c1da2558df8d3f7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd1334011476510941d9c22251245460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1010e8842f280f333e13ecde4da99761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f2e365361c27a171b50de05930fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3e69db926944d75c158c341f9cba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0228a2adea00ba6ae5ac9e681565ece64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f7102e6dd930ce4d03cbe64e124ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698426fa0a420a2349791af92c9869f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77690d679f0a836f6dbe3322a4c7b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d2f1905609330caec51d7c1071dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b32f6550afb325ce27822f26591969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64551e4cca83539f02c7e13a55a24b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a0b9c4c74bb51df6e03ed7974b2a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300b53bf76484415cfb9536828675772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dd28173e5aefee367c47aa9278c3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8463738a359d58e705e62888e3633774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdab13ea476837d2dfa4ba08070e6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bc3fc3dcdf054c3ed760cc8cb26e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d326cea607a18c6e076c890fab321ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203981481e94a808bd9a3753ca2658578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ace1b1878d30d097f8f3ebc2a99979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aec65dfe68ec1bb3a9a6075f03d33880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307c7617f9c6409f0eba85b610eb3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a673873f00d8f27fe1e75005279f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6083a4a5079189ccb44f47a42bfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debab31334dd730c2f293f57bdd28e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7fccd13f4a1ac66a1441c2fc99b1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eed8be0ce1539606bc509c102413886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08910d984b5f0813713c368d730a2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab24706f5b72bea2f59b8ab8f839fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03cc3f5e195d92badd62aaaa30cd4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3109fa1f99be258bc1c9f22262b0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c7ad43974c9315b84efc93fa0c20291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2c7b3c857af108fd73284d60af0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e65b93169eb2f0ebde37f63537e7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298da316858f7bcea52728158fd5d6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa85a2f164f5f33765a7b302833bf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83b6a4a4c21e7494782fed545a92a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770aaa01d9707e2861014e454c1811c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d50be5297be3620c7ca4a23d9a6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dac610399690346bf8dbefeb67ec699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d39610b4568231b00f57365ea0667100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d50d43a36eadf5ec9223c6a68d749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668c08a328b9ad3ede77e33431df26a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db606bfde6356906149d84b2b936252f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5ab3cea3168eda2c38630213de83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858071982248b0c416e0d30ac6fbc5ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468e7b72357a453c00caeee059866c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091d227e585c0aa63f2e9a669fc75ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354df744100b3a9ce7af6eaaf10f1600108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468d41eedcad6a6f150bd6ac50f6d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed274598ab1b5b72f12f08a8909de8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f23837d77506432ed02bb08c556c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5ccbd2b3fb947cc6734b1ea0e3f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac5770c177dcdb3e81b0f9b36d3b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb29927fb1bab9ee305a8b6aadd833114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c799a414eb12406f746ec3aeda846b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad019a4003b25bd93583c44441bb1740116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f17119209588f52cda7b5c7d60b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0638dacf68dca18e28ba70b8bc77b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f6ad12bf3977a1f8c4ec605d0328119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90122a5567532805540cbadcb94482a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ea4ca8538d8d80dd6c9fec7d8f11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45af0c6fc0e14b9d933bfac5394a01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c4f6505cd554bbb961d84a3fbcf8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eacafed476ea9c223697dfb9463d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041ffa106e84320908db24f291c964125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67c0daa2742dec25066a9aa16aeb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bfae038a1ebe3039daac19f12a2c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75276807115c8b878fc18c99ed7def23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9dc3c68cae586abcbd9808c391ff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2c457aa3e331488b08e65386d45f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d54389204b18eb971757ee2d4d92b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7150e318081c392fdc4ef057816e56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e07b3207ec2ea3b590ad52dc3929f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cc0cd2f61266178008d0eb8452a1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7abb5dde137129ee90d280477111135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ce129ad798753be581eecabaf7f95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab2db60eeffc9402546e6bf5c1c518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eda049f157ebaf54a213b85ca5b10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1fbdb55cfa8644eccd3b7dac463d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98266640a63119a5d876c632a16b8496140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac20060db2f6165631e53ee8f76a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33674f5e1ec1a3f160a39f280decba7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfb431ff6047a54f644f7fdb2f34bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0e335c2af375a47b9507c02ddf3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30244dda96d118279c56a9cf334d63e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edacba5406dbd9494ae25102c3af000146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982d3555592b40f71f0bd2543ec7a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60807c1f72e01752c3ec97a68ac5de94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2abe2f92955e46d51feea1b0e4368149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad32f382454edcdafcc6b43831049f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a177936f13e22900443a55b31612c05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafc99c44aa30febd48d62aa7cafc58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275515ec15ced2fed0c060f83c5d8a6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8fa0093c0525c5fa668d62e797fe0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6328cbec3e5992c04595ec96f861270155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd4a9889eb067b32450bdd0a4ab0e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a8d2397b88b06d171e073439b736157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d373c9637d97ae8979575a5d841eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d4a2396f507703f45a3fe159d235f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9da9341b4b066b1b826ba452b5c81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3db34e983dd367bf2686dacf01941161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ff6e42e16fd61652c9a71a69abf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e76d5111d6b4ac47b9e62354af7a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c34d50d9fd63c9e2a73aee3bad7af3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503b9a0800af1f6f03d145288ebdd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6cbe278c3f737535811bcb4e918c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458792089c7912b1758753a15efe9e39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adae08352888d1876b3c96d85a1f2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85e261babb5f8d76867743cf4b199169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80a0dfed70e6cb23f1299b579521ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebff9e4f705a38975b11379411325171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c1a8f2ca9ee399a01f1fdc1a10a62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aa85a902cba6a83ec34950eec9c3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32114a9f8718b180f112d84f2e1cfe16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa1c84fd3d2308b1f3a9a5661f872175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c3af631de47219bfd3dea6588854176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf629046d00208b4c223691abf3b1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc814433e69bfd535faee2727ce83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9610bfe05524e0672e2d6e7733a4ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddb2ef5ac0489001b68df7f9cd5d8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6db2b9e5d740689febb231d34874f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12b2fc27d294d9ec7e43f3e338c376182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf284c8d33f09ef538dea93dfba2cb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724620161acaa123dfe218ea9d8e4e29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934009c759fb136c07741a6c98cd931185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020a3faa422065a2d93d5b9254709a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efe7077fb2f79c015e802790b0e5e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b3e23b66eda9e01153e65b9937f47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e62af0ccd8561fcda54cbffe7567e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437e90c518d4087fbcc4f329b88962190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff15b4cae44d61194cd618627d4d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e8a063c635449a3cc024725681a95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e6de0ba0d915f37134ac5c74ed8ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6621212dff525bcf401718d321115ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca8291dcb39509af75d05ab7cbebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2f5e98c63dca0733af5ca1de2e92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4090f3102c747afa7ad942f49f4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19b08f4fb2d075bd65402750a91c50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819848b436f836f40fd93a6b0a27a02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16079b2bb590a4109e29216aac82998f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf684f2339438559b7f9ed080e5d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f5f00ce50dd01ac88946d75c1328a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96fbfdcd5f51251c63b4dd83b17920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa4eb622ce53f51aece8baa12c6718204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300641764a310c03feaf6c8e27d8693205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8c5f79883b89c2f902e6b9bdf35e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1477299e28fbf1d7ed17a5b147ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0968ce12f1426e342b8805cc314c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe255b9634af0ac602a264b97a3a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c733a06b805b5eb63188f382bfdd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d6cab614cbff4369f21683c9ca46e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359cf9ab87342b257e1f6b93115d8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57fc1bd4a5c21c94aef68d64a5e301213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05025c233b9f7becc61445abbd1f3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc8547da7b3e7a6c3d1a92728cd4a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf23e6fcde17d6a15ae02f088f7ad78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff8c1dea05c8ff12173b9062672611217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365453dee8a981e5207f66f30e1e0310218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd45b890b41c8d96dd8bdfc21a8980219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a3e95f0b5d3e2c08503384382377220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491409e5ff359f0eb519000f4ab82591221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774ac56a3fcf99a9700e9283d3330b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8865dd3931a798c2d750cb7b9ab4688223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204fc6863830c947929a46b8b8a151224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59f0e984d54b2e9007f894b750c37b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11595f2303c94867da16e8b7cee7421226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9682082bf92b64ec780bd7cccc1f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b65336bae2ce8ccef12d98eaf38343228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b38e2b9da57f903b2f5cd634745be1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c768ed73149c70b0209ccb38a8ef56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce6a7ed4cb778aff93074dc762984231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324af7bde09e11eb24b4e5339de8bb53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91280db939787a3da4b4eebbe3ec5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3f36a1a9518d9fc7c7b706ca4e47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f60f7c66bc525acae48a48a01167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3aa585f68cb13cc1655165b352562236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683a24f052b7ce81f5f59ad438c357237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d07ba165cd5920eb6a651ff40999c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc308dc0790473d77f7c42cc7386bb71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2668ea9136c17cf90a11e5a9db57a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9581522646b20cea8eedb60647049ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de7368bcf69b72709ba45880ac07c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcafb77fb5a661372876e678ad532a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4416c4737fb17a84aef28d3aee3c2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187118c65c8af4ad60a93e2afcb4401245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9c04abab2f4da03188884950096e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd30806cdfdda73afa180ef555c061247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a74a5ff72a3a1e518e819299cf6c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeff9ca7f7ba2f4cffc1fe1828c61b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ced01bdb549670c12d590e8d7f7fb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff860e6dce561e0f2739f135e3f5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688feee81d17441d47b43c4a0498f5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e22f516a5573af8330d615ce9583253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f5995a33e7c4054b7a445e877c60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d23e714e1a7717b37586da31a6aa7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0fababb12a30d5a040a1bfcadb6a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be730ad3792a3ab27852d075c64263257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e06a97e2a2e9fc48a1eb8a0308e7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde707b8f3147c37d364751473d4ee6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7024b6ce1640c1b24e26b14baaf519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a26a277ae2620df30db9d14c47520261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a7a420893cac23106165e3429a92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52922bbfb635a291a3b0cbd1b97e1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5b786e134d93fb7c5108d995dfa8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c018adf7b2d5be6e83cb4669afefdf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389f3e0746dbebfa0583e0faf11bbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f86a20453c04214a6b4f79d5bd3af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35829e4b564b49e6ea7252e213bc31c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52790ec734bf97c4bd5eaf7a5f540269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be890d6a60bd84887238da4e9df0c67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f0a57b15bbd61ec4988c68451f98d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27370d972aadf9b000c94f2bf253a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e964381f786dd3b05f4276bffa2b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8cfa7726796e3c33f5624c51138b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb8f6afc54693e91a7ea13cbe71c51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5899daec1660fdfcf5b56551f0f264276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55650b7ecbb2a070b5f30c4ac6d7b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91b23e4f0451f41a35950932928e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf96eb3010a92429b561b8b37ba9fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19587a387fffc77862768ab712e25f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9a8354616ec6c2d187dbfa72f9bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d787bd9f9d2ef3f8a9581cf04af1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6a36a1aa0b8ab0ca00bf8fbc1b390283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c87718e84c7a7ead09042aa3815d4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d814d2b8bcbc7ea97bfdd179339d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45588d1c6ebebc3e3c05fb0c465437e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc61723c3c9415d95c98e96845a301287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c0c540f4bc9e2ddd5c212297cacb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf942862d3cc3b00f526d2a53b6a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cebabffbae2112ad41625dd6ba36a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920d706b00b4e155b31abf3e83d5bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710cd7eab0b5af587a1f90f9cf1ff97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d423bec589be1c9963843a171d5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc68e6906933bd1da0d1ece81544746294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbfafc62c9c41078c4ff2b723b459c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8422360416118e9bb7363f5df8d91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c02143c05cc82d8aba3d7a0c0df8bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899eaf31b9ff1b26d2c6f78bced289a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611266891e3826ead9bb78469f75d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6101fc95ac717ac604ff8b5f487a37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d71b06de331ec514ad38560a37912301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4285cff9d438734ec97fb8e618795302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f40da1402e5da33da20a825d51f7a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1771a10a679b11aaf0a8580c0fabde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177b6dbd3693255a99ca50a36af758305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b764e85459c3fb94dec24946f867306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad97430f2f3364bc2f7ee6c860c0c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b9147a38bad7f36e4f0ff7a55eeba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b3c495b6e16608913cf6f027e7dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfe90b0912d12d552f94acba98e3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b4aa4f1f4a3fe0a0819950b77c398311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2056896f32cf013219b90acc83a6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c85108bbafcb40222a6d4a447ca1b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225443ce8b0e763ed717c7876859adb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85232fa81cedcc79cc2f2a3822ec4d1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea167a0050402b9393c4c48bf8e53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866320164dd7a9419e37955e832a2366317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4300efa6c2580387e1d485372fff0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ed30aab0e408fc503579ccdf192d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897697a9fa1580c3a01b261a0332824320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc6dc73d86d0f368f346be0a342da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6408afbe32bc755158c3f2a624cf93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbaa52e9369283d22141f698d71a76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e263ec7db6640d485d70705309ed2b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98baa3d87c735b17d40bbb58330bb7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566f190d7b34605e92c63959445cd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ac1a3d4721ffdc01e0332c3de11e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aca3b31179a6e93e385d378056200328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbd58c63cc71e23cf2049589880ed2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1e69b0e5996c955ff2b083f592083330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454cf490611ffcb983c69a8f148cf91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec049edf12406c1d1b15f08f600499332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f26c218e22f43e0af81dae3a6f493333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da143709074fada5d7b4b3fae02983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a16b15aa277022f44ee42a5746e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbdc4429c1c2986ed253594f916e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01aa1b7f0fccf565e0fcece4ba531337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea920c4a26dfc47f3b3f34df85bf37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789acaac3cf568f6b65840d70548159e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e964afa0288fe6edeb2979faf211340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e8256e2306dfc59d7f1d9af20e336341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c495d3bf43953df2ac67af9a40fed1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b0e844a194e8663ffb26dcc8bdb4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ccf29bc9c9561b35b76ce523523d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a622d7aade26ec070d7ef722332aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab4d68f030ed807bdaa1f21f655abc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebb6ab1533467696574948d2538362347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ea20b9cf4b289b48284d79ad77488348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeee3e2eb27809c127f015e6708336349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534da7b1b7b67735e3f7ff4f50a81a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaff86eecd30b439e2191bd5fae3311351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea500c7144a9d87c11aa66a040f6f093352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4415125d2d1606c23c475e6350c27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ccf116acb3dcb97fa12e8bbf88ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698422c6f13c76c9b31963272c3972b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e144d9d34e4f4858e762a7e6585dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d775f7953130e6f15f2b6545f1aaa5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37770e7954832cbd844be788808951358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4492edafc8c07ea323f4b4841c8a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f98be5a0e525854dc14baab01559f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4428c80ee7756abe25ef949ab6ec62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807c73ba49d8fefb03993a45345f874362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49b094586dd21186a76c1ecdd46735363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6a95f750f0bd9029f52bed42d2b44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616476c0c34c02029dd3e41a42d0f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640da9e6cc28a7a9b5c1bd4bdf38eb4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24a564cdfa225daec7363d0c81d695367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514f015de2c46cf04106f5dddcc7f41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf428675132ab307c7b5286ff6b7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faca893db2465785e630062e73749a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda039ed08700b9f6ee9acf63e4c722371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe86ac6d4607ac5f38adc32b6328d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7856fca58663a8149e31543279740373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c7e3b2c3b82ff8fcb00ebf28c18f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342100616beb08bdda861310e9025c59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75724a4b3f29d00dc1c014db78b109376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac17cf0244758b5838e41d446f121377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f4101dfd1999a58d15ca4743b22ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e6a62637b16a0adba580af043424a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e98c246ecf5ba1a310374285c6b68a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c7a1d768c020cb24623dea7e7299381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7a104e798b8cab8c2b20c6a61c3ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7fb8e53bdb2216d81ec7acefc34b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379471c9087b197a9eeba2257029bfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047fb9c01e264da37d876c83b856f3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f12c7c274ff089530f5aeb30dfb3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60488a636b0307dda1302355e4750e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d288c4537d35ee326f469297e7a35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658dcbfc0e28a5cedeb45da31543dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402284dc57672793788a36f62ab8b093390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ab0425440dcba7e4408705be38d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a652394320fbffe00b7f2df91a82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eeee5ff0ad3e399e1b3624b8bb703393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49168f57648473735c2c550950d615394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c492101c783743dd38fb03ee81242395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89b82b62944dc482347b8682fca53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21868c3f74d797782883432632f8a4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259dadf296cc5cc7f41557f5e499a3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18cf4c45cd492be7e0d82ea3186fb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272132bf2fa6642ac7512d9ffa6d604400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e786df61a801ecc58a90333f15688401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50900c5fe868c36b0f2ddfc04d7fcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f40a2ba0d92485ace421667502415403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f2cf719b015144a97c24ab6badfb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691536b591d8d23060c2da0119d699f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f8ef2626956aac64174c7929c6104406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49692b3798ba38d7b0abc7cd3d62a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86400250bfc24de1d8403da1c113a8b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160fa2f01c29f5be97406d75615f3ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abd8c1d6bd2c084b07b6be6fd06ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db783da922ec028908c75c26889de9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d59b89c77230815533d52579e4d3d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77398d51be9255c4365cc8dcf03e42c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7639cdf28ecb9e89a04f47319d38c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade01626e0aec0639a483005cb7bb30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437cef952114c4dd76972f7bf65a36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c657b4d9ade15415a72044a5b66e13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3c733007f0949f26a1ae2ee01e4b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2befa3e502b81410aa8528f7f0bb21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307b350af41a61d171f40036cbb616420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eed9335096b1128a23c3db5403110421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7615ad2ea693a097aa1d54e254d34af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b6d962312ee87cf9c86659ac8ffb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079e647b1955a045f371beee885eaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f4e276aefff9a575ddd8ced5931f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4619917c4b78b3f89660e3052b12e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e8d926ad0ac80e8f6e8e08e55343d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203daff822ced8f3e87d5e05f7f6dc53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea534645513d16f58854457d951bbcf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e523a5c485bb99be3b0646cadf723430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4465512d5a8086c9737b21b5aecb23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79951374076b52e488bd1999722ff40b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301bd333d3cfbc8ab6ca8259d06f5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b77f78b0f1a1933a900014db414fb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11188ab120b5cf78950e4398e397b5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e5cfa222e468e6aef1b9bc0a61dc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44aa333307b688b0962b437108c7ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954d178930e6d88e5b1e7d5dc6117bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6983ea5006598c164b6958556668d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11327e3cc480d78df734c6d223f554440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682a8f04e66032ce4f86baa626dbcb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0445973bcb7f23e0117c14236acbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ccf6fc46f8d8a8d3221f98c7c2cb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf9e07ef2fde93c50739a89e0ae32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c1a57bc21cc17406a9c59ecbe83d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d69cddc0f7a2842c574d8daf0ffad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998de01d153879d5f01b62a16fd7d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60dea31c9d5787915a5c26e14dfe79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c070fbc704007219d97082bbfb152449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e598cfba187a5ed75c8102c23d62fba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06318c65c3dc04f6d37a3664ae65867451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31faa42fce02ea389505cc5591781f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b0b1dc6ea78bae487ce7e3ec31ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4a93f6b70d97c37b851c41476e65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05d5ea8b9fa91c3bac6d4b3a6b45eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672153392e93b007702cd3cf19fd06c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1d0861592e1b7852a34674cc6ae79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bd4ab1979e6504f43356098f5549c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626002ccc4850b8787a158ae8e807da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e440111b51e06bcffa87a94aa90bcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45caa0e85b9a870be17b2f66e0642461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294d4791e09c77473faf96c3031a23a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d32a3ff46f738b57ec88e5678ae44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e742c9124ea88f1f72cc36ccfc6494464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd86d960ebb14d1e7bf4a121e7dc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87179f7ebfde3a8826d5cd7c9b083d0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038edcd05ab357ec4dd4e20591e93c5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf4886d4daa44b4d6387531ca376c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe603b3528bb6f4ccd984ea45721b3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dfdfbedd0db1efed7742b337fb77f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25fd547924a4500b063e8dfa8c86d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d61aeb15d2b303b0075c95eb1db32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b6bbdefffeb7b569c1967e6e4834b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e104913dd543d3cb7ff5ee5df9a133474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd633ad2125f82ece3ddf39aeeddd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1826bd5978e523e65971b12c28d33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5112ebdec2ea5adc3922d9efd62aae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b048dccb9bf52dca83edbfbdc7453478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa7198315fcc75ffa72f4d42f38a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f98e90a324c7c1fc36b8d98ad7e86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee2966f93b44927931645a1c97e380481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125f5a7c39dab0cc40d97712d3a67ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72297564535d27946ae83058343d6c8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30433cd0a643258da8933d49a264f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84c2c4277338ad2f18a922b4657e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362b12c29baf8807e413d55b70f444486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df4efaa6a5c5c949fe9c46a8445ebb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022d23ee831f30de66bbb276c048d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d501596a6c08b8cf784bae9c7843489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4d84fdf17bb4a22fead4516743d21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40935d2fe502db67eedf25e1545fa5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaebce4fc90e1150cdbae3ec143683a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87611a7f10fab621def4a3d8b2135a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6da1cf72d020239d3df43bce38c2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2381a51bd69f90d60d914d02d67a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdb5b9c3efee374c14e374ccb38674496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a6de2522b5acf2fe9229210eaeb3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e6b4e2fcd2f94bc6b0f75e97016f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce28267818db94e06bc7e089ca7644499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090360da324f9465fa23404b1ad13b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902ab7829219994cd3a8c96d0eb605e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8aef90def96d5c72d14d1a904ff73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e040e48847606c425a91086b0bbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767b9302a76703d204174ad1f67e753504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e149da6445c301b077fe49a3c5445505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd696cd24fe679bc3b9eced842abe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984534832588f0f51d79174405c2cb73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883cfba51bb183252e258fbc462c94c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d14434bd49d6ca657639ad8fad7288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3a9b1e5d85161c86c7705eb1d666510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e66bf009f338b63f075c5e4b6f02f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43c0e4bd4fc0d3dd5dc4632e76a38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ead5d8bd130a083fc6c61a3751d4f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78b233c89f7ce1e4e6888f4b6393da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea928ee62451d93f69c64f31194c54e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10841eea1ced60b249856b2bd7484a2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cad5a0d04ef4316868db9a71eaf705517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478f2b8b1d8156358aed93c261745b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae84a0205cae48eb059bb59f5637c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09434bf10713b214e85662b9ccfb24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11db5506e86148acd4e1ae725d53201521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae61a616f495af72e7516639e5cd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f517bfbe6f79b4b728a536bb0f9db1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcedfdf97053d2abe93d808a6ec4d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aca12c748a865f8b56b0c205bdc38f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1dcd9b7df4a97ed7ce6442dd9c9a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3371c2e42fe9594dca70f59077e5d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dd5b521ff06bdf2f48f8694c40875528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3f555be144006471e0218491d0fb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916afcfdd4e0933d6912e7a85f52a29d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c648cc0bfdcd89d00515c939038a34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab23cfbfe4f22a5f51ddf0758d6103532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c5fa0953d7e1a2b09b13573999f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c5fc3bbb5f94240d2d0fa8204572534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184f1a53dcfeb6220863eddd90abd04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc64996f66d81b58871eb63e5d157536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997685d12b40f82497a88f188e0561d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc818a011bd7cb8aa1f04a75ee113c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86948e5c3353a3c6e9b08c6824ae6594539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b42b20f8e7d98484c79458e38d867540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63facafec3fa17ae34170a5ac5e8583f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed389cb31498328aa7c6dbbf569718542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b7c4c8549242e2041050e3e58df69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f024912904573c8e30481a5e57d29a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095cc51517ad1471f74c62bf62b645f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b27a9e0e594103e8482a620dcd96f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ce245d47022bbbdd6c69a51a5052547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347827dc4e5ced3b0bfa46060bf237d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f8396dc993bfe48cfe7640558a123549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11257a603109cb08c56f172f4ddf9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0dd3e0504c98d8af048fb2d281abc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54e94bd47ae28d5cb05b19a5486892552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d16687fa180c94cf46099a95b1a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee45970f4a4fc6dbff18ba055903225554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7813f4d2f0c4f71a0a1cd7aab399297555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990cad0d276a67a5e8949d6f2625d5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cc94fe16d7d4571b414c9d8f2ed19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa95977e902239276d59e39311babc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2e999bace8717e76c5424af5647d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5eb9d86c07d2e8e7ac5cb776743ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef0db58a53336f866928b22dad1a8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7588f784375da2fa83ad0cfeabe7b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc741b2cdc624596b879ec5158a5aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794270f0f9daaf409ff69b9ece23faec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e96594a6aada015a8ae2d05db2401565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ac9f4d4d9733cc2beb02e45d22d5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6449751c67fa715976e236a8bb05130567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baf0117d57842f31a6f811a6580748568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76be3198bf048ba3d99684cf90d3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd78ab3e83c36b045689c15d9d8f72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a164ac9f9bcb1bd79a016d1c0d1a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acee01f51d9fbff4ab96c839d81e6a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>