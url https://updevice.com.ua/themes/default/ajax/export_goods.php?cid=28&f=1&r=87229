--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61c04389b17e26c4bbb6fc868695361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c56a0b98a37c0dd3f3a3c25202df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bc5883f551faadaf473086e3ae333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e4042b77e38d1c2909e8d0f3025604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188b7767fb9eafdeaeb382514b74c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76370536482e2058c2021e048cee199d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000641c3c87db5b266672273c0b1f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854d7fd2bd390722c1bdbf75f9cc91f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0377dc89f3f597571a7d0f31da10259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5471b94291cd008901afef11e83d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d3da57595ed03b621480803e186e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f995dbbbb44702d17b9a32033976aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6a8142ebb5c27d56d44290010f00213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe3db825ce03c939f3a434bc7e2c0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac30c273526177e2901506238ce6e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a766aa7f4001af80a69c05b5692f3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccd98053d3e47ddb4afc97e6a7c61f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231af22d349770a9e430283a1e19a32718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe562146f8fc81e6c059db9e2457019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ca8c6580d74157f47687d7387a43d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c70b12ed78421ffcb9aacae468af9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cba33f61b1c78c0649668d82b5c3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf5929ebe3a6fcdcfbcf03d3a3d81923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587c5aef74dd1027674aa8974df22e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d7e9e05809cfc70c4db2ad25c020325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c4c501fd1aefcfe26bcb56e78c1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee06e41b41aafc76898db845adfe927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb2defe1adbe09d51032c72a496c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f115df5ebf6f7b3d8b498a7265b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862e37693e38d9721f2189c6f86e5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57a5ede649e9bb4cae9a8a8e64124f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b6e3d6e625f238b176625b49065df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a318157a0da5103c8e0d9a591eafd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe82fc46b32e03a8c633c3d3497de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f54d64d9329a964f600f3873bdc0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f061bb8df3cc3534e9ce062450e2c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90182c4aa7d947fbbc91b6c656b8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594765cf7e75927bf1c4cb61fa073a7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697c07bbe8067d30cfcbf6620218df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d35ebd179d4413ce47f7f0a2d778340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6334d3a8ebc4c33149443524a6a3ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42a402594e5f64fbf6ce695235063442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953427e316b78f76f185b3bb45442f4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a8e9000fb080d65b0082e571deaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ee12c2cf6f18eab81c5b1808a573445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad01432d3690bf1398b0bd23e990246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71de0fe0f94e052850bd338fe0402447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c800b4f3e879b1cc7f18212e6103b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3777c2a2a9b4ca1b1857f8fc27f06c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad249b01fdb3760c6d98b289cf66650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3f21b11de695c7fabe97cde5716f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cffa0d05df066aa6cadd432bc2f6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210616d428e19f4e2b915dc000d3f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b9eec8f7856d6a6b72c3f94b9bc2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b30d68e436658bd7df973865c9b7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e59efe571a4068c72a3e0ea2a3cb2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6149de345ce7d8d1924c7f7d0ab7a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c924d30dbe096c6f9f23bc97f6b8b3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbeb2832828ae7deda7c7c766e870759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa2458aab39bbbbdd632436c3f6dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c3d0d483167ada5250be6bfaeb03161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a5177b60c3bcc44af37381765b45c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e5d901d31162b463a6abeea57d45463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2dc9882ed89b48c0a25569fa2184a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af488fe6c98ac5d3e8d591a218ec3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019df3a221e183bdb2e632822627a6e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011065a1879a31347c282e65fdc8031267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61a14623947e4441e4ae4915e046ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee55300fe85a8c1cff5c58c2b3848a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031208cd0b4faa6451f0f7d6a202a94170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f90d75988f9ab09a57bbd7db40997271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efc2d8ba2a0b96588c2aa7e9d5697772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e857606f1ba7ae089dcff49868a3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748307c4ebda9b2e1bb8c782fabc9aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5b3b1d6e2560750246f0a0c36d9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40610f21338f9ac67047dcbcab629cc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2eabc05b181d3d7c5ddbcfa5debe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc16fd52dda0c9aaff1552f96ea8b0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e842b4b7f27f60f5d615b3781a4f8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df615e4851e984c666b2f4871b0bd34e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982412b4ccb1d1adfb70faf30bfdb0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51129596ad326303b9dc9c80e0ed371c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b980c240f7522e84043ad28c1377e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f13d156705dda2ef26d295d1833b6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009471ae33618f924e2e11a462f14d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8047d64fa571c6a3e3d862831a33e4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24483dd61b3c954ed690b48d5409f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edec36842206fb28ec0f746582e4dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e37a98e5fb5b313a5e87555cc2f9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807421b3cdcc58d038e11f058caaf89d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536fbc96d2a47e37f73d3ddb81690fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47427ae1802251eba06e1528ddef4a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4e1b61a294f47b4494e2913a503393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3772a1d15c31f2e5dd7a0779f809794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b07b77a871a0f56afed6101664c1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e5e1615b0bac73d112fafead144a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad313714f7d184b69b0b30f70ebe5acb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa94c750a0f1cce1b4ec98e31b92e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca7857d5e60f22a9c54fbe8306211e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576306b36bf85c23a3ddbcbeeddc03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51737258f36280239c3afb7e31903b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb8652eacd3a25700b2f3d8024cb66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b94c76b52bfba8b58c259b50678b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459971046a0e37eefe238fd5bad26aa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d29434ac2466322aca2f9f4d5760a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92b2bc321ce9d5c62d3bf723ef8aa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e4d1f16d066661fa884b0ae6c00ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f1713584641f2cb05e2ff6c2451d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40622181953530582d1801378021b9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b2c8112354ee1c56b91459b52641110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c36a8e88972b2bd71e716d36c21a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e71712dc6da23346f286c7e36378a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383f16b3bd178a319ab28724879f45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c0f00f9ca7315877df0b77a1d2b60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b575b0f3f2053f4356901db257fa38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67d73fac00037db1a5b75a19c40586116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43aed141059c3b5ce44ce5190adbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e04907c5fc9c002df9dee1a7f93df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa0f818a3c81203cedb51d4e28c791119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd0ec8de82fc50760f9793791c096c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e84741c4fc2b293b9c00a9c55dea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d935e52d8fa2c348bc9d863a6d27d6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba972c69c4e2d10bd57064800726c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6b6b1e7c13d67729f39396a857266124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f99176f20f21bde2f1b7fb9e7698125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf63980a6a1262fb3745a88f3e4eb8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95dfd8e06dee14e8ab6538ba95bcb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6ddb36c425c43a870ba00b64f272c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac03c7c31ec05e95c7a7198b8e632129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8603be13f47186f9ee7f298713ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab9a704fb53c7440fc144c03ca842131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd030de6fda14e54b6615f466e6d9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acadf906c4c386f5839311bef420af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b565dc73d78d2256ffd852688074ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f348dd69de685cad6db2a41052c1073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cc427cf21ed0412bb576a685f3011136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6e46c717c79613de8fe6ec3a9e5e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c8304f0c80b6788855c654f3cd3a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d418efc7dad67c2774bbb09a0de15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0740582d3d0a8320a84802d78e9701140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec070dcfcb8a447bc7fdbec03da6bf09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95249d0b02bad3da01503bf6fcc2bb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708010f269a80b43b1f31a3129569b96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b948adfd4fb840e3ff795e39bcf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77dbf127255576da31427d7d3e9777145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55cd4cc522cbdaf384c7fd3f03e27c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b6e7ceb1243b1ad6e951ee509bae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8382405f069cc476db93fd8b3b16c0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cfd443035fbd5b85aac098e5ebd3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f72aa293d16e45ee9b97b966e28eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd16923a81a7b41ce11ca47987a011e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2d1af22527f293e0cac1ade8d34f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48b9e054e11290c7b300343d0e8444153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01d4502d99d7e61d29cc749a67e4dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5147bea1f51442edae92673cab53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a0c68f2aec8c2793b5dc39af2777156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775b2f88da7486fa30fadbaad302833157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b38668833487fdf9f68907ea071b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3b93ac5ffc5fcf8256d65e51d07f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9eaabf6f49f9f9d8f745844abe39b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067546eda6be907480baea138107386161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fed60479c851958f3844ec4aceb15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638beba76de82b470941fd360014f367163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc8d5d739705e01e273f03d3e289cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94192fc5a0a25f39c5476a3b7345b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a53e8fcca4d7be229a3efcc00cb4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be5d34c9c1f90b324654a2bc3549e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bf470e9930c944392ec71def19aec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd80641ffab17e3196eeeff649a2f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f668b2b4003c816bf03a9caef329170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44425d7182639a27d8f1b9864b721d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470f10e15b9c8ad473c523cebb7b5b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258231473870c7ed0e86526f8a817757173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62707e1db4a58f52a4f1c7dbc24d6c87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c307f582c9feaadf4b2ee2059afa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b083634033c927562b58507363661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406db89d10e65e5f7218a4fc601993177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa62ee9416d867b533c49add2096f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32a329462cb7bab2cb8d3a25247082179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76c0abe18d1a7faee3e1f35ac59e06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0711af8d9df53a1557384681ad3d055181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84a349ab479b53790d16ee6dc704e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974f5724d0c3806c9efb040baedeed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47ae6d9cf3242ccc0532ae8bd23009184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b54ec2ab9dd9a51fefecbdf1efc5ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873dacf358daee36221b24901b069c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059573ac61d971062068962129aec64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67d88b864333a82198fca27640fcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856da8585c3c28ac6e3be7dbf3ea278a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c11d0248fe0463593e922445e988ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52b800f3748a0ed13044bf6685110191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9547bb10c35060ac19ba0b812b17ed4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a0892aa33a219339d1b30df7671d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10490a8dd8064433b1bc8a90ba6395b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8f8455f0f7648b99b627b39fda4cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b4d87a0f964b5999d27181e6288d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9882422b704a3823acfcb053896ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc5a09b96e91d78306c08c243ede44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff172133c09cf98f357c0c935004cb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535a77a2c244ca45107accd90d91e53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f519e545e41ed92a6cb84a293199e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57d17762dbf6a0bc11f8a4a1eeedc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08668df55dcacc96c03fe7ec8aab0a2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc336989712211ec35c0ee2b016c81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858670fab2d3fc15c703e7307dc2799d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ba4f89e20363ee5d3c0ace3156640206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9dd6843ce9bf9b9a5b7abd01c00b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ce864c41e383bd03c254734339651208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf4ae228cd3fe0f1fc92fb97f7a01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241df5d5414ddcc018cd629e860c0796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb1c7050fef0e672036878e5097cf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff62ef22a4d7ae2e180b7aeea13c1c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f2c78e58e31140fba97e4e1084ee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e571ae4d9e0b0b0b593debd7dcf21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691856f2fb1c9f7569d2130934c5d944215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d42e9b3eb47bc98c7abaa5f0be365a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638721e0e3255e04a9643dc8ba973a5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc3cf8b0c5f1601908645cfc69fed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6bba979888a55b6831deb7fdd2264219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7ce6d48b5a185d6e6149ab7364f8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e8fbf2867e3f03af36b2d72d5511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0759dceeaa740d0e019a373801116222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ad28cbc41adee8b4f53d0b2316139223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d6b7f29f80578fe5cb422d7ef44e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548389f091bbb17ee6d0c845efc254e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c04fa90f115ec78c6c8571339416e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec565dc59f5a9446de0c86abb611971227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cffe00ef90d79840a74c63a588755b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce82545ec477ed830f1d4dec94c0b63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2785b7fc4d880937d4a7710b4bfb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e686cad90229a93c695d2238f8033231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9624ed3be37db282da025322223d4c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b9544e08326d5934b065fcdaa1b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a3feeca7bba0079386b4047f8c8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78df8a9f6ced9961482f7e3a185cac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b5e634ad84c3496e8def1767652c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a87277f24faf8efaf7de2c6d7ce1cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fac88932ec08bd1e8c5c72bf389d7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd5c932571e85b65d17725a07fada1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0840c2cee1816e254a7172e2f1423240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc30b1d792bd14b462cf5ee0b453ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a3502858f297b67f5b6a849d003c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f95f30c250dbf533addaea0eb7cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d3995929ec1450829167eea43d877244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc488b5c2380ff6b5ed506cb1e2c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1b3a0cd027d33acb23b2936493614246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e7d55d4f15ca05e220bd017b6f01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb784e5e56a24c28eafc8c11c5abd73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5e5ab715bb56ffe22d6624bc1daa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72348a7f7e8a12780c737df01a5a8984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1455643789d71a7c4a9ca49661ec512251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e365abbdac9d6774f0fddefe836618b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5decbf0ff7fc0a47875ef8c7def9282253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db637e4538366a54f6e58dfc76603dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48395bc6c7e4d094a47294dc132c16ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c3624c3cfb9e42c1412976fccf6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bbd2e84d7cc09be8098ca001ed5ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d84a45f63928881b8a924216960c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf73263ec5e8e569ae358ffaf2749ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96975d20596c1d844bd35e1aa52247f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c948ae8c3347025677a506cae25cc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b40c8ade1ececaaa7c7a4bbfb77328262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e60cb9113b2dfbdbe4416ca63edb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ddfc8acb067c3ba90faf4e57faa94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301edbc04204a95eedef957a7cbcca95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea4c01260988dfb02da52a465dfefa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da543ee45f299ac980c381b372ff71b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4826948495af1361a715b93b66f0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a1503567d39be675379464e87ce87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f4a735c3cd535845b958026d17971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816820272e26fb6d63ad8be43cce3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091648ec0c4a7a9f9507654717fa0483272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1546f64efc0aa86cbc6af483af82e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28c480c59586c9cf7f81ab2c4e157e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3f521242402ef6d70e55413c14de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b87625a3dffd9781fce820947593af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2593ec317dec4300f9d02cf70930e1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e13d021716138a46bdc6716fc222278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6041134b544c91f225efa17f97ea8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1ce63c8c9c479ece4fff37a5502b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a31c52626db650af9b9dcf676db70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16bc557a221dc561a6e47201dbe61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1bd7204f547956ab2ce8651374ac0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bed0a727ced188cacf8fd1acb172b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98137f7d47c8b1f2d2652e914dd4e2a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891390f9d4dbffa9c5ea4d5bb26e943286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907be4f816f2cfb4c5d799e2d3bc577287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae1fea55d8d108c69a2dc5715f7f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f9acb2413913206f1548a01f6b81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70011607fb085265878c73a5109db1a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef006e96c6db5055d4bb6f2a87c5ac5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209770e62144f35c930048e66db6fa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d370208027be42614f031a2c3400293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65cab65f8f354f65bcc5d2d5de7905294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bbee3c635a35a7864995490f80358295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f217bc3700ecdf6df489a9c12f5da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac264c5594c2f7126a3256c7dea57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8883ef850b5624592fca0f319255f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471fc9d63df6900a713acdf1fb32f2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830509773f456fd845fcdfad715828300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2658baf884ddf0883c55979d4455301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9063a182bbc157c2fa3234580301302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7b3ac7fafa2dcad6414d2e3752a58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b1d527ad150b8244a884e426b820d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b1537b4267dc12f0a2894bb05c414305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e48d1e4067bb176a92d2ea6cfab6db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034eeee58e6c1fb29e40d2e85228433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c960f74154fe0517199bef39a23596308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9dfc201aed5e7a9214c748399323309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad20ce4b1c26522871a8f35f768154c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aac8103f668cb6e731b5dd7ed53787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde34441a73edfc79a3ccb4cb5239d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8a6a453e9d5adf6c18c859825157313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e224f4d9ae6f1a17a4b67b2224c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2d07b3dd92162f2117564f825ffd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9cbbf41694a0eac1a00d99fd3cec2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f07f3ed1c9d7127df3b3d1d1ed177317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f77bc2fcd9aaf10a7fee1110641e83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8f86fdca2c2bd5f37038525ee63a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397ef36932dd1bdd5a5508f24d48bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c89d15ae4e926b85a19122bb021641321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e855ff58cd0e5ee75d74ac8f6983e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99315d75bc5d4f30bcfc3e014451ef5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdbff73bbf3440e5f6b0a7369c8a89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7d8fb9d8d9588686544a68a3fcd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21973d31133c7ed53b827dd7e4c8f4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b8943ca34ff35512060d2ad877dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb22ee4913f9eec9c04d75c6ac79b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7d8933fac5847e97da25bff5b244b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7738c3bea79bc3d308fb8a972a9fcdc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0487a0c591496913ae160a9a66dfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc246a89d78b421a4ae69131dce4b64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b469c1f28f3a8f1d089dfe73d275f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e3ac07068c5abf7c491e89dcd651334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd0a27f5411fb2d1e8550e9929584335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe7895825f7707f4b922a8090f2802336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e0c2d6ee273805c950991a104569c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9e353803c6898c05a9574ad0ec1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0a3427b35e2e85174afe06dc2e181339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a41ebdf0a429df98dfacd891b5a3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1da239b6c784714405122d0dd5fef3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44a43393320642327dd238cc8f403342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee1038c4eaaafd47bae7a859e247e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9559a91fee26c240d63b77046973d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbdb1b2fb3d1651d75cefa8fe3306c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec01d3afc437905a63eaee5be304402346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf7ce5f7f0ce0f59ebfe59685784d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82193d985780f6fcadd0e3a7f38f6a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208dc85bb353640339b798c04ee7065349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98200e0874f11b1b8af67b8e432c7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f15b2b0b32501603c954f7a724f467351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741049506345a9f6e8294a99b909e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744d316ee154028cc43ecb310c289b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5fc58c1235c86be12cc9e6eb882a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf560ed120697eaad8e5f989bd246e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98012da6c8f1d041a0a0a4b039a4b188356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a892da075cc2e1fbc770725a2ada5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1590ab34543a15af13636613e9f19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda24b536858d15dc672b91d903c5ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65cabb35ae56db8c4e37f9d893b83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfddbe81475a919f191ba94ed9e1eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35443620b579eac4e5065c79da88e4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886429557b11c3a26e072b007780221363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917e4b0c90f86be1a9056e76e46bcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d97fff11ad0e5e44fd919d66da79a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad4f23ac8375f3b47c417545fcdd2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6256fb9f820c9c2705aa4e100095367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df4746493ad12baba825943dfbfa0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943729edb59f62ed32b10d179cd665369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce9fabc91d7f85cecd698280eb71b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902994a64b7c1cc03553519b9156a2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b083c521a89ce48e8d2cea8b953ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8052abdd0eea3d6874cc8db00cfb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c89ef3a7c7727463ea7b254f882b07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75309f484e1d25cfe2d4ee76d4fce672375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80fd7c62f270fcfd8e60b0d7cd2df4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c7c237beaec236ffeb1683f19e4dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1291754dde1a62ba94f4f9642f03c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e985e15f3d98741719a6acacb07f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce081b13276aacbcda2a114df1e6d44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c23354bbe9b287b91dc1eadfe4ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6265568cd6bd505e657c9ad35377b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde81e1df3fa1f1fdf8b1bc269daaff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34433c5f8fb3ce8fa0f831e71028d6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653e95d35051f935f70473041831ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db904662e68cf8cfe4379ce8f50c768a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ccd85b6adbb1035fd21d51f12df29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e69dd68ce18f19ce7573f2e037c721388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ccac8444f1b2b495959893a830dce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180db15c23e44135c57aad8f656015f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8706659d83b37b111c25193df1119391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b543434e8507e28da4f4319de6a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff62ab9ab08f79eeac4adbaa71b033393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3bd0bcd1ed904c0e98006e406e5d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca570c808d2bb890898b08289b21e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61625edb72383d6c39316aff14adcd6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f28058b1205f7bf6cd072564ced714397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2bc305c47668826d1885307521160398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f90f623b4e77296e3ae717a14ca74a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac5df2770b95a048b3b9c5bd090ec6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884fe6fd52e31b0978ec0573418db33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777277719cabf55cd8a86289c70cc92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c40f9f933b494f87693318e8008d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf29cb331e15fd8de0de61643683dc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b9d946652a6dcf0e70e9ba31229f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a08e5ba5969731daa3e980563f30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4721ca4b64448cba5a30dd97530d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29948871132b9f03e92cde1c178828408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2799c63a904b4fe69f713bc9cd488e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb2bfb911a2a5334228037b7c61a24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0baf7ec3ce068e1cbe0738baac1a84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed386a61d3284c0ecf1a90ad155238412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e6afdd6c359e8b961d850ae42278c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c418428589c28236cc04b1c2aed2448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336273036c6e232950c5741cf61c2e02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f936b9eaf9d4c6d670b23334afe13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc9d0c04c13cbd40c3324cdac33fb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15033c86e6e3bf816d7722839abbe35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032348fa8f964e34496eb77c06527a04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9511377d9cd368281b9f6c084b25be5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ced3c43aa418f1cef0c920ff5f534421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c0add3d939d2f23d2adae8e7c090f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337c8454d86c7a7dbb00cc4656f903423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9f289d56ab65250d6fa69f033568424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31197c6fe8d6edee075723fd47325e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0989bcaa626af46fa689e348809d98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4b599fdfe00c5d25f67a7e1bb69fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3f5de19c49de62379d16f6914c3ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293259e5f10f72ebcd49a56824785383429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c22ed016138213b2f7c183503a458430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cb807a895879ad7e4b789c89ed8f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648c34e35fc560e316626a4b6fbb3fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fc0814c274644412f9d0dbcfed494433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ebc6ad0cdf976edeec09e75b79fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db5802312047e4ac06c3ce039c245435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae07d7e80f60bded849d9b66db546d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212b04ec6fe27cee7330793b0a1b913437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e6c7ce67c574457dc3966c169a40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542707f64355611718b68f51661f8ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca176da3c9190f5745a1aa140074c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3b46f5ca64bb89a16b23c0e1d3388441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c90e190148ba84ca2b1766d441160442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a93efe7368c7d4c939ba8d112feb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e6241ff3660cfa95ed19fd460290444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94869f9a7e5124312c30b016674a94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1336c2e1f727a008e9ed77c366686446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16294c6b4f3a35c6e56a54741e68d6b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c226b2a5ef1aa6bddc8e3dd3c054b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd8fa1f96efa2d2a453fd261c8d68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0264dc4cfee063b49dcee6df0723c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629059d7ea90c864c3f9e0bb4fdd626451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d82eb7febfa686d123f776a15c5c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349be72954945caa832fd3cb6957376453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c75b614541ceabcc645e843fc10a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fcc2b778d45fb7113e21d05e7c399455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb98b1f5d7b114544fbf8f50d11cb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c588eda20062e0c1fd81a946c36b2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d19c1aa1e02ad6081a577e2c1e6b12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d92a12872a636cd43833153cbb2c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dfd07268302cdeef866a08104992d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c3f0ab1d0e914d3cc414467d90286461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f551890d970514d2173e28c019f04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88956ce94235550a965d41a8754257c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085964fe907e9a31507dec758d5771b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc37ba6a77b648c9d6367759d7b00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d2c1165e8b07d68a99725c8e8f678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b278b64f17469b331a4a80071447f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d35e9214f4b8a40c8684cc58594e4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e343216dde97d5d8f4851ae4b9d90b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849825efed8f88075aec9d2864b252c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca541e54c5a321ae492725a57b270b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8010f1b41e92ab1acf5546c9104752472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1656960606902e4092245fb3768c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb941438891a3c9ae7b998133015d87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa25624f3d5239653ddca1b5dbe25a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2435a2030e5b3a4d44f4c666f7475476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56703ca85db55130b4f4740ee1e58bcc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefcd6b98d30b18762088b29aeb9781478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c192e83a3ec9811dd2b50755f5e8012479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c036e547a4c1f81a334ec09d8022f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe99b45be4fb867a31dd4dfd80dbf58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed376068068453186cc94b7bc93f918482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adafc33edd1cb2d1956f1dad8d8bd43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564466f7512fa0fe4c98ce9b9a1a29ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d12770821f62091cb2cd8e396012485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47760181e6e707b11e28967894d9b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923840b7e9831e80b7c7987658ca81f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c87f1d38caaa5cf197644e737ed89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a3e8ad43ee088a8bcd9d0204cf255489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05d84c68a45d1ad070ca32c50cbd07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab54535692ec560202f9298e2bfa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2b276c5bef6f06c4e36db1a9c447492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d3794d11ea43a6c4fe2a3c99528c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3b39fbf28cdbbc228de158329fa7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04606e0b6d220b47df50181a0c732b2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9819756927ee84eef9502a1bdcea0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf478a827a53b883e7c722fc3e8cd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab03331ec0e635a07eb3a7474fc9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90bc6646b443a5ac843000e9d4b5ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceabd0d85fecaff711c64ecdc726175500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84880693fd5e5dbbe716c9a5ebe65b62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d231bfdd784719e150cf902c4315e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656de4ab37d7e9f5092fe5d0f52e4ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e4b939bcebe927c6f4ef7cfb86015504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab4dc9c84b05ee14379b93a4ceeca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1508fa65ef2237ef02d6b0cf70b88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8961e8fecd96b33078b67e0f0fd4767507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41fd30f1087ec425e94430efad07a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c658709e232f4b5a3d1480a30b7a73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96afa27c608474f7f5c24bfe7f4a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ddba606758ba7550a40d7d2793d13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa96e1385b825f700b7039dd56fdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199c960507ab4be6bd0898dd0ac46b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88935dbf51e6a1a566c24b0198d32732514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8317e6df746855d3f060bf7f436b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33c81f0ae9a1fefb89be82574e40f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fbd137da08aa62f5b73825f9f5483517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de361308e0f67c168d0b0cca8e2318518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a41e51fc538647d72cbb3a73168fe6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9154fa1e947d1a5f48892ea161525e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd61b213488e72a4dfa122ee7507ba9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee56703fb0a7bcaf1ebb12b396fb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2768388a04afb580c1376ff884d671a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f10ebbd279c98243f497988d780e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdcb4b8f46ba2d3a4483f88f83075a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62eb7c9a11b2ba3c00a5a392a3f35c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c729e96775e3330774f6d65132c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94052172b2c1717a4bf5d2fd4238e336528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ebe8cbebdf13a68478f2777b450f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b2df782e5dc73dd474d0a854422c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c739b3f7bd292fd589bdc292f4c8e41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0cc82b725eab89382cdf65ae9732532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea1b385eb2961a152b9def72ed566533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc51b5cfd2ff8f6b0c0fd567fffa75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd25872e1b05c1db009b0bc824e512535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c389ac9f38375a1e9ffcda9584ace7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d26bf3f07a95960d0a8a747f7843537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd74d0900b63f0b3264d078ae2da955538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d0d8ab1ca6c7366e738faa18c10d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68430a775063d99ca55c92b4f09ff7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748139f052aca92c4444331e5bfebc2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a808e05f5395cc32399d8b80e588195542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec93b6cdd79b9af4ae263ec10c37d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b54616ed7f7930a686f2fb75e6e53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1276b8a73dd5cda67c98ceeb395a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71c5d6efcd14722b409a45b9058ce1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ef0c6e5d24bf55cb9c5b6f1449f98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3211249d4cc16bfc4c35f5d0161ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ccd4f61b1ee0f3dbbb1d6de721b50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736d80db082703664a3b1d748450d1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4edd7d1c67bff308b08ddcf7baab8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bdeed77820e8c9144c8e84dab3b6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f9de4a4c62356ca134d58c495d85c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969564fbc61de74211756a3b5559efb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1523ef791246628ca8ff435bdebb08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2350bb07a32776feb1a1e2588aaf3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2339cdabe789d6416a29134d677f142557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e0fbcb33e53d268ba40d7d3dc41e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faade4bbb3e26cdd49e73a01314e9fe3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1068d5e71792b02ff1e5a63cbaf5d22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4fb9080cecb72a9925ce10283c0d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b13a8a52534c3e78432c8f6b3edf80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db3e54c42203bed4ecd8815027d37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37488282a3dd082b1e6cb4c573c73b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab3c54b73001a94bd43c0b9d449338565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f49e32eaf7ab0441ab6ed73b2ffaa5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49332b3736c20bc61db5ac990e86f29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f452b2b2aa2c97115946304dacf5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a278d8e20ccf9c39280f43aca1018e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aba8c1ccbb3cde7b557a6114d00f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e27a36415aaab1b7eb33ef97d8dc05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c30850262d5c70b705093cd4378ad9572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaa4bcafc7f889bb7e8efec00a83951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec898aa793ff6123ea6f9626d5cf5a662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608a7da7c54a435fefad9090a589803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5554e8cf8f82f6dc4d95d9e97e17954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ac54f4981f6ae919c88db38936095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a93a94f534121aeca20e7696c3a616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310cf14e58a1befaccbb0d3f0ce4137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511e3e5248647abb42a2445ec24d458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe583e74e3955f8066d1650ef49959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc80ced5008a99151006fee460c79d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da9fa7e89960689629a662c32604311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d47eb127c5b7f4639a513d2bc6efd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb1d281360b5fe2452e9e0624b5cc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe31743ccac9dab3989f48ea3f8e9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6372c04d095b94d4f9e58707748fdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2209ab8cb2dad5f73efd551b5728b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d751984a8ee28ba9bfeb2dd660f4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f499c3f691c98666cb7b8632d7968eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed22974e5706fc6cf1e687cec7cb16c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a16f7e305edd21393476f602c4053020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879a4870c3e0c5761694ac9578470d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d3b3a0e2bc418b6bf9623173ecde022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dcb1545167196b3f1c1a1db44ddaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4088e2e32042bb32ce20c767bfefd7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a511975140e9548da67ca9a9ce26825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfafbb09901e7095bd27cafd18713126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e62f12a22c4d894dbdb5d96e43d5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5570fe0cfb30598a88e331bb4dc43628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ff1b6ac7e3f7e933b2172855956429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3d352597fefd7202f812c1f7d27fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120e61a70113f77541a0b162d12971731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411af2e815a52572661aa4665881ebaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14550053ae74dddeef6d2042c600836433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11061ab13441eb834f9f863bf9cd45a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370af451e163553dafada10248ecf8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f70a3f1c89ab643bbaaf792367ddab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d05f53a523d0ae8e4614d4728c8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9ec4b37928fcaad4b2f77d88d5b1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b3aae0557ad0e306dc88c766bb5b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c9541144e981992819473fe125d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225d46bda94560e588e0b076de174d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66423cf63d84316dc931640d7bd8211742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a73451eaf92c3b436b7c917ddc4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd981064dc9025c66f1c66c104c4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24b225c481cf4ebe1d8a0b863314045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93787dd2383ee60d42f15aebab845246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f206a965221b406234c985a68a13347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc0c618a24e96871563aa56754cdbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4446d8a7ee3b411d2b75c99ce4956349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd90023227e65c9be1a1ca81dd1b27350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2d8358900e9afa38e1606b6f197751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f97bf50581a0b1bf59fb3701c66552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996861645b894b9f0685882a25651e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0824642c2a49cfb362b89603bad9faa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a2692791ea777813610d80df9b4e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc857458bbaa119c014526477e149a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163791969749171211c693d3a1502a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb724d0d594411f88fd9d10c591346358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12fbbf19897438662c7094954e642e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c62159866ca5d375fa6c360e452360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953d3b3f39bf9ec6aa724c1496ffd9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a03a10bb896a1287683319745f53a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffc2f29adff54c63092898c70c758163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796b2569c6eac31685e285ea3c0873664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7dd29d9562cbf3e5aeb9a3397326b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b653dce8d3cdd0d5a8441df50aafa866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec750a091204d45462cfdb72e6798a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa64ac3b8ea1d53a88feb6aa1b7b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad46ca9f37cd7d0175ce220acd507fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b3fdf73649a07064253dfe9064fbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b042f5f5fd0f5ff6291bc943c771f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294808f53fd8a060061a418f4cee82b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d23036c57f8bc419bea348016d0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad237c692ee25a4b6f386557db66a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba4f20f1a357829add15156cb8d81275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0494a59e1da98d856cffad3b44d1fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa2467a765873730e2ede3f322756677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92b61b8da302c2eb59bc48718da38878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19570ef0077284f63b0a4f3359fb6d6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47669bc8729c3bfc0d13c18e7e4f055f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722970e5720d5ebf1f25cda1f2bba8f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b554b2bc046fcf16bd2595d2058382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd46a90beb9db4598b4e22d435de3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e5d6e3ee1b53372c8444a3cd860684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2fd24884a9716f86345c45d8a07ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d2e8985f908511d1596dd7bcc6e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7af3ad4a0f0a1437ce1332e517e9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4f4e8625aff466618ce7fdafc82088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfdd52bb61bf50baba56dd1ae2be8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ee27bf0fdf9028443f63bde6c17990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116efd7dd7b552b685e24b44125e30691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c163cf4cfed8fa04a29fef95bddff9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94940b632442f15bd160e9e0388072a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42904a6dc1ea68dbb752117206dda32694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9845cba821d729d84983911130f2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13f88ae33f07384660e26b49ec7ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688f9ea3f29cf445e5f65eab09091ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8e301ca80a4fb6ee85a67f9a020298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa709c7986e2b0475e8350bcdc8f41e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529724bef27397c0dd380f60408257c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09b3cdb8f80188d33b5f02d7f033e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143cc268c557c020ddbbae69e6f47d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c633d37b99bfd4c98d6d80058c3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18442c2c85fe7d6c1c2c7993fc6aac4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43962d7b523ad0aeb7c03494325eb25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c6d05b56eb2fdd7e7daedf06cdf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a9c3f2930ffc64dd14b1e8afc40f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14f0887ff973e4471f1e7f8501f55d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50824a5f48a368a2395fcf565dc048109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83ac6f91f4e2919b9b673c0a999c12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2bc86cbf496adce031beb1cfd6938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c33556355dfae5deebd446f4954f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a566b9630529491f1300e0a07d22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfd90d55374a9792c915fcf7e0f616114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e6657b91372da4dabd19e88c18fbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8e2678e3e09961457c86c12626ddf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ba24c030b27259a43e9d1037c607117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd83d0eaccd0589866f876a5388faaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43cef27661624e1585870024f85741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933cabd38dfe3974a13af1e5fb3ba52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763e535e239a69767ccfd4535a3e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865705eec040ebe6bccc1db11639a588122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a46788d12a428872c565893e857fdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee41cc9f825d8eedec13b51973630c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba46776c0a9ea048d234cd47242417125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c817cf146ca5c9c2bdd7c02d9c52342126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363236fd56ca218bcd49b52c225fc736127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471381f75ff88b066e6988926d88e6d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65339569566195c58818fa80fd549242129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9854cedea6ade40b0985dca18ddb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4223950c73aa768e00706d0fc38353131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf820922f407eada08f56dba87daf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614bcde017e570d9bac57035c6a4c70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a489d8b7dffaba209585f26486954134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6524c8411148f3e3f009e92446782135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da90f78d7fd4fc41e8afdadbd4f8969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f92e28fb8f10a9db436136474943f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef67fdd5137b0271bfe6c88ed3c1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fef694bbc61c956e7890c43f29e29f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087788a6c5e326c5bedacffd73fc586140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4494f239820730dce5080fa95ad0ddd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa47c65c913cf62d3be15d0aaea822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc644627b2a8053b199e29fb144b1eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf2f64f602b6508f918af81f0a5dcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159036226fbf33fb278984a4f05f244145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e30d29cf4418edd2b9d5f3e192311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c2730c6746c4d5d58453e8451912147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f5ac1e98b60013865093d5c1c8020148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b427795071d95b14a05367fb88d014b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f960f995271e89aff3373d2466b0d60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c297ae3ccfa5daa8d745e8b5bf65dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdbdddfab7f09a1d62542515cf234b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f9e2b9aac55bf78babff5fb369f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaa18cb7da5b21a5f7d3e93f86fdaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4007d9851f82cdbce812067e5b20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929cd59359e902e5533d9a252691a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47aef361f3dc2e00e60d94234fa05b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d840fe4f78e587bc679be876c9e215158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f365581b9609cff06be63cd772ba76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278b84522620c433d1f4e1ed6b9d404160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7950157ef73e41cd15872e1943d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8ad261e0d6d8d8bd502cff4eab2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f54741f4d3186e3fdfe3f7c283dd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd76ec37a22f40454bc23af0eb789c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde70e6eaf45a3dd3e043a7decec242b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51a7702f2aef8514a22a8f9ea0c5b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8e34838e18a0aa3e61f5e75383825167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52203844e718cdaf778c506c2a855c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b9ac5b64d46669782a38fd335ee47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e87b43bc85a807f5a3b8a1cf5286170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339abd3beec4355e014e9ce8a4e3a1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db1e202abe924afa8e1a948b744ee1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c13d7003be33b71ee0293c0f2c881173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c227218b259af59e1912b1fe1e98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a49d31740fe4e0b503295f0533a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ee1dc03e2ce27f4af56a39d5f8db7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0eb6d3e13e3d05518b1e9ec9cef2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fedf843c4b58c4d58fdc941e27595178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a0d31488b7f944fc2e1a6ed37af6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b007197240169db0c3ed2c58d077ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202044df79418a6b72384ec2b70bdb12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e3cdb13a9acbe97932ae6a54e511182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07c774355aa2fcfb518761f28c66c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9bafc9c701935cf39001777cdb77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893890a9cc855587b56e4988ab4b1f5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf658e97484624f52235c66711bfe3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ffe6c8c9adc896315112534d6f392187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555ba3b24e32f2439af73f3d98a0b12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35646167c3f11c2be82f8182675ac0fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a25a84d14079276b22ee881a35514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab924bef46f966b621e4883dfce075d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace391cf0a2c13e0775d44a12c28eab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ff05c10de4ddec9fdf46ea1b5e53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6263eb87e1c83f29a95224e1aa17b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a181876a4cf227f3108a8c5ddc04a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7aecfd7a082f5bd1cb953f1342eea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d5dd6452cef0371e1ad3468271fe8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a5ab540080bbadfb98c8429c244e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536d117e1acee6b1eb421d155ea76b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba09b64f00dbf3b2a9fbb9117779d05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226ed5b49421fbfef80097b178ca5b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03771b1b671253329cd031d09d271dd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455bda650038f24f8f96fb14302b15c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3767e7496c2eb64bdbde665c61d4d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f26918ca867f021ca3d84312a3e7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d6425f8dd1cd5f5bb369b799f951206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d48591f12fd388140e4d565c9daa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab102ab21e107f61c3e97c033f415c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4eaf21bedb0e341bf7c08019f309c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28351f05beeaead3b4e84a64ac3ce0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9c994c73e7fdb384b3649c2b5a38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c0f359fed820301065a827f0f0c65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96d2758be00730857f3fa00742649f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1a85bcede69ea212adf2f524a3d2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6fb99a713aef7ac34304f96310556215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07367a2b1026ce3abe0977b847b9a7e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461152eb99685da8a5b3fe466a4dc2ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f63d9bdd409892bb311cd08c9be6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515f4df915bebac906081cbad8c2b3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faccbf694aa2096547057bf3b5827e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633ef078999d05a9b0b15bb08124ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb821b8698139221a02cbb869022267222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884247c20f670aa2b75b37bf8e43ac6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a864c486441bf55eb524d933eb6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6ecfacec39d3632effeab5ee791ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710edfe3df279495a96008a94b0f07d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b27abd51b5e7d5353326aeb47f3fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4de07cb56cf46851ce0d583901629228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dacf8c48dc9987f972e53a8af9ffb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374217dd54d870f3dc6bdc7fcb42428230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedba887fb356bfef5f8df54e5d0f066231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286468cfa26d0693e1cd0c4138458773232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7683019d699bf9481fa1190d7986c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680872e3c504a0c568c43b69c07cf9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c1bb2c45ce0ff7da32b2ead727c02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa6cd1b189f4e771b4f2189138be0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47265ff18dc25fdca9364ba5c9cfb7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fb269214ce079eb85aeb1f696035f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5350739753a05eb5c0edb6f4ec8c59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5df79df846b8d0648e145c63e3d66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43329021321d9b0bf3d3afa411a043e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4c6556f64feb0757d10e1609786a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871f9300ab5b2e8131699928e13d12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f31a5b356b78180385479634410a9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c07029706fa992e6775c5177e22f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb540ba549e81a851a37a6911d7a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e17fd64314f19488f1f7aa81e1dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bd1b4babc8836674f8efd663cbf8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679fd615ec8c9e7c25298d0dc6d7264249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bc37637865b1c7afa9868db0b252250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbef048a65326ad815bc0bcf4fb2f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5933cc2c9beaeb829d4fcdcdc5731aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e88d139fe279e381f61715df8cfb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb705ffd3554dd1afe3b438c566b05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3cf5d2deb45c7f9aebf71c27d41a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b06d5267295bd451b5a0b9b10f61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7105eda9d166fd2c27bd1ec1f341fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835f86593e47d5af3870b081430505258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f9840fe7de8a069701e89402aac9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920c9fe15dc9cd651707bc7207cb06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ca8445970a727741be72d5c555cff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13b55f2112c7872f8d5b11b9042239262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a8b38aa9a625adc2cb640afc07cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346f4bdef9eb6d09049f7098dafb30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507281a7a9841ace641962447f0919a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7f15a03399343ec00e81bdb79fd9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39416f6592bcd142cd94d65c31770b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b9cbc98d270b84513812c175ea5ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc225b507683b6ede3a87934aed626e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acea93d8fe367c6160dd42910791745270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c21cf0ce99a862c56912bbc40e30e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b294cb0b52d76fa87bba2b10786f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0798192eb532023a6afacf3f3016cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a399c5a1f15bef38f234953e36276274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257ced5769d46f32523ecb6f9a2b36f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94af29011b8b2b25ae4ccc70b9616a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f90772e1dfedd07069a8ddcb194cdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeacc0ba267fbf42439af1197ca43a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76c8d577b49290df8a76cb73f3fb6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee6adb3f5553400f7a15ba919f0ec4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3eee9274d50decd9680fd2b328378281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069b37d8089c116352e29b5299024e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd6a1edaf6eb3b3efea614c9283679283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe9fce3d9195f33fe395e3293a57b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ffd98f8ca6531b5f04d3797c76b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee662c3aa347e7822c49095a84fc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5e7146d88313ecbffcd125dc68f45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ed366938d6408877a63378d9c383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a4994eee5d762c2d8ad3c04ea0cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00740e18e6f937fd07ac115463831fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439a43155817bd7efe9d5e68f94a2bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6473e943bead26c77df5cfc3259b6dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b5b03e45bdb51479626c6cbf26d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592abfee1eb4c159063fb15eb7963f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd35997d451b22d4012d4113170cda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ff87181026036cd96640451dc5cf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7830d109ab8f12d167cfc78d269d8ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7339b6aaa4658d2ea9ed2c86fb582298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140878a6b5dea123a87305c6d068b1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675d24c1b4b2ee7c8fc54892f829e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e026b11e4a65c040b3609df02e8e8ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086ac75bccb3ba45c2b2bd4d872fbff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e36dcb70e9aaa85635a4957efac7d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662bb7e7440404638ecd84504a5e6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f24d703d77d36778f0fd707b2e4906305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abbc3b5887820ac27aec15db8a6c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae549d6f3cef6839da6d80486353e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb37226069850e27cc546b0733d0c7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e16c97b5d7350933c7f7a4d0de721309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e129b1d8a165e554a38b3fb6a4e7a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a1911f00f0f8ac4698788d7babf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b5b9d11aeaa23a88c3a402ba51562312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b9104c37f45c01339bb899f196aa6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a53fe63b972ec8407d56f5d3793b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47615b8005bf9c377a7dc682bba7d79c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e4e4c7ab7636307e6de393c9dd719316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2725d838df977ce60424f7767fbd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e491dade3a087ec06491ed2a1676318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc587ca5f3614831ae229cd18c9bbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ceb1eb436f7becf856a4bf6bfe6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f721ec1349ab8b86def5628e52446321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc1f3ff5167fdfebf10a57ad91abc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80116477238a8d98581d40911a0304323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48bb554010e38d4f6f03ffbf795176324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed518dec49e56a2ef0f1d804380731325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7460f3c377d76dbe68c090fc6d9a695326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f15a16320a9b4746e31985f1c6f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7c1c19fcfe1a755c92c08161546d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01856397358cdf9ed0134901865e7ec5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28018f888880076338dd2f3976ddc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff359ef9ef358149846548a0a7c6259331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3ead1432c4c511d43a047179f64a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72608160c8de85cfcd6b4ebbeb9319333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8696b569d10363ab8c7f0553e48d7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5636cfa84517ed2f7fbb269887f527f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52d48fe7ca64e3382950e408f49757336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278a4b3c437c1fdd5ddc980aa7d650337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8192cc8a39cd9b443495a65cb6517338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3911f4c77081e63720cb13da95046d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502312a299de3a19d878e17fabdaec2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd737df765c590062a4c53142f9a9db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d627091d78b7911985d22b001c628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb7b8bdc5a15d92c978f596c420ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33616bf8343d2fbf2f5f300104020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d5fdc1e8dbbb18f6b10346595e799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be50673ab3d0ba38e26a8ce35ede50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f5399814ff7e3e0122840b58f49b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a443ec0630e101ceb3a51250ea79e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba3967dca4e3d9721a69d27720f54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3325a27078c8212214e438eb2ba35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475407c536c5c388f2cb642a5c29c0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6526784cb468a349c0cad87cbecb33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e971fe87a7925ed4560012393b7d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049dd6535b020ff110832cd7750d7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8425d0867fc6941e854ce208d3c39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035456c05f1e79a9eba086d7d9c7e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef19c28652a8d866753d485333f71e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde973fcb62d1f0f065758145f0b81b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e22cd7700d5ebcb85324f5d8887f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36743e2c71acd5120ab55ca08607498360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4f1e0f556b9e83dd2a36661929f9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea9e1e5ef5d3eca2d2bab90fb22fd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ab1258165386eca1b98650c9f068363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318b14a7b7a82e0c49420e0e3aea7b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf2901e755b742bdcecfa495d9af2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861fc7b4c4fbc19415ffe031b5fd81c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8f59ae977ab57c181ade6dd11f15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68491338eaf16eedc98f8368a7d2e823368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938e3d26a233e32b003cce95500e3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b581869b1a37dba8669fde3cc2c49d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ee29b61e526080a4895fc18993ba7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ae4e491361104fb85f69888e3c54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05ec47751b2925a0442b6ac2c93e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a7ef84dc15b4d74fd7bfd6b3e37b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c96f616e12e89606885a8fe218da0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ed1154dadc38b466be509a6aa6b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a14a6daa87f395ae6975ea8418bc2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7788cff99871789a445d9565d583378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de6dffe3098d462c7fad4998d6e3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad741a549baf1636ed165a3238b241380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f17a74d9b7b5fb1d90a0dd71e7c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad27a43d0875cb357b8454cfc14fcac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d488fce74a8ba5b470a90b7b7db0ef5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b6bd1858e84b26dc9b3a2cf1bb9c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fae4f31e6eb8ceeda444cb5687c99e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a307616f84cc45b01d5e139d6a5fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fd7b6e437387ea405cf5002ef447c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992272ae5d326108071e27c8833cdad5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de4494abcd61187fb5ca854646d28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff883999109607b165bd2128af89e9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37ffa74afa7be464697c47bb7a0646391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10f45b89ada957fe75bb4f370ffc42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fe8b508d312cc39610b2823d2b22f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ca935f7381f0d7002c2ed28fcc06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1076b87307916abc70eaaf32fd39ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7cbf48284eb2369e524fb32492a75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7c4db723a0f22f74122d8c2b087a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad5edcea2f937781466ca4d4b6650d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83b9eb95196fec2a6688d727dd7e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e06df3a5c0bfa1c62c5bcccea5c42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384993b9cc1b9defbd4740746537f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53558210fe1772d2a12a1af3f21a295c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e0de4150dac8c4d642ee0497f0c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820413f230d8dae29dd1438f30590ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991346e42a9db442a050ffa396aeba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247ce8ec3d94609667488c73ac30442406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a992ba6fd0d349d6cabab96826baee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99f1db98348bdd6b93cd296691b6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f493cecaa4d4775df7eed97e11dd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33dadb77e77b30d54b9137a801b3bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52bb5bb186f1ead59f8ceef890e0e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd391dfa899640a3429c41964294ade412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680e91127271548d52732711c1409f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca324c1346f974eacdff1953f52ec5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a42613b4271eb6a5fa4517264dff4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445dc9c640ea487ee18bbfd5f9f3de7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe829ea32902f9c2890b763ca4eee3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148af46573be89b248990f7045cf28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25477581609dce6ef36460cf4f367388419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf833affb39e11d385f5152a35cd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a03483e9788e299f2d294f203b0038421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883921fdbd1ce3cf45a3585237a19546422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4232fe0f6f285cbd15300317da31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d7993042e31fe0d901ada2d4e2faf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5400e7dbd96647ed133de7c34b1f40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b552f88299a1a6497d8144eba8e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2359f98e739498367df084684c22b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26297fb6503097e47ecd6b705878e9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63237380745fc10a3ef462a3f316f972429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e638d1c39eb9ff8010b07852097a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ffee5796e3a3c61187a0a22bd47b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e2bd6760b1e47dd2f59d9f69e902432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c7a620286a87c7bad84e2bd108eae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d75b19f41ecf990725c9b5dbdf962434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e26a36fbc06c67679bf1a9c10f12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e48a1b4498b55cce45675bb477ea7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f05139d92a6b0fdcb44725069c6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3aa41e7c53bb5398ce751e67cfe4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed67087295df58fb89de810ba7660b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b14f189d2b08ddd9cbce578be9ec0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a03a654ed248d52e92d26c50af99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2a20ebd9cbe673bdae462b136ef79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e403f1ce6dc4d7338b30190c29c3465443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073455234f2a4cd0bb334ff8959f1fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317160dab5d9d1bd104949c1085d9b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7451f72f2b557fa5a3b9072c3b9935a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813902a5ba9aa65a154575e0710f168447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f533cb4ab4af29eaaed3e8b8c504448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e19f16051fcf9e74941af9c8426f27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4714708e123e95db6f553ddf124b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7002152091d780f5c155ac92c9cfaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3236748508b892808057673a679dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5c902658b2ba4a4d5dab96b6549e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159433113240ad501efc7b38a56cdab3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eca183e850eacf481db40278bbac2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a57239ff34574e20809593ebfd9c6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8876d55132d8419cba577f336b612d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b072ee60c8e8d2627816d2e159ed682458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ddd7fd5ced6cd4f71d7837ce0eb73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103037b6f270aae602f150e3353b9d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9a52b37171d64682f392902f61a8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22fe0c566b3a2a509ec10f4a4d2c56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d49803c5a1460a69c0746aadf8af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2361c6a6f20e6311d4fcd4a297a882464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75e739ef255ff178a94c585a8fad49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82940087c73d000e50dc246c961b972466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cba7a82188eecbccabf9f0afa1036467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75871686e81f90e62d823ef387ef3b08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c30ae245373911028ac4b4529b2f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892316f5c80f4b9dec7ea3e1ac0ca8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696888d6c086cfcfba83ca1cb94b6432471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0931b77c36a850dd019ad802cc73021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb5849bbea679a061e08c353512f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477cd0b3171dfcb2c0c655b5900d811474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7b506b66670a83f43d0596335960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa01935f58604b80cee7d4924c203476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27831f800eaec42b1f38ed552607c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0bbe0f899ff57869d211ec749822f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109f49ba95dafe929444d11339b833479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f01a5957ceff78530b709445315f3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d66ae770995e1e1307a9974564fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2411de59e211a571106a6a2c2b320482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876da364057c1f5b4e84ff2db3fceff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0cadef5c92b73e94051a1dea2b2cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab8fb6731a2f1b613b2f957e3030d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72202617e273de63a5272ad2faeb484486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33dd63475ee430787788d8c4ef0af2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3fd9fea7d566cc46f5faf13a898fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44747f2cbbeffc13a1366501a1ed605c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241c91c8fc45cac0312114a68060a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d628f0118c5e642e811bc96d74a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f8f5d493f1c7723023e2ec79d8e60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194c3f4b5066b2970858d5d47523b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b554ae478ccddf7fcac4085391b6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed8bd26b694c53f5af01a2c6ebd7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb7a62ded30bd42e6d1f1b24273565496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c15eb1b29f8b56347be93ce14cf7ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2eda5afc06d77fc36c1062097709c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f89d3b4aa33d01288f8421932a29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43908cdaaf406ee26fc38488ccfb85b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac18dcc6de78bb83c9c1abee82f38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d403b67854fbeb0bf880201e4422502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4131a7867b4db4356227cc2eb387ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721cd2535d2dc3e504405875149b10a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebbb66e042419d5fb696e38cf1201e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc31c275701d0214bf087ef15c0d9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedcb0135dc310bf97533aecdbf21a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e33f1efcdcd697ece3cc8e1b0e92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df03d19c41ae986f7fa34ca99283c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b864cd80e79bf5e3129d25d1964577b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b4ac06a14a93aa5cc44dc32982dbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25de7e43a7673a9dd091ca08ba8f29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8189413387248487683019efba59c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d15cce559ce7c4ee07f2167328f8af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf1c921c310d8dd31615bd5658c0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5281a5d925dfd53005bb12256edafe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1203ed5b8e799d15e7faff5490084517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8870d89f53fd1025b321d1a13cde35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7351bf11c80bfc05948a67c0cdc9ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d386146e20bbc8d955887b4955dd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee88b2e94789797d7d33b071aa24bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2413a5faea6b7cdd34a60353244277522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939709306cfb9a86e20b55512f3d92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb305de7759a2308529b51b2758748524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c87ad9df2ce36754a2379d92912d24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b0a53fd648df76d73d2ae839af51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7ffc0cff4dd0b05d880378ba1536b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b209ad72770e73fb91d09011bace1dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a478dc42c60e61b24f568bff41247f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ecc0ced55a947111366450880c096530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a28d62d4426129d2157d49b334675531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f35248c4ca1863e23c8f75fa7d133532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d14d30ad34854c1e71f7d6e5602d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f2be58b19392ba2b7d0ab2970268534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9082ae5f8a15bd3271bbf3fb4b798535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b90640a190fc729e073af0866760a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e379e4ffc5298cccb48bccd13de38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa74003323cc40e6862604e7f64b67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf0e786db42018e70983226d7da117539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee5ae806c10969d714390f5531849e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883e829dd041392c4a492ac6c5ca389541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd84df42067b33b72afb5e9884b83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6956f4fdb680f39b7cd0ec69d25cb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec59a6abf6b10bf231fa459b3ef250544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ebbfa9a2cbb83be64786d7b1b8fc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea1dba5997ac601024683c66698c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc92d9badd37b6be75d87a05b9e25a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7999c37d5244d5e6cdfd2a26b8755548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e9edbe24b3cad935d5d4529d6ba1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821f7454d72b5e260604696ce0ad090550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810e51b99fb171da82523e5ef816fa7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27224f73ba29b6f68eabf0a6c4551552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0412c8e39ee428f4624ab8699d74e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5d7fda991cd6e090496cf2769d3f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5022a75a99d0b9a0d928736d347fb69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c25bf3056b08981f2ec383a3a29ab6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd28fb9ee906ef7dec2b0a02ec657557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e937a912006534498792ea4ae8f7c52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e57887dd4f21359c0cba6f10b773559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587570d028385768b2651e0be282a612560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44478bcfc389c5d864b16cf87b7c79d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582ea044b5f98979fe2cf150cf928bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c94eeecdd157c2bfe2aed0265dd04c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e96a3d59d027190600cdbe107ede1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ead4eaa8d990e4d73571d7e4a9b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb032234f1d8edf0578e5436692c8172566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e502824bac8bff4802796868764ba0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b3dbbf908e2f8ce661bdec73a01d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedea29f738fc1f63821ebc06f3461c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd28725416d615d6fcf1378771a90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5cc1cfa88840d0260e9fa0db8fb90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bf4614a7deea8f0b0c73d60597da0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>