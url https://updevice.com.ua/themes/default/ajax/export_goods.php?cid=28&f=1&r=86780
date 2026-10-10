--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4305030eff17058a5c7282b1b1c3271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c0c126987cd524cfadb40a9905de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558a2148a55327c1eb8547c4ae39a753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a2a8a50209031502d3fdeed239ff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572f032191222ff05203b8950b633335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055d31e03c3203652438676776b9276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d455cffd7b4d53176b7e00303588937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598af2bc2d4513d6f73e11f1a662b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c15c99880147b307d6cd68cb89d549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9811668faba7034578ce48251e35cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e7b0507d3459040dd8ae6f55705311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8879a8629b58b8a1d524fe527339b6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58076778b1aac79f2c18806b8197813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e8e5e1056590ce749536ab6f5ceee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb8b6d68428c6fd3a2f7496c0e39f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e309a39b42f01f78feb6e79f2db416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0caecdaf5b95fa550d7661b240c7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2019da54fad55394e4af7edfc8ba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7edf1ceb7382a7ffd5f25689bc6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed107053045370c4db6e4634e2fc9d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec256767f645d2b25bb2d7422a1ffaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6d35c3272414da56bc463392d68d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8a55ee479d42bbed8e194bcc7ae7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ca726d59e1adae39b5f2f5641bc5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0788482b2f606805d1a6a5afab01e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069aa1b19886897f0f144a3bb46b5e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27f5f8f3fb57d3a6f81b927260dacc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243b8a663dda067a4dd30d6e1105c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839adaa75d790baeba3157b4df1057e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abb8105a6d274fe3e752d6c9abc42c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd25506698794e62f8b5f509251f88a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34880623893970103c225fe10e78707732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f8d00509ed8a38a6b16f6007bb17f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d06ef58ed14768d11694616cbe36da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d307fd30cd16a4365091b92726d5d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73b049ba8df9856c13ba4ee9fccce936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f89a31c85230ef1d095aa0b04e7d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b4854c95448c87c83d52cc035222a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de737d33faf739399b10f6cb3c65fd9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4db9f60c904777ae400c4cf4f6ff440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a043aed6abcc165c468a7482a7ef741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938c5181a9e637a3831c665f43d1f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383961f72989d7ac069d8ad8f1b0c7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbfbc21e059ecad8ad64b6978e4ad444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429807a30af487a925eecacd7afeaba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f01f2cbda3b79e020bd9c00774d88246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a94090dfde4a5e5decc381ba033c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9797003b28296133db7eb0976612048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320ee31ccff051701c2d94c5d4ebe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb59f401968787003778f4f72d7cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb55b1e3951791840e8385e3355b8cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a41418b66e8b01cbdec2a30519c1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf110eb27243dc33c622e3bf78f2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d490b565cd40c462000019417d24adc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc256d6f9ae5129da759d912f91cf0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ddac8aed99d277496e6cb1a242c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66fa7dfdcc626d04c03afccae514da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9592e0d429d7de0f82e3a266aeb5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8508842efeba6e38859f3c851efdce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabedafc1270ce12adf9ca83d8dd6b0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5f871370bdf58cd829cf0ef8b59fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede23f2b70d326ae504cfcd9616cca362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014deceab064ed65c491330ffd3a34363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f3af25ff128516cb222c7eecca65564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acaf2921115e9553df449fc395812865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594d4c88f2089a54e58f019045665d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1547c64cf1aeb2857372ba176b7950467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b122c5338589fc9bd2fc51e30c7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4b60580bdbcbfda33017c63f6b74069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bf6b8866a4ff81c297ee1024516970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de628a78c5c1bddb15e79cfefa297a7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2010b82f6ff08427da940b3d53c8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545827c501c1cba3503c62e18f9157d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d9f0a1635c3776ed4fe100180ced74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39dec594b6e0100e45ad44ae79998d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020771feda1962e053466251fe2ead8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851af5a37598003caa2d19508065c34577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5290629c196dd55ecbda3da494f1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88944b39411efde2abdf4cf38eefe7ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731992e2214e7d10523113b4194a616580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008200215ce2f3c9b8e044f1a8f08e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e661a66e65be4488495f684089296c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240d7df02b3aa17bc59eb9bd50362483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de241361ad5f81de4b61ecaef37813084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c64013215cd308895dfa36cdf3f9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a38886195b342aeefc25f990f65c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c788a9f8a290e23493adb0d6f7b198387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaa62f146fe49d66fba5c5d78f761888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4eb42e788b8f78a3364efcb5ad7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb44fdf201a9489ab692160ded04e6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2f7a33432a14cc37bb62bdee369b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95bb98e7c269d1408a993ed6e2ab0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa74e3a1032f91cd7ce66680002ce1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154571719d9df38e9a567fe72c07fba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b23167728b2fc34e3926b2ccdd222095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e8845fbc0f011f0877f3b6e69d51a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351067dc137253de4c95fcd52ac8a3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e772782a55aac7331a5bda3dd05a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b16de5c6461ab2996eaf06dcaed2b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd58816a4c70d53c6a1caecfb3b005100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c40c2002710dd79f44351608e6c331101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b4c2c6fdeca8d12079e477be61651102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad133859ddd4f63b4bbb5a7fd5c549103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bef5b1533fefc96bfc7c8943f4468f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9328391ec91b7ea4f2228133ca8ff77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ac8363e0d0970f5c16e3adcb99b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bce98f5dad990d18b70106b0322f19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfc864d316467b0ead20c2040c219108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e56f10e34b2270c9fde5347a52c94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8857d173e52d431d58c0fcf95bcb32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aeadfc12958bf45a75eeefbbaea44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc835adda36491eb4dff721688bc4551112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be660cef9d3518da7a701b5b1d92e10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f59dc1a2b2700471994ce82793a1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5717847b81aa2f0ae26cfbbb59178115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a483b8c5e1faebd2350fe4d55b764116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a56deb297e22594884ba9f3e3b9bb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dbaafbb4ef6e3be34515dbb671829118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a1fe831fcee551af83d4c350558a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6f0bf34dbbf0bd5170a81c6d6a5b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58b34d89e0dbe10a55d243df479f6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b1950f191a4e4f44c1e7ab58ca38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354e8da63ceefd45f747515f1472008123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404bf32bad3f3a221755ab32118a1b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d174b2a0a9d9a34aae0ae44c3e941125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ddaf70c85b286e5242b8b4faa7ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1779e8af7a6a1153617d62678dc044c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d445b10635700c0ea23a05d09f3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98a443220b64eb9a21158c893798e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99afca27ec848016676650b5493484130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170999217e9bd0e4e80f0b3301fd9152131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29af93ddaaa35212adb41c0bfe1eb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa940d382290c3d186fc99483e2313b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0cdcb766c65a50e6bc06582912419134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c7410a20680f35416289ea8003fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44cdf92fdfa44bcd964d7ed47028cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033dcdfa9c3c485857002f57b51a0c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e2c17d453f29a4d86ec4084f08c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e52e465cc6e884df2c2199b60d905139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c492e65da356d86d2c8273f682ddb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02585e9644ca6c977ef2a3fd30e970141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1c1f372cb3784ecd9ab6f0b8a3f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d5c1f48c624dc6651988bd014801143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0efd125954d48379675f1c54874e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c752ec2bf09c2d218f4d015f1fbb9b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636a83119134d8e2abdac50e331ac60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fcff7757f799e755331d0903356d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec13d9afa228bc7f629fe60c9bf7ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc306a2bdaeeafd8fd3823b3c0208a85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41438bf18c428a23c60a0c637a20c396150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5371f0ac06bfafcb23fba7fc19fff7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba476d13f167a815c5e2ad0684304152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5457bf6fe516e8aa22e390774bc6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0a9084a6fdf2d4f3bc8601c10ebc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f626407f430b22261e92de539d2965e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7747a49850bffe3b9e0151737d3e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49e6c233845417ccb45ac16f9ebf39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfe5335e5595ce7717a8039474dcd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8cf3b4994abcd6736040415022f74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b65e95349240213332910bcb6a313160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44ba0fdd4b0b6c686283476aefa9e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a85d8bb24934f11702cb42f5a76a54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc5a6489855140dca1fad71ae6d824163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe291392d4e02109df82477fc73f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4cbdf13b04a449791faf8aade95c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415deced28424a0dedcb30c98b4db6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac408d84c44fab819e5272e607352d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a4f7631032bc73826858568bbfe8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06241b998aa211712a323b3f8d5a5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e132bcb1d5101eb4d270f0109b4ad2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922979f38756afa74f3c26318d2c7a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa2118c04e2d59414d051e7f03386f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb11aa5019bcc24de6408635d8188173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99241dddaa1c8e754b4153c4c4d3add6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf05214507c2bc24b712c8f87294e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e443046e952769414277f495b39365e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc4c8eb7c53ec0cb28d4106fce8b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f18f7c8a0c430267c32a87e068ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecc178436a201898d86acf2b3e1ccf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85abc7bfdbe79333b120869878d454e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e2b66790f5ff9228b31d237d6aa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91eaeb4997319f391728b5f65ac368182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165a61f157ce14ad947ad1a53294028183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271993f399f808426eb020cdb24e5d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044274ef04ee5e6c2466c42697ae2a12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830cdc196f8d88c30d7b4c2484d25cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384624ac2d9eb17f3b41c0b91e6a0633187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b430e74a85e4163c9ed406a3322e96a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9328f36fd109d8956cd6c7f3dadf13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d657736b2be7c811a895d3e44259e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd9ed3c25c4f36ef82677ecb1f125191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19693cc6349abe63f91bd7574c60df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d2428e55ec5c1d9ba165bcf37460193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387566844e952b0740e8f1153708460194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7449446eacfcd1432c85b47dfa859195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d7e224f01532b559b177ee9e9d4b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298af91c09c388380be228ffd26b753197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce67356e55ebf23341e2eceb3948c47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f16203488a86d472d952bfa19044199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccf4b163347e94dfc9f2225b47ccd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b7066466c5fa5fce19528df52dec8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448db38a0be50db8c5d87fa3915cf36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc328b8ae10aac1afb217fadfa878f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e02be899a95d8cc648eb6b48a033a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3acb7802a3db46615dee99858c8a27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9617dcda44feb474da2b4254960430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826b458a3e62153043270023902076d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817310d31cc79ca3f1a98bc9e9af384f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afc9665382302e779489a00f34845209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060af2f04ef84833a3bb7e7f2138d96a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6cb5bf45986faf34d7ce17213072e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604928d2d71d6207fc2b7d5cb12902212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405155ff3d0b71264a95bebdd38ada50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88a92c44e1d0ec35eab40f6e2a0efc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd902fe1d0d66bb8a667a4d4b4bc2b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430da5be799c5d806ea9419df1259348216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76856cc59131c758a32d6f34dbdac2e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3e7769b3076b69dc67666b25662c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea8d7bee9243ca6eb1fe1978271b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d5665b981095dab2eb4f286724732220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311ea5f1240c8d686f2c0c82f0968c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0552983c39d715d5af9cd5b17e86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c27e49fa361ce1af25ec06818790223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41205502f18ad5190222e2a64e72a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2abcc9e153afb9887c0f92ecb053c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cbfc64c033ef02f26801ef0eba6cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26794f48546ce44cedfcf2d4ec31f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f429333e546c8b086dcf2e597af77b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49912dac9d6d691a87ae3ed7923082e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b045ce4249d2d9d98d693ca6a08419230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffbb46fb29c6febd42ac1f9210f104231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259671e18f019d147dcf179bdbb0adb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca0760c435de50ff9460120b43b4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196f7a8571313a026e1de4463b4b836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e0374664aeb203803bcaf845b189e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc1effbb3513d1d5938c386e11056d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc0c1f96e267d2b110d4040682d7c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f4b6b938c255775cc458b58e90db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e73db2abcbd945784efd2ea310e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b61eb1818d3fdfee17fa34875789b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa0d3bbfdf5f2c3db9fdf5f06ace69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0154e33185d56d123bb81778b450a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460130b4b5d1a8ffb020b69ba722ed0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4ea50be66d9d89e4f7a88a74aa72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d1be675a15009550e5cd7f7ad4a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ef582ba5d3423cdddaaca3071649246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90391344d81541c40010b5cde64eb388247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592e5fb102a0aeb5f0ef8d6759527d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ec69cea8a8d94a3949e3f0b01685249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493368df9c6d9c66c08bd76c5fff956d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9909543f771a630d9196d4d084eae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba955319da60a0fcc5d80d1c36d3607b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092595996292e89aca3d2a2b01d8361c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38de0061267b08006fa7a02d765992254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1a1acd9231195a3465c54979e3582255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c4be01a2036518ce108c24e6acb58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e7cc0cc37ebe69dd6e6e73e3b07a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f47c5c9cf36e73fffdf6a096291d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce625393d260d3b97621ee8dfb4644259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc4f8ed246fda01683e376d04c0763260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4625b1ba2b8d2f95fae15408e2880f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a33a32dff7d6b8f95d3eb584e10970262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b0dab76acf604fa0ebcdb368790a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a8167b02410fb15645707fbd185dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64159073d79d8599ed6f1260c2d36a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe1ea2c02a2ccf61e183323a577677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd8d231fcd4df089fab2833b3aba2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362065500bdfd340da190f6f2e4924b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25712d4008ed5144bdf793871813e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a01edb941299f4d36a50f9c49d7bbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630ef030a218baf48a1b65b6d1d42b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6fdd0bd3d8aa3849e838f61da32ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb826f6d8ed0f16e593984c1718854273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c0e0a5f1600a15aa4784e751f6376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f075b6c2c803eca76a3d68d0bc609a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3852bdac0e5a5e7e8e083474d2784276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded77d1fe8bd04c5bf8798fd6b3a678277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593163071fe1594125a45cbe04756c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679c295cea8f547a73afb9ae8d097d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7f78baff08820d3d89eb9cd60cbe2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b0f9fba1947fc3e2130decaaea5b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3cdfb676b05041b9c829df2e7e6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a8ab10358c92ec4405aa0523c91f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6a38c8788ed0498b5a55b2b3156e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bcd8cc57f87ae4c303f27c17479a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc67fdcc4ad6ffd3972db206cc7d5d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0a56df5651ecdd53839c9550425b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24033295b4e41b8778ac473bcbb3ba9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc8a53df43220e5418483dfe037ed1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c83dc0c1cb6e72ea12ebf3ec31b92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ef6a50152eea59f152acad35564f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f2d9586c7789febb23239417826eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c48a8d75ef4b9b2e5d45d2530154293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab581b3f02e7250fbab0b964a83a7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc30442854c07732d01ef349f34a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475e39507c9c059930395181f8998d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4714fdfd775e9eb2956abf668393297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b948f63ec3d7f5782f2de8c5a78336298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e135da6c4cd9b40763ac1b06f7d122299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0992e6c650c00312e21827a461ce03d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ead4f7d3eb6aba61ecce82782bd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d39d9bff6b0913bd5d51e5795672302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc99306b481adb20c22c3bf01ab46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4651cc4547c277957b97a28400fba3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aba5bfd98f1f5162748877b5b1efd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3ce5975df9ecf6553f698f1b6a31d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e533a1e48a2fd8dd8c7d4bacc925cf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da711e603303f6be6e6755c3d81be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f29d13dbb7df5521114bf90dacb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b539fa9d7c3a7ad4182ef97db92ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effff5b842061a7e0b08ce1d198d8f58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f8b23a0920be09fddced9600065a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02a6477a25bdd8cf4ad87298a4ec13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0e8e9c8c8ffa0fa642a9358cf549a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f29df16cf4206257d9c54b5af8eff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc714ef521724f206a444a6348e744316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faba8bd29a22ee9d24a22c7b001deb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec599fb7781ec114fd8272b19b121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54df67f57a5c16fe147a4e8479449e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1714b52b7c355be57e28699bfb15c8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f61d42f264838c79c5c2801346a6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25c1f6a035b846bd4c86004ab06a72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2a57531713bf9685e4b68445feb04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b350b48f764eb0fe5f3ec86a0a687324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af1748934af456e09ef3e575d39e3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deb5e13fe5e8c01fd2954b1ce6468d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb033f32d03a9167e3fcd07a8bcfd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810d0d117d606d27eb0bdda3c4be385328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d0d7afcd0ee09388c397cdfd087a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab27366fd7dec501412216b37e205e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306a644d8ec6cb94e506cd1c266b52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4f118ed06853e1c64cb8112ee205332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2388bdc6d62b1a7eb7031fabab82003333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e78404beb29bb5739445c3ebee845334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232afe6b8e8a2d874317ed06d80fbe37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cb3cbfcd5523732b3519594cc4c37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1a7abbfde9373eea322c067abb65e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62c2a5958f0db4523bb914c021db7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548376a5c4af1b4c20e568fb67348580339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82573e773a74825405b01682d43c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3802df323359c2b8bfef4528288ad9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95867a4de230ef41e32cb1734a64be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9cb6868f3cc5b72abe5b2bd447a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a38ce03580230fbc56e907bb68c71b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4baf2d380c1a354cffba5cb75d7d2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdd2a48aa984d7fb6241c96f4c6c82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f240ba51fc258efa503ef0c5837b69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b821110647a15ab7240649cca44ccd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d88c64c2146debdcd0cec0c8f2a2a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0e0d66ad8266d1e700903376dbc02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99143e48b311d6905d1c6a87e56d16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1e5baf37a6223781376d2a39ca6e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8dd20362961e034f4340f10ee631c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546d38ba557291b9bba9571a645772c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2861815e92283836b6b3c9a664d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acbc35e99777180fd9294eab9eb599356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2214f6702bbe01032b5f86cc4ac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee131a6b00acb6bd76657a26f070886358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b5573f0dad74d53d0b86d840a1fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c1db4b72bc9daa3937320e4db412b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b93c5269b0926e0180386ec56d08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a61a0ab378b32d60f997a3f177832362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b195f2ef8042ac96ca1e7b7db1704363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccbe2104c1fe7d8cc9d09e97a32116364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a32b4cef3b4e568208ed4a10cc2e4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bd4f050aa6f99d549d6ecbb2dddad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52638d621478564baf669eb0342526367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c058f1f3bec21e87ff776d4d6765c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f7fa92c6c31f62e9f21b0f078165369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ade12f1b08e40db2fd1e943c80fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec4f797a59d5ecc4a9f77c0a916648371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825699c09857c8ebe3ffffa644276623372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256ff735b50eff8c51454443b752ccb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db02dd0494e3d5f33c24a93aff891d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181973cbf9c7d66e4c97645327edb762375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207c25d7bacbffe05e941b6b966a19f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee667a6f40c40ec15b522849edc181f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b00831f49b2144cf46ac616ecc71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ffc553ff50134e9ea58115289e9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b43065986558312a4de93f2803e02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95939a11c8e92926b88a8137051b8b75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b989c5accaf96e879d649d93141d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fff2a1d57d404b23d064668d4a081383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad74a39750eac37dd5f5fd9c38559e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e4ec841fecdca2612f0abff373689385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a3f5f6b389602df98a3fc82b60433386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418fd6476507e8cf542f0be5383d826387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c306f150ec502f767f88a109f948aad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab804b95106289d0e76f1d6de062a9c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c0052ba614ec27ef34e6303bf5db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a92aae580cdac508968cc91b366d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc0f056c32672c0c4de738f15b7c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d9a04f1651eed6f890b06cd2522e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aee9b02ab7f50706ecc4306d1ee81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2a2e04fcd9ef811aa5d44f8d407e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ad22c1edd907811e960183b59e55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062482832cc8e692ff5445bd6df53132397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1281253bed1b241b3266b2eb1982398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c6da0aad9d1698da0e0fbaf609f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df196aaf8be61e3d684363df6915a05e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bed822d82e94387a5c41bd8db0a667401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad81b7f00b8327130029c0f39d3fcb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0622ced29a8c890a93f9616d26cf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee28b64932b83cab2a4749201e82f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5f27c5cb9fc22e6bd99bf76ccdd3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baff1e61a031cf7d33dd0cd9f1437fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f66dc5e9f0a02b1f3282f175fbb45d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f9914274d8d9d0a8de31b63a3424408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602c6cec5d7cd7f89b658890dc466c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343fa0c5ae2f2186edb1405cdc187a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df1a21c25ef251a52aae1d43a44b2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc07c8e80dd2c7d4a59a93c7c8957f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edbbc34892d5dbfdd789d61d3bb1c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be5243c995b52c13c17f53642fbca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae3422895ea6a8950ba1b87b637456415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85979bba12609aae6dada520dc52e000416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a836e27e716360cfad22f8cd2d061417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e70b88a88af811433c4ca6c7e1714418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5351530fd45f093a08eb42e4c5a06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836bf7db00fe65f542078a7fc08661d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca4b281f214459ebbef2832b825fd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2f04b486712b95f7ed5075508936a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663031b1cedc7991bd08d399611b35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ceaac33f16896083311aaa94f8e9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7414fb7cd6d41e84a46f01033f5f3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e1a0bc5db97b994c8e6523bbb7115426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0431555ea556c51f3f1bd16777afac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54688249d132859ef19a95fd4c46f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a0d3e98d4c472e00e2b0b5c6f5f56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16434e32008d55a2be666476cfd54aca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf74bbe88d30105f556486b2e4fe83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d04c27dd44e934cb4efbac798e099432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578478302557bece479a1cb0f46787e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75351f98a8141c9a5963908630b3955b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d80817632382a3644932a32e4067c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce43ffffb81991ae7ae7545a318f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588280001253943cfbea2c1651148c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305132e8889f667aabbcef3f31c992f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21960bda968cadc0326971b6b5e4209439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac631b677bd7032fbb61ac6cdb24a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65e8d3d0ea4ddbb9ff14aab9fb33c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a82521d3298edf969f5bb37612690c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7c794d0d0a3167280e6db8e07e2e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f8e0745cbd30f9b5f2585aa4ad2d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29864f00d94e3bc8b003b654f8c288445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca58ee2c88f96d162a8453d9aefae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359df0b31483f687859ee73dc0fc331447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d039a0ea0077e74a96542e6ac181753448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126a5fa9a0ab569ef198b79b2251b9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54f14945c92639e3f41e6a01438ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2906d0aa4abaf4a97eadb2fd5f5ea9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff70d8312fbe4a625faf0913f3603452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce675892569813253b9856f959c9c5ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b2eb38685319e3844943a9ffd4e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ef84dc4bf778e835bd3449c6c76a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4e7a30b70854d2b539420858e10ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dca3d3e8d59a903d23a7e759a104c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bf5da41c43c0a37505703b7f2582458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e655f7f7b6e0b0a2c0b53917a282459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43f3cadc6eb25cb75cfe6a8adf60e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cf4f6158977293f21a71712e8daa1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4438d26fd3cff2060411a407b261462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d51c0c1164eda924ee7777d39113e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bcfddbb983d8eaafbfe653106e5e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc8a5f3cf9e6ee30e2bff1758ebf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd94163095fd23932d25b34d2b2442466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d73f1e0859afa0bdba27da5366735467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27915a075df5f9f99e0ec5e9b772fb45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff58fe15c8b079083f828c178956c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59e44028b4a158f8fda801b4677b46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbdcfbb0c872b5cc56c2e587da4c26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaf4baaf85eb7ed1f25f132e26d0ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d8256a5344f1ba7a08f3421e0c88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8b4a6030dee05da66a4adddfe7a19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e0d2b4dc83575a53e948f9299132b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf440b5db8b8cc07f4a8f9e148541a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a9dff900ad156cf893d3fa4b6c1dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f58760113051b557ccc4c09ecb8d49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc4a35cc706aa394964265ecaa151479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c70d6739b3ca8b5ae74578d37fef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2e0de57621ec73fa430f23fdcbe1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7ca8c6b6d46cf8e2c4f851d91324482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c4e5457c367dfb0f51d777a19198483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecfcebf48598633c63b107087aad16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da3fa63e2c7c410bcdc957c0435462485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8279a6e3641012a26ae8d4c7d3280486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de954b7fdd24f9b5e911dc07768c893c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf2d118f2db1b827e3cc8e303fc9f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5197324ff4a7e2eff949c44c1dd559e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9454613d9217028b30a8b6cca20d7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f422db1df784a5a8b151a22bef03e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055652da4b26d490d171ef880fb724b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f83aad4d21432db18389562c6ee9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b665f85ff50b0665fb2919a6e5d89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e0421f3d01a77cea80a073876125495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d12be1e83aa07d45aee54c3da8f32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24417b582bc378ae3587dea197a80de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeacd6b0dcbd9b9708a3bd3f4563914498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b30d86652d2f45ddb7e1908422702e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888b198a86bab1f7f2353a36eef4d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055518c4dfc6ed943ca7485faee0bb03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc923dc0f717709b2377f888c8661502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e8c9721b75fa6499009e6d1885c2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e0c559cbf3db7fe6fe75b982761e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6477fa5b12e1b57ddedab364823588505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72deaa41b19f3509dc508a74e1a5c9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e2bf478a3f3098903282938b5242f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a54127527e39a0dcc10c36a512f28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39fd7312faf3fc646ef73577b7083c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aefb45aa04815423294f82d9e7d8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43031bdd52b468829d6d9ccabf4028511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332250afe2cbf930626f835c6d7413512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61666142a51b9a3a1feda3132e453105513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62feb5ff42598598c66fae1af794592514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1439363be1e5f1584e9478d1f51649515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee01a44ba51d24abed8318548455b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587c77a15994b9e99a5db7701d9f1ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a54eb2d51a9ffd7fd71c996c11ae0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd519d327f05bf2dfc529c3e974bba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009e97ab39df183ec8545d88b78976520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7621b7ab81f0afc84d571f3daef89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01564a0bde3774dd59c955a86ed21c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b32b21e3e019b0e238cd2e954abd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb425fd6219ef468897cd5b053bb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c775cfa8c2e740459926af1ec49257525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a351059a24ce8e1039e07464a5bb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b21141499d3730c5858d663e372d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda2bfbd886b269359d860d15919d73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e1fc5670406af7bac537b539f90c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93514fbe2f75e99588eb8b7cfcfc591530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc43f5fe6cdc41e29ba90756e356676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f91444133947a54caed3c98232366532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca643ec5da79ec946eded730bd50a0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82145b70cdb1c2a74248ae24b5074110534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3c051a52039e153c28df492618db0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb82eb43ff683da537bf57431b1da4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067bfa063489779417adf57666f3e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b906c0d410a19945cd3fb7da3abdfe1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02b3d6293939a03bb42e377560fcd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574fb25bee6301a1bc46925a0444b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c28bbe4baec0e55b900dd7063de5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c69c913fd457bc748f1ec187db48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3c5742346ed0a24ac898001978f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d23e488090d70cf10bca5e1f5413544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8e7d615eddaac09bab03444ae979545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af02e74c5ce604936e945ad676b337546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa3c2ef3415d743fa104ee1bd5ffed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e077136e2009d4c3cfc41c6819f52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1640eb40388aa185b4df3399aec33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55039e2d3e3449b82177f60f5c79f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c373337da05f048d0ab449af06ba3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a17f953a6d2e9e39fb07d848bf082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230321c72e3f762ecc1e97bd19810a2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad711d6585b92695ab5b37f335326ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adb1023dda42140e3d277cf360f6d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96895442452d12193e809f2fcd6efaf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6935ddb308b482305dc31c201968a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970076a8d73c895c04fc9f7f8d416831558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebf07f71e82f4de0c69ec9a421e72a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e7fdab690b147bbd257e025d5db0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957413e4f098afc4a943505fd1c041c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82431923146d74431a118e52e00313562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c4c4df9badad7369ed904e88374f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a10bf380bd05a7894a0cceca320a0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9669e6b3bd240492fa3a394f66c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c05c373bf65458a58a35d48e2a66b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165ca76295b15ae39304fff359d55a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac04198ec8b0ff5e9233af59b5af3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548caa099e725aa4787457c8fc8df2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d119cf2bd626830f9c46062eb6b62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b848a918ecb805ab6d036dba66e1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1827b96c580b2a0fd68ac09dd7281c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca17d4b6eb5cd132b3fbd9fb03dad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54f02bbb5d5b394c956aaa595223762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1cd0c016b0dee9aa06c9e3d4465de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083196e37ab89330ca90081e4a2fda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc21d4df8a112a1e300f40e1afbfac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172fa18e2cc486b8b57844f90d1e8b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611b6783dd87fdadc97711ec60b05e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6576f99cda6e1c4e325cc693cc8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b86729c28060a07314a7db8a1318c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57bdda1c3c7f738d6090a55fef965c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb834414268349f8f35fcad366ee6ddb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5b9004426b663a5d1400686804b0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7b9d13aa8dd6d3c0bc33bfbdd67e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50d73eadf86785a72a75198425411114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87c9da47a229c65d753518394bfb1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5965965371db5a0090475b89ca29c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4476d50c38b001556f52694a7a7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31ac8b4a31dee7d422e0f78b7d09618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6789a72109448b3a4ea7d1a67c63819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f14dedd68b60a1159a8aa2579341620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bba7ee52e8af7818e8ad9671cf3a3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36439564dcc18774517c198aa1bb9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559544d0a228fea21025f47023e57fe023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812932bb1c5a8b24770d423c83709a1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637e34a7248103084c3c0d3d841216825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092967e46f54bc89c3bf8b44db8161426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a28d7d695ea052dc0652c9bdcb2ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f16c4c44edddf7319f4561dcecbd4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202f26dc3cf1ac7da33307986d278129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b1fb5fe0b9857d788a39e5bfcbca030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23523e9abdeb9a7df752c9987fa9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eeac48d34456512b56c1c536ddca032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab3e09e6506413597dc79d5db7d7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2d093088884f4e322fa80991276c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4968777aa374e3a0d3f5a413c77731d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d386dddd3d3770156d97bb13ba68e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecfea219972267b064fa1d0e3de4d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1b347c14a3eaa32c3475a322592b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae7e55ea393378feca8609d43fbbc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97969ecdb052c348fef7163de7e05d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c825ea624f0c3e08618b95b0402b6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8378f28f235b3c40a10b1509159b9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecb9f4641bb218bd8f33966a5a496343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf94d19521827601b0f09b16e6d74444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77081b920b3972725b0f84aeb567262845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c395890384cdef53500a244b2ad281b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740fc956698d47de5239c1e84b4f16f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6af6ad240637f6c10dfd6093a67b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593ccc673ba930b4ba67d4f808cb91549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403d7263be9f01e171475bb28ffaa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4755dfeabeb18de9c884222ddb3a8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd73348deccb3aae4cbb5fa6b91f6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494770b173719ab03dedc1be4382ff2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9b2cbdde32c40499bfd3af9aab70354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd953670ca08bea8e37093a9e61fb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a676c2c6fc72bc9b02c27a6bcb55656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6611e935617e2472a2cb4ccb221f2cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ad6301050ae5aa0c523a4d53c6de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705f0b73f990608639a66803d4e751a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab28bfd77fa3fa780283c01c4f14360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ae05af5f97c86b1649341b57e117d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa52765c639bf085a7bd67ebe9040ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e23c281f8bc9adf40f835dbb5bde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad765ccef40a321cd63a4a3a148961564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c34574a822f1311666832a171545865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776f507f481e603b9387e1f2d2f69766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae6edd82e6a2b22bd1f86bdcf8e35567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d27aa81aeb23ee1fc2431c9c6520568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d267082c4c9bf5d7ba2edb47ea363069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802652e88ad87cf147cc8673fdd6bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36894b432fc6dcca5045bd4d637db1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9f8b3e177e446cb67775daf2780a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844ae1abe3c3fb0f80584cf8df38d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be52180759b6cdc565d132d7e865d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b61ea9f7b1c0051de27ab76712a99175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd313214bea5ec37a1ee05610e1f1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f705467825172750a093c55f76ed6e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c76a2a09581bdb60dfedb44641dae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c249471eef1f64ccad7e040cfd8d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaaefb8caf404767126c0f2b6b130680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee93344916ad2c21ac03f3defe485181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2082809e4f584237b418f1d13dab1ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7ae7d4767cadfcf96de57bfb4977483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ebab5f33204992de7b6039c47be2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7cc525268c5ffca27fc0330f0f01b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfff60dcb6d68998e9e40cb5a9368f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df83c55eb270862edd9f0285b7e5b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162f90b10bb7259f7d2f8ae43edba4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162002c1444874728ea892c42ff63e5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4747dd0fc964e45cd4fcc2b2107c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c072df076a45f53796c84f1527941291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967905760b6e560591ca4623ddcc9c5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee0539598135174eb1932fb0d721d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2569267f429fc02951bd21cb774cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c670348cbb2d86bb71ef19b05523a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e88470132ed2609e026fe7fbf67796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead7b2c927611639a77080d7307f0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b485cafb77abc80f89471051401998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b955e9180d49351911fc8484f3c283599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e84438d6cb277ba69f002e1a1f02c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbedf55e6a9a9d884b44b97ca26a7e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a36a39ad9e27f54b49cf46183736102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d32e0b412ebc33731978828554b38c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4522d5f054c630c4153f8e32497198104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3bc4c0039e2c76bfef2f4a225f23d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f7676411194a4ca4324528af8f6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6778536c66230379b543d07276a4600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed4b23183866bc5e9bc9d805db4c26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a990192e1b4915a2e54e6f376a00d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63a11ba744df257bf1e328fffd1ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885dbc256ef8c473a8bff558c25d409111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05a263b500be11aa118d005f6375f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3ce563245f6007a26d5ca63a67d9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294048dc79c6c58d90ff38ab08ac6f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7716996ad942d90b63df86ebed96d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6617ec8f4d7fc0ac6b0e8041a292d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030c2c95d985af8510b9a34237c908117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f05e6ff0d1f4f1671818166084e41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290b5c04aa4ce4f14d20bf3f78fbbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a09178d018221343817c4055461844120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12631d89de902bc3f3ad497465d2f54a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485921d9a59000ffe64fde797177e212122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76934d129db1cc0b4a5d5d3c33b5dcc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb59aced0b47753e2b63164caabc10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbe7f0cacbb7049cc65cae8dee3872125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9407d3b5b691eb7b1f7079cd89a1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47550aadfbaf84a4467064ffb97ad42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2881a2cdcf895060b2583dcace72b9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29405cf0bd1f55b4a746ef5154c08b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba185a8503abc0ebf3f8343564f4b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3705ccd5234857a4041a2b6206198131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f499b60891cd38e9c1cbb0f49e4e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc91fc1fb9aa28ed548af70fea036e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efecccb6c9d699af92d30e59aff80ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759ce156773f0deda6ad583aa9ace92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b3da34548ee3675687274c10708c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388201e58b3c28c849bd519aa90cd3f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92801dd869721a2d57798aefa1095815138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed327546f32737a76a700d47621743139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119193dbc7528c6e99fb577692f15476140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8ed737958f71ac9f5cf58939738c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a45db827d42125fc785f911c18953142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c52cb27431f0d34355add5ce3ac0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0035a991be025882f6b30e37d5e62b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7fd8150f42cff4690c00e7c646c64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4aedc217be6ce7f147faa1f1ae70f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a39b35751fd35b20679bee24e78b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd43902d08e293ae126aaffbb353e62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39f1326760982801b9c8c5fd2d7966149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abf3d334382512159ca33f0f2c520e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35859708206d0a1d5cffaf20c27ffe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc6ef2d62b04a883af8e1f886d70dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245bc445277a1c247e480e3bfe9f866153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb716f703ea6157394befe3f423fe78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf92322c4a8292da06e35d8394de072155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff68fbba6d88a52e6d31639303f917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aff5f7dcefcb8e273a62cfd0650b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e008fc74ab623e68d194b7411c782e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b044e05c79a98412e72f8248e4b8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79658d61fb7c0378b2adf4c7c297c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3fea6aef3a46ef5c4e5f82a586161161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507027cab4024c56ab5b026b549035e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f56f261571c61fde696f199d51f78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb5494c4e0e7bc8943e101d4c7e214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6e71090b8faf5010882b00d74b655165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d6e5593d4e5eae677a5598f044b3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09b0f24d48210187677f935769071a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841784a94de97cacbf03319c9feab5c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846f43fe49b810fcc8cd51449b18abc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb9f265d8b44126030da62a07d393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b281d4b98ff7ee3d5ddb443debd0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4dee0486760e4a01382acc6a4ef6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f350db1848c67dc0eb1e2ca9ea8afd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bbb6e8736093378ed213a088aabf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedb0ba437154dcceb49dfd1cddee6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d4b8339b44112f165d643bf6f810176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a18863e019e7eabbd114591607882177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef6346ef398de8e36112db28468af3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeaba267670d60eac112d64f7a5c54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598fc1c932bace14a1fbc6274f1b98f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049b809700d8c6046f419596e63bd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70e53fcf0c9bd9524214ee8620fd4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bf447d30a07e56174cb57e78a4e80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fce5aa01924935f86c54a4fe17ffe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282225e19818259d9e295ebef9361075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29bc375d8fbef1cc2abd2e51252289186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b2932f7a5ff788c5ff846ea5529ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907e46668fb371f0643c2a621d47db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6cb3db523d29954d0061e2bbec2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef104386e6e08e3d2f7ba22485143190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73afda05e9edfdd65728ffbb291b8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b5e5d00afcfe07979961e07c89fb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455432c3bfb7064fd55b46b043e292e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb28c9cc9177d0a17dedeaa2043679194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa70f87ea13681dfa9e62ddd512fdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc55c3a6f90dd849a6456a09190f90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca60655996bb402867d69d4f7b75a50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc2f534df2c6943137319391ee1a10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d6467d2dd109c280d56c61b1daaac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79487d0684af9777df4c2b7a5b625c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa29fb4f3c27bdbc5574a4e8d2cd99c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc56fc6f16d088f1d88bad2280384f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a3b0318bb07c269730f602d56bc69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df737a37ca336c8e7455ebdded451d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f93c97bdfc838fb1ea4ce9f7e54cdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bdb1bccb886aae2ccdb6c2d6f6939206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a10cc4ee692161252f4c7c6f595b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd309a564441c8dda3305ba34336bc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00a8671cff6ae45097011cc1dbe351209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad47aacc8184f594c2e78510f819f2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e50cc532496135570de3ded4d50f1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40127c71feba5b9154808590245b4585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b9b5b04c10f59034915242d4a117b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de45ffd6070810530ebb4e72f262f54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419f708624b41c00f79e731b48f8c72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778b6d26eff4da1955fcd74da17ae2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc1be140b834572f5fee6793e04e00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0440cb27d550d088ea9f46bd7aee830218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1a862791028e8654395aa129abf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cd80c108bbac947175f3fe6ae9bf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ccd29f928b82a253031eb450b6c70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e99eeae3e4532f177ee4f5f9a9e40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c184436daecc84e7f1e81826427d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b565cd6b9c170b574b1a9a0163810224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02c3b6524c78030e6ae8d7e88d1a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e564c0302633ca939c9ee4046dd32b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b5f8d603e1aa4ca4aaabb625d120227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf940632b08f826d7c2c8358d29cdd00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537cc9fb0e0789c2cd01a756f1039b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3f55b80ba29725ff83390e081622c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b782c50b08e19ed7b6733b222f9a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5fa6f619cb65ac8e90706946f24a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c97c3e54da7b8a0f0632970881aee8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6757265e851d947748d61b046b14fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b87e5bd0e82c3f535a9fd787f499235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f00f1b7c9cf3befd49e262c9b8f02f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6003c9d5509ca6ecc8b8e958e684237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0780641f28b9a3262525096a98d50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595871e6dfc299156b227b56389bfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb68078661bc68493076d381f894bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd76747fb5a52ef8fe31c0f0fc1a14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70c542efb4d694769322fcd11ad035242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17045e0f725c8c344cb78c0bee669176243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbff76c6408b3c8af04a5d1382803cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7294c848c8f372c41b52b163951bc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18b4ff9da293f46cee207011eb6626246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a11245ded765d8cf377d6c38923e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755d794a357781ea2a84a10a4a86c58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569f264b2b5731839daa6ddec88914b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e616ecc89201954cae94a55168ad652250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6bc396c85215289107596ac601ec2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c80db4db29b1eed392c60bcd2decd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afc3262a4c003e262b3e999f52854e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd90bd5462e6d87c1655c61c2a815254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02b5415d44eb4c9127a279b96acf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b004ee4b4724eadef73679e7888e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973396af268918ea6ad1465d52dc336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918515e8e241d1e5e37e0568871482b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffd3423e0247d5958bc558fc58597d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214b2366072185e28f30e120b44972260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a2c556c5572e25e13aa56c2b777c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e1e2745ae881fb72344b95b1bd3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0dbec2be9fd4a474ea9e33340665a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e52b34058a10a11f02426bbb6b1c0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a8408f41b021ed5f62d74f5d26aa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ff8789463da384c357e6bb1956a39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b525480a37f53aa1ca9d570abc47c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c70b667ec13c33f69852754f2d250268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcfde3da6dddd833cb59365c5f1d3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f347dd848870c5db182fb39487c5172270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ef883ac58a3772590a177e41d3ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c58161ac8fb5686d87f286c883cb3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888a6b9f65098952f3338f1ff69f51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be53e12223c897b7485649d6bbb8118274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc74fac6db0b49c2bbd015094a7f94d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6228aa0d05b7e64cffa3283fe9ce4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489b973fbd380623497be23ce87372277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fea88cd41b84f3f75ce2f548c50a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc610035e45f3fc7fa6828815f2e674279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a60a7a007528d88d2d94c55fab62bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a1a8433be7c2afd487619c8f7561281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478203f18012a0df76a25d81ecfca667282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ae5497f251cdc026544f1d40c14aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3a9aca9ae3f8314be3baa3ea3efc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d025c3dac55d3cb329d6625d65dc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b43ab0fa3994e31c7a8d4230f61f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98654efcdbd4f0da1192fe0fb618a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a92806a031e79151e3927f47c187d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ada844a6b24739054a5bd035c451289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d52529af282c98c55a16ed1863e9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763894f366a0793302e3583d83c3ee0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4fa20532c4ba4ecbb1f13ff4b3bcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d6122ed6e7f2bfed8c02ca6cf6750293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbac7b5d193605c564d86759efc71b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21c317b1b00b562c3b566f8c519a09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc531e050fcc0a3ef92d57aea7f7b2fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102efe0d75609dff0e8967a62f4b92e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be6281d0d94431edc71dd00c35782298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba020e2497976c87694c0e37f225bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70492dc3765b823bac1a40dd1a4f518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7074931c3917cfe93150eae3ea4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10a59575f39c026876fbbf672686dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdad5a1e7cae42ea73220ca1bfb784c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574f196cbd9fc703b70f61ce4c5d8e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c83f54e1260caceb1471971630ff0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f0806692f4bf01342c861e5de27f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d25b6e129a398c338bbf3c422757e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac484896c0db5bd602ca4d5fed6d94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d8ab81d3c58e56e7eee1e974c20b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dc64c8bb8f9d2008f4031c7316bdc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bfe90012648834e388f67acdeb57b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bb044dc1dac96d3c37658c2adb00b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a137d68eaeb918cd1ebd80f37f021c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52adeb0be0d20df06f19ec2a23b548314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf991b966834274e0244152cea3caa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4785369bf1bb034f4c4a4f363787316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6911a4fb00c20ebc3e108560e728f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf280d0833ffe751ca82154325b4f80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed641dac88c11deee0d62a88b33b3f7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f03336cef3840b7dceb006ab6e16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae1bc8e4b1f8b46d97b7c24d5dd4bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f33c814ce5708dc7f7d6ff55590cba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a6cdbe7a2720210da63954c021cd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76d274af2375added7c3035438a29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278539fb5a623e80d646110527a550325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c578e795c3f50db4d34eb933fb06e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae3aec7410c67a8cd8dbf7bc956eaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da9a353d04d877577ce070a4230670328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f12769fe96d4cd2997b250cd78976329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138dda9b7901a8ef934d50fa44b1db1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857a5bc27702406107783b81da80d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3261baa89c3c6531e1ee6bf1e717cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997451dc2dda77588181fae2f010e67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfcee080e6732dbe6367bda33680b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00cdd9fb1ace950d2086ea19bf9d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edbfeeedf3459bb951e3cf84eee8cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c5a3cdb780166cb0ee03c806de118337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c994e7377482d64c4514277d96704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6faeac976254af1f4a41f2921fa3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a53eff170932f4b8de5f7cfd93dfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6c7ca4f84139bf0804403e77bd3da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfda4a0a6b330b4eef8427d5e9c898342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4839111e5829244ad53dd1b340a2d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60677692410eeedd59ab7d1d0909bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177a16eb1150d6d8d1fb210c53ab9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd360eb5768761f38eecb9270ca811346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c2db6ed1f1458028b8dc5e5f075f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f291fafda0cdf6251c1ebc9090de59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450442f1286272f1d48941919d1738f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600702b0c3a66dba412bc4783c4bcd0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb2d10a3253dbf3c3e42bc44a9c4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68934bf11054a227fc4dd3d4849fef06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4464ebfdd55845a3ef69c0d6dab5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce06346475759a60447240ecc449b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8079a09267b03cda5a4302c99b03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda74b71d077596e5be0f0ecabdaf8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738aa9a1a7e6ac92c6e81a7a8a3ff71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072e6bbef5c1a7ba44b9e2c981d373358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f09bbea2a3aceacf4056fe00de7c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640102cbb79021f313681aa34a729213360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50886f3c1219667d63ae4814448433cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e79cce1e3ea75be9d4858f31dce77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa39b36ae2a6da64cb8f9cc46bf7e4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7de03c3a0c77e417335c5f4d604f1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448f57fe18e47a33f42428d6397bd5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede87553cd8e503707551e8824fdcaac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5832cbcc1b9614040f6814857ee74e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d61a455314ac9bf63f6e4e04649a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe03a2487553b67508816bb0aa1747f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc701dc4143b0013a635847a052a9f2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd5d84852b138be822310963956a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083f78bdf32dbd2f28f9c3aa2cf051372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02e6b98722802624adfc2133e9f46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1493fd0d5223e59ef756edf45a20c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586d4b0dacbd9b4f04454a7c25dd99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b63db77c2f9bef97608b9d30bc7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2a8019d6cc15f762420fc58378ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f0d32b6ea7c10a6926d400a67d51c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a5eaec5e568041f22cfde23924f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d16028f772ac2476de089406a4db04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa6e593ec5a03a08dafe19a94ece3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354c466b7a33f898d9638103e394d67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e79912f46a2ff9a5421c8d7be352383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aa13f7d79311840e64e3f2bb6afe4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b282c993dc87a32e39fc4e12977a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba502646c0c4e1c33433cda2145a2a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c1dadb985ea4071c53ff4de3a636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a03e63f4c254b84f84826f61f4d57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162b37612fd0a135682f2d19a7f930c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a6b7fc63b02fb0b6a37777a3a8776390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced6ab2168152533021e9bf5d265c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96e15894ed7047480285528503491e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b7b7a5f5fd5a28833905bac0f83af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e95c57f481ceff40bfbd5c2c6f864f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c30773471586f675603c763a700c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860acd7fb87be1f7fba51e4ba402504c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221002b028656aa3333c8667e8417e51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107e9f9c27efd189a8c5b43b5e48d25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64490e1cee6d6b8d714664278d184453399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be80a4fe5132181d5e68025525368400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d7532926772a118d35240ba0cda65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02483002865193d429e0dd169819612a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bb888ec823c119f3b9b6cc60b1dbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06833953346f55c0d8eba64b13296c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66acb7d28e2e84590a8bac2972996405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef2849eef0c5880adaa02678a6532d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bace62a7a297bee9881ae4e673280407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214970b17e93cc047554a9b00e4bd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cea47647d71b27ec9f2c0d6419956e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6d0ddcb6c7bcf24edde3f444ccb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a83e9600a003ed1f22407f25bf75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c7dc79dfe15971baf0224d4899f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c3d1637e8fc045869a1590690fd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d089ba12248ed960655947c4f32b3a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f6ae862f9b4326f8f1c544de9b9f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6eb4edf8f01a9b44a66aa73dd2af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbb436435729ea73afd53e1e5433d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af38f74841fb76f86062f1954c9dcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9971a5819ed9703f9f14ebccbff2684419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee679dadbdff67fdefa56619a119f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba23382a2a6592ac5fcf5d1d273496421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27651e2ccb45ae7fdc36d01eb0b937422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5855b2a0c1745a37ac081c240a41db9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b439499aab19c064ee7d95a26d77f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ec1c136d02a6c4efa81878fc8950425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bec8991a75283ecfc2536ffc382e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393b16eed62d6b71a505f8bac2854ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11853b04d63f9582a181f5f87d27b564428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4e36bd06a2dccbfb0149d3a6cdcaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb340c8348dadb9b7f42c53e772b69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7184136e885148643beaf9eed8a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df4252b9cee94fa279b064ef44707f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282f053a68490d7ab1fb55081a7c7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9083def3cd68f208de67939993a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafc5108a1ffcd3c706939f125a7f45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61781471ab35bc6cd40c30648ce078436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f2322c080a9445848f401a4683b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1824304beb7d51dc7e0f00e91870438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd539e1cfeb092b12969666f4f9b86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8015d5165e03ab1dae0d5c8e2d1a43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1b39210966398b82080e3a7c4cbca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1e1d65575e129a7b6db5889df0d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d66e4af87c719a05bc03c72ace7d17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6b65b45a46e0288a6f6613c46551444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87564e670305d035c872b5a3d79cc75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ae8217051956eb184643aa9aa1d8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e970d7479b0f9fe1da18ff267448447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a43d329bfdcdb5fcc34d033cc49dae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea0c751683ccd424a06b619a2ee1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e229d387e0b6778690d5873e6550eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59547fec95f163ad5c762d1cc60e17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9845e98908a5cf7b79ec02ce75a9a85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51851b7a4b79b9c7ffc3c937dd0815df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317fcbbc11249d5633f2417f960089454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb10590ffc6fadf72f4f73262482f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a4789796b8e1c4490caef224ffd98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc284353b13feaf3bde4cd37dadaa1fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcfeb9caa269bb17d5c50bab83e87b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5fe4c0c9df677275814ea59ff779459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e89ce6ab7f848a75a078aa9f8392a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448506921deabbfc2649dffb5a074462461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bdf09e3d8c3d03e4538a09376ce4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7e149dd902972de28b561eabf7cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f949ae269d3e6dfafe63898d27858d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441916f8d275be56b8e245dec41a028465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189d17fb454ec40e3c24538bca716ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1129aa59dd7470acb1ea1a3ac721309467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fe7adce8a1fab990c262d00f1e88a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54832c54052a20b96a97e7551a0cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84bc3c7dc1ca32c11e7ea3b8a4b62b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760218beb378b359be085929397e3fc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a308b0a38a4908edf4162734e983da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97760691c8a1ab9305f5064a48732209473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18159a19a939f9398b535c3f7b3b5366474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e03a99eea548369cf20364b8db53de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ff1e48b0162fcdf00dba7b86bac6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d45e6586c5065b001c1e82fb0f75a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e692dc58742e1811f2a0155d8bf1f3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e505a66265aaa3419b73e0e4df61b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f3d06c1eb65d97728a9212ddc0ceb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a745d566ae0ec83b065f5f9b5ee28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb2859b0d5a2f41aadef807d4911c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2d039b2eab25fcd26c479f6e495e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348efad508a229c3481e71a45840433484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bfd51042f4335218a6439a7aa602a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754a6b5132afc52b61000c8907e8bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b84b3abf2e432ae0dd1bfe380b4109487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be1674ec198b692ef06a17fc301a34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722753b03f67f5ce37210fb266178903489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e041e6256aef1451aefd2d4ba54ff7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bd70af011c7b6aa49ff7701467660491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9e73278ad02d3299a648cfbc5ec0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecaf8ebd32154c5e97d3304e51c19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39c155823a16070beaec23bf2b41d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92eb2c9c2a3a2be4cf568ced862fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c8d3af58f28186e9a4baa1162563496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1cfe2f864000cb24f66969afcc91b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39810d26d8f471c6e0a931e90cde2bb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07daf6bd0b110eae3a8de36afda531e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b6f5d9faa975b176de2a73e0fb7a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf575bf46d565558cd83c7b7a70cba7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846dcadf6364ba3795057684073c1d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa0adb83aebdf6e39c04685323f27f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85f825a2169b737a53717970ad84f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68fa8bab3893fe1a1ff0027ec988b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3a3735fc8b32c53b27aa3a3e346f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cec2af582315f1c0192c16a3c8611507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2072a7817dde8080149c852bedb04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7b0635d1e92a58a8db90c480a7eef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4e16935ec2f250bd3924c82ab1eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a56ad6bce62c654a7179af06ad39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33aea84b4372de56d19ebdd05f2d62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46ba89d31233d7c6a00be422c53fc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a4a3ce8a9313ca8a7077aef3461d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394395804f8ef5e4b3c7654a44d7c97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568bfcc013e84de2058a6468d309ba2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234eb55d1f648bc281fe809ee8721fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5f682b5551f49ae5e0866c6fd92e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ea206fce2e2d07b3da617fb90087519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161fde072224268114a2818f00fb146520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17577ffbfc5e25acdd9cdaeb03045428521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c527c6378c9767124cd11f4a7e0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7b248b1ed0ac4d6fab824988cd8ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc97768b55b31d0e9e3ea833abb6c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a51675b8ae2d330441aa38807aaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de58acda7a1cf9b6b45033ca75f7b35526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fcf69a5b9f65c57469b8a7e3013e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ead554ba85972fb4312cd07b3bf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28768613f1790c232de704ae41f256529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9289af47c9cc721a59dcf2b93fb860530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8416441cb8951fc7d3025048bb902c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce805a057c6d39ce565893e51bafc7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3194c7fa0f2619728731fd6a9a9a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944f34ee524e6fdfe410ce20604b4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da6dd3b181e0321cb6491d6cd42de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5eacc55adf3087601d5853c45fced536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24579ed3e129d6563fe3a20ef6b494537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc3777405cefc55ed61baa5c0ad606538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c932536b32740e46e3ae7e490848e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439006089d1f782db73cb077cef4b262540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273decfa243d069188cfa14bacd94846541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac2a868f3f4d03c785652a1cc3482c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c919e126a5a2ef0948941357db4c0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cc21707cfa1d6ec7b926b6d8cea95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f23d951e540c64a2116440a4e76ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a088265c4dc49be6f95d81b8816ef2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ab2c35ec9e9f5b28f5e2c976f8a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bbbb776a24f6daada620615262c52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f88cb229c4ffbe7608c406036b592549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986d3384a1fcd975eb0b8ec3b51db45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33189f22690c27da05dd6c58de6305e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f70fb71b5729365c73056b3db6df5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97667036b5ae2d32c63d1e225184373553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7857720b390f14bf8759079d8996b99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953dd00d2f7f7f731173d7fa9a42181555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d8adf9bceb5411f3f278504d42208556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07785324b47213c9d51cf2d6149083557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334a7cf4412138104eb25f91b6f278558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db74fc0a7fd5c4bd80a2db0a5b6874559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41806705e57de14dadc5fe9fcf5108560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e51c038287ad558c363e17e81147d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d0e87d35f8a1851c55d9c5f90b80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed1b213694c77b36b38b9ebd0cb1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0f757b4794ad737df16ecbaac713a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f5ca80d8077debdb744e1113b56e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06602479b298865b1099d2ddb5f63a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168c47b902092974a8b3da09336959c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a081515414d2dbac486d9b21162728568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5461045eb41f5d669b89a3851831569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81487e74a5f27110cdefe6b9bdd9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d9276e9ecd63c98fb7a55744bcef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590be2915786b5d98124de6a8422de6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>