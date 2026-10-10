--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46482f3a539bf543ac1872c984e2dad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb095faf17d39663c8ff7e116a415c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c5df644022cba85a96b56c84bef753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484ebe2a9c9fb8d04ccaaaf996743ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248836cf201e2546fb4f763413df39b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb50ab8c27229c37d39dc050a97fce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd695708c2e82cf9a3bbec83d6aae17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa5f1dcd0d088dc0111f95e5808308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7022147a985213db33ee1cda3ad9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb0caa7abefbd158dc388cc38cbd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b713aac48dafce9a77a27177a9a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b48e9895acd35e31e4eeaaf64268612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e9bfdb1881e9a2c05ad202e1f28613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b2d86587f428aff32c5f007bd5a3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc06d84fcbd51c2b1ef724960524b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef135c31c802c2a1b2cdd15977112816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734522af3d3cc9651df7216000fa6a4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d96a1f34491787c2b5bb6da4608418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af83e50640cbca85244f589796cdc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803de258c64080b16a0b2230d35896b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b463be1a23b0c87ad730af1caf5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67d37dbc225c0396768ca0ffc627a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879fc296a2ad9b37ee584190181118d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a0831d8062c78625b61b011d56f0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a091e9812d3eda7bb4649c8ed5305e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302698d9a2d586ab38447627f356a40d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c761cd2dcf0281c9c55475bb0dd89627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2b8c805f6e3685aa414efcd4faff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b320e385a08b82b4ae672d44e3681229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19549ac64063008a226bb2f34e2af35730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3dad2aaf9f43fd87baf6e15332ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e9659d995a6d54648f645f8e2aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa479c6c7b0aba282688456a2b6b3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c0ce6d479f89da4d4322078163bb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28a39b2f94997e4f0c50aed573b49f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539664253bd757605278e20914090ca136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da23f60f623909bbfa67853d265f8b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d36c5fccc7ecff0d7bafacfac39238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213fe5e715c2214e327fefe78354ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e0e35f7961284c3ea961a4dbd750d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aacaa7fdea9dbcff060e781a0a485c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f98abfe294e7dd2450ce48eecc05442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103e863f95411beedb584551cd3264843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04133bac5aeac9ca8dcd79a2a438c0f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cf5ee817ee3d9648a9ccec344c25145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3565b9c0190d04f25908ab63025346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364557c967bef59654b438e9acddcf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675983ca51122be648ce678311bc6b1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e90deb6e49cf64690026ca55e65b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ccf3b86dc24e927045bf4369175e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286f383f748b618d9f03fcada5cbbb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ef039db98a598d57eb066598fb2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605ed65bd535c606da141e028fd6ee053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a9ec3729786ffc86b05a8e4316dd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d9d8b3ad683f3d6bab9286d11d2f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf65263b520405a9497207c5c83c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cd00da6fc8a4eede88a0779aa346e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b26edd2eba5cabf036061b7c361158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b97adb2cf7d63f467ffde9e4b264959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b516830ed03466e1b9e42a9edd7d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09ebd19e97d2d6a24d5ddfe0ad07261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e093623caff420235d7941942bdf0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb19c6b8689fa9e475afa6748facc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaedfcc3a79a7d32d51b4a1461ecc3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3991799e266ec386c8f37b767657665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6e44dd047eebd94c9f87e60a67a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c9cb049af8b28f1ca0aa536d25c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45293b758ee94a05d3f8c6970b05468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24331264ecc5370375865a8c2dda8bcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b41b7b962b9c2745ee4deae6c2b2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678660216650e358a061344279e2d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4499a18e0f5e870fd9f843a51b0dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc102033ab18bee0fb0f786c6dd130973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb589b3109cfcd40bf778b46ebd7ea274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96697742f163c3a0704214dd47d4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd282df1159de9372a902ab2618b2fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4fe699137b584cf5b67a204f43a5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b40afb5c6d6788a777cf466a860c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba76ee0dce0976af61cd64d00cd2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3535f8d921fe275d8d487de97df8e9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e10fbb630b602695184f64fe6992281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6011df50253659d1745179ed76622882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8be47e4eccdc5b00f6a1a9bb30be9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a19bb470ae8b67e6aca26156a201284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd0783b0ab471a7a96a59d4c370e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c9fde8ff7d912b771adfab5d44ffc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052359a8891625a122c13dd4fca83a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6353dba47262c1f3eef16f98fcfe71988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb435d3aef4bd7b9d61c186e7425989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da98c40a22e6aee794e6809b2447590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff7285005f10139796e6913ea9a7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a3a624653875e2799d2caa94c60a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2efdd5c67c5a12657a1cbd77a7ddb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9668cbdf7204159eb0a3d2873ca8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451c76517625e30fc2f842e12bbeb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d01b351c9fc89c92096e97455a62f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072258c6d22f88b6a5be59062d4341c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227610a3c9a26876251f3ceac25072a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a068515483770f3aa6d0de84738799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138fc955fd4fa54eb7f4899ccc81b4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c0b2f662f6cf2fccf987b4ded4c19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc419a0de7dbb6fd54189584dce1da3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24941428625aa13c679f7fefee1b1b8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3db830299e4666b377272a83402eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f4272d7c4a7c7c97860ac6b808a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac21af90eb122a1106055abb5a2833a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26fafd0f6ed9c9112074264dd45f4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9d7564d36341a668f521dc552cc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d831bfc59e8c31fd25bff539dd17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4bc3a4bd2b74c9e4b35a61d6e083b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fd934f4a6334fb44c1258d2c52fd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e917807e1d2a11501c266057bdae6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578690f55f1eb8177e9c56bf6e66f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d85bf8140279548aeb83360afc083e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917fcc8870592b731a1a08aab45a31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133238718ec8d16812f8ae62bc46641116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d73260b02dd3156eeaa333ce84f2c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14c817932ab7ff632624d8495bcc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d9c605505f189fa7c2535b358f56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e410f7dd84fb90517b507575db2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f9cca3dde4ab6e3df32a56ab0f1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc25d9cf48be1113b85c1bc6d71bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1234ae84e6e125bec7464a92fe813123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52857422c59ed0be59984a97acb0bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f290237a971f010cec9bd49224a9b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e450f4900c30dce1d6d7088452d5eeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2d77e833357c5f488e507ea133978127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2703c70ab5f3e2ec7e05e6173a7ed68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac202d24ac57fca0feb224a65f9aaf75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311537987fa933dbaa5fdbfd1b74e35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc027a6a43ed3409faf65116f768111c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e782ddc54ba560004f53873acbc0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00511c77ceef8481b991f58b8fae666133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4029737d609083a76499d81d883b0e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7827d01ca44f00edddabbc0088ed1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fee6f46d90b1d96e6c40804660f86f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ded74f6cd572b25426b03fa550fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c2e5f852f0d3bad9c926b9cbc0fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b80be3ebc40c6542c1885addac7ae6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889183ee86c08dd0a66773549b0a0088140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea829f4747d480e827a6695ba067535141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0083e771146a79a38ea68f5b5048732142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a049e449412be17e131b67ed7d6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba6ac3e3912790a60021dd9aaac34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503b89331219e24ae241a544f427c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa7a39f01d2335b32aa7964aa1f83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a57c81327c2e924677c01caf392fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39c87001165759cfbeedeacab6f7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3889c2b6765d2258c005263bea7c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6edbd2f2cd159455c0da1bd757118a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d71623e45dbf4f6b16f69b282f8d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec56dbf30f8ec7d35af78228093c22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e6d8826e985b1489342d42c468228153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17493a6625805151dee437840b1555ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969a20a1e8e4edcb04db25da84ff3ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7468208cb3216f0170dc627727d80da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161f70569c004f9e61bbcac7672a0ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e39f5ca901739662351a486566a354158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a1de8de53f9001d39c0bfd7c8ae4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef23a6adb24b6f9d2c71733cea499160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bbe8861359f371614ab1ebd8c9f72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e017f535ba96cc0b4b4e3d1a2991162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69e4b89101683bdaa8f0f0be663d1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e05a80a5b4919a46c182d69f80ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ad9193ea4669217c9fdb8d025fb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a3d40c3d8533ce5fa3dcfc27d8df0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36006939e3589ca5368404c02ed24cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468df8e45caf0e917c4dfbff3bfc26e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa87c48b6c69e6d4e1cf3598bd3e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061894f41bef3d7a7e5797fb7a959d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18715a26f46c5a96576bd5f0926d17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b197d4e9c76bff96c7420635674385172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ffb6422bbb1b6d6ae4b3f1a492a02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd659f2be39fac0aaa3e1d8604a103174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d5cf60294f7361e6d9d3f06217561175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259be3a3accb9732594af71b76e575d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990cf764a3ac77bddfdb8622414d068177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315534567d1baa7c74eea919004a2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d9583914aeccd1de1654a54f956a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae4a5eced7e2e8970bdc38fea5ea1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e0855fa0f24d47c5df4996b857feb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd37894fa0f871ff8cd621e834f8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b12b331205d4b6ac9a1833b2be578e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028b3c8f7f7aeb0887b6d9aa046c9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e85f47f0095a678e3e25075d90a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a792de733b7073d235e3f710ff145186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5e0bd45b6c1a14c70859afc337cdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a091d26c218f039dcbecc1ff17352188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e43fe005d95de3b3acf4746d74cfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbee5df806a03faecb4e133e0a8b84f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017472328f88f8360fefb797bb4251191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f574ada74c75de473e004e29da5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c38423e34e2df81f1385e1ab26701193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e80b564881c9664b432f04707396194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69c04d6b6b551328a9262f936e5b4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca0f41c0fc676e4b578b34b3a0567d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1498e3b557bb9d2b7c5e8f685b722d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719f031c50267a3c73582dc20e0d648198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de46d1488bbf907cf503184b1a68c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886d247203106219f69530713ca1013200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e9737c0dfe936c001e3575b652e95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36ecbe1c2a1806b3549aaf8448842c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451679cef58a4cf424642f67b5c68cfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6fb9c19231e14467725f40742569204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc46c94e70b4b2213326afe44babe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7887b4f04178ba954f264fcaa4f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5f07f041f1d0a1f2c54a4631f43f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2813715c8a5bb57d453ac9de6260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4baf58eb71bce87e4a6b85c07f3c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b764f28e660bd5aa4fb34666ce45232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323442828bdcfba0414addedb688453211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe45eea11f961a4367603c3462a290212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f04a887c1c60f5fb8c63d56378e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee25e5dfbd76d88f948482a397a66d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991094ab499ceab6b1484aa319b0150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456ae33d308ec7d9bb6143a6954ce43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac1c1f0209aa49db1054763af03dd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316e057f651add231c84188be607477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c35e7f909c3dd1ddbcc5fc6eb08df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c94e04707d3dc612c41ea3b1d6a7c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52157df8c153121840b0773ea7a6ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf141148072bbcbcb9c383f6a9d661a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ba694a590c4accc0a64aa862184e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe7bebe0e39bc5189385a1ac59162224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84901ecea00a90c75edd1838853692e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d6a91bf44cf9641706d5bf1c0556e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60d4c675039c32e9b999c16272759a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67e06fa03d5a0d048560bae4648848228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cb4cb6168917bb36a6817c1a424fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14734e499365e4aa617eeef4736342b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc611f9d7b30ab29d3e1eea2752d78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8508a5ec40c7c86f1e756640448e677232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baa9b4cefa1f6f26f29d89f19aa97e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0fe2957acb01d859f7d3033830bf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa59e56865b8d5c77c4ed4208109c86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50d156955e8001d132cc75784885d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf61e286ab5e053bfcb80ddf2d204237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1aab01d9d78c728dd382c7dbd887238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026468197528b31b79bdc2d5bc7588d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947a78a8691751136c8911afc78ad65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940d9cd955e586774eb1bfac1ba1939241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd7506b4c8f6fdd511f9866a0803d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c026de141ebf641dbeb0029160b363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816ec08c92fc2f097f3ae2175630655244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a238004b3fc1c46821cf04ee1c0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1cbff69b7bc5905ebef59b72c5d77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347a86cc18d99f490509ead2667a25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc307fd552b2e4c18a70a96c65593c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac65978b22d1b38bf4dbb90b8c3655249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a402623a58251a8af0dbc6fd211f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162f37c801109f3102dffbaf619b368251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac6a752282360c8375eeffee650f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f246478fd9eda1bbd0d1c6906a0de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e986c2df8a30a6d81f423febcef70c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c8259160503e9d07ef431c5b46077255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2185fd05d1e117ab26d46de7d5913256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14255b41f817e843c3adaf592e744a72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b3ece578f0a47c7cf11795b6a51f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630df1f261a4b414f54f520725c461a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179bb802a146e71ad2e3f2f525b8486260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa207a23be275ed1d8731d9c1569abe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fae3f7ddf7e783816843103d1b8a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05093f65e1fdd98e93c91c86390fcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff140fe87545ba6d9a443f2fec023264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415fa8d70b31c0ccad578d9a1e8db1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a84fee76c6e552ad8bbe1237656cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be4392155ef27e8e601fd3187c9b12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37861e8dbbb15375bd0c5c8194b25451268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a485f40534f2712d822968a5258ada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ae04910095c93f005d2db8174a405270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997abbccd3d4a6c38c1a237d708afd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfb2bb2759f0e1a9e4159ff86170c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d01597655a6c8d805f2ecb4023e1df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efe61eeb16196884870e13e195b7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353027e3e2f600e87e3edc9e47f6a43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e558be8491392fdf226db93c789ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfa8f3bebf7ddfcbdfa8cd62607a9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af522748c2194aaa71295c0d8e781b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967849c0716e5dd97622f832a52fd5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fbc1d10f34418dc09d8b781dd08e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5281323a1fdeda1593fb26d208a30c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10026ee42bce0bc6c662104f56f8ebb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f45f845fd13d1d2826b6a6e115bb29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38afb2e20d0053c49a209eca1fbd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189f6501ec79d9709ae181a20aa093d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bd2d661bdc4eff9f291442f0aec3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529082021967bc8643d1eee9620fe72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592f45ba13d98bd0788d34c87ff3a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f0913a4c9c0633a9c765a41638bc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3e8891c051396cdf48eacaac054a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a1b5e66c8f27c4c113665a77e35b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23843d8946f90815892e1f04a915dd77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafb6fb942b6bfa7e3400fe9bb8c5c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e122d4034cdcf82f08903c26f901294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f6e15a56d9a0327b8f6a780a49a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1915e837b5e50395d72807365db7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc83642b9404f2af6f7a683de7a995297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189070a562c5ac1d6cb005a6495a65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a6b8c86519caf2a68d1c81027872299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9666ed7d00a7b17dda6b84fbb1dee36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b93b923a1ce7ced34e066aab7211301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad1c6f1064601c29fb791b667ac4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5562f4b44a6827a7dff4220f59006303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1269b1703c53e683211459a75dd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd81b0bdaf4d0649d94f56412bac9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731c7b24d6411bd4c76353973eb73f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7899ee0f3047f8cfe8c03e2c6f72a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8339b002f320e45be80ebe82b0c080308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422b663ef2226bb622e45ce23640b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb05c22eea4e608b94564757d8c3a9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd1e9158dbd235257c375dc0a126e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c8107f82a2522a16779dbc00c395312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a83d421dc55f4d447ba7da1f84a6b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83aa094ab8b9b994a0ca3de9beaaa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097caa0039e3c609d06fe87f084ecbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824bb6c1933347fede033aaaeef739a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08207ec32bb7885fd03bde62c273946317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6bd3cc73cb9e88b0792231cd566a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bb76c0fd72cbb71737314eb7cff31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577537d9f559fbdeb3f389ec726b53a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41edb9e3bff1b074179e1b33c749f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67919b1d69458b48fb6a7d791e52c18b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122bc7504431e73722fcecedd1a8d4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da3add624f3dedf235111bdb2bae55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e3e08e8726cde02179111c33d250325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011a68ed662be307e7c5162f4cc2bab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a81b27e1669a957225cd5e5b5993327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16021b9b9206450edced9acdb79fa358328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa67fba3dcb2ff7d957da13c8388b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441866e286e2b16275fac1394ccde2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef7bb07767223f40491fd2aeff808a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0089f12607c4cbcd7ec6a0ba58a71e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e127f95b71787520a7b39dd1507f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d318a7de2d8258e8490774c535320334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1dedc38b5bbc2475be261b02caa72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199792dcaef0e1126557361ca38b4b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb05d83c6309121053ea762d1d5157a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b1c78af6afd82bdb2cdd0217a9194338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a424a059af4d59d345ab8bebc4902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e55cee8f63b875f03fb760b4841911340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e14f0ae7f10243dd4a9ae4b99fd26d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9e00a778c2727e951077bbaddf44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ac51ef2faaae94a83ed48f3ad827343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d6dfe58131c65dcf69faab52ebd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e477593a091d7d88addd4b299163a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b97a58eacea4a1a06e6faa5c8d1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e8f9dce230bf997d794835da431e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de3be01f95c1f1d01560624cb8c8cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a81e92f1a32cb3b3641f4a935d03e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b864a3a6fa2cad05546792cd0bba7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa392247528d2fdb15f556dac1a31bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f8eea2034c573082b202e2d78460c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4489d6effaf521c1b3e1e2f113dff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233aefdbb1c9c41988151e0052fb8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fa2200f4496a04ae6931910c743e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf6709c233fdabe8f13c43bcc24f10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923adc9ad808f1c2adf4b55af19951e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df886ed44fbee76ff2668670b9fedde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806890349e94143b571a332c800eb4d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40d9eef5f8aeeb8464587dc86a2f3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7cd350bd615627243b420fce0bff5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f68a0117979b18cd5a2e90cc83c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e5c7dfbf4871874e88699255088a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e3877df99419f4d39a8c6b12fd58a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4268b60470842059baf25a334ca0b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096978aab42d002c376a21cfa1b89bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a316d19fa657d19d5126cec3e464b63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238db853b83315df7548538f2cd924368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a82990d32a21952cf2d513fe8c5f99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae34bf3e34c05c1cd7dbd8c447101370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9034e3165f9b84d6dad836bdeb59ca0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0286e46762bb12d1c0b3c96e241a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f8063f32122d97a22bcef4207295373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60666ddf3be5c8eebd6ee5cdef32f147374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fdedc3ee4218f5bd1dcbd43d10d81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494c744170e16c77dbcf476b67d37e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17839cdfd526439360cb43fa2d6f2f50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b7ee76bc89bb8ed596bdadc853c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42545b10b74e5f4fb0ce06367ceca8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbead9e4dc2ed522e3044745247ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd643fe0c3fe96ee341044d5c8fbba13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09202dafb9d46900ecfa94e96d0a842382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754cccc55d6a6add3ff690e947424d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c0caeb231352662ec40eeb42dca38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f7dc880896635bc684837dcddffc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28144962f2d1f213834b5c205481b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc6398dc606b9d861a6d4a60f62968387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f8da3591452c9435e51c2e61beec3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b881a8d30aa98cf1b18a28aa0ea6f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63e5c8a8fc02f699f9b9703d3150f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f743ecfe61b80b9aff7a2123e354c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735348fb46bd03c7176e28d37d846d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcec5431d3c5d0468c767dc52bdbdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256dabc2277d647aafcec1530662525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0506505272b8e2015509c1f6c37ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af794b742c1ec35a42191ff66fad95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e1bc845b926dfc4acca2284645c2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35882ad25918319907af67bcc46ed028398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a59ade63da5f34cdcf835025c8fa04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa710713c2739656197bcef8502e8b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550b76d254a8cdcaf6676d836f8d6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25511d94aa7531d416e8768a862d20aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b832a1cdc1d940faa99890722917403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df321e5664c59cc6aedf4296512c20e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040662c83745d2953f8a9a568a9fca09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ace798e196bef8dda69666187a3da7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b709a10fe6029422f7208c623bbb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059151afd7f16ba7a42db00fbbb6dd5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628100e5982290fda268d9816cb4ae9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fde8b2b8b68b303b08e669f5ea447410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab899012d594a3867a7a1716157ebd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47b3cf36bdae1ee89be1f8b8bce096412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb692541fa76b7c5dc2ed1a7714b36d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83e84fe2657478678d628f101e1621414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82085905213e4a6eca7f985a4e0e009c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b5a340c04b3c61a9328538862b52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486c52ff7a57c595770a7aee7cfedf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d154c5dd9d7380b4b3292671e9ea04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb446f2bf3701adb41769e76db7a7992419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a2a1e8adc1d62e607382d4ff75804420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdcb294cc61f0e7bba2e076492c0a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca542a71f1a608aa560270865cd22fe0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82863ae7fa2ce6a0c1a9b2898cdcf7ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e368268b6f61f36f581b31701a5540424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85780293805a4bdeacdf4b529738e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6bae8c71e7644c284202c1fd52acc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20978b03c8499d69b487a6f91d56e30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d6cfb4e47f958338923d7b0810db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ddd1e1f2f11a8502884487d11699429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f474a248dff36e44071cdc1755db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7956f252944841b0564c6f8d86f932431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f65020fa2d400671889c069c5e090432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d641170eaa0c6ea0fee73f0066802433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b70eea78ef3809ac371ba6dbc8a2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3df80ffe50ac4241eddf70da3408c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130767baba9202e388cf22da6c4188ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f0f47ad8aeffa4f2228d13de90a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c8ca2ead4cd9a7c41d93522e5fc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c018e81ebaaf382d9c8266e98580439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ea5de81158ca0122294fc9e5f96b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a2b0c8903f688e0c0bb34f4cd70d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbf4201d7724d0fe647c9b90fe853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae107844578cf293c349794be9135b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726551ea9b3aaab4a1485a674745f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40e024a004ebfc136eebf36d2d16b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0c50fc8fde3166f8a988da1f7fc3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95fcfa5cb8ec3a2c1acdf046f0c35a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56c0320485aa95d58aa1b4b98e6087448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d084662a514632eb188f14018715e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75368a8cff226bf0926147f0e31680450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798256125f4ce9338123bddf9ed4257451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fd16a82be34c2dce002636055db6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc52d67b5192f15e53bf7762cd4969453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fe9f4e25c76668e953430fa09c2f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4da641c15a94a7b27dcf370567a8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390583efce742dcc07b6ced9a5ce2550456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a3af4de583d6dc1d07b186de077fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964db0410d78c10658e054d3d717d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b4a459243aed8fd2113eda02f17f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94fcf3e89c63a5782eab21d1d3cd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8cdd91ac7008ca42a68dad70ae47e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab98d8d830b923193e9c809ae0a5cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c321a7ffcfd9f272411d344e0292feb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8d4f0fc5ba38a60da4ad0f1e1819c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15501e17604ac1d0c14757c59d6fc1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef103c3e3a35edb26c84b413888a7eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7f05f0ff89c1662528f48448ca14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5e81f890d6aa9a4adc1128f8c31a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dfc3f62e42eb0194ec0c401adc205469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578d26fa0d2c3c690951afe5822010d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba758c265df04f69afb9a1aaa2c42de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28ebcb0200531c5aa36adb69c341b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e551f5484e2667136f6787c6fd5277473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21bc2e3f348f2d5db2cb283d5df119474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c295480ad20ae2787c484861566e49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09772fb80af119e17f5c30b380f1016476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209823965fb4ba7b6599e2b0e506851477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b40c257918415ec13264a89a741a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f2fc8d3759a04020df46bbd4517b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519da7b0737fa1a7fe81013b63b497480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7aa298925b72de02c029068f48498481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57f7263feedefed48011264942a785482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e762b341095239c755b87d5ce1345a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eb1b2c1aa2163fed3fb86bed01e78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07531102dbf8c6cb0199acc42fba302485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a53f6df95a953301b48f685f0034486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f3b5b7bcedd59cb934edfe9dbaf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9742c402ffa7629550b497820e68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ec8ab10a75c2b5a9796fdb708c71d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e02030e2c421d428516a49dbf4de0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92896d8bdb9c765a25deebd202427c07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a5517e478996c02dd1e6f8d0f8162492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0862534ae65d62d90738b836aa31769493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794ca82687d9b96ed967f71ee3cad0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad9cf43d5a4b5267918f15ba7ddca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbaeb0416c0bf37a6ad0d64d5903b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6237e933451646ac0e18f4c4e40d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1ddb587b3cc2309da9f27b387e75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e48f0fc51e4261cda167b275ac3b65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e1c34aef03658127a01d9308dca7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83aaab4edf8c2e4c3582194674287c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a230a693b6386ee3f66db71d284e1e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a5822e6d4d4436ca8026f8d95e2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a06aeafd934c95f6e52c286175c84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f17b5419bc71083efe9cc286b74db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c08730b2c35787d8d2aa8ae537774506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894998633158d0c0dc46bc4bb8605f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa9fef82029ff73e81ac6831ad05a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d15737b99ef9c2c528766448b0c01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3b7cae5449e7fddbb27e7f1b0143510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a1c19e91c58573b9e10d8d916e771511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0dcb22f7a735beabf01898e52b8f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af746bd3937d79ea0cfa9a53f6457b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d567cfb7ea4d313223df8ff23ad453514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdaa3ab25faf42af40a36d4823240f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a19d3f533bf135365118b8c7f27e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3c66470a87f8ad61812fa0d169c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3195b2f030216824326dee7d5cb373518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a259011382b43f888d84152fa3bd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4baac0d8e092b2dbec94868680aec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500256f146eb31e4a2f71c04aa1e322e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a765afee0ac18383ac84691d28db1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720212ba018251e97a6428e4fb38ded523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db2ac4f1a86721aa8166697cb354f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c560f53c151567ee27afe66b1a77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6dcbd6ee91f74cec9133073e7db4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be55675aa182e033a8106835a6dec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42cebfe141ba03dc60aa4524371b58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafadaacf9835452c5689b4c1003909d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ce69b7dacb128ae1070bb11bf195530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c2952e51d027929e4cc78bc9d2b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574e5772282f339b1749f0c84ffd031532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694108845002ac4246f7eee6f95761b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796dd6524602e1f960764c467145ece534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ec21d4a70489a4a41a171d7bd8e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da3069b9ea3af1ea1e362074b015c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6be9537b6bf4e14a25494894936ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa092935dac63f822688cc394dbdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232162248d8e87a30773cf6cd0b5958539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b69d4b5f7e3d68f58307cd98da9124540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a421cc7b13d78959654beb422d1c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b340094e453f217da61b68bbd5c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75886c2cedfea4252f4c56eee870b5a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46db41f0ecfbe14fab0961d334f5a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3e641f0ad54021ec4e92da9f1828545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b32f473b8f854f41f94a3662218b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f013c4b1bd579d887617bbc0501d6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd22e4e03c204cbb559aa9f73d903548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd8eb26e49d6aa68b8636934cfcbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8521b0db8d16af38097387f56ece0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd01e828f8106283a471223d4810ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cf2708a59790a645d17851670e365552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ba7ac27c9072f12e9635863a17d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b37eadb7863be7047610a69e66c77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc966f88f8cb671ab571bf395794af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d632a63ff6c4bfb6a93b6283e399556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326da5d5893315041f16ce87fffb167557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ef9681500ea924d65ac0659ff197558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40542985f286a8791af94a831967881559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344da605b3234fb704a73633077a11a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71070c862674f2020716da3a093d86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928360e1c30d5d78929cf4549604006562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776d0a62326dbbf0ec515e3c760a86e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac8cdef1757ac20047012ce399154564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001345b7e938739c294ab332b5109dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a59bd5b933d20b63d44b5c87420a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0756f7eaadf638c0d947e2b1e4a7eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde17e87c89650ffc1f260cb4a1681568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f4464368c0f11613f14f45441b537569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbf0a72a963d0fc02b582a0b06d65c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9349e48e18dfd0a1c42e2518866a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa075662eb0b707cfdc204e3cbdea95572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ce089b466b9fb83c5b06992c2f99d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c6f99dff24b46f19cb08cba208812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1543253eaf291400554ab55c5f9098c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a5eef69f59c028aa1575a9d5056334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc89b7b2def09c87934efbfb3fab7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d147ea7bb1f22bf9aa96bf5e2fdfc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197152d0f735bfc444ab37c630062d4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b520926823043f0bac33d51ce06748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca05d118ff795765ed6af635f3b5ea29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75622a3e4c8b1c75d3530dcd733403a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab584b19ce2902b40204ea9cecb1f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6c3dbb69bc47561659996305e930112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d891e3f152eb9cea1c2109d10ddef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0a4a166c0f14f568e8adbc78021114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02912842c419b81c9e33b84c2d3a3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82679536a75584ac7b65aa76984377616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf08fb7a847aaece64e328f32e9b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fbd03158a7b838a1ba516a2b9cf9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc230a53214e5d6172187ac05238b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337a140099a3d7689046b5a26fd084320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d765fb03ca2137cbb12a0dae9c1f6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65d728ecf80078dc7c948908cd132a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3840dbf512cc28db0cdfa1f5ec27023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06245565042bbe1cb901284ace1cbf0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580426e7b565332d0efc45e81a06a0d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62653cf3df71fa6063773c8e0622703526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76aa0e35809b0a254ebdd73b1a547527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12fc5f2d8a99abe2724ee2cca209628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c32a6444498d3a06a9486f29df2fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664937d2b264170506943cc9281686d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66ca809b7337e529c65eeb291d16f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16867c8435a1f15feb55dbf713ee05c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41333b12353d0d3f1a6b323b29d1bac233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a333708a81b425eecb2234eaa0d10f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed3cd7f2422aa5a4a15255ca0c1d2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ddde67ca95d10a262c00d999c7b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace8307e26e4208cb0058eaaf7a621c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dabad5585a85fd7877a006a88696e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c74d7bfb76d33b374c9345039c998939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa559ec0703f84b51c90f48f88fac8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5dff843524238539b05f2d22ab39441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e4586472afa33b6f32555f6a7212c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae0696e9372724606399b572b86a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac97d8450c721b5901bf2696cf5fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c8931c0f0a2df5f7c01e64119477945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074f3843b4265a1843d9631419bf01846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe9c8452c5dd8afe73e2b6d08c669347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f093b8a3a707e6c61c1eea59b84cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5febc9dc20f721e0baf6822fe2ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269617bb4ae8cd41205881078e6a23f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59915b0dd10a4fc6a40ada11b80a05c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea2c4ba01d636ccbddba16881ea9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321e02c2ae21efffff5de3b7206451753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eb4a530236cb922dbcfb77f582b9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4702a0a02188b604088555e4e3214755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57539f706591af8b07c335582b991356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e53ebe5c91740239f7d72d98af6e9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af847230a96bacd80ef9705c61b5cc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d53e629dc47ed1552347fa31c37859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b8b16abf30e10818fb142f383911660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af444f44d6e1bddb0eeae695d38fd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc8f206f0b4fafa8c380548c45d85962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e250cf567a1d3e80e56c36db675c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffa43c5d2e15457ba009d75a55b3b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be519776ca1342c66e9e56a8a690165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d93fede55e8917702846e904b6657366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32879ace5718f71373d154e20aae25e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e2cc97183e8c44fae7e38af177acf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c92c70f14baaabc031e4444c4d75c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3950d5c22521376299649a9ac76770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724ff5d95c2528eafb1cc43c43f96a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031df59b681db0b4e2fc0ac12fd7af4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05a3bc4e9cf5dcdfac02671ded5df573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b479adfcdcdfc7cf153a21638f80074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc4e5984ceb8ebb7e85414e5de85c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccecbd12efc6b8f9993c15b7ed89d6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb86ee05d40a574f5bedcfe07dd6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4fff0e7af606b4aa6d80b4cc0d8b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884150b314ef16a79e3ba6959a1c042879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cde6a6a3d65e45f1f1bc66623eb89f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845da537100dcecc328c31dd39ae61d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c70d8b3031ddbd4ff1794b102afb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25c3751a68505b86f2d7330bb1963483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933176b43dfdda2d06e122f4aa87e1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4fc7e04c3184b26c980332686349485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b2420f65d8b981ad205453130a89186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f8c2d426b4f4e3ff9134b8ffa1f5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c84358a5a48dc6a6f52fdc6da621688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228918679507d31c3646f644918b19a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a6dd9956be61282ba4d6831ecaf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d04f8a0a0d9e36bc97ea57c93aa10f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f843d880020a1047c54d891d415e0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cde5dcfd1359f835b02aed72be1aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d86e5f18b245e91488635e7d970e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502d2eaff5c1fc3eb7a02ccfc99d34d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9943725bf8071ad76584beb25722496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4340fb7c96f27d673f63266c95663b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0109f69c02d30f5ed1fe4e98d1608398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e583d38b6ea0b18f512752c89d6ad599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e41d610a087657b882a254eee8b19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651035ee71d9f813c57d65da95ef2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a29fe8677fd127bb8d3c91b97ee3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a26e0c5077128ae88bb57bc84ba43f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2b3fface502cb9a9f7693810aec61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679b92626d92f0305d3f6654658d3ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f79f83e108b400363a986048841b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a615e7c2a13dde3825f0cd2b3109a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b294f68925ac670004420e825cb84f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ffaaa1da7981ce6e86840e7a228dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f100ad048438488f34afa0300e536cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc6995932e1532369e3cdeed48bb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a22e2f2b993ed91103663357288e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697574f3e41c71f59e392f1d3a88275113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec34105a85f2c08b245152b4557a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f57f8ad3d5e85f0ad0d26dd8aa713115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245ec320aafbcc20da8d984ae37edc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc88a7fa96441c3deacac71f08e7ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a51e923e40175848f57c189eb2084118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d809ca58a1b73cc13f28eea1cf72c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001841dffa08be7153617f697fc29e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149d791753592ae9d3c71e08fce68d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab5b75906f365e59a633f9d0ee84d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cc3e7e6f14ee5835e7601891c4eea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3a3e935afe8a02b41ef63b6b46870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1c8e2f4c03620b1d61ea9f20f656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e440413c67f155e71bc08f0546a5c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfbacf4552ce02e1d95fb48b61735127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e257ee26c9f9d687c8ceed13bab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10e5d4522afc58412c5517e0164bce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b6223e92c00ec38175ad41a70239130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c1821d1e548bf9ee5a1b96d16fbf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d4b21ad36768446d61662353d637132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a6c2daa88aead1eae7352fef5a81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db68762eb97965d82dab2448418fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835f2ed9d0d87c95e6cc3420ba51e43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106da1742e1484885a785fbec2f1b12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25118a3a1361dd7fab84d797f59c9f16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1473bbf66a68f410554b3e0a14fc4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fe511d44d73aaf41ed32648658b3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb86588574966c91a074123ed372e96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb0323b52095af658f7454f2e8eee5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa99dea0f35e8ce14df8200b0c553142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16818f359d18c433fc9d1efaa3a3bdae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096ce35a8bb1292caf1130fd60f5bf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67abdd25a8819e9ecd886afafd1ceea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e61d7c7fca3fa0b4ec219f3bae6e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1440e58875db62ac25b2b616d972f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b772aa6f30b02162a11e10c0d7495d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577dc0d7f9d5f409486df369f1bc15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04787552db048ed5b513b02088d1f778150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60771b65130c4e381befcbc504caebc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cced71dfc8de35511e1e327fd6ca8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f02d3365a41075a2cf73b067947b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459740d95546f7ce6a96d430bddd05ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e12ff1f0637363977dcbd35ce3cce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e8286686357199e987dec1d123c43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a7c9155dd49f647d2f28ba6d17f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe48def5a473e108bc5a779c8dee714158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b1d4d27aa23d951f99a5d6c734c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e09b2de351168120d9d9016c73ce4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e366857d45e70c36a28dab92f37383e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e065d200895ce0a80acbfb666edcf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8220451628d06e985fb93b28235cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde773d6cbcff2248d8953597f546c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce7cfcb5a929f96b81511a7426be5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43d20b58704b737edb42a347a44175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73030944314b9c89def3f6afab963ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421980381c0eed924eeb1f779e5d5d52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83369aef1e6fe19c1b5ade0d88dabe0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f5746919469232f80b1d08633e88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d464ebcc3561d516f90c3780d70703171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75c7fffaa895b1549d6e84ca2eb1e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0757acf6782cebee19580bca6eac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748700bd6fdd135a19657698f45e781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1462c4914f230d9b0435ceef950c85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dca1aae75ba88ff26126d06294130176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbae0cefaf63f9f212d49c307784e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af3d9d90e31112d05d55f0ad5bad3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8ee2595e614560ad1ea9d4f5beb51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d51bc9b35a33ef625b41c0d4aaef2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321a2fab87f033c7cff350a6c7ae2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e662bbe706657d75929dd1a5caadf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126707f848eade5e0c695ae3d244583183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c6521859d490fd4d9f77c1f6db450184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626cf5697dc67d82ba84b035365f703185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6b323d0af267ceff171e42dbdd4d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b540f94d96b01873f9eecf29a405971187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2cd0b80f69c29d6dde20abda461f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06df78393e2595ce8595491c6613df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7bdd7058e214fbe36db229c50843d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3983481a43fa22239e44c4bcce8a3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025135b356c708ff10a56d565e433df4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b578db8312969a17024735b80870bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35937b28fd9977c12d3c628a6bbe202f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eece1bfa5459e6c36cf7fc16c46295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9db87590f21ebda7a4d6486bfeb1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ac5fa4720d8aff1a747c96d5091b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd2145bc8063747975795e6c2a4827198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994beee634e03a18deccd776d25ef0a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec83176de6b3e5e4fe1b1b1b4977170200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbde39f005217d9e4eef70b0f1ecc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85878f9cff3c18456bb9f168ded2abf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb692e1625add429d23e426b4100ceb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc9d70c3ce6c1f0374f79136ec1f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a876a0f9fef959341ca200bd19f2507205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024c7ec9f97fe05424b3b04d4525c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd2685969799afa44459120a76636207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d120dc309d163c294415da3e57bffd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33675fda779f9446b1240a7b83ca405c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc6474d86518165ed772748c6eff8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0b14190e74d7347885f7ecaa0687211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a06e942afe6292d4c05b61303445212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b5fa5cb5c89fcb1a570c883cf283f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421b59f530fcf2757c76119910edfce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc3fafe9acbbdbb81f9dd26338320c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9236eb285a34a2725c2e65110104d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8175f24442098d47deeff766ed52f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d385af69432b3571e96167d2ad32ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d2eb6a8d8df8af5a4baa7e13eaed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83abdcd82386947cc75912e56d0790f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31cf3b1e07b6be7e9ef5bed7d191f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9d974749d81437d9d6bbba5c0ccb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730b8c1b95b5dda06a3741266d5af6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eaa6c2390eb0840fb03db322603a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61746f49a42e34152bff207481cb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37499e6fc8ebddc830686a1669d12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a9c74f406604f1ab9dca51f8667bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d1bf9fa404879254bd65629b7a07a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952615a50f085fadc9c45089852969a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31030196b6c43472aa2c6b5d50570063230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d097f001c540d0b3125c25f8054c9bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c8cb6deb85ac72c3c5aeac21fec2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce253340a02bf372d67e9896e67b50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bc5af307ab250c97b8331a480677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72593721aad549258766bcfc91f008e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf704e9658f8667a32145e5f2867353236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574331a3a87a2e11a96730d1afb3514237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5432e175b7d058a18b27b43da763b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb852e45aec7797ccb61b9227aa258dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032b33433528bde636591ddfd5de6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5044f531498e4f808a1e3d3beda718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154045e2fac130641aa0e290386ed3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e6ed003a28f26d861b84ab8a1dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3788137f1b3fc1dd7eb487d46292749244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ebde3835d0fcfef3403419ff61107245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f08e0151da2e2cdea2120dff0c45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a5a82515cfdf297d803b6ab92c4d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6813183b53ace0db666c5499147a59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bbb23e894d533c270de57ef4ef3cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce7e024a9261310eba3610d72fa35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27fbe49af1c0dd94b6040ef04b0049251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4db5cd9f90ec2791b5d0d0a4d94a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf365c347a26ee41a9ae925548d28a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da603bd87f4896f66ba59afca06e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fbbd676d449a45a991fe997785750255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a9f14eb4306f16ae0c9c0c8a8170256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f632fc56d77fda68591adc4d1aec7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7687c169350f697f9175a998adeb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1e99e1606545558204d960aa8388b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f6cef4c2e34d87047f5062bd2254260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8329fe0ef542ac3ff87a6ad02251261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492550deb2120d984a75f27a89416282262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d8f6b9da725ce664a35367dc67c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc05e62f5c0afc8261b3130a23400f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf5527952af3339558d81340f4d24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6ee15808fa2066db36122ac8a204266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e70d14fc6b6e9a83eecfa94c799e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be55fd0d730e317a85c72d02973a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980661c178265e115de99579f3cf631269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fddd56f914e5ebad9a4b6ceb8dde0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d763e5438b34b8d3460d58336cfbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6dbff49a1df5693a15887e454faed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78c3f47fb63d82ce0f0a347e929a87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba509215414b5452eeb10d497cdfb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4714e7d9d51eba9164eeb39ae1689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d370edfb6e0e34370c74397b9755d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb556738ffa244d3d0b90d52db9c79a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbece9beed6984dfd8e9f6e42dafb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ec9c185da3c8778bb41f9d81da43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ca049e6089f8f0487f2db0dfe6079280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829d723f7b9c05012a01fa90ba77eab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceac886ffd54ecacf3c93f3c175fb36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974179e5d2e62088a289794dbab4d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e039e7a4e73754cd26b78eaa2f7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eeb514b4f578665373c88f9a4fe2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b19f0f3dc4d863c09905707e4ca69a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5154e2954f5f0707d1e746b622f70a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ece07f0d629c3342b7be356325d35b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c94e899e0757f2ab16b0cddb9cf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b7ddd1f20f7333a94777e7b08b26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf3f70589e8572f57b146eee3756bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97367eb0c00b2d69f6c0248c37bdbd92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c698d5b67b525ed13292c53065c118293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0fb0af3ab7f8dfac4ca7740d9a8e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7449a6ff5f22b06cdc92c77b109241e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6169e2ab21c5dce5de880653756f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5927b741880f770524fe28ff36468297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa16a4083531427c285310e580fdcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffd7135a46a6642e827b7a831eae3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd57d4b794bd4b8634133363ec0693c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca67027b4a9d35d41b5cd7738ca432f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c3cca143fc3338be7be1bf608800b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925e3e337bb13aa4ae5159a452e4b6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d0cc209919175fd57dae4ebe2e08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da50804ef5322f84fa868c6aff43b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874442688e0bbe41129a174b39e9675306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577954f484fa487efc486296571eb1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331e71bf0e18f525d3e02aadc3ee950308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456057c201f4f8c12a6771b1ec3d64b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba49e46ad43fcaea0822a637446501310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37315d895d0e731b34fa52932e091f5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2201f4d85b310ede0bca29bac95db7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8601f43cb652c5abf047ba9744a4368313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b818ebdce0ebdca4068ce3e940d3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea18cdfc6789c200ffcab53199bb845315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0034b4e3a1a98da6d34a301bef872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f488f83f17728801f3372f34cd84f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8bab630521972417efdf6e5300c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca31b23c7ebbf0e7ce51f3ca91c1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4efe9108aa83abe93f1b34b68b4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada4a03ea71722b1aded98e3f09358321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c80502eb7d5ec6ad37ad0fa314718322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478a9f8fb36898023c5f4d4bdadaa2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f80fe4752278acc88467997b0fd180324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9a8e0c1a6b24a0ba2d9342d932dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388561b2ff34b14ee11789d4794ac88d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd653664d966200ccc13e179934ccb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf502d8dcc86437747af2d44729ba58e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486c4c961ab278ca42b7b673e06a6fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c578ff471c83e3e15e0ad324bea8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ec83d5db2fc93c9bd91d7ad06418331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2191ba9adc3fffbaecde5c578ff33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ea1e2627e2e6f2841941949336997333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69344ba776c2ed2cd3d765f8d7d6237b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3abaaada291da12f374cb7d1ef9d7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7c994d4bfeaea4d0d4e8cd877f02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f985732f711292d4ea0407a3274f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca609ee83e4b4cc9397ab8da2aacba9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf75a3b637967053b6ae5d1e292989f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619bdb36ab83903cdd44c407cbcd3db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde631f50af8a28c89638999d135e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09953a7ba712f9d27373cfab98485ae5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38428387069c2195da5b3674cffa714343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c1732ddf19fc3de0e578560c0b78a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80398804b6f1e4ca11ccdd63c6c99452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51925b40ebf064b2ffa873943151b7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee9b93b07e090e51a18808bbc3cdf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a96629bafd84c6799576063a881d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f944a078b411e9f1d168d0276983cea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20188a95c8c6d40b801b974e881e7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9019ae46695a06805b82491b441aeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40a76d3ed6d668f64d0edc8665ccfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7715cdf94e03f782278fe43fdffe8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2afc2d3e2750f4f0fe0a990700b75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b832c7226d7f823db73833034968fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28bca4e067400a38f38e6b500065c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac0d0bc7c46336d8b636f2b8a8e7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b7a377c7746cfacef75b58eb3ee6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b22e0d168b59a6096f2aa3cdd837359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc47c906574df3290dc8d6c48756da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c86102023f457d8b48dbb1f45b36b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b473c640138c2735a4cec66c284b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ed4df25518c81bea2d25fdfe294a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e85adce881dc54b34977707d16012a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cf0197b63af49602d66ea5849e76d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff809cf0b205cb2be00ec9287fa9f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fff377d7ff802457a7ee8006b4143367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13e0317bdb2c506be6af596d54f24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb0521f5fa8435c1ce8356c7347e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce256c457ba818afdd74a2e7360275370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc85e27fc5c2a91372d235f4c28d6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fcc83fd25f1b0538be6ec4a9c6553372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40891cc4dfb65fd38bad7474db4735c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0cdaf4cbb8b376589421ce210c96d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68523e67361e97dbdeac7cdd5d5c1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dccd586894e4a6fdc9cecab96d498376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98138b667076fa6cc97604ca8ea89997377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eceeade8a59d426ea7275475d4aa57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfebdcdc6a40c2c7cfe6fd88eba18b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744552a13c5476ffd96c4b9cfa4b6789380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ffbad8f4c75cfc2e5124805b512d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fca8c9a37db5bbbf31bcc76762a73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b0ae0d90198580231e947b1c5a059383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9eedf5074cfcebc03fbf4a89bdbf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088642ec91825296cef11ffcc32c086385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6c8e7785e69b0339821a207ab697e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509174440e732f582686ad752d9f8d9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fae73046cc23f17852104a99d717be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68715600baa20bbeb738b2a279cc9bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71574dd8b6304fcbb866773180fc53d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef990ab2cc0fb79d0ec05c8fa360de8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dfc140be61b7936e5e583bef47951392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d214a0661b9b8acd5417bd890a7f052393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a583a270f33f2c8033c696f499e2d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df3868578b320f1bf98e7eb65556c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b644d3a5c6a4d328279070030f1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef016c81a3997f8455789cb12021356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1120233c8cc6e6cf83488ad705891398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30791015a8afa17c909ce6cd55f11087399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996802acea5dce56fd095d3dfc689ebd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5e036a9dc6925a1f7af11c8b8282401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef41eb9d8e63c0e5a82fa441d6ba0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d720e79a7360b260d6fe9c85c02d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4b785e96111962dde58a727c4849f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548ee59333ddd5b72fcbc349154eb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44936063b170e2eaca3f5ae6eadf8bb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686da2be1834f9e22b9fc43a7264b767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1df7f4b34a1d6d3e455e4705116c75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359762d73f043980134f6f76d304ffa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5dd36f916bfebeb2d120f601c6813410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97586e3f88568b40a6c88e32fa4f41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561349cac77149fe53193da9618536d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df533453311a6df4327230cc59620edd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb64c376d82e4db2a9f1782287792f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d65b98c170b721a04065dc343772c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b38e552d87d236ae872e1ffcc37a35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f97161399615edb73ecc3f546176e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a90fb41e99db5c370ab4ef7bbdffe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dd68327d4b9e51de21ed0ffc6822a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4749fca7af11c761dcd67d281f6e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15076b0033e427e004c22570775ced9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a28b80c62ec9af826172a1aeed094422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e15388a9d5402245b2bff9144b19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f08fddcfec5b5b072c5cbc4e625d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc102ce992699308a6ec533077ca2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfeb8648a78ab9b294d885e2910d82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585305111a4aa6f693579367605fcea6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6039d46ec19f59500a851548be97d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff38c367ff533d039c1089f5ebaa6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2e4a36e056f3d58fe50f6bd9bceee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6b043a4069e000df0a538cdaf99f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb446f11222ed7987ad95b5fa2cb79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98104da0164debb81b930bced34cec47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda49e7c7aec08b9b5195ea660f55f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff3c43db564de0099d035c020f1bd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422a3323c94005c973552ff13450e8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5357ab2e2743baef9ddcd0277ec72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be591cf78f75bbfdf8463d1a2a74856438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7963413e75d991c096360335346a9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e9997f59b04afd9b0ca0050760bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d9a747431c66568e4280afac5ecab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587e68c5a31258b26ef249fc5c9d027442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feaa920877ae302c3234b785a72f07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ace1cdc74740fd4766592ddabfbe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5448bd2ff6055949dc00dc10758da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795fa5958fcb57a5603ca1b68847a5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc4806095e075a2cf0244dab19aec6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a75901e0396b576e4c35a05af206c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c326dee02eaba9eca12024f5b9c7d20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60090313a9b32adb4b5def2b9545232450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcb943e252da8a1592fec9c148163f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e0ccc850b7598109bd040f3f89c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23b98213e29c42ec7772bf3064efc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542810248dae89c26272794e549724c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937171de21ceefc2d702c1eefddb4e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308309ab4a3f83c6fbfe86d4992e65df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818203c5ab425bd0b52f604b08a687b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726408d304c538141aaeb8fa110359bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0251c612d6d75975687668948c7c97e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bc96bc41da521a7a1391c00ef046d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b7ec7909ec51311c00bbda7bd69e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c364567b4c447845a5bacf9518383462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247bf1d412328c8f920aa2d64d5f4de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4b289e1e8e02c6167015109a70388464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099ca088596b2d59b5ce0cef1f5f951465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8cfb9064625c8596567e49870101d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218a9703b02e55d5cdb19735da482bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0f1bea35245c004237dd780087d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182899e7613bc34e0fdc6d4245e01b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119add5a55f42c7b24b8c08039fec331470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf9ab3955bf3c666ce23b621a95cbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59660331727e6d06fb50c46ab4bf71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab945b218c458bc01e4151b73bdc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085da3c9a0667db69bebda8940f8b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dfb95059006746fa6fbb100ac06a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c639589431cb6a71ad4649f1efe5771476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0cfb19941a4bc6f80be1b198a0fd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a571235bff5728ce2076a1e3fbb256d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5af0af5e6df6d3dd7f2a38115c5f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291175ab1f5087093ae7e72aa09dda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5304481f44339447728e5e2a05ce4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2552e107a03468096b2152d6024c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c3143be95637a635d2e27273f8826483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4350f71de8ec7ded63476c5afde0ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e380266eed48b0e0ffe452c6839606485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6227bfc6965dcd038e77c5e82c6c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14829e90d6ce133066df9286dbfc63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42672bde52a51dc7beef4139799a8569488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dafbdc5a59ed01cf78b58391129e4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce42a105015b703968e0711d9d82a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afa6fad8341dbd6e83a55473eae576491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe6f8030ccdc98bef0ed5b7a231e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddde98c185f75f1434803251a391639493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09862008bb7c99c6a1b8cae45dea306494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e17d00297dadd8bd83f1b28b0dfc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b47c5c7f2dd62bf96e3d84286ff13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba71d56edc259405da1ba44f7523b3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748877d0b20ac628e1e796bc7a0c2692498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3516d2c26d8e5882669e03628cbdf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c99b8c575a4fc2337699d0a3a120b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dde4ba3b29e792fce1ae7d4d5acd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb94b62a3d4214bf9d608bc201d957502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd9f2747b6d3de5860515e8ae9245503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542e89a6e7aae5424d947fa9d3c648504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b0a77af5c348b0e7309a67347abbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba4bc4eb061c842c4ae455aaf312f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965c118620539c57155e0f2c3f4e5f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18be59a54021e1df9e4da85c50e6698508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a2717258772468a60ba06b2edf12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880a1fbf7a32ac8c13d3085fec1211510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf440af51439298aa8c04ff17e7c7a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7157a401cb8cedc73c1b79017fd6b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b0d3c2a4effb3dd69022c92221eb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f9bcc3dbfc2907e8d8d244ab6a4e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2403174ec5d0729b616fff8366859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa3537a35724b19b7973d0eb363026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ffff160b867ad2c0ebddb3622146517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e476f2bd6382296cb5cb5bba56b14aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be693328409bea6cc90b0e83dc2c121519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90269822cdb9f9f1eff7bf6255daa51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b7d3e7d7d0184ee5eb6603d01d0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f6a3b4e02d40a561f28371e07aa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e45e4ca074eda73ff79e4fa5edad0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87185ca85b847475dc37b83611aa9c58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a939b30e12707f5e6fbb12ab9fe4f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba8fe2483eed3cd18c4782582ecb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776d856d92d7ce7a75b1a3fecb19f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a92b64aa5a0a12a80e3b853f5130ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ec8345ccbe9ecdb3d0948f59b282529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a4950db7781867d8e67087369003f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967d642d1db37142563e4bd8adae6db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c0a003bdbf3c2b1362cfb7a5bb514532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e8392565fc7a452a946cfae09ab3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac622e22aaf1fdc89dcdb02ecdee0640534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918251b4c10668f0b7bd9f330bc12577535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c2f4d7352b42fbae8f143f50f61e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614160861c3d51fa9a06a7ca42062f47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0304abebc8a35c16fc271bf43edd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e08e5427a9d1a3f4a95eb1cff74608539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993dfc527cc248312ff678ffa7de1e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864b45ac7cf4b8596c2ed11fa7d3b31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70df1b1d43844d0d8110e20b756414542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d31b4d62288223a8123bd97ad64f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e7303c785cccb6a74cb0ca55d57a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327105cf0be95047154ab72423a888545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b933873712d110ded554793ab918d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b70689ef8fb3e659fdabf22f0d97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca051d612002a8e7e7812a9fc86dd59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e80dd312c7db36e416a5a85b647c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb0d3774281e7700d774f2a74bee1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72ee811475af7f3272c8c58e23763551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87138d13023f1209ea2b5834ec5428552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb69dab33c815419c46d84b9fd787f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f276f11ce2c9201df3b36650e8ad12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571f4c7689a64b7ecc8583d86467f4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2da27a6f47623939b1430a5466977556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ebf15e6558cef4fa3322e410a314557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1114c582c051be426bda822b6c4d6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809203cc13b508a3e977991129d97e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22757e9ed01ff82fc95e2bc01cdcbc89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc9120714cb60f61414d8d80976e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b64cc37bb39b419c29bb369be0e3ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519a321695093053ccc7b50d7f8cb2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870e47d59065d552e210735c5f4ec37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030958b73928381f8366a84101312400565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb771ef5b2095ccc6d957f0d4557141566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c48479ec65dfc098f15fdcf21f97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a03fc49ead9bfb2eb2deb33d46cbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e78891d3820a70818cc4fd919b52b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0498599a1f1c1169e61713d4ef46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81133d9e966e76ac4bf0befc982e3d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2bbe053bbb7c2ef7627412fbd1d9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>