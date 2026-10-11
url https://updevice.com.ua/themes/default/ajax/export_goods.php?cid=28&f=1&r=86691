--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6454dfad3f14ad3ea271e8c5b1a741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd3d4e752d54642c5406af0bdac752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d071006884914ac7813a45dc58a8533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849163dc4ebc877e4e057b0eebb758c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a176e57fbfe249b8064e48519ac325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4deb4088cfe0dcc1d68d0b0c7c24ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541686345ccbc31718aa53fe63cbb29d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f59e45ce362600c02cc7e29c558348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0920e8132baf5c994e033150182479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce635a7fc9b42e5c5395f69756ef526e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3b4c1231ed5fd7e848d870ea8fe111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ff9d604a5858e419886cbf4ac3e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf1e8d7a73d5024eebab0ad5fc7b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba668ff2f01952b3777a945bd085ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22036e99553484df7c6af9760c6977e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069687338d2e860d6b6e64098919f9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05edab930a1e49fa9e8e703d50cf5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f15ce10e4ef2647b7de840aa7591c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a343457a59ab1fd03f5502f0d824719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d76eefde99cfa9b3023f35d366f5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c94a5639ff5c19ea61eb845db5e28021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9732c863118018f52d2e9663ad76122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74097b847c466f7cff05c892ecda127223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc117a0b9ad4633deb86b4df250c65b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf218cb5c01e938d0ad89c5dd0586a9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134860d02c9bc67d334354da2ca651f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce92131df39a4e2f6d80055ff090a0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc78d272077fe9025ca43a6b6390528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7337dd6703ca4749641e10c21354629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd7c82d0fe6b8216ef48788a3856930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b1d44c2299dfb76795f0a608d6dbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54247791a3307f1ee0550866393b68232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d89e9dd8f56e3c7ca442dac5b1cbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d5b20031549f1f299d6434d1925234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef445fc303b038409a4555e801aa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f824c473a33dd99d506ff622dd02f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566724ea77c1de375b9e7d8b6c56997b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b490f273d984acf057543ca429ab338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b2f2eb79259de119f9e649675f49439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb598c06c57d5ccc8e2435de6ba5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc049cc44b654828e2206c93995aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad9f3273d1f8b9e2d27655e075a3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55762c3775dcbec4c69558d7f4403a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4496288b87d2343fd0749d09518e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177bc5cb831cf7e6a3ca3cd6a47d32045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944cad9ee54705c0d1bb1407af03b7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12803d08e2a6dc6cfcf93026daad93b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e3a17dd27c307617f4038c41017de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad98bd743e76d728eb3289e0efaf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac1aa1b69410d76b51cca25383332550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a247477bbc147958d911c724177708051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ee9aec1e6cf33361683f9060af1ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a2d097e39919f8a64799ee54ddc8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81caac98a7eaa81e89a3d713e096f9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f21c951617e9729d5f9df06c64c2f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916acb9e5bc5e28028ab8d8999f970d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e4b0f3db67c52eb6c2f1fc0719f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cffc8ede13084fbfa629cbc4b0f7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a7e487558cd6ecea766080a43df559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62cb9bc904d9b8166b15a4dcd49d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894876f52d35a155022a3cd0ab1658861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d5117f26f7de0325692c6cb254b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d624651e10e71074596bc370a32dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4bd8f2dbbc27eb97243649c08c1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c811047979025c12893aae53502c4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda00967c55a976aa2d2dfd9a189d1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9dd703c7a50bf8529b393cb359d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee62215d6708dcfb7ac1bf8f650de0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d502d6e7612639a3b62b5318ec7b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ffc8ad943d756d862b85f90ecf9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0789264eab52937bcb20bd59f58271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503967fca1b2273c1dcd708beb433f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5f884c4edba4ef34fbebec16050f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb76591ab538866e278aa9edd4cd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58193e92995ff7406009f63baeb70dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c922955e01c747fc02114585ec1991976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd14d514ea45805a0608b0e2fbf62977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccf42887a2eb16a5025a8f377728f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14449edf379ae1300aa4c0e0a548162079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af643839f6605b8d54ae70922e30ce9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a747ba82733f8f6e5132eca8d8470181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c60ca6ac2935955ab0bbfaabea6c4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfaa9716c46a4552ac34122bbd0ee283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e962855ed333ce039897e542a8df01384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0dd98c574b54487e06355f0e5725185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a3d742db3a98d9b9d6146d0ea4fba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86f06728b6bb78edfa85835e26e1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda531cba2ab9a915e531c83a671b3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59ee30407b7c766c376264e01924689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca72b073a393a0726e0c7dd692be67490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bd44f14ccc15fb5c4bef217ff9bfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f82fbfd2fc6e94846fa07116e790592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9852ef18b63b121c104ff46d8823c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0cfc69a1e13f7646beb3395aca5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c4d7ba1931936e622c3498f02787595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e911f045c28e4d02c15eb159bd564f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19398efa5bb43e38fe3c7137398dcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf600daadf6557413c73dc2082df01c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f2ce69d3b02384c5a8312b21732899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5dbe0255071f08844a77d96c1c62a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44db894a06b1bbb4f76b47df7a98a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff157d98752291040b48e350ca8304102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc629566e6172029905bb68214ed415e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36b8eafad5534812f70f2ad1e18245104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c044d0a1043a52f09a60f0069bdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a39d29bf307929906f4d1e9a2f7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad922cb988d700fae99fa2ead985613c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c72b13359b6474e3ba9fb0974c943108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087bef21c86b6c7bf4eda9cc2662f88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b099ef9bb6ba74253d990ee06d0dab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5189eccb686678746490fcb2ea2df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867980e48c4f1cd13dd999f39a614ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ae81c242f5e1727a3f7b5faebdf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2c3ce23f0d4432e55a8faa746e76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37a8619db0484e1eac1b56ca72e580115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18130451d3bfb1dd820ef134f84bb6dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91993724a5854d67a68c5a498d0262df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7251fb4aa1a9c9f6aa7657e655512c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a43bb63069d57518b1d26859feb12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25135b25f8a8f2cabd586f3f73fc1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb52e44ebbc9e10491599590c874c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc30b71641a913a5c9ae1b5a6821ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60f998c70a18d947293e8174564689123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39650c220f9144501bd996d5c1af6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65432e4ba252bb2c5130ea99d1dbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82707c00be8110b389f5b4304abfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0ecff4daaa5a77768bba8a3395f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877698762b8935cfdd036bca4ffdb59f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8932d9bb7f48457ae6516f89ec73b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec0b1418c151740c3f88183afd6344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca751fde5f89cca5d6b44df75eb94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969025754744a88c9fdf467e6cc99f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862fc2a31281f835c5dad633e81a66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c128005378e5c11806aae3fe03bad7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0cf3f91af2b22ee3c57043e5b80c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73a2a166ead4cd8e65b79ab49cb188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928cbdcf5e85fe391a8a62ff0d49a17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fc6d180416fa41cc98af47363bd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c50b6890e96354b9465822010ea9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a0435ffe837de4e198bee4da4444d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47660de16bb03405ade18477b8ad6ee9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10d1302cf97b021486680ed38a08c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628f7f3821491c55948e6f894eadbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e182e1cda642034213a65af01b9ca72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a124ef3c8678bc63fb6925b042b77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f8a392ef64b2039f3a1215114e408146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e304aa159aa3841934e98ced32d74d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6af31692e3815293865626ec6d0fad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994cd0d3ee7198e8b9b322f49336fff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177132f949d3718b79cfc431af05b3e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a9dae62a34202ec23d4ad16e1813a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65092ba500046dee0f0aaf765b9d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17745724a7956bde1011573e1b19d24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0afc01259d7a44f39656480e2e8221154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9f2b12f21a605aadb9996d9388e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937986fde0108ccaf827c772ce19194156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659956b6d15b2f13034172ab3e2db43e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff37e4810b6a908a8e19e0e8b60848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82202877fc0a4953c20537b22bb94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0758abbe5633db4ae64fa045764091160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd666003eeb0cbdf10e7eec37f8b833161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f593336647505e1f39e44aaaedcdb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876f81b706a8a8719339a66b7d25d9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fcdf072fbcd20dd5b158181ad97db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e4712105ac8782baee5c37ea50b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4788013f012e0cf875068d754483ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c2b0edbcea485d5f23973b839fcf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29623a8c8cf98500593f96ee2bb5a2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eba82f4e04e7b6b18cda8998db32c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689f5a6350d9229f0dbfb90097c58e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205bd06059c82d7de8d084b1ec5b29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb9a3d730b94b2fefb69ba3fec0db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290be29ac1c5963b4107daed74a75e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d509aac08a6930a3c83481357aaa761174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f816543b39482514e22f95ae240fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea23378e7d173b1a0a9f2953d272d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90aed06af88fd9ebf635e30a5bb8a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffef3d2054662ec99fe1f108a886ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcc14610f5f8fa4601abca3edc2c50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cbe3aed23389a2f72cc9ff47cd7be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96a20b208118badd56c3f55480dc4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dac7f46933ba8fb88df2bf11f685c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8b98cdb0e5d3932ca2514efe5ea4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf18b444b2ea4ef961f02ab77812a2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126572e296f48f8faadad526735397d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866533b1b43a62468815bad6426035d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc932e311895c767255ab33fbc32836b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1d3b6fad65305d5981d183850a320188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1a257cee90a94e635a1367514e4fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6715460d61df101d47a34b73e9599190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0764756bda750863d5360c4e489fbfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd4965b18a1d64847c1f58e2ac4b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba17578c3b234d888e7d1f5585b924193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b572f4eb1431280236eea801e8c93cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733548425f4f025bad50b607d5f7795195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b3d2d50f4c4c30a8cc44c9ae7bda1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d391b8266beb34ad0b0ba1c178d987f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7598c9aca566caca9e4838a4f82e76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbce15f955a723ddadc848de875ecc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd40d775988f626137d4fc9f85e0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f8bd6cdb3047b9d42628765f5a58f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c5bd33f49b0532c23fdf4e5b5410e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026834733d2b36ef02f556aa3a06751203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a77aefb89e66c45d2c88eb305db633204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc02dbd5feb55ff74e00f38a0970886205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e171c69afcea4efdfa69291479071206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e9a99bafd96640ab99b35118569ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f17b206ffad7784a21d7a9c9afd7a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a543735a8064a3dce66c7aa78024d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7c148d654e0d308a249279b1ad9ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28690638a362cbae87f7d4c6f04baa65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cae1dfe20c96dee0721e26f169a4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2139f08cb03c915e205938dbc08b64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0848a5d19072b036a33623ffa59f5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee80b8f94db5fd2e0e410b2eef1a417215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6a5876fadcbee2043702eaab87a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a586e1ffa91c44dc3dbb13056c02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd102096dcc3665ab47788b4f47183218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65124e0dcc3985d755e2393745318fc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272abcffb442ae088b502dd622ec98ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df53412261570511d1fd4eebdecbfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80601db5ceb1b0600e6380d11d069a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f464f1c8865caa8037b9d2df0d7ae01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494def5ea3012eb583253884f55c429a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4d67ffea53ed5c23bc1052bb2f8b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000eec1cf15c1d84abc33a81a03a773226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e06ab86bb1f3df2525623ca04687227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf90875a4238ecbba42c6f198de4e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4710ed9a0c3d831a40b49716d4cd00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0050cd8e3d215788ecd462de7dce3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20756be438c447d1e0d14dfd6252edfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49480eceb3f8ae0f8ed5ecd395dcf4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee911718a0e08a76a934f56723cac0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed497ee44a0df008d846a325aef404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955b1e54cca8fab53fb2cf731234d9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ffea42fc41ab8e6d44ee81f253f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581d2733b0d113d248761b89142fc0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05633087dbcfa5b59a1815106ea3a24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5352e67fdf6dc888eb5854e1f0cb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502681a1bd393af02778c70b8889dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73b37b0404ad40142e340db483348e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea430d5a14a66b711d0e7cdc2c78152242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fd5a6d51b89b3456c89517be42838243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659503bd80a4cc253c19c9445b2ce3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333282d6f9e8b9ba2dd621f37c7cc1d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb9dd1a4a0a6acaa55feec3b49239e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3636a6925b099bc2a8186e939ccf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3826739c5ddde25ed2badfbc8bdec6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a619073c9d45ca46700f70d7af373249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bad47f270cedfd007650a0bdf4d89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015edac414d0e7ba88cec12ba8f2e6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cad49d84bff6e016f8b62724335db6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454f10e6c26b9dbc825e194b6403b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e1dd98dbb0e0ff1af4abf2252209254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43147c541af264aad6129175fdf93d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2599e91fc4ad571847554d2fcf185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6f6f5f8b1cd0d535830924e935cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c3193fe3c72a054bb25ae82ffa063258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb6709ccb13f44a70397ede338cd4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90caab10e62d3e480597a04530bdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a7a79052e6d3cef1035e086bfee8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eab58d22685178f5ce2c78585f794262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7468d187bcbd9c8913db6d7f6371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110aa69a7526dea63aa743a0d298bee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b668f436810c03e42a078dc3c22c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c33387bbd2519f13432eb47e7286266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad27c6e11c30e811fcb51a19a8402ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae63cd303462e6500e8882c1384bc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0922fb89feb7b0add7d9d8646f6fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660fef66965d32fd4c3d676f143e33f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec372812baaeb55016175c9316cf88d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e102ceada6b581b356b252934f26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5999bca7ad9801e0849a37b1ed20f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef1aaf789d006830e86dde1a3df21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2882d3af1a2ed87d76b36b959de66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e7608e0fad65510ab38b8ecc08314276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f834277cc464a68d5e8ec7e75976277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9835800247185cedcbbf6372d3141ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71977584ca056264fcb79ffe6a8993b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813628b313999f24ac70af7bedd8e35e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcbaca53a8215013517840a34a4cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340fbf24a9b4b301030c8f8e4a4ab7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c990831f071f6d95bf66bf44568d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80dd0bde6ba8f406291ccbb9252542284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d75341bbba4ada5bc256bc8354c04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea77ac60672a670e0c8c7970dd11b98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e14acdd370a1875c7515c1e33188a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046ca7b4cb1443eed61201922a25e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19fda5ab36ef891570b35be75c940289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a97a10a128de9893a9f52371fe987290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2e48386b4ec008613a2f2e16cbbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05250cdeab018c27d9439bf6360e539f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af8d4cae0c223648661997f975c1ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848b21d781e1572f2485c24d369f8c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b050a563463b494ac2747701221bc63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad951cceae91a70eaeb012ab46041c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79467545b02fc6aac5834d77d48abcf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbe7355b6298169d542c9b52fc57c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577e00c60df9dc4b725b1b8ca7c2f42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab0b3d5c5806d1cbf0110ca545a889300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7acb9e418f4af85bb1c42b50fa0f91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a5210f96219fcaa91567e300e4049302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804707f1b59f5bcc3b3eaaad6745c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1f297eca3909a4b461cdc7c8d4208304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d03b1a7a2856a32fb2914ff5f86e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50d2a343388604d66f62c23634485306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eaa4f58c292968db2bfc33a58b589307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c0de55c85a93fb076b93f3592a138308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f4dfc2528b6da759fa8ee2eb3bb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f198484b0f4fb7bad71dcb6a1dd828310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039c59dfcc27828ae36497b255efe0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b3f9c4cc4c79685994946ec6f050312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725bec50665e9b267817cb23f47da7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0269cab3530c681b6db2a5aee94e15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d6ea9fca9047fc6bef71d0fcd00b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f0d97b7670a3026f08dc1611bd08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327967cfdfb96bbdba7a184638db6dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695b18c16aedf7493322b073dd82ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f48143c7da927971b3052def6e819a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383061b30a5c872423c09560566d1ca1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d73cb19938d2e41d3e59f310caecc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7855e03225f7e5f767d5c6d1d7aa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afd0ffd5d56e349d7ffe34cd6893ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b7beca29169367e2880345d9d98d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8511879a3c23a7a1481215a322a33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d9bb81e77369b282e1b9fa7ca2c92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33229d9835c9b67e3e2d0e1affbf513327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab1f45da5f520f8521b135751fbe1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a28e48a1d2900c47495450e8d18e1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934f8489a13401019bf59e069ffb27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52870e74b0c9d25f05d04a8e2bca8e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5b8683a4654cdb90578846a0acd7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415eda96324ec6146b5b0992df8156e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d8b8b0f6b8028098c30adadf4db74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ece69f73b094156d360cfa98e811335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31024e662c5b5981fb00f0aa5f3b1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca6c7dbf3236459d0c910d39f9b3f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b616fbd28981a160f5dde5b43e9ad75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20069be31b42a92a1a56a065ac87439c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469bd803dd9fd6dbf8dec5d0c14f743340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f805466f4daa3d7b05a27ffcc50a84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93016c21cd990a7c4072a564e0f62e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228fbeeb2b24120327af9f5c693a01c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528cd8fd4f3e3bd323e3c2c787be06c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f82d9c2ad2c7ebfa5b784fea0d927a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c625d5395d37466db503d820229030346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc45a39b027b546e02add6fce66a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9788fb8034e8c2a4754fff66b769c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba83fe88704831debc789387db4768d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd467ae74ffbdf335bad5eac61eeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd723d9a869f4bff45683f16f8512351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d77e6913e61b5c8f5143ae71b8f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635fe116bd34c3c339ed191fe897ec1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659fc5cbd08aeb188ba731502cc2131354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb6b77d47e871ecd8f6a31578b69f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b408d92d6ac105847e6d0231287f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1ffc4ae707cf15979e29faa5da9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc460350234874014568903426398d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e968ecb1c3777c7fe65b2e04c7a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9ecba54f3fdf52f72f39ef27c5a22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae349ce87b643df865519ba4d0b49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665bb81e7fb20a76b5b47059df45216362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c64146803c71d67d659db97743e95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9b95bbe64a717e89b6b431f8d0294364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf2db2fc76c572e6bf122c65b785e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358494a716bc9decf40668c68df29a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c5bebefada1de60ba7c890234e7e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ae6975dfae5585bdc8d803bbd42d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49d5e4166ef0fd26d2a912aeb3191e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524408086418785c58999ddc146b1a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0ea4135a625cd1d20742e4c6b96f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a565969982d7d5a50ccdf072e80c8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158323437a33586e937b472378e331f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2012d6d9a23acb11f73be956f98bb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b09f2fa2ad1e768b7f98464e6f00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d6494003f2843c6e39c1dccc86cc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c0315cc5286109e11a75af76c798d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c194ef46a9ec33c7861484f0e135378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf2c6f0b8aa22bf29c7bdd963ac598379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27825096f538ea23bcbcb5cfa6da69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434caf7420d1ae7e42ad2b320f0c565b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5e14f30144fb9c583ec030f7e624f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f111f8d5175a34c236c267daf9a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788a67f945112031d4011aa08442d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a0ce301cdaf0e96fa2142403eef25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c6721e7441e9ece1d1483f6235afa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197a8a584f45fd7c2578a676d978c05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807f58e35f74c6b303ddc3ec7f60c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048505e4b914ed7570910ed85234afe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1852a4a5010870027bfbf5f4a7244e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2fb08ad9f40d9df41b979250bcc24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58440cc410c225cf68e0abb3f40218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a24a1ad1fc839ffc269f60b8cc2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ecbaf1790518e979262198f3fb5fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cba4e3ceec127192f79acdcbe9920395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bbeefe774765500aeb735ec8fdf51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c9765bc4e589ab4cb474cd2a378a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215eab1d6a19d9bf62729f17427693398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df5724da68f4d423c8f8775a5ee77c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b95dc175b930af4d13bca9d85d0de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a72bad317bde57ac743575960709401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232994f7fc267d20c660964fa07d0eb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64071bde4ef80bcc7bb3696d412ba19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5676f826877f7237f33245a36f77de9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5960619ed80963d064967453dd121405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d1e9daa2300ebde3815691984d77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c2f8692996aaff069aeee44e37264407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e7c783cb6e83cc6a62b53d312c74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978f6ecb8d74db1f970a3ae9820d72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221fc64e9958c6c138ace6890ebd907410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417876a1bed4309b7d6c3fb7d5f8bc79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde0d61cdb55858836fea5dee990a5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ecc82a8498f014251d3c1bf2a1da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf16d1671a1c4fa69b6fee404b610d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23eb8b37a2dc862f14b2fa5adbf0aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac60644251e5862a5f0a6a09566c42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4bebd7d514c966cf5b3aacce83f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a23ed3802b8aa3c1388db033174de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc519ffd78b40a48dbe778e3dfce0de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3d085eb80c7790f753934aae5fbe0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b8105afb5f216d747aee278a3baa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de09154913dcaaef61bacf43c03cd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131abc4479d2e7a7cd8d281f1fe353c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d00e0ebf1b4687669817fc22ac3c11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5f6c424cef5673b9de5f2acbbab10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9726f97f81fe67605be24ac0f600b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5da945b48c5522c258cbf33242de0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7b2dd3ed88f588f2e44b169ad43ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ee4d9d475d30699f73a35ff04d13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4ec05b9dae16b394574f7bf5ed6ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25521d23d2c665702258e84fb5d182431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066925bce20d49c89afc548c764c08f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e436ecb9fb88f82b38f3d2ce5088433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78adf4bbc8dab7910055289923cf9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127e27e360b7efa047ddd5ff925176d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf7f8383a41697a85ebbf82a3d88b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802aced029ec2a0f6ff8c3abc09d1c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d389cd80145decd832aab85e3549ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf2a31301c5e5c8bc4ab7b26067beb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371be022db286cdb70d8b290e8de10a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbe2d7f469b98e95f65f67ee9311a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a419e65d8df92177287d6167a5f264a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a5946a5b03b1836486551fbca065c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ffcf72fc27e1c715e162246839b72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7711d8cc661c3a640eb4174cc94ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e25d504125253d779a46feb7127a77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519de9ea826efce375c9725326bc9d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538598be25815adb24e3131416f4518448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a8130def1c01ce484151525dbacc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfbb4d1f71d0bd32a4baa09b5c5bf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc36f0bcb6edfb2508cbbf4eb32827e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c13cae4c3b4b6755038f4f6f89012452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f4f8259f4500dc85e1eadff0212d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135b911445514d6768ad73bea42a6c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe095d7d2c6fe202615f0192ed720455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf233a2fbcdcf6d08ba4bb28057325456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b010e52654069a70ea222cb9fe43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e75a8f6e588f18e9e97a141787f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520fee02917dd0811271f45a08f9f5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96891fb3a6d8be97e7f6fa8032f26598460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21d5a85dd2b47f2ae863a83cf8d367461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df369bc8b9449dde8f9445de9f9a4462462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb21a696fa423b89a0595021d03015463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c71188dfc4c1cefd001b5da504181d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83caa0f1afd3354c3ced84f4f05c49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce440905d9785d588d123d5653aa5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347425183287f65e500287f99e4b0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b1500c7015b5ef110ac96b155fc69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7daf6da2f9b1077f28b37c9898b4c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8df57bbae52d69d2f4baba1b4f11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693b7a6e0f3355d4d101f6eaeac5e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795bce1796c16b47ef3b77ba54a3955472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abcf3e6b1385b0d77c58d578c92b8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736fa99d212f9e1a3e4c69371de2a9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460558dd8a16ed797c33067f8ba7148475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c0716f5c1f60b1a5884d6f99ab1b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a7bb9e4730c390e087922fcfa53e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272bf363b1140db326cb88814e3a264478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2d8cfa2e7df4aa1dd9a3051ba4d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd58a8160ba58e75db32599fd90fa7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3330784b931c4b4b5e732cd100e1da4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24d713842305a77363d00ed1580bcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034b09535fea5a551e98d1b626b558483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447edcdfb36c8e7474b5e8e5f9d128c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e5ed16e7163170a286340a9bb84e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866470a3403b5fa8a12875391a1f39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d39d3dc9db4b99cc40d0dad5e46cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596e1cbd9364b91f8654c674abda688488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d881f479628c0f6972422c5480acf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5451fb761f20df9f4f753e85b5f5af8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a69a68d91cadc22cd212e0a97cf5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32dd519645b6e1266186fe64c0c978492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecee3e5f10b758e10da5e76402e966493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daecf14cc42ea9006e747671ed68d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1666662f6133be191bcafeb819d99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8ecae8765aee24c3856f301eb150b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab937eaee422e94079b405f7e876c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa7ff400308020a13c82a41a586213498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e622104b0a0d3ffe704c51e13098e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e623e4a928a66b18b55725cb1915205500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92ac9baf2c85e2bb39116bdbb6a57d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a3cec89f302c0ea89aae9c8247bd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580520828e82b06bffedbafe7da3fe9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d762ac5a98a36f45bc88b4ee1937c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d561f9958ef4913d0f91011af8840d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df7c97b5ad01de1dcc6f458f20477a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949222da7b96d6e77354ed419b58750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552c7dd19917b678ad98de4ce2281d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc503fadb993698b6cdbbb6fefdd88c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674032e3a17a21afead0170620134a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d27a0e3f8e6c0bee4d193f039dc94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32625e62d65d729ad9028c9b30eb940e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d794dc33f83abc3e9ed4ab8b2995b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee92e87952e1de1253d6771d53f9247514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5de43a62451eeebe442a57f8bb1f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34139cfc5cdc9ff5af86cfaa15ca186516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99aebe2610fcb100241a9ca1b91814517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ee82bf2fb24ee1f7b8f2ad387bd2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a449b877bd5cf3a59828f6b62983f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd3e33b224cb68f5062a8762688c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067593b7b760f9eb1c9e2d8da79901521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f2183ae51d8a814c4183c477a5e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae9b710d3cf4534ad36bf1f826eb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d2cf48d93a1abd79f594b71b40b72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e0ffb1ce61c82b6eb2073ce102d2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892b632a6111a2cb7d31dfe3f93227d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bae9c9f9a02210d84a8bb11fcb8ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088d8f073827f7f6e8537d957bcf170528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19cf0ea9e9f332f92f9ab861e4821c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c65b5f6d6d3f9ca9498dde431989530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff5c7e7adac5882ce899817e780fc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb223c0e342c0f7d26766c0a23b7ddc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d985daf6ddf4ffcbf76cf83dcfa465533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072777dcc7ee9948aa3e176c7347f68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe5e9463bc45586809e064b2e0740d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7a1b809b8cb6c131a6f7c88be827e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464d4060ca9694162dfee51c52c575537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ec42dc24f09bcf7c5b18c10c0a806538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50e4572cac906adb71ef836bb9b1ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633d76707c9f03a5084fcb3712b6577540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58797b0439690310f668a89f1f0a43bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd82d0517abbb83efd97cc5ecfd3d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8cc8c537d1baf93d38350c84207f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d2131c0d988070dd1cf62faefb80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83403e696411f28c856ae56f1a48a3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1009e867a514fbb5296cd077a2fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0275a1c288682e6510fd81188c93da4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56b2c2112cdff91dee4b4501aa9765548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec6ed60b5f87950ceec4bf57ada07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14b21c4bffaf7a678bdac36f7dd2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230bea5ea0e2236fd82a8399ce5d9c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151a6219b5f004e339af64a64e977d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3018a8dfaa6c3da78938c964d9a882b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a1d6ce2a7d8d0601512806e54cb8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5276c28cfcf894e02c11e5da1463f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02290f57dc0bc5365a616b97a1ec3f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaca02b89726c27729c66a4099cc732557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d037f13021dff0daa75aa4814d03b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313e7652654783ab59adfea3f2a4c39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07eb083619f9032f069162e7834d7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c122185a9cb51a5338ee6682170c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8f609db784156c8bff586934de12f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29676077e6f769f0ed96edabd733f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295889f8395ff2ba44b828cf6f49e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4f6df969cfc2ef290b904a05611ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26ea796e10a5ceab06687ae6fd76a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c1eee1986f8f96ceaa734c5a9013d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16314375260d2d7c79feca537b25e57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35388b64cc14846f981a6786789e1f65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c62bfe70b947b2e8db05f84ad36afe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f082a3da89a2688d46533cf30f2cf27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c5d2afc5ec38b5e5c79fa2be1c56572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd3e8f2222a27870563964545ac49c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4414ccb14f46e13935cdefa589f0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cba7d0f4f7adb55a3e3a7f6e0fbb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1eb119a58a6bc6f202e8bb440a3ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e165ce240f593da3b3044d2a515d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625449286d3b9a69470e85b7aa3bd456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b7529809480c7f995ee1df8a26e2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098d88c357d2b3f4eaf34cf9551189e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a80ce1a66d545824e03855a1fde39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae114a99bd377ee71b2b47f8be53810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4d51426e35bdedd5dc62fc74d378411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554067a48a06634b751aba5ea3d08c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d1924c5b96cf22712368e148a543513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd8e02217ea83bc7aa8d91a047c67614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480349f814bf2edfe5a48d282928bdae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bbefa180142d88c4b13b74cd6590e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7deaa8827a13ef5b9f4948382f723017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c41e9d2993edf286ac3e0b7b5672ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a88d0cbf64352055a4d10da205a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe860bd853ee3d2407bebd44eb508520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d4d8ba4027d3012280049058d14bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960d1792de8b394c9b77cc3054a7f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a325bd047ef50121456d8e65d1d75c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7193fb236e4a9ef361aeb47823eb60124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420adc8dd66d011b5a6b3a3ce484ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8caef001d1e19a85558b704492d6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170f52d17222236e820bad8fe458aa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871edd62d3b19a049dd9838ce8fc9e0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d638587c3927f66228bf0e1bd23d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb90be4951fc91ddc5fb3c4197debb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd2c5ddf73835d98d47f818ec16c8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895abdda6534a7e3e7076bc53c693c0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7320dc097953bb64bba03732fc85ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a1e9c5fc6b245706503bfaf7546434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c4006276f0b980127dbe93207950335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103db47b5a58b9ce9386904151faaf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e532dbff298104329068f8428f9995c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec4f5e0d611156e26053eef3ffe89838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391100bad7c9978f7434917c1605c61e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81825738d41d5849da04305dd98f316540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d129abac954cec64dd6df88963e73641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ed228b83ba195cfd060b897f3930942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ad84916da937ae7be21a8f4905d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d3ac0e08b0abb165db6f4b30439c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e902b7e218b3437b8fdcaea07c0dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b753eec7c7dbe9804644fd2b19bd86146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf7519d708c4d84ed9c7f07cadaf5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1e20b17eda476220f43bda95d481a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8e4a9b95f5abd9848bdb4cbb0c2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18909017c57ae19bf2810c81e9c2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7b4348eaf6186051f7fcb83a2304151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe907dcce56c5ee5acf0e72444ce152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bafb1b27367fe41b44dae899b657be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b75a4587b7f69f33df80e61b57d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e9a4896f6ce6bf67897a68206bb6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b401cc2dff254da55ab6ce0f730a72356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a11f3f03741707ea3b0d900f358057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5598211b8f9ed70c6a87e7723b94f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0782e05bb71b45bb4a17f89b8bd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a72e9dbc228cee5f1659760da9ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeeef42dc1270aa316763644a77fec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c952348cfdc7fef5f87198437743d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911953db17fe6495a44834393b70eecd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eed945a2a4ab4f4e08e6c71b6a70064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849348cedc757b1a0f7fb3ebcc32528d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c8d6d2c3bbf875b9930c67838e32e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acb074a267c77b7232c92867cecb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2dc5b87ab94b63dc93aa1248d62c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80e1dc0e46760deeb65aab1a7380069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e72a945f4c98605df5b2d097cdfb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988b1c27b420ea6eaa5146cbdc7978571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56621a35465a723cf01d7df39e04e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe1aeac4139765219b65abe68778373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cb0ba749015fb9dcc81ec245e72c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998923b89baf96350c93b4cf07721e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13850858ef42c697bc2fe35851c7b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f10fa82d8338bae381ec3000c5e9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f898da3ce79ad8d4327d281996e8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36496fb8b099f6bbc940c8b018125b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3dc666973953e246e5067ad10be980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a77c3060c65de29761bd89b7d01ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26209c822b4ad79e730e03bf3195582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388ba531e18767cd972ec8321d4fb8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be0cc5fa5bd59de04801f4af8742cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff065533f2785e5b37c5b058972581285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52b3afc42d0fe6fb87074172621e5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd139db56c28c4d103672e7ba28c1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc86f3a9611b2179cc0cb7c581675788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601f73665eb960a7d394b24152df5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ab917cbaf8348292122b6c884d7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2b5c40d6b1c1313861f314e9ebc1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef28ec61cd38092649f474eac576592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de45165f64c35f82f8567f1d257d3b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9732eb809f2281707c1ec144276e6dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf657a5bd18d7add3681dc38c4716b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b180b1000a3507705f341989a91b3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0d985cdd40cb5bdc326ef4322decc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b0ae172834f9561e22f210048d5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce61373ac6ec68374467a82fc5d134f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56c69959529b23906dcde105ff379100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e62d175b9cb4d6d605b1945a2333101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a785e6626e15ede4f5795df4ccef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b052c0312f10daae01aaf2011fef5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25040b4dfc9c9600db0438a473cb2724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b05d00d1335fb2f386925b28a9637105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58282cbabb5d28005d8064a85375c83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cb65ac9199cc1df247b1efb663e27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9fdcdc7c3624d02bf5d0e6a761b73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac965e6e522af202aa9d2cd6ccf5eb5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4e0197fdf8671a3d9e37757430276110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51bf1a438541295b3094731c9b283e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37913a8385abdd6dcc1e4cc55b77ce8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa518625936254f8245a5cd704cef89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a69f252cdf96371c274e57097ab5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f87d6ceaf4e8a62e4236965ae8a58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a171203fc5094f2f9a68e2ccc8ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc24a4b6b4f6fc2854a2f039f9c828117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c74d455c2d995e9ad03758b0f4a1b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e3233c9109c0d58140f19123eb3f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6e2186d9aae05ea3e098f1fd7b85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2af600be0e7241378af76a83cfd6d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630353a0d530ab10e9f88ba217f8a7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f678d7b546b27270315ba720d570cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed0053340554bc7963d4de8951066124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fd82899ff4e03cb366967ba484c87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c052462a5c7e5849fda9b1890a7913126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa558719febe3614996d540c37bb6627127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dbced8b5a6065886a17ed9618c4bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e01dbb9ebdf407bbd4365b946cda63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f82ed49dc9bd03c64dcd3d3a0682130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a486f2ca09fe8b292a201026d637b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e616a6223ef4dbc847c9f0845c5343132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb25b35abe56b18e5bece6972cbc13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3c186950977ff6e5b5da4c741336134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff30ee306416428f10c785b6b60214135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d717db8333af38961ffc751e68d576136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e6154b3651dbb0d5842d972671d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fca14b346b3ed938b6c618d1be62a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f2a5729b8e0054741985440f7e340139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300fc8105955c9bac9acfb1b434ac43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d6ef0bb0e02eadc4f82b9d7e6472141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f060f7b2c1dad4c063f7b6d95fb64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe62d7d478d87dde74e7451e26e0855143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b6bd47ad3c3cbff427f850863f094144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca87861cf3e98e1ec9e0db5515813145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade80f73185abc4019e9734ad3a709a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b2d78def87a29a55276377116927147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b7015b51a7ed04d9349b5a638443148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b089ab5ae4f9a210cb0dbed2473e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c1398ade7da02e91f2540ee0ea6bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee323429faca777c7c9f4f856ba33cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e113b93f7e4c0f2dee6dc02151445d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be0e35a13ba6875c96b5cfcb5d5bd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486fdc17b91c84307bce9cdf3ced79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd66e2e71d7d641930f625c1f823d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be931e0785c8cbe9b8c41033aa68f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf1891e6b987e47a8ec457c484cbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a172cc542b8b8358f6594ec8fb2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9491ae90d63b7522e7327624150de2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652de508e61643b315abd835cd5bfe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b2558f3d7f484cb21f3622fd04ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcabe464d2872d5a17a7b6dd4b8f4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b99b5d811fb0c59f31a757684133c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe42cfeebd0bd50f44a5f2b691b7c03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5dd0002bf807e29fab1b370d8bca8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4fec374620e475edaed61cbfb29f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f294bea5d380190ed30e73edcf263c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07ab754c2bd8e331c720eb2cc319b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc44a24f7eaf70d8563055e96ddb8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809864510339bd5d70ca4210bf5bed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4dbcfbde80266ceb2929ff6e2b46e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b75d5496c6bf2bacef242b4f92a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b26aad5800454653941ddbfe3b348b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031d6d79343803d397d594884ee033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dbcebfc7c21b8ea250407bf1d0942175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0c1bbf147eb855e76837f3b3a54bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be564bee8c3140e0a98596478aaf0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c2961de3cf9f875aa5f45df31f07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec625a4b31b7d8fae063ed3baa3ad9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f783c0ca913994212b26cba2d007180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8786e45f98a5304a6b32a7a699cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9decb1cf1b09dc466f604f82defae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d00f018b66af8373914c8d999b2fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477d191bd66948cbc470ca93e19ed1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dd173757408684abeb798fff0c85a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec670e3e911f54d289a942ca170daf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ae78e289605c50c1748837a9c8f01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c835356b7977f6b878c1d29496d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d023122bda4bc8b28d113f7db33e238189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99507261c5d44be705a7cb14b578c037190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cd94327299d768485292844028f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f835f2ddf7dcd68f75b0f3554c116c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84367680261116513b27c9ac7e9de0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad5701daab1b7fa1174162c8031237194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a95c6cddd7d4d802b3ab2683c728a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbefe800b39e8fb13e2ed16870a0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c217fd4c80d969d76de8e6a2bc77ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a227ab9de3f0aa6d9cd3a14d307a28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc9a87fe321ca04de6985f354829f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ff34d1a9b7aa12f6bb228ff8b029200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d471abc4702858b69a119c3e7133201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e375944b8aac26c2a5fa3f4082cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826833b0ade78ba0cbc5b96656ab3436203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcae2af500af3e8cd7820488f63f11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e80c3c1a87d300d95eae205f9266d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685815595ba88a6d5379a9d6431f60c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d430ebad3c24ea7382625b990476207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622bded923be6312d14670cb083f02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3518c7c6358f65aa348553154ab134c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa9f9fd421fb8e1e4e0907e417250210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319b34c67a9c62871c7b6c24a2ac3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad883fac76f170b156e89bf5d4da6d0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd800de730c0be77a0570ba2552d5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f032c2ef2297c2cd7b0d6b6b0971b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d105f2c3a2db7b6d24b1ba0e4266e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c968d4d288649444c9c1d2a6e3b249c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df427600435acdc27bc2f612ea4ff640217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b1b35edd87cad1b6fec9e6865ec1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe3a8226bf5f19f30fe59ce405a2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bef77ff9697bc9faaf9279b88f6ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83968877bdfee23f3c8529f919d9a576221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5d3bc9a3e00113a1729215f9e81c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf76b9303a9ad96eadccc2e3d10053223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc79dc2dbf42947131816cec41720d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f27ef8ce2a523ebf2ab9e3feb3bd8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f92f8c6bbabf27ba3e81e37b085c92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ba539d4039f50ac36a8147435ed6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11c994239b87add322354504d3c15e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c238ca16fe59509d7393ce617fbfc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e139b9a7593acaba1b9565761f2c1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c1bdf136aa8575b68739c87b50fce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92379e340ed3097bc9fe88639aa627232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedec5b0cbfa15c378571beabc9bd5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea4afef27b851971d1a755e71d3fd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33c3320b11a949ef8c9d75a83bb7af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771fcc37bbb224b888ec8d4bacac23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd74c0a8a6bb5eba79ab3c5ed44540237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283670a2b6178a04d190f429ad352209238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c129b9969b1f7166b5bbbef0103e235239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a4a480e10a71d2623a8060093e862240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918a1fa064ea4118535c42e06afb6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b24c357cecf0874a706e08f1f3630242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18875bcf34f922f93fd570252e44bcab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67d8f01450fb654757bd5f316a336e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7724d0be37ac8c69cf2a3f35d735006245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f83e786213021582217573972696c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481600d64326fa19bf81a292f28433c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3027be89931e6eb651ed2f57d60e4a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba357a8123f8661ddd0ca0e62bf6784d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0db755d67d7bded625a125c8ead3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c28714e5dc41158f6b7d723940699251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06ff5a8ff08a1b8e08522860270a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d067f9b5b45aa2a7312a3864a0dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab5d37ec720d975f8c550ad72d4b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e1339d3394f852ab0794fa6f99fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6017775dc2811766de708a5972ff1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b198dc5bca6948831274dddadc22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73887e9c59d26663602bf58e44dd2688258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a17029ebf221b2b8f787217fd475259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbd1f104d7b09e246579a2bb24a1ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec64fdbc7c056823d5447091d49687a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ba07e6da5b34a973b886d814895df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd805a77c3e5f22124fa2935705951f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d518badfc368ff63e84d745acf9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25c9f3bd0bb160ddc909d191ca9bcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ceb8b1d7c815b5c8862e5f54196c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace9c1dbff600031546a8d92c057c83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2adfc6e919a2ccc71b741c7b8b5a3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5984e28bac3d0abeda5608398a21c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b3662ccca3a0c39a406f2df417bc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0db27bd3b8e5e938b41e4dae77437271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348310a4f66db5c13515f05150b22f6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35501c760b2e7c006ea89132064f988c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0539e7d7602b4dbf4c73eaeb6523ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d57efb6439507b3de5507493da37e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c94b2ffa95611254a81091f7d572e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f5d98184ca52c0c34240e325862f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7729939bff8b0f4bdd1ab8522bf1acc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa526c35eb6d6f2b93b037808a0901279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b933bf1097cab471ab253d95705b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617441ade7347bd5041a7bafce0c2da0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea48712d7d7c32774d94915495303282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9416bacd2208952f151dc43e6800283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85141aeaeafc8513471e93e91f6396284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f97e4671b82e4b13bf82b88ad545e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d10d325dd9d96d7d71978dd328736286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac5194102c17eb698a62838854427287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce392ebd6ec2c930b65520de8f76ba18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda6f84b10de79a03e23d40c1d354dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3fb3ae68bd9178a5b697c5223e775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f709d8a00a052f40309a86d4d344a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e670c8c55fd0b34f905aee8ccb9e100292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68996b8b9a5867e00d46a1fd013284293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1562c60649526ccbacec434a2f7fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd0ff0ba820591ccb16330655f996b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39abc3be7f3abf7b5d7b2d165243581296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843300695e909325cb9e29fb4d5b291297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd8c3a26366f910072dc4f4b5030b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae45c3a9cfcbd52a9655f14ee8e15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026897527dc0c55de7844556b123318c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b42e7a31009c37c892feaf7bc9592301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134705db427114ba1e54ffc1903dbc09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87123345937504bbc8a5075b65203d7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfe6e3e6c32545e0bd0ae40eb4685e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899656e477cf54804114d93e1c0c61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bfa0a15327490fffaec3c97d5b118306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc8b851dcee70b53deb6caa83bfe7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf5c514b9f0ac321ff9af9bc0218df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851e9760fbd4139583b2fefaa15f01d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db21f31d796cbb4a729835fc63b7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35dc65ee26c89bd479ac753aabbfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d90d497a2a5e86070668035b3a5ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176c51706cfdec6dd2d78a873c10ed7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c3bec6241cc4e5b1a2b9d99654210314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdbbbc42342daac3741a546cf0e96b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d1980c1630785564168fe0ae5a78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132599588bb5c36dd5d65e8f4b47b2b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6048ece24da1ebb7818e7fdb475e938318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47443eede1465f08f2c0e9c217c36310319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7858419d1e8f4f8c497df04fa248cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c1608fe9d36cca4b6311ee18e983321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b362c3d277d45ebaccd0ee655b4e19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5d74bef1260f40ea9b4dba6d83c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeead6498f22f5004b39682d99f95c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f8de2c37887ff5066b62f3a447015325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96cf0eba3a96b355e02227a9faff5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e3f698e4bac2c441ad0ae1a0626e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d49d2ca172774b1ca6716110875117328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c553c997b8c4322515265406d361329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e07694952fbdca84702304b051831330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95bd7b5c06943682e54bac1face373331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb79a2793473a686f991cb03500aa6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a25a446a56a8d3ff4c11a052dde0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b4def8d7892a8df3fd9b44312325334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff08def815a58205549f363136c86f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1405e0e5b1b2d7746d8fd39aec70b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de986c1222040615fc2555d8b08463337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3c6cadb92b597f89134ae052d642338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffe191f99a841504f412effa8bdbb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47e2da2ae3cb3a14c4316b22379a53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b5de2a6764598785e4af3fe8c5a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f66d766803909f8a58fa611dca9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48d032378c0c57076bb23e177b86ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b1ce6da5739f82ea921ce95a02d3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd442599f2e548e4757feb5068b1e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201e0aa9f95c67bddfe8cd4722afdfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65479954a428776335e3a2874ceaebba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba500a3c9ff91e57ea43d0e7ecc2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea830630c901ed3c824a12da15c9d5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a827d55c9885dffe9199458d7c0d04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef7257534a7ba14b08ea32bc1715e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b85b776c691f47b62eeadea659a1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f92c5292c4132dd1a5f7af0ecceec8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b020bbe8597811c7bb3c4a330205354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5e1149e7cdb8ddbd2e37c0a549cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a391ac1847c09e7023fca678e2304e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ebc112f11e25cc6a294506ac0fb1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba78d043ac92e2756857308eb1d2069358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca3012322519e02b6803ca4014cf6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7738f433c545dc36eb86dbc6d941360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f301c6f40ad17be55a22f1ce69258ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f9e45679df161cd3151edc1937d8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132a01a98f35206a2ba9636104faf35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb80fec4c8c578f387fbd091c7de8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0557782b74163129d71fa70f5f3eba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7462bbc73616c63204a0c3dd46c2b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3547952bc78bdc0b61d6e10eba36c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc369e8256a9a8af77865b0eebb3d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e08318f8273e45a18f94ae61212f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5f54fe0ca87f31ee1a641bfd74e14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e712182623fb137b778fa470f1e3cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79571caedcfa58066aa4104d812cbfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b286671612eb487b194205a7fb23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d75d6a299a2bf570bbbdd5c4d0421b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac990e6d87a19426d62f9b182a0cf9af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f3edbc53c606a01446cd3c4d8193376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1310e15f1dac48a70f4aceae9d485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596c0a1077375c0c9cea342b9a7a126378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51063b9ed9c5f873284155c39cb303f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaaede5ca6550a504ae8bff70bcdc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c464444b212294eb8da75a32e83549381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ac49f1758b7af177775ab228890ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865d3c5fd65eca07e0360f505f6760383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f7d1c8421b30d80fac9d4443bf6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e13a122eff43a0068ed9502268e111385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10610d98e0c14dcd7f42eeeb9e7f5da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2f54b9214ffd05f94d9f0acbf25c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50063a25f67514d33ecee61f4fe0dd38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf0995ed588eb11e761cc97a54019389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d9106228b7af50a78f6219702c424390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b6dcd0374f559af5e9d94f2477148391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa752dd69a847b5942d0faa9755718392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8410d6235873f250336c48d2948f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93a2d13bba60855644e004bb595112394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e619319c3e197b12f84bddf26d3662395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81a25356632a12756c9152c9ecc52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebff4863c70fdb4d20aee46b9a4232397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e304ea1ddaae59c405a7bfe2e11b4b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340f99d908c7861b08a2dbcba93c45e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45aac3cf8452040a4ff5d6a0404326400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35368a7ce14c772e51ddbd6deba566401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23330b2db0a3f6e12d87e076873ca4f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd33b9635c012672579935ca99a62e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92090e9ec35dac381147150c45b4646f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064275f7b246daedbc801726c96a74b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357389190b171faeb5daa209d58ea22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab6ca2d14fee8eac648b5505c6fcb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05895ad4c5fefd4ab98dfd6d79ed87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856ab43ff966cccecc090d90458e56c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762facf597487b53180eb4b0eb44f7f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f150ee3aca5d08a069508bccee98b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd5f6d016d52674adc487c0f7ac59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be934f926b955bb26715f4b7ffab782413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b29d463b8aa52c6d9ce4924281551414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc53f8e0956309a51b019dc1f0831c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3bf49ddcbfcae4e4da671e6211a7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0599ff1cbf1e62770b321e94f9f57f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc582f2d1b8b145a9bd24eb511f16519418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f1e26591c7f3ac8066a019ae6f44a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564663e1607aff07424266c9cf98f42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe037dc15da33d84061b91eb8323c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347c32ae623b60595cacbb70ccdd9a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af4505cdfecef6a7d0b394e94e8420423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdcc4e218913d663623afd7f7bf3fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c6e3ca0d3dc8872e5447f1498426425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099032e07300b7a70451ae1cb1dd718426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb6e2ac10af97bd086cc4e4dd2dade427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559f8efc2f21dad377846015cf9b704428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ad57780826c1ca5e37b91850d03bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab270b988222452dbf4f0e3b43732430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bebf4c0c3f9f7546a3a636975a860431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c8889bcfd1445db7e584919ec43a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f821ad1065f5ae5648517fde6136433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095979879814913d5cdf7c4d5fc89f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744581afff127fb14f07b73312e92b73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd199f03d1261f6e8d489e2de40b2f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813519bbe9f562997d52cf26a6590ddc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f32c3407aa54a6cce76f055d765fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154ae94862a812028a165700c82ff0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c3f734597cce5899a63d9ed4f4a51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a027b57fd10b1b82806dcca3f1b3704441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a968308ec2bc971fda95c820e23580f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2474ccef5b0460582ec4a75e255b38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e657215271e4c7d817c1ba7c8c0479444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a482825d591ee427e54291a05ba8e95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6aa6200c8a6a34d836631483f2dc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a012e3235a06c2df152b3e313e3c3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2423abb08c9697e15d7f9caaf4594448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe94b15e8a87ab6314fb755134a3473449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51903cdbfd634282df7430f643c491450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e30c15ebec5e8f16f86fe0f2d3dd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a250df6207c48f55c1af5ad8f618707452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6498ed246b867e0e90a71f76494181453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6feb7944f34a1cce6461bb45d55fd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3469a2c26ef1de6e2e8106507c6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e55661887c3711955498939cb712f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136ecdbe43c321491454b09933f552457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0c8b24eee5c972dfdcbabb9adf4af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c2787e504aac4e56d1eebcf06f1bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e16c9612ec3594f8a7200ceebe67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd5c37c6a1ff35c3eb0f52aeeb417461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1328eaed75a93a1fe735157bfb0e24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e7768ba97551c7c089a4adaee4a64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54481da95ec1fedc32af055c17784d97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce0c02321b20973b2190c2248994ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f126b69c96b621178b8fefbfaa59b09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0251e0c3fcb868494a2caaa81512dd1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b342518186b3db860dac0ddadf08e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9420601cbb04efd29769df58f3c6d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4360694b6332c4426103dba6a6913470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e369de95b21e64d36181af8c3b932471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dc2c5f13f9a60b8b83bc3a715d8ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0acbf7b164f2bbeaa46e11aa01c919473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5490b84d1eeb29e3f4d45760e408f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f55f6eb7f55c8526cb03c01bd1451475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ead9aabf7df92354091638d670088476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c074bd55aa3b94ba03b2c247a865477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69afe1a653b8b4bcd2b6d0ff8e6030478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506158eb677f4021cb76aae94b61eef2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ff40df693bfd648323413a02e444480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3387c38b9c7949bbf5438f8020cf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedc4d91d49e1ca17ddc4af8cae04ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9144476bd075af90291f3bcee6570b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a7b6bc227bc9c912461ee7dc8dba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac32997819a7e2657ad8f6ede18e51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227ecc34ec24179e070fff71a0fa8f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f4fd8288123643b0078edcbf7038487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcda5fba7cf6abaaa0e64188bcba04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52f5a3869594a01e192d77c4768158489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844dc61c58ee0ae1030c9293fdd98c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b60943300268d00a5174b2322aaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e7d204af1732efe3ef3f2c233fbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb764b193cb85d558b921ced1b191fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b4b268f5deba7bb43f827603d559d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f41a6c477e852674f34c5b0246b3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab14c50ef34d163f105677e7a22361496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0e6280a83dea4b3b2bfeaf983d676497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775e4e01e663b77237d8229f9763e57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3182f23c2490ce9c5008844cc6b8b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75d8de69b9e847cdbc339c7518d887500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2748290aaed55b46cb0a6ef81aced501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc887e12233f9129decf8dd881e89b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2174d8e7e1ef818a7b42bd46d433ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18745f9103538ab9376d1f8da07858d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a572e88f60de80c71dc8408c5cf8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772cc15fe9a321530dddc1e5e3dcacc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a0c300771e99e820f924a36fb6758507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955792b06855b6c1b9fe0ab7d8ca9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd2bc1f855bb1beddce404603b92d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d5d59f107739f6be93b555c8c572510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcbcae89bb9b8b771d0eddc0b6312d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09821e48256ca9826ae1ce82d27d66a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5c6f5a9fb7631fcf3add68c1afbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77229a26563aef9e2d30cbd56896c0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac02bf1dcc80fa32acefd7c6f82ac3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407d795e5a9fa4739e13270efa94139516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c510a6cc0e436453b17836f2651590c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a02955fc02de2ebc74a40d5600750518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed83e73ea3ba1e9964a7c7a4c34de06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627d1c399fefbd1e3f524596a0466d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dccef2a3de0e4eebd4a44949bbb5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef6e651054c97bae99960777ca365522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d594edd3163a3c19cb4a1a79b52d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c34b45689b5dd2b5bf8f7d43f066524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c4ae7c5fca32b99fad36922083534525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a44c9fc97e98c940288d61bda5ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376be648a5a4ec17505e0e9fcc342e46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3a0e0a0f3566c87dc7db5dc7292b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03e86ae0d47c2c2c9e4c56921fbfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc0cbd9a30003eace6f07f9803eab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8909f358423c67931b11a1ada77f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdfabef48241c96c397a1a3d47a282532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b96f7a0a39597108f00bd92ca9be3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e9d204e00f93040d048f4a8cb787534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1613cdc432a8278064e5fd798192b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00a4d465d9e3ad43d5a48121c93f1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d27886ef5cc487f0fcee7235ab466e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e4ff2405fe88a30ef0d5e06bc32c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6825dd22feda9a8ff0f3080a7b4bf96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563478b1390b1fded9dc4e44c6b0f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a8b4289b500758fd96c4ef32cde39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aba21a703e3fa1e90f700ef329c92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69d9f2bd1e10bafd55f981dd7be1f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb248c8746baa365145167a315110f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c41e1dcabc84c07d084cc040b8d32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e09612aa51843fad95685fd5922d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87775909ce2b0e089d75edf246925d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d79686bb69f3ae028fac451c45a70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70846290683239b2ede27b9f9ec13c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3a3923d58cd0f0ca014356d181a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9811c68ae208bb69d6308580f5c368551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b3bb3556213ee7b2238ba553b6a2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486b484d0762fc03bf3c4f5f899be52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4512275e54de8901411a1c72eb1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45d4596b9998922f3bd599a826168555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b74c144968350f1c7b30134b8b812556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea810d7d2748b63ed5aef6f2e00c655557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc864340645215319a34cffd08daebd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e970c5ac58cb128b318b90d4c493ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5785fe9bfd481d3a11816f3b8f1586a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40853af7ec931e482e2a7f07af73b8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b152f37b295ea2cebc5fda3387d4d83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f2bd2b232343863174f2963efd702563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba26642f61efb1a860c6f9d8028a12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d42a39b504d9ae6c8026164c78b952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076a315f581a19b7a35d9d31679d17b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d9691a3aa7f6093a2a8a714684597567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba81409c894b48e9ee5c148d33fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b6cf32900492f964eda7d339a888e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccb64b57b088c41cc05fb261a64b2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d9c81bb439de52a4287c4db71b75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb341cba8490cd262745c7c73667cd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>