--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c34934844c563f8b4eb2d1e917521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a9b8d79312d2a7e2179535418bdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb418d011a223eeef8b3ff6bdc6a86a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9b9941a28be02eac67895344136ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab2a5e40181735cd3dc701bfd575e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf637719e8f14c35520e1e95c7b8a036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f35d692683471c445cf3aa0e61d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d35b04e1065732461f04400625d298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b9d21557be60406a7bb067ccf24d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027499b82b26055c4057b82741bbdfff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc49db16de6fa1a4134e00d649c6e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb642214850f93712278fe60fc4de47512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0171b05765f28a310d875b1b9127a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205aeeab3e5182dd45e8ede464ac1c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e4066e4cb39bb112ce6e62377b2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede251ba6888500213769d89712feff516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b13619a7d2306be26a640513741ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7349b0c35aac408d7aebc02f5a0a1e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9ed647d69b6fa95a81dbc9d4563b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814fb01c1c3866d664026a3a287015720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b74eeb0df76c09ea7829c48d9a86321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba37ec83c06ed9c793a04bc20721fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e42b92952ea0798f0d949555a0a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7d1ff1b61daaff6ac9dbe32ae4a7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab88cdb18fac440411e0750224c07d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8180be27c3504ee46ad55eb44eac4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49500e95c3c5c171c59141899ec5974127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcafa5e7846eef7fa607052b7203a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4758b2905ba2210dcabaf6f89b8bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6dd9eb0b483d9335473d759e2d42430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183e4cd01e7f5d36e77abe4ab0fd3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b5c9fe47a508a5dc28ebeed317b6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c311d4559ebc850eac3884e0deaa1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a5fcc258d08c4295d73693b809f7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f72d327b20a3c5f1b7e673fefa7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38c6e2eb78e71aa887075f28982cd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30895ac6e41d4ea1642651e5535e0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfa29b4530d3ad73b5944fac97df5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba33df326c2baaf3ec2d1554eb97ed639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7881de56af0d67bebc143cd79b0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc498e3d557e83a833f2152a3f1ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e681e28329825fd97a81d2968007042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e6871d739dc2ca3bb80ab470f25143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acf78404cac38892673851b7149c4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6920f31ea605bc2b2600c5ec41c3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5a554cfad1b74ecbf2cfd31f6916946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb3b94a88a4ea4e52582ce4aba83d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89849759b8048e576066896f26f6e5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73942bfbf26c958e99ab088e2541644a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad67fe9f286954369a5820d6a68d1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa336aadb563bf0b4850b3bad76ecc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a65ea58f44c12fcc13a22cdb1b058852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddb6ad86dbe4827c40864e34edf77b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43723e39bda8b76611ffcc24d6766e3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dac4baa50df57d592f5e9854b247f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e9264a5600d68d9313f637657abd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10a034bc1ea4f823e827cfe300b97857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce045426b333035167d3606a8d2f66958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82727678bc04ba3e5606f6bed3c68c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fe2ef17553c2ac002586e46c97c7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dacac6ed125eefbb70d6fd895f14e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826d8a1c2056e89d343d87753536d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a82010c9d259310b6a1424455d742263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ce0d22475337c0c5c8f18f8e99cb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363613b3d1b9a2aa5334677b60498b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f3baee960ba78b19b19c1e8479cd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9cf239fe2ea5f8db3724c21498c0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772902d41b0f03c75fd104e3be00de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46fef31120086e0423555d2890aca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a4b9e83a4bd483358c87b4d0df3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2745a8fd1bb492b0c4dfe1676e305871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993838140e3609cc3144f4019f0b5acb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab05cb2a740466f9551d9558e8c9a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a9c0f2031f1e4dc016d5d99d529874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2024204ca56de57fe92c4f115e3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127c4e8ea48c78fc69df37e54ed81076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c843a4efe96a74b1a70fa4484b753d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9367113d211377f7218ab3931fd4a4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4e59ed054c38754493addd69fe39d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df648b2a6dbd119ace737b9955a7f38980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0818c8e0f070c9b0bfa9cf7edd47581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d7a8c24be9f1766a44dc3e5b17e0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd8e0ff3028951a49a21feb71078a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7d256f393f397572d6739a42f0d3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc781c4b5582366030539538b377385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a27c0185b432d6f2e300d32a762cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b5934e6b66ef1b33cb999343dedc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7971ad2ae4b8e19684990ffd0264bb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36e4b2fa29b64238699f56062a2a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cfb00122bf026b2f69d0fe95e5e1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0fa39fd719c642b3fa5efc96ee0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c1c660016fd07635734acfd7979592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0da4a70e4c0c0bada73f5495c913593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b328167b4b721325a386b6b9320bc1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995178740aef3197a72450f8f0def95a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdf1bd938cbd3a617583680dd78df496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ffa86d9ad154837b7a426ca6af7fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2622d877b0c90e2d8dff271019c741098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5517354cdd741b3ec2de73c7ed6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f87de2e2d5b143831a295f1f4dd63e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe883d98a7ac6ae80608838c00a9cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f312db60a63b015940853f4e2a28c5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011be49d62f08bc5c7cdc2fc58a0033103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60664509e79ad638588d424012ef13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336084fe578479318856e3df7ac17213105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36493b59525c09edd5fb3c3c348e6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f32bf3a372ce7bfadee06fcc00e0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c65e5ac4fca910d655e397425530108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b2c8559a7df260fda8ca9d71ed07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aa8c5fe4114e79c7485e5a50e2b3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960af81830d2e11af46122a99bde710b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de503fe4cf2dd56c7a3cf106738befc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ea2c1b8790e85eef765b2239db06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4409a07bd52f2f6e4addfb8dbd68a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6efb8214acd45933d65a70487e6a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b89327a044420f4d56d511cd56c39f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71502dd3d117fc757b6cb1ce7813f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc4aed2bffe20535129a44dbf5ada3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ddb12d47a85836f225584422087ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e756685a9fafb1295631f8ca09a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adc027ffd8bf9c020cdd27f9315ed2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9f8c29da3f7fdf6de105cd2a9742122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1b31ea4c0e072340bffbb42dcd3d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a4310f16c5e1734e00bd321ef14b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab8b24dbe6f01407b704d574caeaa5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a1c2bd49cfc17fa51af870383a757126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854785a2dd661c814f526077c03d6ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff289fc3a310d34503c067c818f96b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6173a44ef8a8bbb6505ed7727667c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733b8a3aeac7643d1b3031678742607130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7cdd027f26b7788c071023e17e9c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253338c2247f96f0baaf34d1781116b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b02fc402968e62587db3ffcf56fb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833bfc8bdc2e25db6dfd0bd346b0164134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f480a3dd89d9b30929d290f2e9f5f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55a4ae6f8e9e5bced6f828f0dc847d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873605bd2830f8abbf90db049ad6a7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8210dbd4ee1130c993f8426d959b42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887a66d6772f0cc5b98ca2d9bbf226a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7f211f8ba94b11195db2b0e99f3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a39db1c20f678d7df3455ce633378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00824c94af8230bab1e2fd3922e57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc907bd56a9740939722df2626109d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb3e72985071c50046509b278cedea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac601556f62c6ed94b4510f520f775d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7806e18a03a4c1c59def5601a123b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f56763543a55cb33914fd5ec4e4f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e9cf166543024efe07b7b1b214aba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e0cfaf59a3d1a20fbd962dd4c1d76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c2b5a31e20ee7f33e5a80ec82851150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fdee95adac0760850df0b664dc3c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f49c2c904ba8f69615a794bbf4346152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a327b47d9360140732cc75830b5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f578a2724caa189b3aae3aafd02b61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa234391de89a36e3ef259e69046dc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7cf889cf195f32e0538960a63c1d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa4b7e147c7ab5a3cec9def93ca2ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c87d79e510f1451827475fc185cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91932d732ee6171b17ed4f704d306159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbaa6b89033edef2363e6c335f156a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c02929c9ff8a7876e86f7f2c59e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af045f0cd6ff1500d7da6431bd50d843162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883d41221dcf3fe3ecdefb2970bed6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614536d707a211fea5823147565107be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41967a1d33096a54adde6921f6fb28f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf618e649fe65fead7528094e59d94b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06cfe45fc253c0a9df2a66b416542167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee60966a1d426bcfd3015725133fe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0a3a1c8f7df71961be0c2a803780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c2cdf91e32dd71e505f0c0e622d1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605376c1553520283bef8666f41562e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e37da8abe7d04111c9f3cfe3fa5e10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb86dc4b6eaa50e475e9fdf24a719173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13846e848598e122e4dd4eee120ca4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ebe6dd825eb9afdb9a66d163d53b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8222db90c864082b4a0c8efe4d100176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5e09e4c66fed3a403793386ccc25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c0d92c2f3a3bd3d10c860299ec2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56713e31581d351f143e41251e4c8bc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de551ab754be0d2c1d33a46029f4ee85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490174d25ab4f3450019cf7decdf7edf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4b48063099076b11b1e0569dd6df9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e853ea37721d5e053d78691930882c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ffae8d61e77900a71e477f11af8df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101db2fbc1e51979609df37c93a9b0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce356bc4f827a45ef71ec4c0b399108b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44137b2a619c8567a9d69d0f5de18cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47343f8fa8635a13062c4a38a632cd04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67808a5399e7e36a8ee7058ba0d38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15fb9d799b94fe8e814063b9f96d98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c69984df1d2e15d36fba8acb723ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c6e84865b0875fa5f0b19531b17b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735837070260d9a12536c2c93ee05bb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e282d51ebebedbcf141949d47bfd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019490517b1d7adf8b938dc32001ba3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1e87750f5662e53864c12c67070a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725202fbbb6072aa531344eced52c9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5f7656123393942e930e28f9438e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0106b4e34f39f4c30b1a8021dcb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a637faf251b543d9fa8b5b70d8acc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb44f47e94ec057c3367ec0ff76626b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db194f0fa7522f252e1017f6c028fa91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d03b063889ccce4bfb77bc054576203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146518ad58bc3e73981757dfc1255c65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999238997040c975fcaddce96004864205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1173f56774841382d32958f1b7d0d8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4640dd5e53f10099c1a889e3edbe9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a342b8098ac5e97233a08e0c9283c3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df917864eebf6807373aafa1c1e9d61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dfcc6587e1e9541db2b5658845550210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d727e72424a400950d77dec061eed7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c14a491838fd47caaf95154c182c81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f6bfc16bba291cfb147fbd1ecf9bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7fe946a9316a2afb13f3e8a5be6f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f07272eeb2820d3aae8f5e00342d17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6cba6a92d1d6c40d0fdf2303620b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12755407a5463055af055bc0332f7f36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603a32468bd31aa7997f15bb4e92244218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d89bb7502dbe417c1872a39195d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8406e8e407c93f5d3454e3d19791b4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836748454b528b3087518b59291b690221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb5fbfdc7d2bea907217f8b68660b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a931fc106f7c2a70460204dab674c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b2e54999d3ac7ad374fc2e4132db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda842ae5d5d79fd1083d973c7d692225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65411ae37d912aa6893daa5d656105ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213b2d9b66c7f1f0c0bdb197674cd52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55110a55a808f19872a284c0831c689c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f23d87c30c56bd4175e98ec21a5bda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579abbe8b0954232e3fa425f4ee7ea3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a770e5a7b92c0f15aab63f454a048c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3499072170e0e8b918759f24167c456232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b125918d78ff4fd8e9ad2826c229628233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b737e20f0883ac1211025ebc4472234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6521f90a8705f7aaf572a6633c4d4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1382eee8b370d66a6caeb8101040394236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20845273c3732137fdf45690c13fb567237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af52a36f74970cc6f387f2896b37a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a4f6a71e0e6fe3f16290e3233f795239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85c674eb0f3d6df50d9ed73a15e12f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03862dda72bc518e081a5da1a036c66b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad156ecf413e1b4af31b5936235a29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2f8640db934c94c78d0bdfd19a50a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9bbfa3836ee9d4f73aecb4dece9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e51755768f658de8b8f7cfb829ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd9d35c16efe11c93113c273f0593246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4cb09478350735cc0ce49a11c040a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173a8112995b2e6a62b6842ecf7db3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940404ac20b103928638a62dfede306249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e9aa0213c66e436b8e423ec53b4c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c677347bb6fc5b98cb884993bbc0e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ae806a18f5459c45bfa3c48a01d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06129a2065ab1e8e8959d9446f711223253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95c0596fd2f0c1054131a50e7c42b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d0362881b331443691653c6193695255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f92f6f6f8bd10b44383d81f6824f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430e70827152e2061a87c00de0afa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b888e290c5486f9e344afe1249ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef092d43ff023e89e490c70f7e24c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f317bfde814f4816f1bc2e59ed05e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cb1f2b4e915f52a0bcd5ba038b238261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ec3d27e7f615ee2d87c3c5a58efb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463cb218257ee6239c14d0d12d4a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60136cf7dfd5e31e67f1657d9ce93f65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ed97057f649c1985e5d92a8b273b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903809e603fc228e4763ff9e54f97dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbd0004d7c581b411f69ae6a3b1fcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1357654274630f33c7af54447144268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f585d3cfda14219623ad3667a82089c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b55361b4f764118f5e0f78f1290e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684226097612892f17edae7633aecc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f36a6f6e52a2465ebee6b05e58cfc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff95d8cce782d88a0a697e2c3ad26b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d3e2f4f9c5339fdfaec02e046fe0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b3df377874be6bf4894a16bee343a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46835e81ca074992faba7ab6a46f4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a549d743b9ce8b00ad85d0edcf54d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1fa5a444fc7e242f0538661425de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d893c564f5fad60f744a6f0d30b1f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8105b4266e0a236823b2717fccddd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205ea4291c56c6462def976dcc24a18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7586c83efe52aa90e00b3db1ce6ea57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b49def839b061ecfaf2246a9b13307283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155429b0f29081cc6bb08dc358b4bb52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4bc3142df975481b0da7acf5cd146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c649bdc0120e2c82d0eeb952ccb00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfabda5cdc803a655311edc4c427bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815d960466804203d2b68b2ef49c90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54b83d99e3331349309293a0491d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0fb1fba094afb8f07dad0a83c90a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd1dd439137ae0a0c13a8a89059703291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e717a90951ef8cb87a6cd372894876292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181bca85e9eb61e2aeb2fc3350ddf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1465dae5449dec3449fb00e876bf50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b253a2085414dd1bd68e3104012a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1875ff9b78a3bf284d2748681e31ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b28af2975a89f91e14ffe7a49cc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ff1000beea77628885be8e13f25b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceb20787f64a3a4fdd8432019cbcb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760507f9d58e353879292ea9e07c956300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584e7baa2f89b16d138f4703d6f954301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9676bf56b003f8d7f18d3db62067d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476f2a2bde328a86bcc2bcecb8cc0a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f183253186c6f19ca0fd720ffee025304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427014335ebc25eb76faff51c0f61b2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322b170cbeb7e555a0d035b0a2e0f02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b37e564806a0482e3cc159116ea8a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4817264bb48b4f77b8e334a36966fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689141f720281fd9ff7258be4e13605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd6399e23ea72ccd547ef9f144757310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651691e487fc1bea40726ac8198885ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dabfd528240b723f745b11e0b8e9de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a8f0640a2243d3c3ecfe46f2b8aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97babc18f041d8981c54b68d5bc7986c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d537b7514246a9a79b28f8b62014a97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b543acf7979c2b3fa87f80f324d662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79932e89f62c6d8bc50f4ccc2a0accda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632912183fe81fcec5c2b8bd72a87417318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf98ed3b9ce4f8d7615715c451b52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ffb68079181502e89e9ab1a5cb746320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb36f38d09082ec7a1e4a7083f9e78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b0685069515c75a68d2c83cdbda7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2073ab380f8ad0f5ebeb3b2555f0b15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e7e0a1e2f86bc758b39154a53b67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b987800cd0f8e8379eae0d9dc28c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63b83f130f535808df09c6d0cfaff8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242297985ae02ef3e02a1f8387e2a9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43cdfa93625f04638f3e487e2870d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d745c891deacfdeb6b512b733d6a89d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc7c08d586f8eb186b540b2a562d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c027122927b2bca93bfcdfb50a98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78ba4ee42ca9c26bb3c6f3554e7361332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da820543fde914db8ff6181e3ce2a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ebffe385759eb69c308552cf31a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceced27c86c48e332d93e408f798ca8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18f90b8f02c749f1f177e369da81d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58582b43e4e1c3d21fa335a598fcc790337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462b5ff72b9d04a97217d5ffafc27b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43c746eb30dff03a0e8183d552c556339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667299fd434d70004efa6f70fcf8f7d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f21a5bbcbf8ad251f874321f7f2e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218abcfcb620cb0e990839b7a0c2c1d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48202b9cf7960ac860540e675011adee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de091a0cdbc51740b4fe811a9ff1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb4f80693bb00a7f0bbe1de83af2d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23008e6fc248168ff666a23939a6b4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbab153b9bcf9ae81bcdb6f4cd2741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b34772add23e14a9200bd58337a59f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4df62c6d3e6619d73c8244161078349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef4b55446418033ff87621657e8cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea0291b61d32dd19ef4563d182a7a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6c459386ffc6a5dc8c6476bc2fdfc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff03aac626756ebd9f360332213e929353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583ed5f3943c50b9f1b8fbf19588671354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25549814b7b382c27540f55d85c18d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82153e03c2ded98d2097b6b9eef2577b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4fc0f970a5017a75b7967b4f288eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38693f92b2aba848476bd02419a50598358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda6e2c8159a9daceba053f51f9a0e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e75331f678bb8fb16f469fd1af25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c481e55959f1ecdf93664adeaa3bd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45cf8ca6f1155009a99466b5afc86e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa14c535165a0d9c04f6471b30e06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43a00b45949c9b922c038e36d7025364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bbb1700b67ed628babca19c7e7b9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91fa56d653ea531e3dbdfce3785c32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d35ccd03aeb561e111018b57c6df75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318335564a7708421ba410563b23cae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc04a54cc14c5b8f343e5b4d01bf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7232a63c498199e5110bea510d299370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb397d26bf8c3c665521e4d62d5d7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b827f4b6351a56888790101b6fe1081372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884b0e631edc017b26be640dba204a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a4bcfb8d65ec45e5e233fb059bf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a00fd6d71bf7339b3fefe8024844e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619d51398fb7a6d1ffa68b5f5ac17c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb17d44f1525e0b8e1ea429b0ac1911377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f44e9b9a1af9d11db537d9da4529ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3548e2b29c83621108b4fa636b8eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40e518eba42668046d81824aed9f1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc1a68095f98b01339bea94b6e21e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b284726628532ffaf155e377552fcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f3c6b896a08511e804cb021036c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce841661a0cd2bb54ab05043cf941318384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911406842b4974414685131294cad8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14545738496ad08f64d53ddaf3b046386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f717f50fc37ae10cbab083acf5260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac1478fa31c379c4415a9af498d5c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fdbabc4a962137c90dc55998a2f60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5cb152639c7b410d41881fa794667390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71d4810b4cbfb9b6693285813d08b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d8c6aa433b270dbcb0828ad76ca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf68f0a5546d2e69ded1c994fed450393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc0364fdec2afb11d0667bb7beb1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed8f0aa9e39d96443f0278d3dd731395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf221014d0ce1a20f0e02606599812d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c089e6de587b053b734f3c1bf10bcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f37899fa293d8691761bf3f7212d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae27daac05b17a5aed6ec8bc5b4f09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b84a609113ae1b656c552915cbfcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3924e08ce6a1cfa73e676a3a6fd1271401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00657c7401a625a05b6ff02541dc25c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee9e912de8a39ab124c552ed724cd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e17cc79141b6484cef412aad6750b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186b21ea694054325eec2c140c6a8a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07e1ece186402265e5238d21513e3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7baad96287df2fcc636750d48d21a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847accc22c427faf5a002223fa90830d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17148cd07793c3cc5738476ac1d95ea8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88daeb97fb2dd4a4f4dd9a0a28bddf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5fe44d06b6141c07fed141e477c63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165f790948af2cec330b3aa36085cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f3a5abb9ff372dee7cac3aa62877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b4478a249ecfea413dc6f30e9cc8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe42aca46c19fe675048ae63718d36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a658b2ab16d131372be7906bec37a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979e6a4527a80bf3a02e90b94b3fda7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d20f836b1c7788b0453c09ece4a81d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0c027856760c006692ea79a05d7d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece8d209e50dd7acb47390c65b353a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ad9fa1e40642a1d53f166846e565d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6159999f43d98068d3b073a0d36052422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73107eb1676765f710e79ab38b664ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660809c2ce7a1ac2d96a77e6d3a6475424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec961e2a3164025a4ecf2c7e2f58697425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56151b820ee3139437d16e0e50dbee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf1521d880e3a133aed883a332686c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a0b6190e1267b3541a4176307e572428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c09f26e45fd6a8d33e3419214d95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78b0c9aa7bc3c88cf1b3754c351a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954ce8a483f8f7f343838cc8edde99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea3e46852255806af7a4cfe669ae0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f8ae66316a5f611a5c9efdc71bb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aca4039f10c24219ae4d87b3608f39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074aadc64db917a7e697d0bac90041f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d78ab84ac54f2373a17aa07d8f90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58910174f5e569dd541aab9de2aa9972437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a13ed4c4e729f3c22779061cd2c42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b206935bc99722d598d40695838919439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a15bb56e1463220336c09c2889b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd8af1458f9b859ecffd82dbb153f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff57ef1889eec4475205720a38cbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a73ce2e89f8e9b0175d32da0dcdbfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d4a51c933752aaf49172b639768af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff32adfde84ba879eb4481caaedc66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5d6b0077e21cd2cc7feaca976fda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3099fd3611bb30bc19f311a6ef404447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87994674304500335e222c64172df926448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07641815c27fd4ff7ff3578ecc0793449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc0f70e62c79470b96dbb9d0938eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c018a01d3a8de6cdb67ac3d3a8c067451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb98cbd746bce14eff9cd12ddccb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d183efaa8c0cfdb9b32936b0d225d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a53b4f4a7929259a686269b5e132a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a9948da97445b066ef07cb55683fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcf75bab0129650786b7fbef024724456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffcf38924f53af854891b6de241b2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733e84062203063bd517431f154e89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23126a18cc56eb4b0927b22732514ee4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4422d47c7e04ebcd24c7f2a1722b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7c65be5406dfb6706e4a0bfe995ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221d0a0efccfec522ab1ede05b23038462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e99ec582fbbcbaa128b20688481bb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5588a0122141ae4e953f0077cbefd62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8815faaad19b18fcd7a41204de584f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b6fe358e171db0e922827feb6c039466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc2b4e7db895bb384a334aeec528e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c531f9d36f11abbc42957b832cbdf9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67087827b24df38a281c676fa92a40b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e926029304f9e75a1b9fe1925cafc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191693156701dc072f7436208617d0b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0169b3a741c7f3fd367bec92fb09a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd1f55b2a557965adc1a3582f1e4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e02cfec3753fb499f2945d66acba88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c493701139e32fb545b4b09f4b69a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5616ac49621adaee3e4ed15ad436b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0550486a3127bd371b5cedc9808ecb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680aa9381c2906e05fd56ac20e26c21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7bfb95821cd52253e32fceab83dec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26bb32a2db84acd88b60dbfd46c518480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba300e5b89496bdb2f297270e942e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91946db07084e8e71d1a734869102090482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af323a938f9173d319f1cca508ef8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce344d9a297ed7a28e87d5fc0ec2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf9542fddda880671ab9306b18d42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0046942ad37f1bdfb62eec0840b242486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b68d80d54589bb0f0301df66c6e35d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd092fc15d572ec8defb8fcbb20f1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6286e0ac1856a4391369f4549a44aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cb396979c690cdc00dde615ae8359490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e7466483d4299d30b81ac318e9fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7d12a17d341c60509196366940f33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f522ee45b5b33043825db20cff9830e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b77c5dfecb43c8128d6196f0c0f5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac86f68b347c5ed6e655f02bc58e40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81fde1ecf8eafe345e8edebc9b5fd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ffb0494c61587fa2a4b134a55970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189674cddc49db43085111746d05a9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8429740c0df7223754b359df852c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140d2bfd86429f9a385f90bee1c1a31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da7ff1172b228278be1d399c375c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aed360c64fc0ff4e85f6ada889e34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83164497f693223dd64a354739739207503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61a6d5a3a61707a92259cdbcc75977504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb818ddf7e9468d137f9b69c03da29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af981f2464ca09e584ee66754e1ef25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d67a38ec41f2823577c14609e00fc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf00d7b389ecae361560519071ad9f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791db984f30d719fc83cd398fdaf1fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2edf067aa35616377f541c77f755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5808d5aab797e51eef3f5fe99b3cc23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067f97b72eb4710f9d741bed63ca6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684406b9dde7b0dca142129483021f63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c9b8b0af42bfbf4aa4d4d22bc378c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b35cc92515ef31f914c6a133a4a6d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94303e41c7fc1072efca0243e585a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbe3a8ca75de0549f086a784fb353e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb7ab01b0d380bdacb285b15c67da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4dd5f6ebdf9fbb14bb4adb6c3f53f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbd74a87570eb0c52f286d7816f6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88bd882d94d4635405791c5777152521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cd221316b44090fd89b5d99724a22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49a269e4043d2d961934686b471aff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ab418eedd03e08fef66cf42c3b4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca0fcd2216755e104ece7912dabb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f4a5704cdcf4b2e5ba02910f13682526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bccb0c75334b46d335e3c41f4caabb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534f2d864cfc7b062d530e68d566602528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd924f21cb2b3606cbd11590b26cd99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc81fdbfe45c40efdf9cc8766393f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dedd3ca9a24363469157d40bc4398e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e7a173b94f0a777c41eea4b980fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae89796828f4849a277369912a4e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e975320977ee14a013f8ebe1d00d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07746b7c4c0372311ced670498445535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402106609c0217d4b205d0cce4aef7a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841fefa0be7ae54c16527f446bf3da5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7393c31b32c877611e84f755d592fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2efad772e181d7dc6871cdf948426539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e633eecc7dfa89284d5685d839ca521540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bf4a368d63786ac0b3435d2bfe34f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6be2503033ba451e9b68b641636d70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b27093e9e861d4695f88e65dca2d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b31339d9f3eb110d47a63666ac00d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67401e9350b834a37daa0040e5d39cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05811da73fc58509cc6bbb6d1862ab8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d0dd0113a3c06c44d98f561d24bf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7a4b2f3fcbdb7ab07b53a75394dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c13516e61fcdab5abd2c87626ad98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa644e6bea166cb0cef198b9d503f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ee6747e2b7a0962b7d89337e93f37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e4e1adc783bbff509872df576e898552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a450304859fb36f697d2492d867c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f3f9fc6b8bf58b560664ad59ef51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eec706ff08714d2f75008ff649069555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ef43ae67c257302dfb6bc9baffa98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238d8a1da0fb8d8216d4676f6012792557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5137824a08868888b7d1777426fbb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0552c8320436eb9dab7c59377bd080559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47485d3e3e55feecf0aa1b38b8a8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27f0674f7d687dba18933fdd39fe87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1d58843952a8c44507dd6599608d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fdaa4631a0eabf76224c6bc626b4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf71516cc2277d780641dc3058fd39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c161d3b3a11ef31b375cdc3d6cf6352565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2e4af21dc85869f1901f3d0d00f8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70b96079188b98cbf0877dcd6b106567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be3eb85c3cf119ef74e378fb9489f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd940cfdf6aa39daf2ffce40c09589569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b298a67c598afb46727ad17a303d01d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07261ed8c18cba328cb074da14fbe798571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d55bce8e641d2978088e65f9a2df3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c30578737cea58b64dd8299f93d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b754fff7246030f3e55403c832ec1512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef8702660a86e250afab394eac6b8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09888934c86a52655109b43f107c1c8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9749b9b9af65f5a1b1a79b251ace435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51a2d434a53281793001aa8a6fac426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655e8ab18ce6b735fd42577215b87bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8765fab10028e427dfe6273416ec48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859ad3e6044af7eb7ec5322efaa8009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d49e9d07cb80bbff4ae99d8148b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90984ef343f84f87c16ae6ca9abe367311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ea38b31b0cf206715c37af64492612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ae071b01c69a26b81a033f8bdcd8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12cb6bc92994a02a03ebd981c3b75a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b3bf0f58bf4f2eabc15ab6beb850115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea63cd500faed0b7df4d277cae705af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a98632b5f0e0cbbff1d7f579bd1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6899faab04d0c0fc6dca2b15db20e9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbeea307d4d43cb824eaf0d424f1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c4bc0a8c2db80131a73100b3adf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9405152f6adf893e76c7c4ce089521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca67397993da99a79ae507b46b11022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6e0ae626dde883197670e20e38fdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586ff7aaea20e5a8d970e3c7c5800f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aedbb56dfd190896774bc45b09b6c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118cbe916d564eb49ee0f931414ceda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d0f65bab7b1c0bed94cb4eb13e8e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1c7edec57294071eb88d7f735918c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50555973aac65a2180eac18508dc7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc36a1bb98a275560e7d0108d368330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606948520eaa31245c84c87aea41eee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374b9541e056bff123149cccd5425832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63a40018e5fa8fcbd827e9bfbd1af033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4686726d95a695de58485c6a1d8ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e018bd10709b12c5a043fd20f59d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69049334d2b4a361b14b4ddf79ede5bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00599fa843158dcc405172ce6670a3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04498f89ff192d46dcda730866751be138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf51940e96dae2d1a42a7b20446b4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c15919e158e7faf9ffa54e3b32e9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055591e445938c472373132d791a93e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999768764e3ac39007c55fd124d387742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c23a45e648c79172894cda09c9d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cf80493c6c25c18efa1322bd82e1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d4ad4e59f489f2d9983d806b63b7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cfa707277c1dc8d41dd3b60f4c00d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cbd9c4572bd54693e5fea68a1e99d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84df4be2bbef76994cc81f392fbf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254b5fad6a77bc78c59daa0c40dd8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d65ac96d457bc43004299bb18b94550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911b39d643bc0a465b21756c1e3895f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d10f037aa71e468be82ac4ee6103452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0961ab154ca88c6c53ef2198c27ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09056854cabc36a142b3f7ba2cd66ecb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c72d9da4fd2cc3eff44fd9fb0f30755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc017451c91618e6029fc72cb56b2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970798369d62e5bcff9bc9d523f501557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf76031593fc33a9cd0f361a2262ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8985e499bca42172e36e45eba7508459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d5d3b2b8a1fe4f9ec8abd4d64ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd269b0342247c1f2be82d7c33df961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b6f7de314245b6929e3ac3d8087262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78da496b3f25ffa7de6e3fad3e39a0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31306f7cc083946208ff3d3a1a6a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149fd1a86e62e0e6a9b6bd302ff8cc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa9ea5229b871e457db2ab7a14d1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6d26bce329435761be8ecab41545167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6a59239bda88b53823b72fa1de9a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb643062f3c3ce4c29dec83f9285d1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc1c07ef174d947bba643ea875db1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7652aaf929118215c846eb841f24071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be02e7985683f555ee3fbdcdbdcfe3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ce27ac45aaf967488b921969adec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c6e2393e2eaf97b7b3c12ed651ae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463fd69a9f2d6b0283685e82703cc3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ce99c6cf0298ffa6ae9b4fbfa1d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce596ac59b564f1101d773f7f618db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c3d82b2afda8b167a7cb74a9cc2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069fddad969ec4b60acac0d7245f84379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f93f1fcbdc987a1f85b2dd90ef0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab19207d3d7102e08ba3f977e026481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af03cb358d09f3e30b0f369379eb06382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207f30658292cf712b74fbceeca2a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa534513d678044fe9ef538cc0e2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a372fa5976b384c1588e63c998f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab869bdbd31867e7665a0e61783bf56586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ceda8c89c19c71fc8e3ce5074307d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9b7a39ded1a9a5b64751e23b06f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4158544e21e72d70612cef3e5c4c9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fb9553b1fc04af1334c7c14a5861390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744df886c2418af6d4866fe4949c81591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760925510691e6bb0db3c11e153626b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f7abb02fbff905615b82c0bb1aa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5953414ef3a67d321cfee0d788a0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7270615a50a96be6dfef79054c4c6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13651523b9f10205c9cb853ca2069e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f697d100a7e212e205f76d09cbed297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511406579a8beb4452970bc3e56977898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ff428ee7c7a61648d280a624243e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c21de3609515c02dc2a09326285b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355773a6caf3db3389f475e4797b415101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddefb6072d11aa52a10958926691ea3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a8b354b072ab1983929c62511acb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db007aaa08211fb3a34e2f094e5d6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07304f7cb9e085e305437a71fc2ecb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138b981c5a30dbe739c798d643a90b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e8e5127bdf86d7fa44e8c2f68d37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c8905090aebdef7934b2bdf09342b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f40d8d867050f1be581e54010876f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00de36c1ba84d528263f5e1192cf5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b24e1fd859697929f68f52e45370e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2562d5c93f5aaa5d32e618820b38f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794d3b0277e199e98f5633af1181e09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0221e3ec357acee0f87eab5ebddb832114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641a003f55a03c7e0ce1814ecfec79c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649f65628a07f96a44e2150bedfe0e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5bcf00c5bea29c25925620f0f6a63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727c05fa2c9b1355eb82b08aa19723c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd1f9e466ae0c949ead895461ac47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1ae1dfd305575835de2fe5726196120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427490ee656751a99599c52f5feacfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90a49718d9b582ef5cbbbdbfd1d805122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e83342fe311f1df13cd26915450ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1d33f39651bf068de40dcbbe84c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd9d3f64cdfb7d9e538c0b4b733b23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcafaaf858f8caf6f2b4ca444c9a27b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd7c96c7806a6bdce36ca1eec2c572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988af75fe101dfef849b6f94a7601ab9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb382ae27cfc32d1342d19abea6718129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0b449c8deeac83047f5b2c1835977130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1c2e94f85a075b1a01114c0cd085131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67bc42a1d50e190a2c81204c00bcbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d0125bb277f5e16b10e336a297e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfcba350a556da974fd5478f51f67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb50c4cea9c3341c7c635ba32859b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9641caa53d337be80598805b581d03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f589ee2636925a5925f5062c58b109f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607930cd10d50c3dae98ea90154d454138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd344033970f1929a6b86d950df6e05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcbc54600430cf84c50b6ed4d4d533140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899697312f20ee73e1069ca0514c92c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d38edd56dfb7997b908562df301ae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9e5c8838a6dc872dd3e3c774ff059143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe87f2b2e9d4dee8ab9c5f315b6a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acb91acdb138f789e4f0fa2299443b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f77c0d7858654385fdfa4765672f48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe5355831bba4f43ba795b1581878d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00190b1caa4d0af9e9b6aeb0a027c9ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077702e82b79a5c3a1b58a57c9f70ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede381e377833dae9f9252b48442b6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b74808ae59acf6da4279367866bdce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2b98b5469da68d1cfe865cf0c91b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f811c9b348cbfbcea0c4ef42948e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ee4e36125e544fa563e54cecf39a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9815a0fc480c4629c05a56322b2091155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262971defec32c13284ad24d1a7da356156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec49226263b6f10e10defdc3930d24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df359cee52ecd8a2dfd438b56bc4c21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b97724587b3cf9ea7e25ee21192a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27580e70161f4bf7ba1d0e24324d211d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc9449a8b9de4bb130016329188aeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369ac2afd2af08f8f67bc67f988b099162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380b3acd420a236b7f9e49a22af0e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcc45e9470fd97ceebae0eb5f5c0af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04a25ee9e228739b44eed70160ef4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfd5109370d61acaf9e1fad3b839d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e870ae5d099b877a0b799cf2cf4e98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862cdc8f80c7ae3903d596114dfe5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65fad51d851a96bb724344b499d51c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f8892a6c0716147a17a0eb5da0e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac6cbf8a0087a8373c01b169c39233171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab67d599668b8286ea999e4a9ed8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196d0b01f7305f7f2449265c0ee9831173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a164b81d09610e80c5130689b765da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a907909ed15c4be6db739a7e4b0df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d758409f38ff2abf5c320904f33cb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68afa7cc0f2738d4f8e8637bb1c34f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b96d907327eeb47987ade663fe67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94429ed358b3cfe7e8c67e07302f0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ebf0fef3391d9830af824b13c37c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94455800ebef85fe28fd72f32ca27e92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e002a79b066cf329c99af71d58387d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4557bc9b06f0fb550fd59e62d4c5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabde15040ad7f48cadcf7490e50c37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f39dc266c99b338a5e9f87e555787185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f904836ec629f57694b5171e25e29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a581baeae5058c6808a7ec58031af8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaed2bf10873f3794594819f039ab31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354d40d2c3ad2cb02f581f920f75ecd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7244815a9060833e5558351b8a7db16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea2fc637f1f2909ca2e6f6f39d6aea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7b980bbe65dd6dc025599c1b4fc14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe8fcdcafd4c458059cd43f983920193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0dda9268a954bcf9a1bbfe0477bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f3f61633aa31e06434f3957ec099195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939341099d0eee1e66756be24e65182e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022a36d9f2753e5f10f99d593241444197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11227485d95c5b7613de63e625bae12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589952b10bea451f93032d32b06ac90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d1b9895825ff481c4fd791c54252e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d7715df258a2cfd6a1e30818a146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d59755aeea3e530171bd403bb0355202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3895834369366b6d40647ab17651ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04532c345c3ed443408b20a5eb6e41c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612ef40e89530332fc7995b53097ee4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783339df783afacb98b4f5e2eec11eb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172abf4d29483dc264d66e13e76c554f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06e860113f4470a552a85f8de03cb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d24628550e23914bac101a69627132209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb3305158e5e4d908c25bdf897d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2166c1b1e5826fb7752cbbea643f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27392fe98bf03b229be2d83c66d492212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38357a429fc2d100902119f5b644d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a892aca842dc568610b014ae9a809f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e3b5f06816e9a7577865b54e06b25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b51ae0bc202b547814ceb8221c74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa122d7f7b2203d7b599b649021199217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1250f3af8003c3a7298234fd0a0e59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28eab764c74add93a4678d9ff89f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559a2914730c0606e95e642fa38d582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e6aa6f2cf58676ac400ae8975da3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47e5dc4ec3351f0a1c0e1a63c0a1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b381ab8ac1bcfaf26ad0368f6e6ca8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e14eeb136d2d1ac782451180ab26a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a0443d9cd7e60a46a0d06d991b5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4264e91cf0f42688c01af73392a24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e79aa2c3db1c5e2ec6867f515995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d076c522964fe598c5e659ebfc92b43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc27640c796436648dcf9f164ace357229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1385ab5f895312a2f62d76e970b14ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd251842b2cf41f875c906f89eb98851231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07d9d9c9c1d1949acd8ef3661a6e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7d887eaec1d2d5519a3b9c4f7d8d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efddf24f9ea3eb15082b307f1d531de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1ad9460258c3dbd0634c08537ac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080439f2bbcb5124202bad8aca65a4b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f241564559e6d3de0d192e10b0d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca40a51faf06976fb24bc94e3259a4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e42c23a58e57f78ef61360d3c1ca02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9eeb06e8c8ef7c81c98a0dd068842240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86539db26917b3adc8f26db34b3b67ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fdf6c7405ae3f37fec0fd41a8583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9110d3cb5a1bbf2e62681ac3fd5fb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec3c81cf0e3daec2a6d911c7c21a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de0bab3acbdd058a838852ea44e7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03886d5e46a2c73ddf41044dfc8b3b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc1a1da38a546b160e436cab11141247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff03654566378f0ae5ad1bf34d1c17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a36550f8608578d19111a248c761d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12683a33e4fede594e438ea8382ac1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bb3883068362c2a0036e81b65a7d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473c7ff6435391147d4b7673fd50820252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dcd3f9635451042fae5b0ee7e4046253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad932f00ceccd24286d0a65ebf083254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d043f273b58a2bb1537b7aa705a6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5faf6fbf0a7f3d30759184782eac3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab327ec4059dcc289595ad667bd733257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dc084708a792ceca7722765e0d495258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b627236a90dfff2428be2915eace9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d718ef5400eec8c147e9a5e32d32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130806f2792e5f0c6ce4bedd37e8871e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f3e3b01da9bc5801d0019018f595262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846433b2a833369f26f029d690bcbaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce85f34260683c5bf1fc6cf2a842e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968419a579cb6dd23ce61314fd8ca838265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e038052d5b966be7175babb66dfb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8267ae14344ff36b65f6e526fb7403267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd3cbc097249e78a26a6d77c17112b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ffd05361612280543c2cd9f9b7d20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441e5ce783d68efd62f46bd7e37c57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bba71185e5b4ac593cef85ecc87e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fb6d0209eb44bb3d3cda8e643ee28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eff36fb81b85b54700fdc911d36315273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c722de2f2a68d648ac3593ed20fb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f07fb528b6f977b7dffcd4465a9c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ff8d63b4d5eb64b0cb579c8f27f4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c12e8211d11c7497b67538b1b310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb18c1f176e86181f82c95209c1921278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc3e2fae74fe5f1c8d3134b0dfc846279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088799706982cdf6d810ca23a277c5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfdd4a1b6b22f3d1537be706b223ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3307e2e5d75caa82910a81bf4a49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30af10c8e26701cef57e38293831d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aafd027927f7b47a01222271b2318284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe7e3d7266962d47243a8fc9f4b77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217492eaed96b7658bc8fa116dd00402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487471a715d0274f31d7305561cf7a8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d082fca413a646a5b6c657bae3e109288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaf02c94a3c161f38a831c61c600ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bb6ef5ab52c71795ccca3a0da02f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757453a6f1df2ce2e497b75b2e8c98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f5e7cfebf5ed4e97fca44ddf10a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1387bdc37f44e5cf98e8185519b59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc9c358498547e653bdbd25df2b855294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0599f59a8f6af4325ca411a6d1bc590295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70570eba13f46537cd786efb709279f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41897141db3808c3b131f35c2f799a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b8bd12b4802b44f97b5ebfb6a0d2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ffd5dfb5388857b0b099adc505a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae817914225e793044acd447470cc2d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd75f1ed0895dcebe24a4b3be824d7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772fbecf2462155f0f5d21bd7fa191302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba746e321c9c7ae33becddb5b71bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2911c090259407abf8e782c18babff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daaccce4baad7f86014c53759de573305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b07a4438ef1052d59d776bdebd344c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88703271190772d17a349e49f080e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920dd2dd7f2eded676589f33b272b54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b92fc33011c99098ab98fab8710e15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda85f4bac37a5d0722782eed102ae98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081abcb539b79f9cb88d1d78c371ae7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e87d3a95981a3d1a0a855058d3a20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6faefca2d1c2e9722e9327ab3b47e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112a36d83d7341f1f73e9eb5a4208f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8976b1ccd3b53098e18347db62803315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a7ddca8b28af6f871211155c8102316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d6ffb371201250619c02af14fae1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c7aa6df3e464004a9aa32e2a54e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fca8ae6fecf5f7807451d0e49aae6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02d1d4c590d8a8afa74637060e8160320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbb5d7d9103615187e09562f33419e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb0fe7d431161858535794cdbde16e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb8b416b6c5edfe68427e219af427f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73380807a528b7802e0d26d84a3a0946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb20df2922839b51985fe1ce4e32c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2c8d42370bcc17741ea1eddd064bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed30ffe0595360e95543ecc6cb092327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0d8b9c5ea8df2b6d5da742a625e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1036bee4e4d53ceae26361026fd30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea283bc4689e237e911b29901f22045e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0ef0b7a773613005b432aaa72bda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe18f0346fce27e3e2b74a69e3ca90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2943cf16ff1332d8ac5d4868e9cae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393fe31daa0fc2ca5781c4ff45ad0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1e7d4bb398d1c49ee27e45cdb28ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198cdcb44ad90a7218c3844da4bdec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4e0b2174ee6cff4a6894685756def337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dc260517ecd84c27c38459013dcea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d5dbb2c8a7f57120b23246a95462339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b7c651340799e1cab4267501b264340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffe53fc8b8a2b90374ee5a08319098341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0eb4fcb4a7b4e536a9f9d0403d775342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf55c33d1b030ba51351bacc1389b86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a2589e4d460c1fd226be31be00d1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1556ddb194228189cafbe876b50dde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b4487a6eed264d0b458755b81028d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba8777a2bd9f075f89cb6a61112b32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc144e0dc934c8a4ad098a3d97c2f5fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb53d4a97c74e701b90acb945cfbcb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1832ccf51db2b5f404ba0a9a84ce1b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f012bffb88dc622b07d291c92042c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a8d3485c092015a8c5f44386b220352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dcff138d17fd69466a076c4280a74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7f01b0e958f6522d7a544c1c34fa0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f3522e28ae26b164302d72664c331355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989a5cca7c6986f0d571f8b5e0073c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d85796f14fb6f3e8ca79d099df030357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847900329159f5fb121484fbbc09bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c12a993e1e12cb029a33bdb40fc74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36ebf9796dcd2fde3b18fb33663cbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336da6aaa9e8f3fe11b836fcda87950361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e72ba2747b8b48591b8ce5ea21805362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1929ebb406bdf38adf6e3eb947994e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c021cd37a0d47142b69ee55adeab0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1c8efeb3c1f5a69409a9d574eca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc7adb6c5f0e94cc1d84f2e228f66b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e856f819e60304a5528f9c19105e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7999703dd2f64d9bced34e5bf13be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e48298ed1b72a96cb79be7d7a4d8d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b91dbddd809e5426845cf093b23791370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1058ddb5b339200fb059a55a06a31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805124daac97a0f1bc3515916d3cf79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc513c1dcdb073dc7463c8fb745748373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29615014452f0b3145da222aaf1d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa39fc20af64624d495bd93c73cfa61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc39953bb4e605f2cfbe4d225376e44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c6931356de205eecbdae5c9d1ccaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb30436316bfc3b9f61e7dfdb16583e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad850a1279705877e916198f426bfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a105ecfda5eb709a11573beb57f4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148c289ad73654e5cdd9196b7f1f4b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106752b657a72444abe9869bb780250382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda40f06de727b155aba8b83f2cd57a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00134d975bd9e8a476868aab72fbf679384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa32c89a03c106345c1a008b37fc4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515daa2b45b2c7010101e9ccd9472ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821f9fa09a53962423b354ac1428ca6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f7ce7a61fcb25222784ed1b038ac3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109eb0b074271d68d271a0074b8cbb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3223ab3bfd8d7eb2122c16395a2010390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703558c28f11bad17b015a13e0ce2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb52fceba1c2264ef7404effc842945392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0f48f11142909538ca9d3651efd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e97619ecb53f97db2155d28176af6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6e29a14e9b79e66a2fca2c9279ca9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151b324341b5773b60896250c83dee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865e32de2d50894d46f27a886cdc76f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0107da3f236824b9b1137e9acfd194d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01279afffa1a9007885dd7236c1915b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c79ef379f7190ccd6b1345c8f4e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d018ed14aa4e79b9aa1703a37bc3f61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ceb706208d43f9ffe80315513473402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b455a3b865b99106ad31367f91c5459403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ffcb73ff1c5491a53acdca1ad3f76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8f1a02e9dbee9c8dabedf17925e9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958228d69e4939df985b41aacaf151406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b6c9d99c82cbfd007769e9ae5cea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb7c90bbe82df6c0e7ee99e3127a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549def24bb6af1def4e9cdee921d99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb7bebf84c6653a238c32606a46fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98fa855453e6419f05ee2935a6769411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72548b8cc4b204ed3f00df371f7a94dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513b750ec7eb9c6a56f7f65fdc25b31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9788ca317b8e9aba891255c141606414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc04266a8fae2dd1812aded46a14d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1677009770325a370b572cd69db84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef32bd5adc87740077e7e74ade56a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508105970b21a4c9a0c3300bc8d0828c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71b89a15cdb029cd298e7c08defec4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d82fa8c52c3c8250acc7e966b811f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7d26e1214a617ac80b1217a933ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e584711bf67e64a340f7c030e5eb8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4557057a40e311b9cf4496a2e55025e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc8beec3bc11a8d05836d90c263f00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c27b9b2b6e1c0953563b14fd29ffc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4f32df67f94612d52aa33b3050450426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc5c08e4caabf0cd83c79ba486ace4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd527668e9f000a4eae641c01610fe2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304bce980c960343bb16223a3abac5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad3d211d2cca37d6bbfc262348f90e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50665472b301d4eae07b66f70b26c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbdb08f4ca65443c6bf014998c70f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927a46395bf443eef75b4553374cfb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0516074bb008c23d2049a7fe0f37d84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09254de70cae2324a85018d72b0348f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cff93d86276837d919f82b85e3c45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc3a85c2bbf36f18204e07f7f8b8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b8315e0c629b7ba189c02746da758438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363da8137374fc364978e1662714032439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b8118ef92fc8a4b2fca64bced50f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e0db516404b5786f4ead767014842441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702feff92f58c12acc1def591c4dbc1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f7232316c206b301d8f4bb945161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83bb9716ebfc527b2a59fd0b3bdc93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ad78bdd313c9e48c6bd1724c8679445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7fcaa380ceeed80905221ad746490446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be4d0c5d08d4ee83742a14570d83b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beb8aa9171e016f6c799294a37abc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc87ad9b61dff182c099e41868663e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c64dfd70602e0cea2f7dea0f7cdd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321c809733b90bdfac64370b7e6f27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a92b250c7b8c46b5c34b892b58956452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2a10b74f66739722ff72527582d4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bdc681b8daaac88032b82d0c82ec1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535aa6a10d23a90aed273e24df3c23a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990683f4fb04161fa2ea0bfaffc0024456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb219fcba5106c2fac4d5fb89ae3a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29038d82fab8837b9d1e20156252f79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f56fad371bc19171ac131a43f095459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71812c5754c96738f155dd265070b479460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3193d11f77cf3b3e9da0e65bf85c15e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc5ec9aea848c73fd808f5330692d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8203c9195905aa99dd1263761713341463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26be709b96d376ce59323fc15379cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef389814d968e65e88ef16ab7efc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625147baa86114944137870cae1bdee2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523f72b134da66f4f01673848217ed1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f69bb5edc863df81bd7ebaa7b5f0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd116b115572a0947e82874dd928db4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c9a5a8f650feced78b90fc6949819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a8c4c333730b874b9c3b47a71997471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5508ae2c7c6f27123707a57e222dc30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef868fac06c8b9838313a0a3637ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99d2410c27fa007ec8a843aa7f3948474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55126b1ff2ae9df00e54d88c9c1568c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8d709f5df425e6cb6df456b7e6a96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a4c9b0e9af3af5fca0eb2b3b8c1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a58ecea0312093aea55ff1e6d250478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6978a33669361ee83e9aeeffc4b04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d06e6d5cf0dd73ffe1bb6b8dfe44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28e32842c8054b34cea94b883e8d4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3535a8aa8d3dde949768f95b05ef4bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c88605052e0db6e0e6daac4e315b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8854d3a5a6a9eaea314c261dc10874484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c513407ab6e64a3feb53b38b391561c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa43bdf63936d9c51b1e73b0772fb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495efec207098cc3c5fb21a6712d359487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b4376ebb4c5172f31f3ffa96715e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb26b58db4319fe9c3006d8bc45544489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c62f6bf86c3a5760fb9c2f587917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495928cf73aef845ffcc0bfa2f27a08b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cd60f00519c8aa60bfc3d900a82f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7729e65b27771e6c6b40d5d005dbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b8273a7ef1b45bb9757b620d023c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dc8efb091a3f482908014e93e6d9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38576940ebacc3be4baf3f0545e4a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1c378c27e4f918830f343805208f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e4efcaa8645a57d5614228e6decac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cf8fd853a0bc469ffe6bedad5f99c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f4c20c51126ccc5a7d4a636827fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1902c521d8526896139e62e841f625501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fce9b3e87bb46599bcdfa13e2e3eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec490a20e96781da5ca0a898e853e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fded0871dbf5ddaf0f89a2cbb99c4ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b971913a7081bd6374f70eb760e29e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236bad4442022fa2a28e4d3e4234f72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36ae30e09ed37e84bc358ad087a0cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081da17e7bf56349ecfc52ccfc80f36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b0118316beb7339773f7112b6f10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdd028232155b88cf0bf01a448642b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542a634b92729004d97884ab79311ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6dba10c0cf8aed0a318145dfd1d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a40e8277f76da0aad353a799871636513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753e6299e83f468dedf532cafad71e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469014593d04fe97852cf5fb9289bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4e1e00087da5b0ceeb092487d322516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e39628c7b78770d396c5d8409c817517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2b622cbbd2cf25ae4b2654dea705518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06daf66afc10f4137c7448f5f201d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb79e81b87395453bf5539300b37ad7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf939f45ac0bd2b72c6b2f58f782504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af79bdfa723a9f440e0db685fe191522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d945e7c2981383709fe990285097618523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9b4664509eaa900c71637041772d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d38040bc283f2675d5a2e887c21a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2224ea67eb1fc0ad610446894b3ecbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f36bc551fcf8cbac059fe6b3cfa50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a44f2456d5a1dafc404499cc4e6c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0ba3eb3839ca665c459b21e1a335b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72420969fe92ed597832ad17725b4e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545b0395c9b9c7414deb7d1e4129bd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae7d9f779030976ed531e29fb0b40f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960793455ba12cdf7abe0415459584533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0577ba5378bb54579211368b9dad8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8393470de4cd35fbcca271c4c510309535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e6d9290ea973ada3363d1e4920b82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b79e1ae75bf751057ad5b9adf189d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6420f6274add9cfd60bd3833c6f0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fc30983e6664ec4a08f4c180fa27c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f636267f5c7565ccdc9f97cca186540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9956201b216322ece81425a63c98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eb7b53657c8b2d911e4bdafbef8c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c22dfc2f27913ab31b6387fbfdbc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e983d43bb46eb1013d6669dbb6de0d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec20c1abddca6dd9ebcef2b5c55890545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b3967b36926fdbcc415bc4a8ee89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d10d6783a061535d61ffd939d41e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a191565bbac2f361278176f3f96f6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e170394f281e01153ce3569c6896263549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3090f5c62e9931865e2ea9bd4c670550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94292638ce8e37bf42f7b252bc9f18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d783902f77ebf6a889ace80983b60a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6164aad186bd119d3226caa026e15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e03efe7f4543781df2eb58eeea9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809077b88690e7da4c88e7ee791aa98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26272dfcba53c7ac59fcac4a3083fdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d51f4bb7ad2d2d4c8c519e277840e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83164b5369c1d139c4ffdeb931d480558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77003fd319d4e9885baff161726d48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015010bf0aa4d798274d987f1007fcc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf448d316b0f9180035eaf959517d9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18c6157580ccbb6c1993b335d6011e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc172b58bdcfdc629819bd56fa21f09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aac7152be96f2b4b0864b4633a43a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68794518bb20145650367057d8570f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60a556234648e0f2c8070ccf11c756566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e4a657620de6653e636500fd9c457567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3ae8b41c3b8e1e66461e36c1c610568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b76a4588571321b99bcac685a23bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872be46f38e36d55321e5db380b047e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7255ac27534cd25d948e1f3df6effe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242df94ff2dbbaecec20d5533e867de2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>