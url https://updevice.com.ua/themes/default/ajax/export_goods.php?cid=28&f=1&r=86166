--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846a6db1384966047a7d9bb642dff621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff545af87439e1465b1c68cb72c8a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d776145e869c745df74a853757803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75345f74c7a09331bb1f65bb6ba4964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f865f5bb81292afdd62831ed12e334c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255838cb90cf7d42ba9cafb91723f12a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d49e21b1add030dcd860d320e903a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d5e5b9fc312255584766f7e0ef7578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68520fbe5fa251998b6ba5d97814509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ce4edc87a5bd59ccbe0c7421e146310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562ebb86d74474a2870ee5f919eaee211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d0f04aad5316fc42a37acbd0fd5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099049ef2b9765b8f8b478fe65ee08d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5320654c4c3dcbdae31e307061ccb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9aa7eea068b5c759bc48800aa34f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4169a6898df73c607321f6f2e6143c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6b295edbe77d36a96e01b968bbe8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b3dbbcb8cfcd363cd5c27fa1de80218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73baa04161b819452da646b744701119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beaa9a91184e0bb9721df5341ffe3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e359ba926e2a66ef44b45cc76bb9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899684ddf19bc0ca985c74dc982e20dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f2f281c65975d98b8871ba3a1546a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c22bb81bcef45dfd50f110c87bba4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef77a63759d0c24522be4b998aa65225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cb02aa96ffd228f4eec1a3ea6f91326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a99ab20e08bc0055e43bf535a43f7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffd4b86851744d5ec14b59ac210d0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797aba91ba41c69fec25cd4e5890e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa28366afaaa30cd24598ea1b0b9b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988008141da57ad01809db182f1aa35431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0c5d8f4c037d68237c6c669cef3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea72eccf41bf9823b219433ef8617d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48d58af5af4d30147b2334230210334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818319d95dc7a8a1a813f4d86505cde835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448355fd0a14abb4d9b07973b8a469836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308deba6e31733920557868537ba2e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce0817f9f90b4ab6622ebcbafd596b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d464519f7287b62f48919826182c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89613868631b94d1807a8d62594e0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086169ca1a6f066c84442cbc7a9d16441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbaa3dacb53960664481240af9420b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f0495b8b1a1e01de22ed77439f47a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc2e88acb5c9d57ce6a85e9486a88044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe1506ebaee4a581213b644372fbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c655f8f2726b1bccb81e547b8eb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7295d91169314a085b88bf94fbbee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2775b375b18bb956fffe309affc8f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2969d166b9a20a586305a3b74c32d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5604c24a775c7bb90bc9614a79b98550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb8bd23cfeb25fb156f640f2f166151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad537a2ecba64b6abebbcfc576c6d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5c4587e9fa8d5c7cff7ef01b7f34c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa41bd79e22848ddc2bcb51f091469d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3dfc8217319de718abe6c9ff9efe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527aa607842252005c4cc1da5c8528a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008061f85edabea58df47993f3b3bc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f35412cfe262af80e1cb020ac967b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d3d1bf70ff1be4050fab6e26e1c2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96a7b69bcab3aa5894c313d63e9a1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b68f2b86f052715bceb4bc570ec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2280b155ded223d6b9594e5942f7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c08f6ec2d80f3ab4282b5fd6c643a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892beebbbaae12aec70c7087e8311f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a962b22cb4416480a83e9fac9fd65465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041dc5f6f1e60eb29fbd30a4d432a1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99acb1184ee512aef754d67b04a5b9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920747ed684643c6e7f058ec1732484668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2cae8dc1f3e07b3ffdefda46ea48169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9eb15e4ade7a2ac23061dec70855270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e55b7c5c7af120c5efd8ab318c2fa371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02f5382953ccbbc2eb3f4be824234e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da651ae8017a55400d04bd4faaf8b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811054cba49b67a82af809d603969ec774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964172465ce3c4f3007786003c8984875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac364c41c1875779419c1662e3e0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2504ada4aedac8ec8576741212ee0a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce314f60e48780a5ae1f60e22dac478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed3623faa38abd4455906f26fd2f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293397cb888b559be2877b688d81c4b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bee7e9588d09d56b806051792006981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f263166e91a59b1723fef0f4ed13b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff255dfdb7f79117862f3f65015ad1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358fad8d5095f64d4acf5d456d3d3a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d7c3c405385f198b4100d7e6629585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22741720cfd40cb61dbc92fa06bbee8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681979127c2c91116a400190197b18a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733ab6d28d5c29a89997d6594833bb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a6b365b467c84b742fc9354c5db8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b357350aa9fcd3bbc3ecb611b7b71190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ea917f0bd7532a0ccd1cc18c749f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8807770c8222666cfb387fb08656ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b0371eb792952f715215f224d953693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4a248a202cab937b7dccbc7491b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6d385a99445fb0bd730c80772a0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f04bc45f065d13870b8e242b5ef6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bb9c0e9e8ccd09bff189c2662cb0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab818315a500b1aa46071f4553f4daa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45695708c8e48f0947ea45f2c909698199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283834b9a57c119c251727f6af5370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414cb300a836506acc306d67800698b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c79d2ccde7d1ee9ac11e3dc7eff96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7cf040e6add90f320d8a154df406103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af081c5f69a721b0f83343421a67cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04c1ac9436a0c0fbc48c37d792c7f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab0a481cc5219b72b5df735d6c97d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9388c13a63d7488ab8dd8ff84245d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fddb0d39a204a379e6a99fc75f785108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9273587ea7fe29d384a73e2ed7b4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90c50e3764df0959cbed32172fd6ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edcbeb732319597da1d90ff91344db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05faf6f45eef9f77b5563f3606b67b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d68486565d078c7a3df344d40f37d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a8a37049e80e5f59a34766e10e7bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d919e5cfe0875e0098878cd3967ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a5aa94a7ce982ba719a2a726b879116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baa9ee794d9f859dee4d7647c2954d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6175edb36baa341b5a57656719ac208118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dbdb3c8263ee81c2e063495558c14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618a56ac8700a6d64d25c90b51b565e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7207b0208b7d459c1d74a8e5754954b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc2a66e1b94796ae1b006756b835e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6dcc18adc574fe3bb3e6161a860c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7be7404fbc21f427ff76d30480bbc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3261dd08dd70cb9052247f275daf96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed951bae1246446675b78e47c917f292126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f95d833e0fd0c270f1fbb9bf9e16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89889507a17db9c3816d14d155bbdb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6a25e455ad1307bf79c15055f503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fe6315c3ddb69216e0cd6fe3620ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982651a6f46233e41e4aa84b0d8bff5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb98cb0e52d07e0bfc17922c213e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c79fa6494234f22a14e017f4e7451133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d9b42eb2d87aa96e5e4e07419fe1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b9cca306522adfaf13fc7df76058a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8405aa73624e767b1af5f00fdc897136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d67ce9339d51e038320e83d02bc991137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e93ef3f2a3bf7996cc611362bd3f1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e5c3ab42b40bfd7b1eec99e90684b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a313e1594744b68946b6c7c9bd97f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6c8fae05fa3dedd92a30899b5139141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c4b5a74a645a5bacb3fff3471187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17032308ed883acaddd59c37c7f1bbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c12f464f86691c0796d2e46cfae9e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833986892db5cc3ec25df2e8f275bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf2eb6d8d5dd61ca4c3cee192adcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c33ff0fa263d13b2255bedfc2098147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6945e09918cf8851698086d7b081dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c702578442e3b251dfdc5af361fb22b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731bf70e10312ab3dc5e52b24458ca2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c5e98d531bdb191d921d30557e67a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be507ec46be4b8e41b3f3487069a6054152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24cef83fc6a171e5864f317d28a2d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b79c759acab3ea13f8ddd147a8ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76874ae61f4aa7d4407e3bc715287b9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69105c575a0375eb79894575ef476b87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e1387b286d9388b7fb45ad87f372157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e4b44af098182fff254b43d84e97b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213749e124c0c07f9dad4a89fb59484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada53c40b511e07f354e070787cb0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b49b7171c0c1c576011424f96c438161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4799a4a1c23142c938fc1c08dd840dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c614db6eb6e638ebc0b74d8307e8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e56af5dd7db8147bd405ca1c9bcbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb2571020f774a4352883a621e1f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5a4df2998a387d2dddc99e45d63c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61156f9ab94b9c1ff52dbe6a69547c0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfec4b6aee4782d3cb5421ba9560e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8b7889b221d63787bcfe138bbc9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3bfead30bceae4589c30566de5aa6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746efc8eb1afd659b0d1c593ff7fd813171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fc7e54b93193cc91b39bf7ff034c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9cd081cc642da17ce23e2a502fe58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc16ea459ea090cdfaf3b09ca930b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171701ffc232d03d93f32373b5e84a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bf3b852f26eced81c2f280aa2334f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2665fbbd8156a3f34d5f772a6890177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550429872c3df813d23268e6de8ee5f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1232523c7765471f1f9fd1e2ba456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f063b9c501811bb17a101629db91b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe0b62fd4eea2f16b79dec85b3ec1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28d7a9a3ed72ce9c4f3290ad755c94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125da2cce9d0a87df2cd7795708058d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce501d183490c04bc94cd15f2c08a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abea269d2bf50889ed527733ccbbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218660e12d7fa44d2e465e5fbae44df7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8d946adabb56948c67975dd5ea90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e0ca3f8bb3df04083459008e52cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde91d9037d4e95071c4dd3826d189ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02cdbc31c10e137a72851f799e09a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3cea6852afbd0e9f64639236d4357191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438dcc2cae6330399d6443be5a410e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b689d959382fb03f25970ebd2f65bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccf646440497742a8a526d4f1849d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fb5945e936530025eb487b08d3fba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ef8e14be93f017d9e0832be57a73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c9dc718093a28412913fb72ec2266197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd778b16c5666a412ed5abc398c357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1458dba54c30ed69db7647745401cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb0877e00843633f47c975981355e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdefb29e214e1c03beb4d1d387122d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417db25fd02d36ca4367e1e6e8059b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aab5b5bb7c0ee8bfab17eef758ec3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf4c2c750b3127a4c65eb39886b89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9162ea163e94a6059d1d955d976ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d50c0dbd2204f362de3f02f303c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b0f23978fda4ea5da720bf751e507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a453951d2392c4bc6ffd4c8d8c1a59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f181771a30ee5ccb7fc2663346fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4339dfaf493751e2c0a59412f9744a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d377100323fa95248947c305e55ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c220a71829b4ee801ab37d5aa5db0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3bd371bc83ab1a98bbb5b9dfde523213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0002adca9a836b99e4b6a2e6053214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99664a925061dbd76a48a9accd586474215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6ec3314b1358b308de5a4bef7f803216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737b62559f073a7feac967d75cdac10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c4b0ccfc278dbd6ce4affe8c2238e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b2fa6fc55bfa5bb3fbf98bd25834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1e3c21d8683d84d1ccb240e97909220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153b96a7b029be356222a9c97ddb7e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4982522189ff92f9f541af6999f854222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5c0d4a022db4fe369f568e1fd308223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d26e8a4e0b3cc1c7ecae23b82855224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae7e9d21b9b72da8f4909c8c60cd7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea73b0a43efdd6aa269b17802ffaec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d4789a7dd0716a9048d0c78eded8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafed72752380a4e06817481cb9993d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cdbe34fa3dee38e5bf50fa4d16ccf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da2a238615eb74dca9fda36c95d94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ed8a818097047b858338d2174df9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff1ad2701dfd84f78fbfca221a7e78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ad6ee6e4b15ab4076c8b9dc708090233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6014e805456449476cb7fb88e6e8f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab4d652a133db3124773fcbfdd9bff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831acf6f40252b0c42e4cc7d51cc3dcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774221963576f3e46b10a8e6b238e48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa42356f3c5ea3cbc7d6a3556979a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a4549b992198b1577b36e88f590b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937616abba3dcf04600cf3ed478da16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6c36edb1025e136239ddf7238ad4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e1c6d3141760157bdba0392b9140c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f8994d3762de9d8311a46d7fef7af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1897cc73f67f8c3c5ee00dda237c4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9150242fde5aff35b4bcd0255abaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac86c155c0339955ce9ab9c0a7b3f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a06d099441f76b07f48444aff8ace2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cf8c6e05637755e3ae3c5e5fb91dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b31765d2f900119f1952d2615e8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f5ca5c14f3b7baffe399dcf5189f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e77d8d6045ecf5332fd91f8bc001251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd9e93fbe9088a33a59f3c966ab08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea80af697dd09700ca39d6db94dbea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf230430eb88e45f2a284c6a61a4af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cabe532b7eb828255496c01d705567255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004f7f65bb9e3532331dddfea795adf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940ae519a183581be35a32b53f567ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a517191008f7eef4df171858a6a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34329e341e5eaf4ec4f550c6cbfbe23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9177ea997cb4bc7e4987cc9702d6bfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409a86e589c7b14637815ee7899a97b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a91296a9990a2fd22982b658fd6a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7340907017eefa4cdbf7d4bddf4019263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33911e29c69e5058e303de52a09671a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f21a14a687ff0f00222aeb58e2d759265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb763bbd560defd2410075e982cc64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53462050032d1a3c02f647aeee2f72b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eaa0f16159ec5655586ea2a886653268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdead8f59f93d38ee1486ea59e40f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110465fa96a03ca8d0e0361daa336ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f31c39fc29b5fec805f814d58bc45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed813d784ace8325da1c47e726f43b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869da4592db99e0fb5f500229d372d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7f0eb4612a1977efb8508413fa57a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d3d540e98692660704bc318095282275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9befc3b5aa22e9204c382e430a09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d68dc9b8d788237c1b0a74445e7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b82cae979ef540a6307732433e1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854631741a575146d9bec899b2b5914a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a6d33d7f8d08dac364a65d69bfa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cce8ce3e60106c20c90d9bcd0d929281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb449d41f041bdafe29b1038970ff874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23775120481ce82945e42c021393e16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5b2ed13b5ffca0a57760405ceb29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce97f1f3de065b68c92cbd1e8716e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adc770eb5c8cfa207517376fc42d11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c12d2ee29cff5d01157314c36154a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468312b61202b41f35a4dd792bbf82e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc4880c83d9f138e678a5756c7d89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e38bfa32df1b4081384f1daf520e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb1af8bce193f578e28f6ac9036e72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c623f3555b0f138da2b61e056fe35a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c1c7efb08d26813ecf66daea0e96e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544274d758ff7a69de423e4e9ff75855294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c9cff61394d98ce8643853eabee4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe99da4ac06a2db25a3378f592cc5e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3e337bfa5510543bdc9959a796127297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807ef1d56fe1f5776ed3d0a71ac6bde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e57028ef7fee2d4ae6fe7b0740b57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35897313707bfce94d827f1093fe006300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41bae7445968eecaab051e349f872a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2deabf58deaab3a66b3784427ded1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea32a3493d9312919cba860fd5e7ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536c937d45a4441d990498689dfcef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5291f8ce7562f5a2d97f35440e70d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c86e1423e0fcc0c3f219ec623af1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e35dd5ac4619db3e3e94acc11f26e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613db0de773dbb6ae35b648778b07c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab346ae49b3a14e23fd186829060e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dbe809b935297223b9c980dc08d64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4dc6ac5c398d0d2c5eaebb889be25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a76409db4a45bf3b5a2513b1619f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac884363dad8625353702168e696bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1404bd21331de3d41b9e2bf3e5ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431fe6cad11edb61ecfe48f5d103543315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572399984f66f025f89014f2e6d8344d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e41f9c93837a362d696edfee9aea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716376a7fbf0f2c709cfba0d3194c95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9621292e992225077130a57315f25c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b875d76f1ebd7e28cff0ed9cd87c61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be039814fea2f229f0ffbd26bbd7c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a7f37bf62d75ac1a5688c49232e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80acd49b450604313ce3eb9882eff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa5adf111515f6a0757905b786487a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfba934821e62a563d42a513e6841b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49c75dfc5f13c3b55c12c207f6cf06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcce0a393bcec22f8bb180c2dbd8a68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f231782a40744fc8e1866793c767105328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79d015d70ea28cf11094bf17cd4636329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a28dbe4288ed413d654c3683df0aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca6cf26fe6ccd7edc191313eeafac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5bcc64558ca70e2dc15cb95b91a2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91a9368d698e72bcdfda02e08c1ff9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dcabec1f35f4f56e1a759ff8c89d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fd9e1aca7de11aaf4db7452524a8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880153f7a28ff0f84bd0d24ffcad08b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de9c62e7ef6c7e44aa46d7ae8456b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e909fdf92fd388b86df0e92dbf4ce85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca433df022d61fae3d5f30216d7ae6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c9a365ecf07f0ff3c7f3327cb453340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb302aad93e0ab33e26463cee45a5b34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b672e8ccf53aff3b0bda4ece33b2ea4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38009b50145a83bb84e682e67053ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f01e6da7edcfbb032c3ad823b145344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8feb0150309eefae807ed95082a51e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25b2ff3429ce0713c54efce24e303346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb13bcf22fe790b73e716df479790347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82261f0d10972a3b41bed046e76019348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff381e01864ad51c0e1822f11ff311b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396cf7b6fd5bef46dcc49f64758a103350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a010b332c0e6a2caa1b16d6fb49fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4302b53f02f4364d7482fc0738f7aa6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7544944953bdd33c768a7af49be156e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f791693bf28a73f0290ca3f219e822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce660fc10c27d9622c1b1c44bdbc0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43893dc17f4e0e5ef867fbb79adcf6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb943171057fb99a61fea2c75ecb228357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fb896102f0981ceec4d1cbf09d32f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2e50924c6198076532a56249850c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442f90af9324bd2bc86c1fca0e0186360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b35f305fa9b6c4a6c05b7043e64c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20251ccf5a592675df4a737348167a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb36779eadafbf79658200a0e5baba1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03677eaeeacb94e25e80db31b0296e1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a859442638133d20e96a81f66ace7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516dd3a33cfb5492029f776ee83c8eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61dc565df0056e31e5e58747914c4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f13ed68275b8d493e5e7ff2b2eb8d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9313d8fb718b578b0cdfcfb0694061369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a95607c81b655e4c728ae7ad8991aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4038c265ae2fe8388b6254e7033c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e58e367fd0998821f9300d85106a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d764278b57dc063d16559b7c916e23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c131da1ab042c46a4202a6d9d680374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c775ec227887ed24abdbdca1f48ea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b523dd3c482d786773c11f0e265e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a0fef583044d89a7747739c1dc04f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34d468477fdc89009a88fc3ccfa674378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a0db7675e988b9ffad0ce6b41775d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86239a4d5f9553eb39a85ddcd1df84ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad278cd4e7a0ae8f71b9492ad3ebd92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f017ba3f1aa8c554e341b0204e88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f7dcfe4df965a4d7f5d6f84910c68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054ed2ffba794c9d8b14471e6a3743384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53e11aed06724f679e4871690fc16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd510c7f35567ddb9bde7448ca4cda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c459471a64bf743875d95340fafcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c977309bfe6155aab2ec7e21a47c7f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f0a3ddeb41289d45d9329c6e9051e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0b9e64f28ea66f85d6e0fe7a7823390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9145e39c40c8db557b1eb4f057d995391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63086efc169e946a5a84f5ee82860d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44ee7c333c9ac1cc81a8729307f592393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c312f2e7b29930b58245926f94f677394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474d4f3ded7521eee9bda88c008c93b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7143fbc58eb156dfc7ee8e04c108d93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c99d36319470d233df7bdc7350515397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38815d5bc4f9147b747b1fbdfb2621b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50782bfa9d815e80fa2b9c9957fc997399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959115960a993f5f7c1887d09f8bcdff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a31abd09be0ad9293a73c517bf4fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c215b3af116cd56ebbd2a3208293cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3efc081df6b9f27ab1248726df74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772feb3744555f1886b90f57b495d6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffce6fd9d516c504f812c6458291e6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1093a6f9683945d390e6456c4032d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c7b1b28d9be0add091d60c5d67cd5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1efef0f07d946262de16dad34701f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5e9c9fdd5351c5541653984104345409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79432977ef4369b6c653090b4eeba8a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a32bb1eba6b26877ffe106235cafe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e82250eb41ec7311c70dad835e13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108fa97ae70764f258a7a445e1fdfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcc7c57ae7a1be8b863756bf79142c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08080265a7b82b51bbdc06e8dd1f2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de338a55ae81c04dc32ac90b0eb86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088c816c1eb4da46333b4c37d31054417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7df1ce48d7a8ba675b9c656cddb13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45985ac5fc80384e7074ccc94588a838419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65a1ef8a73a79ba4b7bd96e7b9ca82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1f97a44df37c4ae27f63c7840e686421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd361946da2cf0a7c88c082fc1ee0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe778f83d42e2330be9d31f431f18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967909168ac347d2be5a83ecd78179c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d0dbaa52d34fea4f121df5f35a13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19548d4b90e47b4a6f62463bc3c8a23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af8a423fd4ef0cfe05d62b5ef19a04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ce90a24ebf73f670fea5acc90a30b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1ff0eab6238e2e0c4ea01fcf89917429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33e290944625bdfb0ffa247a7866ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b21d7431e876fc48d390bd2b0e6e05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac420a893366f22fb3ba365563e841432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fb21c008b4dca4b038c4b897a427433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59fb26716fb0d011b82635824eae3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49edcc5358e15ea552aaee13daaeb9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb95f53241246f9d08be83b533d142436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ecb2a09411c429b3f3fb5aa5fb9b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe381add17e091c054b931242f06d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755c01ae7f050cd95e100f7d524820439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a61f2e803f1b7eb3f18ba7066719ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6fea5be799ea3af53652b5cc6b5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066de56491b9abe65d215e40c18c71e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3049a4968c7624dfa4661a49a874a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919a191ddf319d661fd4ccd8e229558444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89ac990f26bce9cbf7e809d9c5586a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da0897c247c77f3bda4b36597f17e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d99461971ec1f57f95628e23a562447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6d01d8455d388eb892284e9ac2b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e5be24f16ce2f720154e353d473a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed415a6520858206388ff8f7315a60ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1c923960ed22affe2a6f6e8a7b0be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bca82351d7fd68a85a2adb85a950c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf427a5f138783d69b69dea079e220f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67fb052f767ce7d9870300ba8c0208454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ff52450d94a261486632575f393b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa284faad149bfce24bc8e3ff9624137456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52c69531b52347bc4ab105c2e5095e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8773c8735c3909f10bdd8f2264d4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab741ba5e802c0051efda2fed34070459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41024e2f6ffbae4e9d3f595607107b6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de58c37ed0fbfd6b1af05c52c9463d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f290e814ce89e7b82422e007876db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119f44a9e2182f5468b7c06b82dbcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffce03e4fd096ca135982feddfc2057464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73652cac99fb30e4242946110199b6bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33def5f2614cf907269165515c6c9bfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81906755d642015bfdc1fd0486f339467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23024c151a6209f5570ece191313a9d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0235152eb6de89727d16cf16ba8df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d1f4209cb55eafd9e77209c424ddc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550c00670b8cf89c2c6564e6acc8b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d76eacde861949aa7938a9502bfe2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e34bb522bcc393609c313fe56d1e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3221a788a1fa90f23f93d933d7bbd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fceca53fdd751e19bb710469feac4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5377685a566f452aa87132eb959b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378844a8034c14ea05c8084c9c697b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2792d60ea62fc386faf0c4a11eb72e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65fac6c9bb15b053e921ad12733b2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d617453b5f2afb706d9b53d520e022480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d217c993f785f82e6f3bc3f3b6bfe8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ccc1af9a80ce2b0137937c80b8fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06afd42d7b36806c86b6f75b558710483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354925715f4a973b8342d8ab9dd6adfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d140d6b79b94eda534092ac081dcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89413c00ade90b4bb3dcadd5339402486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd2446690a4852b52a1645392e9f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696305f18bcae1911d928f09053756a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065c9a2209acf6bd2275bb60d9f1d5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9947635ab9b90dde522728714a2c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa0d59a7108e54c12f3d67b825c496491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4fb9bc1f64c7f0b61207b9b3d613492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d101fcf278b8c494493909320d34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45ed5c6219b8e746ca7f5fb5325b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c67a5a62c4f7f73e9353403187a4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae0b2001ba9298f25d485c344db148496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55802f7e35a1a688d733999d52d1c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1027a9e6d542cae5e24ca1c64a511498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351e0b52e8e7d07811045ee733fbcf9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72893281a9ce240e8585025886fd0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af65c2464c71b05527a3369314e86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018c0daf06da2a2df0e40b0e4b9874502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f631c3d809f6886c9617b764b3dd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cc29f7dbfa32b55afe61fcdf3b615504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b150e98fd16f00ce175f7e6019f24e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5783ce0bb7127233ee33356f66c69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06596d05b62b1630f113839e8f22d3db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8dadf623b73400670a9c1df45434508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa454e96e71136b414d46a292a0b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d2d09f589cd873aa161f6ccdd3566510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0233da4035ff67973c8e325ccdc43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfeef2d3509a34b642d71bcc8982fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812fce49ad68bed4dfae4df8296443513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1fa6840e008575707690423273391514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53aed6d7f739d6d09d0e6a36526f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1dfa65858dadd77c9f69587ae3154516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eefb356e59ee7c8035ed3a822c63d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb517691c4567c25f3d1ce9eaa8f448518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac1702183e814fc38d006ed80e922519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbe2d0be27e82f204afb1afcda9c0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606209b6998bcaa2379d1749021aa6ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09ccb899c4a619d1cc1aeba85f1ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8586371bd6b7be8d9d2016dcf8ab5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba365514cda251c48839c1c79f74d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e79cc0a0a15a523b6724bd5162a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b015e94577678edab7dd957cb4f2ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5b3a444a41cefe865cd0b7e2dab5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4374b3bde8d60ae764ebef54740908528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e450627434e64c23e8e97d2b2540b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc03646f36e99c8bfdae97de60682e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd4eb42552587db3de0372e62d06e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc0fd67a971e595012fe845de4724a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6817f9e902b96c41705fbb14ce3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f7dac11769ee3dfea638671cf8f53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84315b1856fb5a53c0b78ee743051ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda83a9135c9f779ea9ed764e3221e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b3e5abc4b0b5126fa39a6aef67c62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea9195987b88bc9856f163541b958538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18f0048954623b74bf1cceeb4ef29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d433eb03df2a85aac02b3d81968aac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f9997edf818a15607990a00dab879541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0687fe1efc7edbf3012cc385bd9ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e5b198756e29dc15156ecb593e9d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c482f047454743a9453388c54adb4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920ddab04dbd77a82a2d2e24abfaca1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f2cbec00790cadcb2b6028089dca8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a944723d8396c53bb39f05b54a7f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919a263c89a2a753f9c86b52725d349548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7dbab7a650bf5538dfdeb1e16ce8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b75e523037d2978de2bce445e605550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50091f71b8847292b59fe7bf3e37dfaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4c87196aa9b35d73d3d88fa61bd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc890d9f418a2156d743f40afcc502553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269550202b26c15fa853ce6162ef9fb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07fa26c3d41cb0b666a39aed094578555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3405e811d7425a20cf12bee5606c18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3233cc09e195dbdafeb3bee06e61e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf33280265535988671d573728d32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f57fdd5e156ec8523a1a31c02b76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d887d5a33478f2b06a01807bcc1bbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a2961e38881ece5b52833ea0ca125561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd51479ede2097d3590ee0798cd95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34751b2b6e2329a9056f0f699c558b9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f6ab6ff40813a67badd3f1c728432564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b02e9be3f28549297da0356cf5a0eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b32bf73f763198eaa88f8a5cb2ef5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb4d6f7d9dc7c9d0385d18ff8b293d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea14bb2d86cefabf7cb4a73e0153fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd134ab77456a2831cdcc552deaa2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc050df4a793be88db58193686ce08c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211803b7994237c69e0c0c10e9969fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df735dfedc0bbfd19e1d79da8075a5572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01a8ec413ee0e5a3476eefa3e98d4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4aff1fa9be1b663476f0ce9d893b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff073eee381ba890a73fce710039d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9a40511ae656d69b94e954de5e11f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d78c685d36f9cc438762f6355640325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21f7be309f1d46aec5880351bdeaa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74596a1be6c1776204f96b3a6ed8197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b19798ff26a3e890eebef2bb69a5ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688160d5f33d46e4c43b87a7ec91b0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e68532255f3973bdb0fe45488e764f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17df780125e6bb6ed976ab22ec587a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffccbb42bf16ae477439a834b2b10912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43cfede71b828f784edcff0ceabdb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd10c1ad1243bb5697a9f1229c72214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2664005299d50632595362e7c6791e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b1961a62b33ce3a88d4f6104f3be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2166b524a2c62f373f3bc6afee23f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a314ee3f73f722960d5f6d075382418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568ac65a4a5058bbc2c577166ac780919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a371503464ccad4691d133f005e41c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7267c0eb9d738d8d464dabe95a3d9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cff6b3d01edce8e1f1bbfa286f63d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d6cf829421edb0fc182226927dda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70221f7097780698de267fa1be806bfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb499a896ae5e0a3b68ca170ff61536325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7fac2295a391afbf420994a774f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f9ad54a6b72e076c126cae99fd64127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f178905527ea79c46a59024c02164ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8a8c7a33ce4e62ba520815369916729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f3d3e0e45f77fd81a9554ed08c46c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da6c0a5eb205cac1e9eaf95b0c27bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5cf55f260aaa80dd981607e8a5d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4814f954cbb1f6c0f1324e0536f8bdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874fe96e2ecd0c135c51e28d77fbd7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a4bca4e274b2b3f91d81e7c42f1c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba45c5dc0e4232156fd7f780640dc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649127d9b2ffdf13c9ca19a08154cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d80f4d423a373fd2b2bc6ed2b1a90738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236467babfa99885e8885c78686101dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ddb40dbb8c718d8f2e80921b1594540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fad267b7ab0d0e3548365a0dde0d7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898d92beb80cea69cd396036269167842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdeecc562bad904d094e1769d7269343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaee67ebc8bb523dc1d0410d2afff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a945b57f0f9bc57c85684da95f15e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcbd47542ffb113cb1dbb13c8a5dcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfaaf755b0578fe2a94a4d68b343a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a949ed054d7c8e196b7f203a4eb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0eb182fabd44d45020c14f261859f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a269e4810491eccc210527f8c97e7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c818ce261fbc11b2ae58148ad8ee6fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6ef5c51cca2870870223b82ae15d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ec4839ed2e815c504f9e97ed92ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a8294ce499401d12b79ec36909a6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be641e83dbd8d11a98043e93f51a163c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e51b4f119b4e85f6afc2861d550156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe984fb5fe2e76a1be782c85e2ded4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f8ed8a565f127f5d9b9944bae25bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2e6c5f361bce12bff72073a662a1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e126b4e295570256c8147fd56695b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0909dda872838a60ffee76fb033ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b08e1827d3154a0760d717ee5d7a6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f8381f9edaa3d64cf6883ee72200a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c5bb187ea718517cf6a4ddf89b3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd00e4f5df501e6fc71afc91b0b67b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12f030834e06365a9c456c35f59f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb373993e9442f264dc37aba90d3a9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a53e46f620c5ce6811feb023e0735468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be0936ac04eb3c35ef6cef7f126a2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb8e03df729da3cfd16ca9897a84ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1ebe2c76b66abacdee35c3bfe0ca471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9db240120eecfcb1576a737ff28f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5af3d1ae0c0b62e8e64e44ac732073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caf9aed15c69cb6fa9e588c1a5b7d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20db5dc665ddffe7ce8bf1bfb94bfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ceec6bf8a85e3a09cd4653b91afdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9024292073c21ad03a73da63aca0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea4750712a2e76d4c722d3cbe1af778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbfd383a523f2c0035f7e32295340979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff7132ab0b164a8e92815b291118980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f74e0c0c7f3ea1eb16131dad28b5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84edb2f4f4b81a04c5da5ccac844b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773351c15f6879b3e89b2c8a33466c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3addd47cde0ddc039d841b278455ee584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88397b1e3d314ca34edee93f15d8e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeeec2930828072c0565eb250138b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfc68edffbb50137f1e3b32491044487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d91e34642e8929408b50c3e8302588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15dbb9e9e593595467978ec8252f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe55b96008a351a1961b3e94209f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585420fc29885b1f970cb8af134137c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee105f5cef35db12c8424d00fa301792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7550744de4d816dae8245c3f950a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e71e320f33bb0056496e46f28eec8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411df23e1d2cee0678353f7617f3d3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed197ad216b795455eede3085af568df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a1a34e5f39b7f19dc5cdf69961b3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554e0d68c1ba99a1cdcfc156693f3b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd3671e169c837e271bbe3419a61799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebb4461e519202f90fda924efef10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb448ce3c022ccb856452af8a53868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23018c6306ecdccb82ac826085021d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cef9438146ceda90b8c49c1440ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58624fed8527ec2f3e6d6e23b9034104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42672f1ac4e83b96c530e16b3e8f743105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50285c930cae2141dda1d85fbe984b97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b53a79e03fa32c83b9b127086845107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113256eb26dac22e956f7039f213d8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f20d7d3c8b91136a34263f782a6d83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38895a56d61fcb7c38d4231955e3dc1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ea0879915cc8b7fb066c5fdf96cb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545ee5dd87e107355e25c8ab50e0485112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e730ef9203919b36868a8a6a041d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7691ab85373a1d1cae4dc349394bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3904d19a12dddea3aa988747730d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f31e3b91851a4b80db73c23399daa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253672f1208b555d312ab2524bbf988c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf9fa060bf8587e58a47a7f6d187f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ef856380b95a4aff765730629fe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262bfb6bf04a98c1f73fceeb54ddd32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c3a34fc4e931b224da6684e10052121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b5b0384e11d2851cdaaf842b1dc53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab76e76e4f5853f54a20e9e0773ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c529e8f7c3ae762c87ea982cf36e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f7393568ac717cd17b7074590d4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c74d39f370010c3cb32a1bb0a35bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba81351df391ecceb10c80ed14b920127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ac9d635fd7c092bf9a6481fb3696128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dbd7d6668b1705bd148d4d9a77eaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3516ac846a641240a17d06b676b666130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e04b837f72fa77f6c938e0a354bde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1154e1aa31cdccd9070bc2659b89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6be6437d4354b034cec90e4705b63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a29c0d680b1ef9ccd289472d6901a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914184ea301eb8a1c804ac3384f732135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992cb2d278e2665d5fa68e2ca3d5679136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b23425be443e5c7e80fb033a87dea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761e4a965d5f9c89d9818f533466489138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81dc9371d7f0e72608acf06a00f4da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ba22e665f7f67a514d34c6a6e82e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f2ee3220ad2029f2c555e0927904a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b81bfa5f01ddd32dcf39b42c061e22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477f993ca90bd8b0d75eac12516b48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d007fb8f308d067224facae4394a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6aa21f59ea9f6e04b5cc8bc26d46e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce635e96e600453706439e3d5f9bd7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738db4cafb192846e77773539ffc26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ae964519d475f75acf215b4a035d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612bb9be3ac8ad7e913f025f904cda4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64998a0a3a4761ddf5a6ade750fe7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ee0065b6b03e4126794e40224630151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fcc38b55fabbafa594794bbfd026f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b61d175920fa05dc302a7a1b2942f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823105cfdade6989996b9e8b68ca8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644efe8db05544a35cea78921b9e30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a6152937d5d9b0a162b03335a9d1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95961e384d4bda04cf4098b9b74b0c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82119a623a4e6d17c09661059a2af53a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6908b1c001956ccf598abe1064c86e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d7daf1ba815b0b9895a207145b95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6c1b9278216809722e1ec1dabb0e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23957c8bccb6d21f115b965191ccc8e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f1b23ca489935c4810dd86b88150163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7c6c21cbd971829254d8af2d213e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4c1f783f18ba65062c53a7e671b65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c3be0423f93764a282980185caea8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8c00934a1916b0fe98b2c7900e921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282ff66621389100021d18436b22f66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbfb2775bfb90abf10ffe6ae931744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19141fc4fa8355368c3b3abc4f9099170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8096b3004d96fac5a7b6d1874c2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be096973d707fe7151164ef3475cca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752503309c0f04f5ae328d7a12bcd522173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc18320ae06929a170e215cf84b16a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507652af68f2557393d8631e7432e4c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519880128470b3ec840221b46540392176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb2837232f769f66713cd2d80ec69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8551ddb293d1ede694f786be98a869f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe16213e8dfb6f7f07de0df2921343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f454b9f7ac0243a0a03fce8bd0320180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9e88bd9f313dc8031415e058f3991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a4c2c341963ecd3e123986cbae437182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f67498d2bb4bac455720a1b23f60c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7050ab4a495ec7d3acd9d505739fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488597a0147e6ab11b0348af6e68c19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c37e7eaf5251045707e252636b2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f46f2e7ca2c58a40988e0003de4ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a178f9d3879a0f05ca4d7a757f182f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817db63f81dc8087ec35b44246b304d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccd5cdaca701e81304f30cea856578190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d2632faa4087a6fd84c31f22876b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586cb4f12fd4668149dcc534f47f50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9719160ae51797e2a7b9593ab4bd67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5527dcaaeb91f626bba568ef98df7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6854f4ae798e2fc7a708c25cdc0c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d58378dfd5ecde47e0c07842fbe76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a57fc4783e717fd60b8b522f3239197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62bdc94454b8177ad254f6acb87262198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae222a5c74fcc48d6a181879b03375ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e3ac7819cd7129bed952749ada19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42cee9dd4c9cccd74ea90169abf3ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942e118ae1255b6989fa40936acbea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f98a8e40ab0e5b0ce6649c144b074203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec985698b29f91500030664e228910b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc306ed2594153e3131ab839d6b5ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df852062d58cb6583030d0124140f38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37636e56d6076c930df0cab485d6f9fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e9db0618ecf9837531bbb0b49827208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583645841e2e8951cf2a33577b90d384209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189962b838136ae0e0cef1d0a14145a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d9d7d193be266649446cfcb66436d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9573a0e155616ea357274518359207212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df4a141fbf6746cdc207f8b34cdef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92645287254cdf21a0867853bc3371214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92a4ea502eef7c5896483aecd83af7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1016186486ffce61c7dc384852ff2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf9191efdfed89ee9f2ae524b25c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d022e35c49b9b25911aa52cfd7a69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a428bb658e2310b914c4696d7823219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375196e5afe6ff458e76d3f100b02513220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d89bedc619b09b478051e75a4f345221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5811151fc9327b57c3b3a4451bc3149222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d20f5e051d301cf9a0b003a9466ea2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31316d5484bc7a0f7fa367b1ad8dbcaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce5b93cfb76905e9c25ac52f138bf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20ebe315cf95c045270d73a732e2c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb45a59eef0639acc9dc99c77ef7fc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e14fa719d5a1c115b2bb886a1c5826228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02d87f504bd0022bfbccbdf08a0a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865c408681dc205a8aa095788ff9f92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f0c696d131a4afa484bd5d3af004231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc08c72d28c8080e62ec338daaf438f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1534123d96f9a02f112d19ad8a92b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f20f6db62733749a3a5da47a72de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beec706409277cbabd7ab2b572e666235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0edc849f11f8082257bd2014dfb37d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e547fa7e0944e14624a04fa2ae4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada81320613ed0317b153f89dff36f45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171b7872b5af4263aaddfd73f821fed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1382c54ca5b0221e55898416a8abe8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d716023c1f5abb956276f02c6eb20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8277351231b4400aab59b5e785a8fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c290ba215b27ea613d5f59432f47d0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af88742782f304eef3cf90760abcef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a4dc0269c5be09bb16bad79eb598245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf66a8a01612a97ab731b5019e0ca6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487a5a99d5dce56adb0099fda88b02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708de8501fa996d155f99302c5fdedf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98ed4fbf233b2aa352cf9653b1e8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87679af37d93fff6a881d542dd4a9c3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae973b51941eb04065d66df8cb4aab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be6a61fb7783d8036dbfc951508a23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67c44f1cdb0045d78009542af149c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783934282edd7ae38b9fb209c273d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1132da4dc4b5dd69f21c0e4684adcea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0d94d4342709ff5d4ddd0df3217f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d2b8112ccd736bbcae871fe22870b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3f034473a0a7fd60d76809705af0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9189ad623cbc1d046b677aa887d8bea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b2f5dd1e7c0aaeec5eac74934f63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0115aa13d9c0017dc7aada2933278f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01a20f6f189d9ee7165d8cafe78c85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eaadc0a696e43dcdb04c747f7f132263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451e1fab08ce73a273be87ed0a9946264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9471dd504841244277399284b2cb4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254758d3fe714843d6169a26fab0fa4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420736ac828f4255385aa756e25170aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9009c0fda5d7189610ebe691b135fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff10aae4dc04db7a2c64ef7afdf42c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a275c6a3b4675bda355ece25ce0db2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91fbb9af3c0bd30795341de6d78160271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cf8d6707272ba008f699fc5ccc053272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d265839c73c4cad5d682454a0a56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3cf9cea550bf4ba3470ce398bc57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8adce1cf9e855d3cf863446720562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18394a679cd0cf62b5a3bce3d2ccd570276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65c5d0fd36a5a00aaab7b368b179f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d9d9ebadde9fd22048e1892da47a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc82aa2f11ce3cbe201b26c615122279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411fc304708c6c42b5e6e5da645881280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97593287d368897f8dc3a68bdb205cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f887dc74317666b276a534a0201bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb2e4a0a07b08b40f2d0ff73c3f29d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25559c873a96cbe750018089add554e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f31d34871aa9fe4e30c57f968a63a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb28cad14f47c0e0523b72339a782a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4baaf7ddd38f11c3b7dc534b2d13f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95190069ec3af256243899ae8a660296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292f7d208e0cdafa65443119a890571289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee0fba4ea6bd5d044345fc3e7c2f85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba5c1a9e59c8a7ce43229037e81fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa68b39eba7d32a3025c5c1f24bb68d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90842d420fcdd7fd8a9170fbf4656293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd4e76216f68ed3b2647ca96a4bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31390419e4eff33bfc42db62bd49362a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eb92fa5b4b44b3bc9fd82778f83aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5dd5de4dc1c85b98a6d1af137ffca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e009fc857bace9e8e3b8d2f893c541298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8afb978bc79389bcc73e3039b8ad36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a771391f8edf1726e09d410d53b74f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007abe2b24cc8be6429b6575abb0257c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d2b0697d000e462af5399d38d392302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1afc0761714065aa25df49cec5b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155854f894beae32b4515f51b09482d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad40b657bce2f994faa26314c86549305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26442e250106aa45f718a90787d8a83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055a3d6fb0baa439d5fed43b3f84a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc04e71decb8e59c7caeb42549394b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dba2d0d35ef7bc016b58a119a496d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869dd14d0cc9bfdeb19365fda47506d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3558c98256543f52d406b396979ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e7bc3d9c13eca4f711a5477d3749f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aa01070423c36ef24af1a8de2e4c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c616ed9b2e063ffc5c62d4207e385314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da002752d17b77b5b27f33e40e2585a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3763395f4c370867c8e78f6d67818a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423536deb946f8292ed3adb4f9bd5e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180035faeb0fd4c24aaf478a6fb07af7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b330b4f96b861239d1d28546c021319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f83d0ca1192d348bb6ede0a31847d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dcac316553cb4a496a0ae408492a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178fbd494a91bd476908e89c252fb44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b581d4e3c0dd7afebf4bbc25c867ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61e07b3ba6f370e9c3061b5f458bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f170cac9f8e91b3af17feda712ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6d236d8c52982ccf260a15b19ba2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344abf4f1d2b3fd37fecc96f1d87651c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7f81bb0b1ff811304f2e2222b41e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c95971505a8e3085bcf330d9a9ead329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0386be0b774f3b139e71176ede86b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b07602c72b66ded0ea4dc7dcd61492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2cbdbfcdc75970a1c1b6ca55fe7f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca342cc25260f55262216974874e97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e26374c0234b68b9364d6ff7ec9e02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f268e29d81d9812afc08528d855c3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43fb270e2bbf51a577afd3e7fcdde9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77a3bedb9b6081c2a1ab75cf214b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9d577d00c0d542cbee789a5c5c67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed6d6223d6bf7e59e8e1275dea8c6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0a45488d79a2631ccba29ff8cc7e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c50742670b99639a09bced2b3489e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6444bb3b72b35653d9cc1ec91f025342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a691d154dd9a9d015105ee08c7b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e5cce57ad5cd1b7674e31d2c0e20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d835ba81987db48a9f78430bb9f4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646e2c8acf08b45964f1301176cb851346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875aa821ee0a721b40c71d885cdf9e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cd69777956972a60c6162ffdba9d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d8da7bea13de0d6bf160318be782349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fc266f52f6efd4e50188e7ded4fe8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335af8ede1efd891e7fbb84332be509351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904040fb85fcd6af0c7ef44c36103a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27527f236c6317b59a40b0d086eb094353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189a695dffc651179a2cc9395b9d9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5651a5729a316cd0cb0d0a77567385355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2859a5800f678e78b7dd4d0a276f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67ffdf18d14f804b37ebaae5b6e5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf34c10f0af108265f57836748510358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dfdb8172120572bf78f115d5e4940359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c32672cc13c03e446af16364ed2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87c4505c68f10292db797cc8b2953361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc0fed9e6bde0213bc9c11ecb2146362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10b870d41d3b054447813723a2de94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bbe32d6012e8bf42e1c58f10b4b20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa220d16e28b3a4d62cc8a30f510db8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77907016e527452ee7712f01ba6b1b39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502d8ddbb4685f24bdb3a9a6ebb03c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c2b845db57ce82492d0b7f50aa79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44966579bf78c3683ed4333bedebff0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709d18e1a0de903f6f492f6988cbf78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b746b8a9404a5e3e8f8468a4df2bdbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf968fcb84e3c3e783269ba13f241f26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1081f21f4dd835d891c20d0b0c3762373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec2e77779a136080493b12afd3c90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf364bd68f2c845d46b8369f128ac47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e62dd4dc7f83eccfbf75c14a27496d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8e4bb054a7a8f9e311306ca63ae8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b5d4d497dfbeed51af0772772a410378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc0340e0f320dbc197807b304b2e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5277a705c081325b23cc046f9f8247380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df749adbd205f4b002684b3c631df2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ac3e328acc262aae02457600a441382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26765d28ae3d7aa35d4ae876f093da3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e511664913b1e7301827c38fcd62ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870430c9ea55f0c04c92dced30b7b46a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c11a4be451f208a913f5b488d0d5cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466667a5d2ee087e53a3367ba4cfacf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36247b423ec8e94c16b64337c2047f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0fecc96b605b6e451a9fa256b654f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf18aba8c70b2fbbf92428f05fe4a42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d7137df79a7de6e965a1e21820a3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dae1d1bcf991758f70b04a46cae3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e50c970919201fa6d41fa87457f18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db114aabc09a8d39d8d3fe33824e40a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cd1dc8e80d045af5b20c169f89db5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a94cd0ff54d8a8c875a509183600396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da176efbbeda017ae5920eb7f86a4238397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd99570d551d0074f0ed7c910ac1fe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf412a7a3875464997b99f231b0ee6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce143111df56a510dd7d9474789c0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998c926cf4a06f52ffe5d690a087d17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799281e1df402641109adf7f71500a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169ec6b21b5e1c5262100f8ebd235d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696f7832c91089152835b16eeccbd52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126827d0fdfb359a30df9431e32aa7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda5f690341e91554e892b21991793406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384370fd4c267d540471dec11cbde76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30446ba2964cd005c656f67559dce6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908475d5d80538854b7dcd65088eeae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597aabe9f82fa282191def36e50da07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6a7b5b979201b3d28c11a4c793876411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44323427ec24e861923441a6c4296412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3803d4abe3681049608071ab0ff64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f54c8808715ebd268a755925dafb50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55319f064531f4e1eed6f38eba4d7fa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05575b2f56707cd80a9367953b1c0b69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a7f16bea91028a5a8d81b4d22d1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fd97f397c8d5b467e22f10ab1ac0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4dc74143af999edc827dd278fe3bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11daeb56b948e071feb0dca7d21299420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850367213c99f455c54b1b3763a7d783421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976f124276fcc406d766048384e3b32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961cfd9197958cf7186e8ba3d13df5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e6f44298e65b64a3918e28171be4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5aecea501b36fa6a027f7ac70c89e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ed13a1f5447f381516908f36c4bb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c98e92c55d5382ff05d808feece3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96d0eb5d18584a93f06b90fdb54da7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca7861030d98d3f47a9f1390cd612e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc99282354455c6cff4f5a6c4470a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35502aab0d199bd5fca620347f8f4cd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a038ac5f05a457e3084222eabf427432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c78e171081f5864f7299086c0daa5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba038aab97dff7d0a15aebfbcc4d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee5b833c5602e7fc860e78f36693f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a111c0a59049d17faf51c2d56ea9b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8eacb13959aa0f5e9b13b1ef58533437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3dacb555c977b4a807190def6313438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857c9b837db71f03ee3cffda5f314d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc514cf7450fcf1d58c7a19f3ea6ab2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b55c54011baa9e05d1b1dd35e64c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248ac184f7b4fd171c07191e01621b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57b775ac7e5a7aee87def8ad8279a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e0ce5f103bf9512c331fc2bf3b13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5011a0168dff0284245d423a18161445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66fbc19e04d71bc493be0ac46178f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac9fe50f74defbd4e2a5de66b48246447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1d5639e83a9efae4abe58b87a89d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f1ce1177e4b67f8ad89d8e16785dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b25b202b59e6870aef8e999ebe16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a06f59070a1118e22fb442c260ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198abeda1787f25800a859b9a92a21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a2669c58ad21068cd7c543d3b087453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033ebdadd99d1f3e76ea7d86041008454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e48c93cdd5a4afe9f888b35c24f6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824dfdb0062c78aca5794128b565285456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a0f3f10407f3a1513d024c47f0313457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd35e2cf460c3a1c89e8d2e915a118458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d395f463c909f88f9e5734c91245f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d2096d6dad06e7f6c11b6ad19488460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f486279bdfe7626ac724c69dee740ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87037aecba83c7e4ac2c9cba29a38874462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb740e5c12ce73afab7a3b37d8cb82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f28a8f2fae3d96f29f86764ab980d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cef6dd5c7121cb34cb06e4b205056465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47522e7682201ce8ff2242b46d426778466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd21321c19d4be993e12e12a41abc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67ac4f2872c063f8f7de007778d254468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f86741dcaf4ba8454297627cd50690469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe668fc8fb37233dd58e12baf2d1b14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bacffbaf3bbcead7620ac55d66cb4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0d226b4dc03fb2a1c784ad31456fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048249b14b02513f840329024dcd8aab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28276857bbea973bafedf91dd71376f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310ac3ac0707843e17e2c276ff0d5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4080b72ddc4c51f51e34307d4501e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706cb5b1cba2dd5ef586bc53f9a20c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05aca3f3396315ff07f330b8f350e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2f0c3663dd82f1a7303db52f05d50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a77a8dfd39d978bbe7562a0b85340480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124388ba008ce8a05867373953f89c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264692d2cc3ed859d839993b6a36c08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99ea7f85e36250d71c621956610b46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66a78d04a91cb074adb2aa78b8be7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9add5a58a8aa7b909a2a00cea1b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12415f4203d7f0f9aec2ff7d3ded52a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471c8c7c780c8d602e468831b2f7a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcaab58caddf7438f45e2d93a2d101488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e6adbce8420a073d7fcbfc845aa9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c123c514590484333d70f6b3638483490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e1cbec6708b701afd7634c3e8cbba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418266b783e1ae133ad3557cee8172b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adddd6a335f1e870c4c3f0b86afa5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00065bacc245700f11b40150018b38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c79adc49e5b8d19e32a31199f1ab8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73199321fcdaf6aadbf54c8c960a190e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c742fdbf89c764fea0926b719e81f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041be7d094c640d7577a2d3a7781d28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128e27ea3e6a581ac8cb661535fc2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3127fd1504466a82b33c0b384e2bfa9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026e79dbeb7fdf7d6aa60c2aa967bc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e583d65a65cbf561e165b143d268603502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3c17bf46918b08b9439affc85658503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63d4d019689c0db480fc5aaee880c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e5d36eaa5e00de5050ad61651b67c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16aa58227978b7e857897ea0d41d1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b952c1418421cdc72cb53300c7d29ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd6b77eec5d6064742f308448ec48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a30ae517291e0f17df9bc58fb37b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a1ac1c0f7b66ad852151ba7547f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d2e42edc6a6baf10ba8af40498a24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a56960fd4070454c3b87266f2eea3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38f4774b330735df34063c0d1242ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de7bf2170b43f914780a677e639cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9083fd1b3359e0353962f4928a3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d026fb1e73905cc369be29541b55f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123e9d727b8b1678c2fed2b688f2c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36effcd8ff67929a856979b1e5ac8da0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad5d11592f346d52bf5a840a2e0fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e96a3e8b305d0b6da396bb2a220ed6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67ddd7899b7c90ea2749b36a8dc149521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e73d39e67fcc937fb53db8e6a73dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef29aea87d643a9f2e38011c8fe255523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d50b796024883c4dcf2df677b7c9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2b390ad90fac034ddec2b4b2ebd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81e29ae1410b8e116dc48ce810798526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2f105c0a7942121484501dd748ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaa8d977cb7a105bb3a48b9164080a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50751a798adf1fd92b58e3d91956ddce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce47bcdcfcc84e63627167f364755a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680a6623e9b5d1ef98e5ebe5fcf89da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd92648349300b2490c33e5e6d209e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c82ebec4d99c360a334ad7cbcdd12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a252c23c4f8b92cf56fc78d7c7792f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8cb40bbffa938b8fd5bacec0757ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfa731cc2ee792b9591df13f431b64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41704791f2cf178cc6e677e95414ecc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05987ccbce737e7528653f397c97d8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eacc19b00ec24cfeeb7a169b2bf2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b726938c0247a055a576ce4bbf065540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b824d6b789ecaec3ddc35cbcd9e353b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf9fe1de3b2a52ea0bf023f3e3561a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905937d5c19b5dbcf25120d1047e7885543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e6828a2fc9fc77c4652e00355fce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e2c3370279a04babc34b6cd8db2c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b233679422e6843939716ec9f40956546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7a5a9955093a65a98c1912b08909b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dd93fc1acbb75f657ffeaa735b5f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ebeff429d791873ad942be48c053549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796ab4ac724d9ca56dc8b0c9aac2e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8848cb894fccc97d7b37212887bad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9e25de925f69bfb072f5ad6b09526552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b402c07f09e33cc44e3cb75252f0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4a6bd2b7c7c3649b5509ee6c088c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd94b3ef5290f1a10eb53b5e93bed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d7a4fe9b4b23a9e8bfdc05abb767556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf43bf0f3d5239f1679e685cafee81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085f240a7cba8e066c60ebc13e337e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865421a7381686f680615de752b980e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c4b22dc9bb2277178f9cb654ed87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae3056e85a009bdb2d0db2659a5e7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c1fd2e9b6ba83e5508d251d033e2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765ba9539228c3ba67aed2adce26146563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b8e92071d586d7c90bfb71357e7dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604e6abc97ab0865ada3b557cc420f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf220c452de3a0462ddbe40f3735a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e06b7b0c2993882a0e709e035c3bbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb947bc200849b3462746d19d1df749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1669691e6d0598c62d98e0914a7d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec3ce89d541484d73aa196e24ad8d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1719c6e5ef6c7df73217c3d04a588571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6993aaf2aa2589ec4052193ca94533c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>