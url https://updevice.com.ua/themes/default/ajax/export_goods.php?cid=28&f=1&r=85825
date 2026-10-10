--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f5e222ecf7bf0924a77ebc3a44eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34030b7585442f7fe8f3b205d605cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed87b0a4892cde61a8741a9f76f61b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68d489856066fe5e35dbebf0ad464d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1fe03e4906b88fe99149d148a68155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027388885a811bfe63f8b0c251735206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184e8ff57feb2ed7116a95ef670f9867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc440bb9f0c03b02afdc02e29a66f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd064ed4ae9fd16bd9a99e619bd33ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3075750c6c2fd65e19d13e02a603f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe608519539384a6ffe745ca71c62411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0132c869ba3e2883198c571e41fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa01a8687b8305bdc5c602b8fe9c66f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c2d5b4c8e69afa28b04f8906bd36314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6c2d44d1bd8b097d0a0a9f5008d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efe27b64edf0e58f62fabf1ae5c40216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb308d787e6269b62a4e2d09267603b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12400a5398d62b73eacb04eba8fe297818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba314002cc2af0f8b4c8b2a1a6668f3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc922259ac4924cccad55d5865cdd3a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd3b69d3f05bbb2e9ec7b543b32ed121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9845860b4d36bb2c2ac897e73bcbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a382e29d8a640bd41e051dfd50372f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c49f1aa00b7d143840cbfcbdb54824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea3bf1ce5c2649da0d10371988b90b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a31405b48c8906f03bc9825ac406e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b69aebc19c3b138508fe25c7d27d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75ee5ad148037d331b93d2ba349a6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793be5a483ac73171314fd048cc812f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e367420e6b7b5e56fc823e5ef4e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3176642accc9ee559deba49cb9cff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606b2a24e489bf12ae32015fc0b907932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94c51072195047e7abbff59c5b67c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e08449b978c37b942d50668472e6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd710f9da595b56a09ee8266522dfe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b223f49df9a2e65a8c77f9c88090e8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3741e37c940c3d72bcda16acfe46f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302f84c34a309ed719cf1e2ecd889d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922d386f8126d14129ec79a9b4aebac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f83c7f53ed469cf95b2521e51766140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb0cd0f9d134442b7743b9a20ab2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202274b061b8a11c71cb071b1aeda79742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34334eb607de09edd2ab6123abe881b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05379fa8648a79620fe697b2c512ff7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905346fc98fd2f5b8e2ebb8d884351e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e99b925a618f8ff3e445bbbaf89746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb275cecddb9133b4640a7b7863a56dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a1cac616a34f0cd118b39747df9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec5bbbe7dff269a613a476157caa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc942934548979e2d49e1ea7097bda9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d40e1522fbcabc4a577a7a6bd42ae751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbe03237cbc7b2d80535cd578d7e0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccfd2f566ff5c6c1b5c2a76d0be38f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302189de0f8f7b6527f4fda1550c59fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365f2816f021db264ca70c256a770255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a667acc2f1e4ab99b00f620abadf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd32e2b5ff87838cdab9a08470b65f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c604cb87a2cc7e3b4fa0813ea7bcf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb4cffc47be84e91ded92395d872b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3a5fc98017f9c58a9c147154004960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9470d5dec85c8c44a047feefc612f9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dca2e752a343216dd74134574f1f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8b1bdbe948147b1d95c7f880e905963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f1d445dde614d976236d7364146e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc371db6760350fe2702568ebab2ef1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616592e5f73f46c9b48bf715dba052bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b68415baaed037d9b334d5975459367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c21759e8d79ddd0765bd9b9c198e3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc601c7167d98422a50e65812bc3431d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48982382f573d997b6df7fb5e4e9bf9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21695a8a0b8ff740a7c231fe24ea271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0c995e4572692af06a996c21d9d5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff501a3cc0622680ca47670f20723a8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348bb0dd5c94f77d0bb2b8831a1f4f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da8a6d0377e19892bf02552fb80e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbce67205760349ac550fa552f689f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a216f24cb9af72ca76fbb9b4ffbb6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac1474ccaa0d8d456bc89ea504b9c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc97aeaf9d438174a2aa06a7306d2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e307b33ea59079b4dcb23fcfb596180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ea223b2d5ac8f9a1d640a4b883ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eeed55e1f215f68548996ce3a5f4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fa6f6b81df75c4fb60d87762c263083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1696fc4320874371d4f760370524484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b224387f2e7d7925469ace0623dae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114564a46f7317060364caa3e5463cca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f6e9115ec5080a03ed44692b42d4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2162991be687abb1cc249a9e0e0ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3979d15f35d7aeb75b4e23ff3d9fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026fef0bd591ca62034269b94f67c4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf0169d1cab03a13ae165e62fc665f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34512678d77160951c7c1df4fe62f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f40aefb002a7996e720cafa9bb5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d751e343199ca425ff09de4779bed194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb07600ec1e2b3db22d8c26f2ac7ac995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4144628775a760cc116af9fc9d3ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f353412187bc6416739c212c8aa2fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1d22bbbd3ba3b425e91953b0cc9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d985c64f86944cb2d2d95045cd948af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010c3417b448eb418cee81795adeed8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca78bbefc9afb785d56503dce99247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee2c3841f4aa8ad44e0dbaa1963888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767d7f7cfb3068204fdc46966cc0d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15499d8d43d66ff5493d425038b5da8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850209829940a871b1341ea5bf083dcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a21a5146df95f92dc3871359080a55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87dbe91db5da0955273ad67d02b83d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff47d5979319ce78a56342c14c994b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a809a1e7d99eaf17a07e4c7f969e31a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48e86d358641273db01fbc9207971c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea83b7e5c1794f58ac3b023e66e1c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc3ea5bd7e178dc8cb67126f2afdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b36a8bafabf22f2d86071ef069500113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5290e6413314ff60982ba43c47157114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa047b4566897a5bbf6c16155de96d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94988fa369ec3a8ec3b652dd9cde8dbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7791665020ce705df1ae2f30de979117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b23040857dd8d42689dc8e4146737118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2885803dc3347b84cb18716618aeb0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732764e69f0959ded808dfae023e110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b892dc1f632d17c7935b602767fd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55283b174d19ed178f19dc460b2cb4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ef6613509766f23cec6da9a2c024123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8176ab85cefe22fe067d1c82be507124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3de9c37b14fc3eab3c114478864a91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492e3b9f4b8860fe9a841102572232126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3ec83223b037f627c1a2d86bd87af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c47936c7647e8c56272a8cb80ea8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d2748eccab2bdf57d4c05c7cda57f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758852a40d92e46151fbc05f0320eabc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d37a3b26ee22b66bf6b97c146e3376131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c5ee10591205457eb5e0ef03c76c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1259b207fa9484f323f199e4d170d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5224be53d6f5db006978501de49c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00945b9c7b7a4a506a573171179b4aba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f77f2a5652ca6f4184312dc723d402136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947b7f6d9bf0a97868ec162cd6237c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc99d2c68c79c868418b316cbe2e098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef3b24f2ebe0b25e73fea3318eb4a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0af2d5863c31cad70dd708a5c36037140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d0bb7ce817a0868f1ec1dce8107ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b785759fe2049ce2173b32fe8dcd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f3b273578ca1c4f5dc8b56cfe8ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b35fcc15cb80fd383fe6f815d20a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5bc4e2dd2dc436b1535f99763a8d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a267d35c691eb14507895884fa009a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946ff376fdae5298b1a822355b078f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dcaa5a9bfeac4caac62184922e45d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d6fb1e90f78cfa06f526d0f9c708a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a56605f6bcddf4a8d8984725a625bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63df7b1489b52b3d7685c751c96d282151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766255e5eae72d39fd32050b27039535152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c375f295addc7b24a9fbbacec55b0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f669c7ca1000452a0fddbfa93c04d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7edd415cde1595144f6475a8f055e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de18d3d7732648a7682c1d3c7f69ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e78d29159b88074d4c20f7274e16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09711e1b39d77d113985a92d9d54e42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b8cd46784781e3129cdc04b9e2e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f160270773f7ae74afccb3135eafa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6913be377325267dddfc8775380524161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d1ed5071d733f9a8e371790881df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251449b50911aad7f6975a26ab17f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e90d74d8f97f95ec42fbc9a58b600164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644af76cf3f1d5f61de87c5a92c3478165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec4364f3bd393b1c997f632b71afd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93a52567cc136e2cb1123492b6d8d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135d449eb871a0620cf2a8eb7ddfe8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea46d443c6b44bf99964009e9e384e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0524e405358c43e2019da2f58377b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b3982b765d363076eda1d5c4c600171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff23be80364304b58cf3fded20c8a24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992f2f8a00554bdac070c578a9d29a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23b21ba787c23d3dd27c51e61da522174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac3680c46f1ca156b001b8d06f5d97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f90c9a1357652f622cbc8dd10721c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed173b260f8d53dd796fe2ef1343db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd786391493670cbc30a8e2b5f31f0e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd380fedf47345c8ed9f7b4d246126c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49352747358484aff23b0c3c390aa15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f64e492b03635f99cb62e82fbf129181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f5a0cf02a72b4e91cc4feb113677f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef835b404f5d86bcfab16b45ca247183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b02e2925527b6a9f0094306e5c8323184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452cb7e51dec843fac5404d34d19bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634152f25851fd1af3240cf1f5944c42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f952d6e83262f3b20744ddd41168a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ccac0c9399f350ebe0a79ce5f844b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61bf6100c2713d5be317a50fe5ccd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b2aae63f03e3eb700e3aef24a47e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63bcbe55a8efb059fb27641d5c9b7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58dd29bf4daadbda837ffb321eede5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d50f27a3d636bd8d95390bfb82ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182b09b8bd5bbcf4db14687c09d9209194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e9a78c5846b9778ca1596aa89a7ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7daf8873c22e31f5789ac72b2cf92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0dc33e2b12e5d3ae92d5d1454e212197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf38448b628d9f8492fd9bc4376dce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc68c320ddbfb23547e1cbd86023371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb1da7aae28947813d01ae58f7448200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a132bd9464e354bc0fd987d54175201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f75892c39f67ed8f8cf78afa560afc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc37a053368dd5c6e5a37577224c4b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817f9eb6a17c2eb5f58e9d6fc08041204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b78ecae9a600be7737afaaf34583205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c01607f5c76870907d6b915267f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d44aaaf56b3db7386b64af7c3230e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cbd14c9edd128bee84d5fb077a5ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a66e16f7433621a9a2545d8b0b7d7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4492be9047f9d817820760b44ee729210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd30141f36345dc665b4c8870098fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3400a394ac63fff0f6a77ce381f7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b5e9eb13d66c5ce442d06ac9b01fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea3fe6571b2b6a0808a81fabc6819214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c995b2076f23f4d993b180c524992f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1b4d57a77d9d2736f1fb08347c096216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e6ad08104f5ea710f84e6cebe655b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d7c3e59b31d81198f20f62bd6b7d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f359d3b1297e442e1ba7e041eda426219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7005edd0c083ee87522b04862cccec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97664a80bcac6296cd53a3e11de4825a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb6b38b5a3118fafa9c38a8aaa15fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de79ced20beaf1ae714522654c5b870223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95121abc5a272ce7d6fdeb5ba150190224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe0bd6dceb12398b34b3cadf9b452f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a44f4520724ef71accff12824bbbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb016729e52bffddbe09a5a743ece703227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe201bf1c0fa8e53b42010d39cde02c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f8f862ef8446fbdc9cc598f3b9bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af678d86af2bf7b5f1ac8ced44bb78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a34f174ec3b8c25d8793a15e7f8eee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1f2341e3aa24ca3a47141db4e6c80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44600ab02a31982223efd62d2aa11589233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4bca2a4bde19ad6edbc5e122d9074234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f152fcf23fc6a6730ab72e7ad86590a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe368f79896284f110913c0417b648e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e4d53982f2f6e360e18003148cfe9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127203a945a15d47627286b4229aee20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b91f7abe669f5bec3fc8dff9c7a3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f04eec98e43979dc9f28b74f76c7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e3b1052bc281b8fb0a9080876ad75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ce94dc7027319c56576260976d89c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286156f91c7c04a56b932fa653a883243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745d1a5381cbeb358105f67eeb4a9a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473e6c306afc3805e9d49987f3f1be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c776396dec7b16deafde3b06138e61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126145b48bf8bf4221a36437b182c022247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2367eff7e7b30aa08bf277256a5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d83a4dcce18f40a7872864786bd430249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea65bb7e93b11ddc7fda20d11e742f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e4472c9cefed66f18b17e72f480c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada6b48434b1772da32a15564ce2c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae24618e84c22a8ee88df33ea0635d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eacb49135f5b3f7e0c188b53fbe7a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79557a71500de5a6ab0ef7b6c28cf4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4389caf7b60705bd13c4f434cf1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a594301d1cbbdfd486f34e1bbb458257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab13a9d93e3e29faaedf88119ca8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c8a98944cd332d650b5022c866bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a48b38b1fdaf48e3e444cb58fd338260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa20284a126dc42a6de62f8aa75d4fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc6f745583c5730f3a7574bbf3edd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018c6827959c4ea000157346fdd3b55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc97d444437a8825a4ccfb7f53877a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21e5bbb663fcffa7ce10d991ab5516265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcfc3f2afe6d68752dc1d4ebd6c680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c94685e5e13c5415f3d863d313ed3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a3b105b3b06ef863cded90381aa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030a307448a60ca892d4d76011b219269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f09837c4c5c2bb82b88a3fca94f00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3488e278f94559958cca34319ed3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d74f319fc1c5b3ca853f1a3d58d1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d65f3368502146b97a50e5d154c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e772c753b1ab63417fb03ca43ed0da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294f64b572933f30e79b7040b0d90ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4dc7e3d15ae1ab49dbc0b773ac4dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a834452e7bfa68bfb3710e9f79b858277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9323be9ebff5933dc6231ffbc3f8e8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc623a014d28cdb496156a3a441c0d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18341bfa96c10f0eb9b4731dfcef3a64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa431bae346ccd195eccdcea1735f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb99a2996c8e158aa15348f01419a6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c889ca462ce7a0507b1054752047a28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd553d2e1f26b477752b344029459350284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8d2ca057ab4e9cbe6e37d26421550285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efa097151ced811589ae4b0a9875e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a159df3eb3b496437cbbdc3304ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5662ca1bac22e4eb827207da3764288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd839706ac0422499678dcaf2d67b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b40a9b2e7d90916dbcb502fa7b9f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec9ddad615c29fc8839590cf61288291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903ef538a9a8ed7e05f8460356213c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4e056fd5b064b5bd598b3087b4f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b42bab3557174b54af86d1bcd705b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff07857bb2a3adb537d8afe0e0514295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa187285d200319d055ea9dafc5700296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee35771825b37516d779a38ef352b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e9ae42e47fce4e6a34edc5b12be3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de41afdbe88fcd1a51bdfa8fe5210a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f0837194c5b614dd64d5d7364958300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a03f84bea95fe97f337d35971fa5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeafb2e3741f3d33d42126913c4e46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c80ec5502ed8f05a3b3bb9fef662b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352d077acf71f93f00055779a581042304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae11a765f45e8e5b29963f581bd29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab322b9766db25e60ef164bf4507d717306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b524fba68464df23d16509d3a358d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3731bdd4da461bd914ee8611dbf31e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d1edf20f2545e9d2089a9842901a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f40e58976cc1d0058a1b7f468904e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ad2cbf0de47d30f254ddbe173623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72224805f060659cccef4b816be2c106312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37198d28cc4f7aa94f7b312e9b25de8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13ab40048f3f305e118ea7060adf18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c78a64ea75f8a488508c56209b25ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5fab5ae336d7d1c57bfa28145dc6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc4a8e9afbfe30e691f92239bc08bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38c9f641b493dea1785cade481310318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0947225d6a3e737de26dfc0e38b28f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f745012ee3fb265b380a4205362e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47bdb9ae2e00fe00e0caa1c5b9a172321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5a9c907a0479f716f0ef6ccb21429322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6fe5bd2bac154396893f36d294a12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb8b1e5ab79bf0ddda804af8f00c50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289209c57eff7f748700113410b4264c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4216dbd59384c3fa5eeda554a06227326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7895b8754ad490e4a260f98e80ba144327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525ae80b6c930998a0c1d57aae044e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba18456f261682eaa52f4e36de774329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6547ae183cf2cefde1401c9e11ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740607226d7abac6322eaed2342751331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca01b4b6bf96059bb618c3f9fe028332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13c4467f6cd8ef0758b2b218be865f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629da9e9ed2562d55b7f77ed6cf95e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b28a1f94f4a70b491e4f91fe703c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd9805283da00c3aea8c5878e3e3bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438f7ad4201606110d5489cc6ef9a6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e6c70e7991f49547e0372392409c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d12cb80ca5e1b42e94aa96cd277d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c88790c04fbf8ba9087204ef37d51a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717732078082928a9a2ae53d2bd2374341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43d902813f6b34a70f84d0c3d006a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6726579712824fc577508aba2bc2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39cf33258af2a705f94f27c38c4ccf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4115f1e77871566453cd726c0964082345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f7873c7643f4362bd323dc6b2bd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f55fd6b55c07ea389e1c00f6af56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267215a3da4a5614494245f94ced1293348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e794ea7951acf49152a3be9967a8bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53820adeb225bcfbca33f80f918472b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb238c60349b1b15f61e3d8d90e6bab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72484254161ce9f89bfafb1758fd145352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a05267efd04c4d2e4cf1d79ebb85c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8b767a5469d5ed108d6e0cae91cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920924962d770f9a555e0cdd4b6a3fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a1faca3a1bd5dba0a95a45aa2b62f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2ab570bf9ab18eda19ac2cd8f4d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956814dfbe5fe23a057a2da5645a7576358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c8a6b1871b491d2db6b77a1ed82ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906081949245960bd40abd505e4604360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae96e238068f9f08879e60ab56d289e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead7c37afd868fbed85598eb59b892362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962df9e3fdbd7c6bb14bb7c3439755d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd04daebf9e5f082a70f24b62bc59f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd3bc0b53e6c2ff9aa5b39eebb14f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f45647595a90ba88e7172297eb731366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aae7ab8b785d36f4d97210f916d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50d3b916c7a9a4209e9600ee44c963368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef4d0f0946aca0865fdb9513a8a5d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99521eee122de6d6a289ba52e91cb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30f01dda163a5f27a5e35387c7e3fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b672315da76443fe2d568cb426bef9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53bf8217b1fc9dd5cb18795097f8ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7d0bd0f13d84b3d5116921f5e0349374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e44d257cc30610aaf2ee2d04e335375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ce7430212f311d1a87d00a8685ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695dc0ed7519c863e5c9cbbee35309377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3405bfa58cec83d327f2733e5ba30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0d20464ab217a28317ed8c0153ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb04d437db563b6ff7098ecfe00f89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1711f1d25a2a17158f0b20d9c1cf6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ada791c047c51eb5d6127b8cd0d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c3f10c25799f7234a7215033606c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd4c22f47d382d993d3348d26463f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c97202aea5e37158c8c99452a535385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45382159e5c2791a4b60675e4aff5188386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c32f74a5e1008484354374cfd263387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc833f3bd5db5d4ed490a60c0961e87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15060ceaf428f244dabc55abd4607389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03e4c4e4a3f4de91a61556f22615c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737601e1ea2b277d0d7aa0b78755d0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36714d8cb535faf45d236c074f341e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cebfc258ca77b397e60fe1d5594fe5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61421f73cc6e43666e44dd7d5cf25d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac942a3204d5997a57d0e48c4f0be2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd957712f08d6800fc39fbdbe405be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb33ffa6be269ef7a75429c5657125397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c5f65f4676c9bfd58e6470d9701e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827767256ac3f6051dc4fd642d8115d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a722cf195779d3ea54e60031312a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e430a2f4476cb7c403361d999fa15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7962b8e395cc60f280fac4bda3afd1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd387e40cf748d542f7587ff0370e61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7a36bcd929ea928b884385abb7057404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2da8ee171d8e6a4a28214d0072b75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63655f15446127410814de866bab7c48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83454833b4feac73ed3955168964a0a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594b0533ebc57e259ce9984d808c6d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb19ce3309d12d89e556929d42b761409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba486f4b3a017c4cf7f1f0a8fbe7a39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732912650a62797f1fbb5401302e506f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4507c9ccf0b29948055fd6aac223be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87f2f71ec53c2f419ce0d8f39b197413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e78e08761118b7e18b3e08e0cce03d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857365c9a9f6725ac88da82e613474e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48279d0e1e7b91a3cf9be9224e2dc95f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ab97552bb730e0edbd6a5894f792417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0574a77908b879384189f991549e48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b00bce93d954c9cb11264d60a56a79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9222644d11032663d22cc5c0eadf78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ae9f23a5aa494cadb8a58df061a14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433196c83b01d94c72f4b88dad493ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff03f4567322fdea4d9acaeb5d3fa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403cc80815a6657668875bffb275dd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e14321445e4b445c89b7240b5168a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab7f80f64a7ec00425ce3b2a532389426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5efb97d0f0b39c691428e652f3b18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d48a0d8cb11ebf60e074cbd4162da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bafa6613ad46325f3d97784a769b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520896efa27be5330a46e50042f1e509430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d098d07cb30a7b42a8019388eb9c7d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1958e1139bc06a7dab37cfd6cdb2d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503f2397f26b10c7205de982562345433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7182e4cfbe7faf7bb6fe1d4f015265434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6595c4f9677b76b6955e0f341bde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c91bd23a55b8783c9ef864d2561cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf0a512c6eee2128b7c6e73f9490c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63563fdf4bb2c27d0a8c60b6b7552d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905ebd4b82909b6e58cdb5d3fcc5f91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddcd376ec4667830322c3e49ed6825440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f4509bc29dc846248bd06629f9da8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33327323a54d38d95877780eea32e8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f3cc946183347b25cb7126a5a97d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efff633e1daf91cd4f30cea1d46ef5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db05d34773d8c4a3bb58fd1b5499619445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410cbc616189a2fb36e023b67c920b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9ea3d4ae64cb6bda665131a773556447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824492492554383065945deedba57b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f46c59d7d0e4c6391b65948c8b2c7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab22b8c0e8837f48a272c236935d920450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64769565368ea759d8ffdf3d74d1600c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd393d47587f98bcfba3a8f0e97675a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad89b219e9c032e3984c568b758a0a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff25acf3d134ed7a53759c21ee2135454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa82417c8c56f6b36ced3b808d3fb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbbf3eb7814404c28a57c368776cb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67c0d8b3fa9923bb0bb0e64dd02ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060750eded9ccd796c6ae8c94ceeb52a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a8668eb05b049fcc31995c0d9207459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030e33b72e49e985504ca5fba53710460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37380e81bdc70dbe3a5a600d37a6b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608374a23d0ac2c87796fc78fc9973462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b539e1abd057b61f9d1becd43d2676463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705130d787a5200450a16d8c50ff540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f4b6ec94d7357c231e85d8ad1edbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af2a6429cda721fbbc7ab06b6cd34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce876abf10d52bebbd7e6cbf81f0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079cbb5a5b91fc58d5d690837eb0276468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c33279eb9af2059fe6c74c028c809469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bdef3789d5ef2096f398a579fcdb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af0416962ba34ed24d78681a4359b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfe93dcada54627ced384d4fa4ce30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f054cbeec0989f76a8fe624995ce0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bdfb03bd14fb09eab032e0ccb1448474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d4a218066b4ce2ccce7ee7252ba6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d68e74e37c6c6c6ef7c805dee74d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feb6931f7f2cf9c266183175cc8279477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123975c4d83cdd091f67cc865d5bcf76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76259daba77be6842881a4d5e267e23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e543dc8b3875d5b5165cc25f92273c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb658bc14d98f9ec9c6d5d77c8d03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80d728ec6f106b36480994c25a775b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec79ecee12557371b30d931d822a67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0679c475acb98293b93d5c9bf5bb461484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768b9520bf2a83bb0c5c798db12153485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b98a4d53e6849fdfc626427a902a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8d7b2342b988ec4ebe0f51fb210c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b9621c3dffff8af56bd0551cfdfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea6bba3a10c334144aea944497f19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c692110e5e61508d39bffa1ba518490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479125cc70fe7b64e3dab92364cae1d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65000ea32165b37cf35f57c5b8cd5a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedcf834eb484ec0e01a7581f4cb2d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99209294768ebe07103461fabf736b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487405e18dd8a65af138fec6f74e611495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16494b10293414f8cd7a91ef52faa264496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af5bd5792508cabf3c54e224b4ed03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b5075159b7444945f4f3ade3981d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4963ed660f1f305816495a9c295a4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1037254d47436bf2847ad7ae582b4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a525ac6b45060b9b433fa60740ab557501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e80dbfc8387ac880871634bd724e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06521a3a664bddca4b0d675fabf337f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c051c767f3cf34f253501c469753ead504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a50c03dc06370c7dcec3d51d60b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a672975903a1b9f11220f472c7bcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451eabe36b41201235cf3382f3d7b0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c0fa384e8ce5842202106ffc9e35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a58c04caa2befe539abf400bb68a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b20f600ada70153da0113f3d8cac8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ad38d833f6e59f03b5914c6f56f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b06f20d2d1422b1c4c155072a0377d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32a99dddc7295476d97a524989da1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba281046816125e0d46039c30523f93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df60b2cd4544442bbcbad20b322dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ed6bc498404c20c20d4e8cca24d00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c4cca73afcaefcb93369ea1b49726517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d09fdf73aefaf735d18641ee27b209518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a65100a8b68d42f11329b8484ff35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675688e2f917eddcaae95e71b25a5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392aa47b595ac0429c4f1782d3cffd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d7049ded9e30636cde23da27f985522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196dae2dc8c3e536eb28ad8cedd97c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5dd62610f3b0c8f312ac974266468524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ec251d860c32338fdaeec74cadf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90abe2f6bb5ed76b2cb37d074aa387526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470158472ba340fd9c888b22246a6bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c6bf87438bbfcdbcf2536d400c39c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286f4cd4b06351b477100b3bfdb338529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2091908062fc2415dcf0c0166159530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0883636ac718ee3e6184f1f48cd7dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df336894f9a1a4c1ecc5935cee6a97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b49218dfcf6cab08635cc753795fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b57027c5a70f7d968decb2fc0e021c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4d7a2d62df7bfabb1998d5f0168d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248e20bc23d73eb5f28a5cbba8fa7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5e41624965494ab7d2fbd14d44d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f653adcc9927aa5b877f44a774d64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc76bddbd438323b417b188af0d552539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d393945cb32154bca1a423776e5ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf993c321164184ecf805be4de017d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726468ab243ed21a0eaf959f8481ff79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e3060ef91c0a0f6726c8b8d34c8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65cecb9abf7be8f8156eb3b2a5096544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1f6d80cac51d3af09bf3b7d35b62c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278766b9d45d8865f1aa81a56a1c6401546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f41b0979e6a3abb0aeb692609b54b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c060377a200b0ce0ef2a29892841548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf15a6d06e9175af4e0c74290964a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a8676e4248006e6dc61b254aa75e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ca5d1f1a3ca0671daa397e96a54f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616d976deb5826299c6ad9c1e5578c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913aa04ae0aff0b825a47dc591d5af8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626cc2f57f9c65664aef047091ff94c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14646079c7a60317da59a2ec0e0b3407555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cef7877aef0247467e67d972a9c48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac21efb7ff35961d27e58860baf1c9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e1d6a9eb1f3e26380d885308a2b16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df73e0317556e5ceab777e50c39ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb87cbc9bb4a09f066e3631818875c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99aca62e4e312da5c12b6466bf84e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5327f6339d1b3c1ba3feec35786f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0807b1827c80f406734e4a216bcd1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101459d6603e3a8e00e1ce90269fc1cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a941187a6b6c6ff2c6d8765f67aa322565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8abee3e8add5ed1bf407b19a20bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1577915f6f967a2ce821cfa5120bb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50493909aa5168109eaed4c39ebd64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1438bd9979adf282bbef15669412c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e343de9b83d6575f9f7a2009fb3cba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28c3c85676e635938c3e5ff4de940e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd010d1885e4a0efff770ac831a1a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959076b53ddb8008c83c95dd2d1dcb211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a0c4cf9650d7b3d348eda7206ec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64a39c952e8483cddc788ec93300e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcb617b8ddb60165e3621596263f344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0d6a89baba2f885b3cabca8ca28a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f710ee0ec93645cc0278483ebb3a7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5975b219cd61467bb97b622133a6c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cbbbe20175eab0e07269dff1545aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc168eb68ad08db2923e9ca1a1c01c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd521b64a3f866fcf58c5fc43c3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8fcef8a8a636ef1c2517bccf59a4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fc52c82d20b64a1efa906358feaba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd081729977cf718342170584a54c8e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c12ff4d78dd36ca6062f6ed04af914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712c3a75c4b574c1ef2788d240ad9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ee32d397da108ca8f3c809e8e1d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc3c0e2143e1bf8108dffe017acc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9dadd2652dfa4f2a9443690da03b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eb524653633a8380f5240cf0c7e0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e7684af14b49c585aa92829b3f0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b3ae04653e9edf1081b088e05db1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5446427218625638ab93700eead2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d926c405eaed191be4c69b163aad923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ceaebf017c96278bf0936bb6298124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175730bbe757dedfc7a89d632dac1a8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aa93a6c6559ba87554b6c3389e2d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223467f6f9e89456bb1088f03b638c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2254c38224ecaa86955a8e01054ff828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17156f6a69f725fabdc02c8b023a4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959552b2f8eb6702ac6d5a3acff0494a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd253af0c252f3ac6444728346b3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db1b75bf63802d0529965d10411e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b816d49f148ce3285df0b3d5b599533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcedef9a1353ba536c32c856d65424134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09549c6ee1ba34556adeb284c1207fc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c42641b217fcf7a51834165edbb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdf04d78f6e980f2f520b7c3bc051c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358fea6614fbc9513ebbab53f492a4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6957b053a6dc18b4eb1640f7979339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07abad737a44e2eac1c6662765f47140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ee331f67bb6695eb4038bb321fac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb324bc632147e74732faa7b93e4f0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dba9972d54477986816017d45080e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b031a9f4bf4f71ffb850375f98515c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a6c679fa4eee2b2d838439089fdda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f0ed12b6581a3907e03c32bd53cfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ec4af3f2eb20be2963692fc0f749147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e8c6c8ef2236ede2a3710ff2b374548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f9f99d3e320b5252a98988c953fee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d46bd4f7e0249f9a8f505cfca42f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f5823e27b92d101da77883e3f66de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26666dac0c49e080bc50f249eba48452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6100e1e95d8ef96715ab5d6281c659453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183fb6daa39a61fb438c72bf64aecf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069916774346886889f36ac63ad265ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e71c05cc9d9e9dedf10b5d18830c4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee8c13aec7205d7da7926b29322f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4b55bfe00d2131267b35ecb675d3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeba99d369d8cc962f790e8b6a69d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d860e614c0906a6c2b07b63f9b0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1abcc2b18c737edf79e8256b09d1ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2093947571feaeb43cf1ab9892e8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbff155439956f61ca2521d418a50863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ba7926e30e048c418411fe0e2acf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebda1619583c6ee907a870075d9f7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c758d11ac8850d0db7408cfd72cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc85a226b9ca094c1a181c32fef52667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694f39eb8bcd8eee52a47e01444a4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65374bd7131d39eeefc516c9b8c31c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f7c2d8c157f52d2d049d3fb74a5fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2c5181051af4517ee494b7710226971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4914df0f7d9b6a482fd170687efd5b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032cf7741e253439a6711e2a929e6f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d2847914e877baef58afbd5aa74574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a68533584c33f1c07abca1f6ac8d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bde2982f4c5ce1d84fb3cdef29aaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed495e1d782eccc644b60da0cf8fe6be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9490ff71be7183e120ae1338da0ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0325330bbe9a3dd3084efb3a91691a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291da789b367e450cde4962c3ea8c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd1e3c4846fdec4236c740d4a29dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb246be7a3a1457670517580c515304982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88704a9eb2369cfe0a8b42bde2af1c8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2683b88a286e577420ad9d0c6ec2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76c5e76f6e20957f8ce26314aff3f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252331a47f86a555fb710e2af5689a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec49d565c938a6d4bdea2e32f889e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c412f29c506fe2ef420f64bbb0eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045b927af23c88d14f9be2f4711d4aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2db9ad159cfc859000440bc1cffee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e543de95576b58fbfff8a46b57a1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c9e565d05f80d5593d111daa151492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1407862273b3b3d1dcaba9b5162b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becbe9fd6f7fb6ba24f49261c2a3c6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11520bf8cc203e811ca97766688113a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7999f50052f5205393ccc8172137c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4dee5f59db9dc991652b2b756929397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46caaa0bb64b5a4269ce7c9abaa04a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce86a93738806ad8109281aad42af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c3afb5b47fceb7a6d1663a3092c03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7dd66145e359ebd37c4b4291f8b28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73cafe4af216ba33ebdaecc355219102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902fe54d1da91ec2499832cd1ffd1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96939403460a2845228233d306d2ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a14a00eb036115b1cde1da7e8cd229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226d50574afc518b6b31e588d275067106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b3b40f436ee1c18d821d3a57535a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbdedbf871ed514f20e0b5d1cbc581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef744b5b644a217efc9e37cfa7081f1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b63522e5ded4825c3c2a379949aec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3e8b1fe910cbf451d1a69e1884e40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca348f9ddb79af2f7868895110b12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d38d661ea2b2ce1a082c90906e2ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ef5dc7e28c09940899323d7030491114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd2d600aeb629962f286e7f4342abf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5ad900ba9f9943754f3a1da7ada21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332acca933de5e5e1738ce0dbc4a6ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff821219993fecaa56472be53938ae7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad10b860e46f7fe0b88f5941e8456119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1202663e5da85d157b4fd01f7df303120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d47c90f0c0a580b420319fb62c2519121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b7e353a39e83ae61dafcabeb8a0b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e63b523913d726a88490c2c294114123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c925795a77d31803b016cdf0624f7fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288d7dfd7b60781f88f217bbe558f38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a66aad7ea0d9338a65d8280f5f04cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f16bf027259b0f302598123e7297f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c5755d656c736799131ce6d9870c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98827b1316c9276c9771fdc4ad717fa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25b9eb60be3c27629542d5afaa256130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86fb1df1b97ca5cf936d0aa6e3dc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c12b75ff651443e875dfa9cbe82a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d15dc9b01112f627ae6befe15d6e1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a73b766521b88f102794195287650c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4060705fe0f4a9e14839aa4d152e31d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc990c0fde521660809934a0c0f62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d51134da28478833b849d83a13800137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6c128fb5e2ec72e14830dd1d7f67a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a28c661317b53d3307dba60f790c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb216ed7ced8f654876d3555a1f46c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9edd5be67bf10cd32e65cd4f5340141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c334d91a9fc67d74f4bdd52158fb823142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145d40fdccda0ece6a46464b13b96c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b184ac182e0b035ff81f4bf98cfc24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9edc6ac1cc2194f68687c7360c938145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cef24c21f1ddd8a6151b5e7926e5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964b6c6cb608e4c4e67188e4e099669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f9a220f28e07fef4a32622c7ec2f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dac631a691acd971a229b33b8c6d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95a8f1720c17fe51e712c1cd1c0fe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a3d11ad8044ccbd6a987b896ab271151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e554c2619580ba382a541999c2cc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574925e057e464aaacc5425ef3f0863c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c22aca2d433b32e946f1c1d28cba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41a3b32582fe738797ce5c7e600b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c1c6829a061d446bf6b225255ab67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf77640c84e0608915e0727b16ad5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9a7d0003c3db6da211f006904e3da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03863b9dc8c59ccdc913f7ee55ab895c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756389d88853b8b8032678129a81b9ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ab41436775ce5f26156bce688fc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdc85362415ac990065dea05d15638162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016740f2ea4d22f68b8e61e8027a0ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6aadddbf1d2c31efaa6c49bb75e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4eb18eff5d41c7369cf300153132165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d0950b30583480433bae8bcafbf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31478efce0d3cc10acd2260d3ca67e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b8b4c42ce0905b150bc26c99b8616168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b2bde125aae018d6cc0dd2226f8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8854151005513011e2e54624335d95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf79a1515c333319bbf5643caaa789171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33908fdfd800c0b39501e187f771e775172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd929aa60436cecf7513954bc9d0458173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b21c51c64f8c61134b3149768b1012174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a55e30b3f6bb3cb1d80d524fac0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6889d467b3b57d0dd0aa017361d7e13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864edb6f2aa4efd58c1456080cce6ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f956bbde167c17e51c583182ab1f80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81fa120d618c6acfe389d035aa2890179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227640a38640a6c60f255b9b9995e9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72e5052022efc1353cfe8b77d2b731181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e066ed98a8993a7188094ce1e76b41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2305097d683bb17e13da724a7e7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d1a1d7d67a7c0b31a8ae51360bf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879f92b5d1918c400286e7030efabde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8507471f158aaedcc6325b8277c7c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6679ed61c0ffc9ad251d3c5dd29202187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bad83524f85615ea01742cc2551ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aab349f8db54adc441494bc328b7da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38891d41dd3fcfb8978736cf8880d7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e2ca4f16aa2dbd557bc05c5e39a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31560bd8c20663877b757f644d0ed50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31187cfa4353cf52beca9fb50a47865e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a25633cea09827b162d4525932e34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582003e6144ba9d34e2688f160dc96bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8fdadc653e89db3ba68fcbe602f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d00aacd4baf8684d2a544489471a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dda80038aa222f7c896c9a7ddd012198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8872cfd42846987c4a14b7bb38fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20de73f8ba01f12f87d486b0572130200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7c94de45907d84b882233b11a5320201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d9f5b3c0b53c69f840bd67875834202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47d8e56642ac4f2cf77792f7489ca9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb868d2c6364d060b721c967a2445a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0010b99302905504ca1fdd502726093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bae10c72dce264946ab040daa55e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ec3a66cb8f8fa870fd35464854d39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f9223c8e8247a1564ea53edd85414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e245fd42b5d9e708c7aafdb722586e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e079f284cb0bc28b480f533334436f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8526e8453be34c4d0b7e0a4f85ae42f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b6f41c9e40bf3a00dc5e99479300212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0230642791b7e147caf7f68eff0d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1bca31ebf87077913734bfd87bdcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208327a21b529eb3fdfe0c03f5bf3238215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65578173b2ff6e61428a2cdd2451515e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c272b7b9d602f7c3e6bea2e865b7e50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea9f09799b060f7ebca47d06aefce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17215f8d59c5a99d142fb44bb2e789219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb49c5914007f8882ed2f8795a792220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860b4eee516ee412041065944863173221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb1ba49ed679569160a65f058136a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8696182419afdd3d4ac40280c6d9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344c55b03e47cd88aaf1ee2157a31a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10060c705a565cde4209c1d8395b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8fcf6bc1cf2d69c5ab792a341271226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0ffb9e0951b8e815ba3bd2f14f31f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ebdcf4e6baecd54b9c8a6734b74a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44c76c9c12919a819b9d6e6dc1656b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17d7d2ff95ad88c068340a0f4768f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6112af0ae50f2fe77156b82bc83f2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a22bfe3fa02423d2bdab4bede3ee1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3436018d2b6c1d38b1b2a0ec46d8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2fe59615dee0c0f24d7dc734a4e7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c20f670f3070592a8fe3f1d4946414235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5002ae110ede2da2d73902438aa384d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258713500fb1e123cafb7d29b265e8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ba07b4f4012b9b08958e3e7f3a77c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356322d0096bb5bb4911fd8e4773869239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c3ac755221f364d147effb071403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501859c4cde80619721fb2dcf9208323241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e2a87bbae76be6428bed6e95a9ec9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d850c3518c996f7c4a4fcfc9d698b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30013e8f3efb005f8d612d77ab3c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8475d1c24b00c7185ae1b8856a7893245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9fc082ae7e1b0f94a66a920d4a293246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524775bbdede2f84b78f5c448f1a6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a368112bc8b97bbad95e4457bacd075248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18c83ae34f236f1869b7a6faa9dcba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eefbb9995c91efa88a50bf74d82b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec84157caf841e57fa763c493da554251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1acb6c94fdc706fdfccc41627590252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e913fec3a84054504e404f65f11373253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a5258cca8324e4bdf3c8b3d06da52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d8c51923b10e2add754b51d9bfe7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039518957183f1c39f974fb0625583d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24459230b1f933e76b4b8e16220c12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a26fea895deccec608745289dfaac7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fefd70a02a127c703f0701c277666259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a1fe652a726685630432dcadeaf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f7b31f055eef99204958353ac24af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da3983e664d2e7ed59417fd6d6502c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685fd0e021701442e1f42ab9abe9e34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ad43e69fabc3e3add512bc8d33082264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ec4a1f551ba8b9590e79ba2edb08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b91060b0cedafa04a571322bf05d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860becc23099f9c2d1cbab7bc78f79ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f734161c652f55a92ad4524344ecd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9822509b589673463965b4bd5436069269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc22f70e91efce269f5a4c2ca6e6c4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9636447c0fb12dda229427d282a1bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5255a87300165a1bc1f5a8119fa741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a0f87809005010dafa1c47a401ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719ae9c44178167bb352f662a80fd25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092ae9fe5d2f2fc3d59708bb52237e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd413db276a2ddf4a3b1c643fe171407276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f79d3ab17ee7258a71abb83225f49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3835a5e78f659418f462bef13a4f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c187479438071f7bab5c31af10f5877279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcea8fe8cce01f07cea9a51973536a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ceca49feac0d59288aad10ca21368281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34b8ab4b7c526d69616160eb1e2abd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34741703e43b1e651203c8663473770283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7457204fbd4fe55b3840b70d75d37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db372fbb2674e20b8c3a1d1f7b74c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff993b67550e37d0ffd536a5f0c989286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc18714ffe0d070cc1ac2d77adc0806287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275869f6c411884ab4ed292dfcc5650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4ba7ce63adf9b3202a4e092bf1b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0043707a771e41eb393569ae10e1e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec271d683c15de308a65c18f736afe6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91614245d0369e87ee8913c0558f20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a52bef0a5b884816a59a63a84265e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aed6749dcd4c44a270fa3c62e2f48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c1a34b08b28f8a192328263bbf3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522594df857ba4746a57be15eaf3d6c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19666a3c99477021d58abd724b0d17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa787d756f75608a5c9b103c6f85f21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03396f5ac2841362cff262da38a893299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292a50d34bc9618372d61b01bc5207300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe88d01336d2586e889bdd8b4d4c515301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f6f8c9bb2c3a155e74c66806bbc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eb2fa89e3597ab7ced979aed10245303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93776c1b8c4db5ca9bc77a59643c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faafccabf6dc1addd1a3c4d27e31d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13276874259b06dbebe4cf7581bf3c21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a74a6aba3e5649c32bfcf81c88bb29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084d59b3ce9cfac33c5cee53242377308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143e3bd56452e95132718c61d7de0cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e8208c26f5cfb6e34cdc6398516f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72566ddfa8471876ec01924a62c494c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414b3667ae00dcae5db0199d6f18d5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004966c053c1252cc13f54d5a9c453a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2919d6159624a44f651def3887d263314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc134911e4afa4f47191df47bc2e14b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3683765a8a090fd160db8c9e6098316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd711fa2803aeb090ea28ffb65253317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31350e3c14582e42c1ec86be2e6081318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11f1d8d0a7fb0649276468d89705e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068fbbdb08be3f911e0fadcedfdec6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e248c483862da08aaa998c64545c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015815c3235acee806c478888a7627ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc90c9e20d9b073a4a0e785d44f5f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca47874d2e182a1934e7bc47578779324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cde2226831c7075a5c574ba9e33c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e5f8f2d0852b4c36061a551c0670326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54452931f7bf213ec224d85103b9e167327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e304c7d0b2fbddcfae46df7eab7d34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68de44c460cd13c86d548e82eb798329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16432f385e7d4a4e40c10c517b151fb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ba80157d541d9b76841d850039c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293308b0da2e078aec4746fb50cd09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eda965db5a3b075cb68515cf9b0ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781160a3b258067a898b2ffd685a4f4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6263ed39012e2a5bc7914cfd37f8804335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612041788e6649d9da75cada3d10785336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f0055137b342e3df2edc158d0e2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c609c884c28a14d877ba7d239b985338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386aa72cb673de5dffec2f882ddf869339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f024519c44e3bcb1d2ab429b64269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f49be8e33648a8fdc66034e18bc33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9add99f583748118e97dc20c58f8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce65ac136b01af2b558e8c7df9192343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4968cc5d7fde722fe4736b30dfdcb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a8ae7fb945b567b7010f06fb3659345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2f4436c179601661022b315df5df7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d6a6d4a673c420a57535943a0ac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bee24e422e17a4167e28d5aa29f3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1da0ba5c3dfbf0973610121cbc61b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7512ccd4c87f25ba62a82331d38127350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bcd690b6a7b176e5fbb2fbaa6720e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2b1683803e9b122822da9a2d418f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce47173d39e5b7f899fc1e7e69bb51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff01bdde10a2b8058225d370dca377a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd19a63882377b20d7764e8b5c039355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c5f13dfcbaf331310ecdff1bb909356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8372a61b042f2b60c7da8db4caa2da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3481d6988eddd5fecf72050830cec1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83e5d2d8493cf88b3707dc2f977503359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875383a49c271e90158fec99a7fd8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593ee9ec719e14612e07fe920a844d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e00ee5aba73982c005c995028997f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e719762e2f6cfd0cb83a43ff5b908363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89716bd43d77af823e02a7cda3f51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64434fcf4121bd51bb70a9816e3bafca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc0a798f6634a463ce56a4a80e6ffb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775559d116762f2f0f7ce38e3d7d39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab167aa392ea7c2c8687e36e255cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397a4239a6163da0d386d07f0e6ecac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0fd7b3ef6172a0e89ba967ea1e37d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e766fed827df6e9e68888fe9bdeedbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b791503ab2ed05e55c1dbc338719b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bbba84685f0011c7abfaa807a4a8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03680b46480e59c5d74167892d5a7526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652da19daf660a72082ac88c02540f1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd3e3f019b7bf93aac6b9bad08b01d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd51199852384290df4bb8d5f36bc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b964607054a08203bbc7d0b62a9eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc2e64bfdba19518fb4c3fce340f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2c84b9660200cf6f172e0a0b9524d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef50fb1da6937de2f1aa066d14790f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7920870b3758c6dae0ad0fb55620f41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4218b3dfb2fa4e6339fc646ce2b9ea1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cc7e97ee99758b76e6becf38a34cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ce429bf79722de21f36b147851ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54facad471695c3f9219ad0fd8260dbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7e726b33543ee01e73b1d50a0fea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9782f2ffe072846bc6bab71d7c65de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e68878cf0feb5286a80d975f229a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe104ec9f74f97f613046f131120ac8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c996e02c018578b0b5cfaf40a713da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfcc31835e7a92860e54636bb93e73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f5aa5076b9ee28e3b81684844ccb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1b131f7e302a46db948a8c558f27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b33280de0ede1c82ee7cca1e0c40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef944572ef62b15ef2582884938d16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483a46b377fcb795aa7ffa8fe18a14c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e00ddfd5dc231ee881511251fc96c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539388949be090f794d06646354a1af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056df14e738440fc50c40a6e9ec1c8c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069605019be1e2d5ecc52668bbf4301401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271e54b1ff9dc9290b1c1a7bb00b561402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b55c76c5aa20d8d810552d30dbcaf8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b34e1206bb18f4a89b988ce7cff39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74f8278118c7b12f8e9533f41218db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f54c291f13db2cb2441a4f805a09c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857eb48fc873a1b86c7239181417608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dc38b63a79c5b3f1a4108294c4ade408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c792a57275cb103feaeed5d4894c64a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d72a7530fee09e0e96e0c0e6f7af9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d53aef0e220b16f856a3cd0858cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36afc1f7c8115f2408c11136775e64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72775e9eb2048852152a81e45066bcae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975f463aa972751c2c8363a197537c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a0bc0abc107bd5b1cfcbdd4514a27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14245075fced4bf7e7f8be962488043a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a34cd04b9796a10222ffa42ddfbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5cad668f247603984aee5ac10df93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af1a9ac1ab20d2e7fa46c88d92a8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f3a4c8dfe767dbbc74e985772659420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f867c2fbf28286c3e7a74f779eb09a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec3ac0dee6671d4359cb4f4ec17b37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28435da11a2086e963266b07c103ef18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ff10db01354ecea5dc383062f17c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a842e20de1ce33f5fa8e2561ef1f2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd55242dfdc9f51e03f62e74b957da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5cf981503847df6ed890f306ee44b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0da87f1a2b448ca1a81af2a2778ca8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310527bcf7556f24bd913fd90c2cff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13717e85fa4970c3a8cfc9ebef78fbe0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce3129d95538ada4cd234131729ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080015bd63b6acaef1162caad09a596432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87bc12b5395ed55a34e4fd39101ff3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3f6e78ce3e364c2489b9352e63a3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297121ab0f958ddbe1e15962e723750435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533e51e9dcaf65877a5efb7dddef57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f5287dd8ab8d6baca59b813e435e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c4651b459a7c6604f8a6e32300cba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9f139bf82e40a506faed3af5f91a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc11c19336bdf515d0926be002c13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b5e95f7a75c972e9b562a4a03dba6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2bd1e8996c98ed4e875664b384825442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518f2ef6a11bda049ef5ae2ff978ee6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c00d3adcc796df7875fc5f409e267d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b12f81c151305970ba6b87f8ff65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48cdaa082c1d382b114fa7370fce7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba0d99b65f82a2cd91670b6956dae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df1fb5e02e221ac0c284dfc7c2fcbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc191c4ecb70b52c3f7d99e71998410449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191846981a7d79a84e35e344560517a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725079908a008e6b4647e6cf90c382451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaee442a2e1628c747d89040179b63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255767075f88b8a9fd817efc6c310569453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83fff177ea326134e33471063ad2aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5f5e0aa177aeb0c54aa3b8375fb91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17b8cff54b13d3dfc2a10c24c88b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96586026b690474da00ac0a144eb5b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c54f32f4db829b4efc2347c1fcb76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb2851b3e0f861cb6cb7449ab0ceb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c08ba3ca44515b77f4c36f2475e6df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a726fbc6e71dee90e1aaffa141b8e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7f657a810ca8921acc680f0bc6e92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c423e0afb795fd79774939713b86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef07a2281ddcb7110c61cd7d44430ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652034d5257999c3a0ec13b602b0ef8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9e7aca8da46ed48ddcd62513324f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378645d77a58e646c58759f86c8be7cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bf688b25552b4b1472ea23dede824468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425cd50f1f874649282448dda5232da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9807315bd1af4138196a477f139240470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b82c88b1a729c4ea0030c0c3558a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc5115e4a99569956341232ee6a7b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bb9b13a1ee8092e4c12bbe3c9f50e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046d5fa08d09a6a7d06bea3ebb05aab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1475b6bc6635f48f772bd51e58d819475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346beea8a2b728458068b461fad5357476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c0274bd9181286d4215f8f994abc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad8e22e7c2e52cc47f2ac0b377f1f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048209b46fcafbb2b81d00bc6d5c7ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81592b3456509cb02fbf20a2ee585480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0522d2738b561b2e16120bbc7a3e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff200cc4eb9ec05b685b6a4e90fd3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977bf5669f8f6c9c5e89f1c34fb9658483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f297a96cbe36b607e72a9098fc961484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a46b20ef85e1fb0cf3d9552d64754485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e7dca545817962d7aac0fc1a2644486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68d2aa358616d8fa3adfd542f4b2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787b73caa8d94968b0f294fb92d642488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f8c21a01439160eb508a819479488489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b165bd1459609336513607cba1f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4eb6c7c172a426dc3b1432b473dcd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31de875faa8e67b7cf15e58b2a0b43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0fd689e1289ee5f359b8bd5104717493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f75ddd0a753c5eb6a079347d95af8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2d6d206e1f02938a326bb29c549e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12fc150b9b19b5fb78e6f9b2aeff38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f329dbc13f385b8464a3ec167dd78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a280639478175cb92d21bea82dcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e363a9f14aa447ece9afbd7aa71ac6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c226ee3a1d2cf7444d9e3454fd17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994bfb0b02b2de2e8f57e747d08253501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3663a7e9cbc6ddfee6f27386b7120502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabeae23d6abbf7e6246914b1d2835503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb4c594616b64d3ccb6e7558d75efe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ebbadcfc1c8ada83adebe203c27c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2537d4cb4de244d0e0d9daa3ce08f12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aa61e0738d767e073d1beb08a9cc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16252935629f862ca48082934eac7bf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23033cc4d16d740d0cc80e60809773509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fbda5cc7470d5d4576ebbb651eb4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99724b14429e1ca6c80f609527c32a75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd49ead6117b4c21b1b978da0aa02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad3eee4c5a5204980af2ca2f4501b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2327438de8fe04649c19e830c362a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745721cd633169940b9dd84c0c1eff2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d25643522d96cfb512dad16796fdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314e531b18fb6e572455c4d5abfce13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429fc8488b67f1287bb290ee9af7a22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a4833b37e7390005c7c847ea964eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b6e8b5d27b550e608ac79fd61473520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed4a15358e46eb913daa89d3c179b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dfbcfdf0ec45986ccabf008a29734522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633abf351d247d90c5723cb801f9848c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ed3ce666e7ed8d6c5fddbb0e574e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6067a52a7f1a6f3487fee6096f5831525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b03a8de95b200707f64db6923e1f56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb7a967c3e46666392205f491744b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504c4e4ebb6aef371eafd1b25b1949528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470330220db13d19440ecdad1ddb56e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14558252971e904a8db7d7f4274c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d845632debddce2d217f0360f1c9304531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a2d9c1ab729cfc6d385a6f751972532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80655da58e5fce42b3afb0cb5e6f99b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e4d8cf537f481d3a9c278d1f7848534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030194c6be630ac7b6af38677fb3d1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de648be5df9c03b0c519968f614e31e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c68834ef4176c3bb8f8b5caf02507537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e95e8c72c813d4efa959817f3a77b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557f7b04e7633c3b52e4404e345d8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280596bb32e591e002bddd514726add540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c01866f93c599d42d7fcdee36a7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf92dd3bb9754fafeda5ff7375571d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc48300b37f7665442a883b2c6fa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd629a3c06ec65329fdd8c693e1bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c8b884ea3894b5369e0fb1f6e8de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02afe4dcdb75b0a0677e315fcd943a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60841a45edfcd0296bf60bbbbfd03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29688e06f073f59181356d7000f2353548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67309d8ddf59170a2bbb0655ff9a3818549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd457cef971f09d692a82e618ba01239550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475203dfdd98810aecf01c1b287fd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e117a6c355186b26ac5722f819aba61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a2d95ce4f54e4da95dd3ac760fefe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9a58ee4573107ba3bdbf761fde7da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e849248dd135072b0b70f9653c9df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc009befaee373ec9499979ed0bfaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d5d1c2218af63c9622a3d8e5fa6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d25b95026f878ee890e92e06b9c511558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641659438f8533999f7df00bbaddbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686a9c0cfc5c4dcb95bbafd076d3e6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa47dc88ad3ed507d25dd33ef3b874561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cdd505e2ec8582966d1753df17583562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388606986a08f538ce3ac4513b6a17e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf59f288edb28a8a7277e141537eb95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290abc1ead6526711a391fe5068207565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60abbe758077e0369448af8f124ac5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284fac78436c4d0a70d0b5767591a9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0fbfff9409496c3b579fd92c64925568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eca5a67b61cdee56e4ac4bc10ca0a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfde017851a21945523e376137b868e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a568fe00b7912bb7f110f2009e9956571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3daf1108769f2017352da1adafbad0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>