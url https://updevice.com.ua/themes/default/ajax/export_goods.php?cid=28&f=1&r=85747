--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f10a7d91e03ee05017af2a0f521871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d289b34c6b2cea44af7821a9257ada2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac889a8d26a81a1b3ccea2c2fe305233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10da716c9bad88b6acfbec418aeb1ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c418ce71a9ce2499304aa9d06986295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bee32c3b7eed3988f5d6b0c30bff56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a205f7f80eebdb9c366c5a90e73c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc1dc26d151e1dbee59cd1062f98f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7363fd29ade6dabbec6b55bd39ecb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6eacbeb71d7e868fa9355a45d862810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0cb46348b207a757bbcabc462b33c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a6ee4107f44368b59882cba71386312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26e1d102951352e88c571de4f5a97913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bcb0587ef61a2f1b7fc663fd3f2b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ac71ee915fec076f87b9f3b9a98615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce4a8efe284476d7b12ba3839562f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1496fc43b7e0c432cf4a584eab2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10569fdbf033b7377ee256d995c768c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e5f92d7467ed9b80d78faad0d21219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7acb3152ec2b53385f6ce3f5f84cff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85d77d3d355d87df9c78162ce279d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcbf3a66ac5a87cc0603560857e9f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b35b5670a7dc122afcd71825771f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35aaed1aa6e87e49cac7ee4c55762924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd7eeddd980a12cdccb102b95aa18525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72586a734b51ed94b5e6bae810495026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cd19bace9fbda8dae0d067da95f1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3226c104f7055dc667f6d1c1cad7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a03c7b295a3bc5fe814dc8fdec36a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0657decae158cfb48c3a6c73a297d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461fec2c16a2a72b0622bbb9451dc4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13363992354cc5612492a97a91a0665a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75111683ee90765a196549d045cf423833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6883346d6bd95e4b9760a55bbfa9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af280b4f832e5702b8e1a9334d0a6a3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101974229e2aec2a5f0302f4781174636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f787be2901ce4513e8f8f3ca2bc8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa41e00dc4e60c2b8e44fe4bb8cc7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d253be86e39efe630cf2656f3d26639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c56797c33cceb09beeb20c3ea64940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d4cb24d7be12342d5313aa60387d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d56ae7f557f5a6ec7cab78ab62bcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48ed9df9db5db4b94542b8b911711943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1716f9a69ab36525631601631ba54a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0977038223b394da0bd21622f0b5e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c12353085da0d04138100c1fa5f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489505354fc1d67fe8f3a423997623d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f65583585495440fa6aeaf5507b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38638423fd834c0881fa02668a702749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512742789284c4a15ea30fb06064575050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634406c929e034c65a83afa06cea43fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989f3ce9155cf5abb8dfd4379e41ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc630e3300f4eb3330380a24a1294153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb85c01c027dcdc83c438c859443f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025824069140e7099a43e3ae4dbde5b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155fa15e8437ba895cb638946f4553556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec100b4ed6a01bfd957417d983475d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da0e846e4393d40d67eea623f8b8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de7d838348a28629be08b01ced013659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492c79edbf2cb3b5d5a12420048d1a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490208cff6ea6797280f84f792defd7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7fb536407a1a768dbdf49796ad23a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6214341ac1098016f1a8797c77d3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc896aa7b6f010a67af2850b6572bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa61f35175f8f41298c88170b71ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc27446dfa81f834e375e59bc1d2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf5f5b122e8e4fde7a5319f6c09eef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeee70a92b56e14fb4366534c12196368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf7eb18a94b6f199c2ebcb10bad3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27628c59c3aacb7dc843ac6c9a02ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31dc67cd9af63c5a9c8a9b4fdfd8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac64a823906168fa7c4641799fe466272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cadc5740bac3e5e9241b9edcb012b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e0d83c89e65c411caf10f746b6d2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7f955793ee4a5f1a140215d19ea475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d5092297480fff248f0ddcd5ec5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4453db100bbea194788d3a8c1978fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c84fb7633dd6724d659bdf88c533278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d03149f00106a4d6eb02814daafab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1726b8ce3e0ca889009fcaec4be9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf89c331864ea337d6bbd0b310789681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c038c11499bc13a3cdddf41925117582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100bbaa68f4aa5a2d71ea026b2e66a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d493cab3d7550560568b0b899b5b26d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3a1377ff737b96a6132fa25a2eb0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f51947d7ac518e2a43b00a818ceb5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcf4ab2448bfa7f0c6d8c9a27f547287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba761f1c968397d24f253377180eef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e906416f1acee93de21870cd8fc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c281589925f5cd8f0c7ba102d12f6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab537e0c532217646e9b85cd180536c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef642f222887b6d0662f3087f3e0e34f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289483e2335cfd8bedc02b547d122c6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ad80e276580235b672acd493472394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977c58350651f8b91158776dda5426e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f867ed25467039d7ff9f79a8b8b93e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff35ab3f056e994962166854e861af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ea3d1ae45073e85400a1480641c6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c125c6fc4c6d70a1f6855c49b643a7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0f9658d816ce2fadd2ac84ceb771c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54111ce0f6f5dffdfeee2dfaaca7303101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da005ef9ead62d5992f671f1929c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f85dcee963b782fa4a2ac543e8c0b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d82ef258dfede3665b53b85d6216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd6f77442518c1fccf3639fca4aa6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a1538bb37c6b83ff521868e0255d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe053abbfc9b63d44f841a838b13e28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d015de15980a67748bd009f1339f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82e576ca53e216933f67f8efeb5c0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df612486c2ddcfd30ea895d7920bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a01011e1cb15e1f9aba874d96a73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f4ae25b4475ee0df8402fc3529b80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52744ad389d411c96559b0b0578e97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29e05626224c050dd09729708fa40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbde58bc063b0d6594b5dc2bee08d13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed42c0c078fbaf5b4136579412b29d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af825008bd0fbf06cbfcf4d28abfa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b105f34844fbb8b9d0681835d8759118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079fe388475dcbb1b4ff65b56fafd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638572c63ea1b74f44c7ff465be23784120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563067a4dbb9e469cca35fcfc3dfa87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61da2fea75a5c6ec64acc1301245ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156b6ca059d6408f2180e5f1b270849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a799be290184bef042b5db63c91a02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45157ec9bdc85e57fa6d428327abbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bae8a7787baace726a041e02b8674126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa39c8725a4fae43dedaad6395e8c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e419d5efb7e8d218dea90dd28d43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5a96838fb392eda08888b90febb80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd912d0548df585ad262a0dce238c07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3548a8bef1dba0fee3fb28a9550b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d967ed6569052b2f48b82a84a2de60c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf74daf2a1c33eb979224db6d634d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a93fca22bdbaa171d59948e086d790134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f1f4356c5f700238c0876ded6368135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd368abfc6be92a953cd97c6c6207317136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a734f3efaa057170de72294748dbcf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c9aa1964cb24165ae3aa1db5c856d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec414d82b46ac4c384a4735c094b20f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b320c92c18e980095b8e13c195c62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7607d572a27899582fe9eb10e5b04b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35539779134ad5dacb96df258ec930142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7239ac75f87580e10f163bffdb885143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe821f85126e7d4db86354906cc6f30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087fb9791e883f87ef428d5f6e32bcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aa3cd87932b86e2a2af878d200457146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065fa80b005f86df9c7c1429ec1f2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f2dcef90fd30b5b94a424030b254148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06476785992784cd3bd729a6bd659552149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c539d4cbe094dfb4607ec83f813aab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2509813a64c70099078c03acd8392cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d441ba1ddfd4a86427a6e956176b32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815da2d084ffeb215297c3b19e51ef50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8288eb69db6c41ccbc943d8eb551d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659847b81433c95f7a484bd8b6e815155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d752a7c66caa1662e800b87f04bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac57b397d52f54583e870c27417886157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f260a398af88a13b014d4d77e478f3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434118023afecabdd6aac26de92338c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2c4d4e2a75bd4339cdecfcd0e326160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847e8d43160ded58659080f775536b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca751f868f95cb3a347bb492628c3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ca3a91bf0e7ba03cb0fc371d3f0ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da45f74daf84b7caf4ae1049cb6d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7a3716f31ae2f0b0aa79c3a6808a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d5fbe6e623c39f6ec93ca8cc0ea30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b60535e969149311bb4d2d75e04af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef8d752e105d35bb2d7fd9299e2a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356b7357ea69ccb326d79b077b87ea1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c6b4805b025895378d6f5ff8e808e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69efe6dfd72f79d85b24fa3cdb6bd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127729a7717430a32cb123f3efe63e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079893703a3be4336e9e861503b17f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c4b592c4081e3ba4a83c4b712e308174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff05a70aa0a82345a54fff96577183175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751bcd0ee8a2858c78a3ca46f91d790176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7949c4d2e590b4794821ed91a8c8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c922c1a3dae4758365befdde180c7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba6e468d29f36fccf4d9eaeeffc56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a6ec5201a2a3c2cc01436d791563180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de648b000e87e800771d16a0c37ce58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f55271519c76cdb18fc68403f2c3f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa913104799afaab12f5940145df38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eb89602b525f3a12ffca55b5f3059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7b7577e35eafbada79b4ffa92de10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa23650815d84f810cc3e9c617d6c8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9f0f725f90865037aac30daeba16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a35d5065a2591473e84e549aa3a60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da00601fa56391ac088a403db8b60a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e395c8acfeef7d8b919515032d31ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c687d253c29ebcbeb0a917e7fa1a742191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f4acec104bba73ff89655abaa6876192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b364d083c77aceb7cb357f9a58eca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355987b8de9d5cd15f93fd69761fa50d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2fde1789de275f90a3ce0941f22ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59a36917bec8099a70ae78a439328196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214245ce3f2c31552520e393d7bde3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e919bd10344c3b22f027e20dc4179c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2535b6303379222f60f748cab7e34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663223aa4ee836f60f2932645d08833c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b7c261068c9d103e1dd0e59cde75b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee3a8712fd6b5ae53ca90fa739da28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844adf1da6120c0e84e9aba1c4c4747203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6035b030c21276f861cadc59819029204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8c37a1ba39a7f39f71e708ca34ead205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697de2cc80d6032df034dbb01357e2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd6afed5ba5e6484e7ef5ea45112c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230013df471dd514daa70180129d0a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb175ffc82b1dfec7b139ae5645bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccfde6746218390fdf494ae88f77e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bed914cadc32a8f5cb57b16736f72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24667159402aacbe55b2868a930fce8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8f102e9dc017e0147902bbbe2059e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddb8a8b9a068606f7a25c3b7b69aed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e2a5b97a8a0e4f70005c1e96c7de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d11d7dbf95d640cb3884c44e56c11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534a7d5e0856c4a65ade08777ebddc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf19d5325f6efb468d8a783a36b69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9785877790b5c557a343bdc87049a5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c80c8b07e5f937abfdd9bcd977b566220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b037efa8e16975596806ca057761e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5737eba57f2e3bf0c657600687c4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5b7af99e8bdc17a2677cbb9c9f521223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c67f15224cfcfd27e3175509f0220224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341187d721f052ba2597fde7e15f01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef09e750ff19d404258435074e2e2ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f72684f6a5d4787eaaa3533d8cacf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232acb9126c261041a80bbe7d8a0f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dc0694ad8e57bb6125f26222d55a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93fad70725c2dbb1373094bb01bbe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06fe5077b5b619d00b4df480dcf9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2651a0d18753779a422386a1b7add232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ed7a3439096ce543ea23f1ed5dd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cde4ed253db5e498217507489e56b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa90a3082dd1086ba10da16846a726d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d7e6759d079084916fddb18ad0fa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f47e0177ac4410d0ecfbe1d33c6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e928bd78f970a000aa2bc6e32b3b78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70076e35befc6d9a2dee1a0acde5282239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8b6e9e052bc22c10474e90bf4d689240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832f4c92bfdb61936418a2e901cc4ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8f702b57c198e07fe8b447d4f5f8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43843b2a3078ae46bf334afa9276c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fad381ae6fd96a597782beb64c97e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3709c37cf7d6bd8c5945d5ab1965b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32688120b8d7e721b31bbfc8cc322246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2adf6dac7996a5227c8f9eb62a148c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed59a3feb4b35da433c8c9e419493248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06074f29bf53b1e489a2538fa0eed0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f7b315992bb3573cfefa388da749b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca8e69c85e6458e5794ad74eeb7d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766af8116f32768a05f339bde17ee9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f713c902454dc0ef6346080b93433be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ae86900fd997b3be25b0d89808254254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74274b4505c9c402816c6d58d71a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e57d7a8692f129d66bda75ea354c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77291f3ec9d8fd841145fbb4de10080c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1195d09cfa15cf8f88eb886e9962c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec39e4e02d4bbcf1a2e394879465be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce6941cb5669d3ad7af03d3c29f4b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f32f0e54ca5afa0300f54ce977aaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe410fa8200c351ac3d08431cc51dad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e07c4af214b51711fe5a8b917dd6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc7b36c02f273d66718f5b4d8a0e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ac0ac7014bf60a8b896bbda0bbd4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63c14994bdc69a90a53e9f13b7774266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bdde58f211837962139a99c9c2785267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f887e201d32f358fbd55fcb713ab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986266f0a14646268f352dc5ce710f63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0064321e29d7835f0b4db4126247478270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da7cbeae2eaabd021edb61862bef9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08427bd2cdf5788eaf1aa62635c51a94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49076e97c890fed43385dbce2c2060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004941428024e447a5cd549b1865c6be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d0f52b3b47fc9c17b069a050c0a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c8454f263e2f98ccbc54dbd2d8872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd5a2dd057dab83f310aec09dd7bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f6927f57e4998dd78293a9518d41c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607177e3235536a941a153185290e142279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114f8f756d072003a9cf11bd011472e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41b3248990a944c2d5f66bfc555c44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90268771452279d8ca2f95ce6cec09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784eae55366ca5c2b400be0dee6f7f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f22467e908f53132de9e46351d8fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc32e690d6ae8aa691468976cff230285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ede2d0beb785eb5d02d70806394e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31222e3b7c8077a6e041a6a3d198c870287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e5c5cc3403bc47bef88d2239d7ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705050a6fdc01bbe275b95cb80a0f373289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4c9928b682c25df659050166208ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4854c1352803a488fc42cb2d15268291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27bce66d77bd19bca5673dbc7067a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693bbfe0d1955284fa1fdcb0ca1b0ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c18fba8d808745a05cdc8e2a81c38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58c977a938038480c7e83d44001dcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a093f12502c383e80d6fe829ce36cba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aac9d92e4a9d1029e0e4534ebe0658297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e783baf589c4d22594e4b3ca8876298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf40dff22e1e89c2a10e9bf9ace2cb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a42cf507a0701f6a6a584a21d6471300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd84b982e530d96a179063365491d08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5add2bdecb585f3ede6804072152c0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26976f4f88bb124202b813ee895e74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41748f9fafa43d211b08b706c1be6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eae07f579b7e488f1d5c669285952305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1e7f558f134c2d8cd2053022ea8e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9ab765e0f5f79cc1cb9fd5a16d76e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1515c8d08caa70fc3171d285aec5d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128352f59574c171b32c996ee22e6036309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b73f3f4dbdfce031c62536a27e32b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca935862ab70d80d291b47f14be26f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8015ec56853f2115cc5ab85b5396af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874ba8ce240973d52f3f15c214c8c99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179c5bb558e1e90365a54c6d014bc68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45afa9fd0764153ddf2b35d0755fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e912fe7737573dbcd57f30e7cdb6bbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186b85834be69617acc5ec5e9dec737317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acffb67337ffaa67ef7049f8749a358318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cfc9fdab4c9a62e90b181ef6ef1f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bd8a4150db02b22882766a1f5e0a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98566e6472c253840f18e2d5d3a5bb59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfcd4d7773b427ba2b30ba85a35342322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876ed37ee8c1c162a90c891760069ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d39daa128324cd05abffe45146b52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b957502b458d7023dce471ec087fe8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97595d1427ee89d2ce8b430df2a6ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbbb27f513a5f1ec7969fdc6e54a9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91a9617ca7832369c114f6d37c545328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2a9d1ec36219401c503cac716a0e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a8400f22972c10060b21270846d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720077b158be1b72e9ed45ffc795da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507f7bd5a925049a0b4cb2d0f10e5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f36acfad6f9ae8dace627ccd5dcca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2eb81743b8d5970ce7882d4d60ee7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57362162c6c44ea54452a82e1ca5dc33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406861bbf88d35f2ffc53461c0768ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a61ea0922fa93b8cc41762609ab9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b4071669badae380510672d9e7be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441b796fb708f156b36857e4a84eb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec676ee8d1fd59c7057fa4ae3308239340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d74086d1599a60643c7065326e1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052325431b914d83be758d91dad46e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990191c4b755fdad2b8fba45149cb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7947b36602b76f610db3d277fe5f93b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685301f89528cba71ff517964720b0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a2ee6263d2c3947fbe00ed05a39ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d36e7f9b1637d2407e7b4fe2bd8ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84d64f63dd0a028f5d02b84124948e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3a4920aba6046c19557d7ce4ae16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d216629c50e5e5af6144857e45219350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d98c105bea441612fa3a19ac1117351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e94b2e6b95bfd523e874c203ea52e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec920d2e20576a41690954c7da54db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3115264ae82388384dca39a664de375354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b126fa83a14df590e3ab773fed1bd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f56319236010064f33f92a8a523a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda72b1f8516319a20ae5f8883d873c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9afcaacc77374b88d4a84e4dcdb36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593339f60432688254217ad0cbd16b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa2969f83c4f5009b29b7fcc386e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7f1c0fee71ffad88834510314f23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35944ef2d2da0ddce6f296a4f4eb93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6a6747917336c5437e99682994c9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520a765fa202042eb222182f9562282364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679ae6ee7d06a248fff7c60acb8412365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea952d60edfa04210232de7a791681366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa732451e4bff9afa34f2f3d4f8e46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6771fb2f74fe0d660b52a3af3ef0ce1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac6c5420030a748d046308f379d82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dd703b84e01e5b6f32fb14dc69429370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bb134ce7dac0c0b27a9c45f9910b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ce427693e2cb2d6bd76223e1b913372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c107e84b40981afe5b17bfbadbaec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379acecc6fb98fe0a4ebe70f0d35555d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f235b7b109bc4e42f20b209e3ad06d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fef2a5d3dea03fc65c9138cfa888c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d092b7782165933ae005447e2ba9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8a5429e6ba136ecf8ff994c4f2739378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecbb5b43f430671d1026c5711fd0c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a4164db8d08b9b3b702fa12ec4027380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff770e59a03fa9e6032c87d0bdb1036381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af034b27bd1c82f9c85f9b08487512382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee2b88108d59e681d185215c78217f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a8a2a49acc9627ee7d5ddebc06591384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8d3653b9880236554f9e33582b65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398095d0b8959c2e2466cd4c2ccbba85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a3a40900309401cb97775b427053b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679c73f58098bca6baef8b428edd7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4f9d3c2eacc9d75c84df0564c43e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f82cc25a67196a6dd1fae2faa589390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea76a0a51388c5dbe411dffb5265909391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d82c97dfc29fe98345e82ee33aaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e799f8baa17ca3db02a87c22b1e129b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dab22b0ade45744c28085043dd914394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f544d70a956dbf3912018e9515d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c424763099da889053f035b19037075396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055982b769d04cfa8f2b233f6e3de13e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccdfec0197b5f5f765e1269d181ffd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dff32f54bc1ab7a099d95a104e670399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc9913367cf16d0decea1172d4093d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a79686c3107ee55d9a828dc4f37e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26841f3b5fd9f1714f1896f9d6ff6c02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf5b3885eaa0ea213f4df5b55b109403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff6c5e0fae96c4d8fe40b6fef5bbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df986f1800eb007e06e5a373395555cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e39328a13a1aecb2258b54776a2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060d76b59590ce45b9cf17863d62407407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365f99ea19401b9c9eb71ee3f233a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b537ef5e60a69ff90d2c661b7ed49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b99525fd38df9d434a26016e5c1a4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13fc693e1a8df4f866f76c46028e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090c593176f9e0711e61927857972f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8511333c22d98262ec1987b571ae7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adff7ee5232d261a189de388cbe471414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687047f812a75e4f9e63ad914c962a87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501b5f49994feac3a8580d4eec41ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4a51b9a210519630c3e2265271199417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0f6d84195abf25dccaaf03edf0ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050abbc5aafaa6fa224ab065f06683a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7cae68d146f96e0cac9392bde0807420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39725f515050caeb4321de0af49db7d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb9d7d75d7b40cfd958ece925a6a21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a5849509fa7fd75644884827910cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d64719c82de076db1bcc5a649acc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3d87733b571b6c281f429b9a6cca0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aac03a6b72026a3ba058878e368d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef8fca490c111cf0d0f3935fd072bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bf7e8c225073b9945bb21a0520e18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f45d3a4be2b81d5e2801e84e2e175429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905fa876603d77847215374c5ad4a9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a16a18d1628150f8f17ebfede1b7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4e7032b239eacc4525b787bb8b7c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12294dab43b65b1d3855a45b0e8533f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347eb576f9dffc4bb94b2692691b87b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947f5a133d32664a7388190af840fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202511b4b90589b753340ba38a5f44a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d723cc1edfbefe7c1d92242fc92ebf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb388c3eb93ebf22f9cb655a4b2a82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b4371c2a1b2cfa631877d7caa1944439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb17042055492ad8a9a762f2e31c853440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e567bcd6cb2637157ab170f2484e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618ef736e301e8883512e72beac520442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f76c0fc1a857de9371918ed16c91f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1c7df3b5c2dfca99dfbb7abfbdef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560f8b2c977b3d19bf2b4a85bb6e78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b968e0821c300521985f2beaea88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5e016c0e800cdff4500db5158fb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537209972d182a23d26da7cd8efea7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014fdefffcfb989d40c9fb2ca1c1821449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abbf084dfc1aae51f3026baf811a5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f448f07ef390c01ca50782a2a302d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05382b21c0ef3dce51afd41fd316040a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cef631ae58539b5fb42daa9c81c0e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe8769a94d094d7ac2f6427e0b7b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92fd2c2b851e895a143ac47e3693df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c89deefe2e5f5ac38a0fb9e6c6ff0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45fe565bf003f04cd95f7b77694f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ebaa9b08fcf3a17d811e8d106ae1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181ee61020a5d451c774e0961b82bdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09ef6fdca00793b5c1855905c9894b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81352ba3429999ce1a11462cf6d1a52a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8490429dbf7afb644f53fec478ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7beb82551c3ca6cb7b5388b80772463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aac70c8346a30dd44eb1da9591c88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b236e619f8088d8de6c10eb263cc2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360fe0b4d6274e6a8137677c88cd7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f787045a2feedcafabfbfc7d8e04c34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94961a10051ac3653922ece575704d04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183fe9d3257f57b1c6c08bf47e8859d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee84d083eb86c625041c2d73032d08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabf515ac41a0c57b4171846bdf1d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd63ef8b881d1286cbe8310bf7afbf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0fdb14fa0c208849ae19e51eb9f7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d839a670e0cf533778a77997bbc0157474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc94e9b9ebf35550511d977b8d71ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33417f41cdb08b1813d73147c8ef7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a5ba54f0a284c6b7dd0a4dea40596477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff24d5e874e3d6225c776b8e0656b7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236ce0a8c54217d2b10e9cc8ef2dcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63211d047a9ca1de070559b2855bc60a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255fab0dfe447078f0a37d0fb5d7e93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9828f90280c0e518cb5d1efb5b68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239b5b87b0097df9f62dbffbf1284e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1c86731be19ef06cf906c1357f804484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e34d4fee34668e12871689010043485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1f31419daebab15c9dbecaf4299f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb78e67e920c08bcbfe9044c340915487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25ec67c32ba1d7d24855df2bd47a08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b4f77f980e96f62320bea941017f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4cfedcb78a1f6189a4682e47c3761490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ccaee83715e2a9e57560aab703bb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3e8b6d8a35483d37736ec165189f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c70382e04894ab771ef14c8763d45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc780bda7aa0693482313c75ee4fd83d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e02f0b601fae1ddbcb6da3b6f30c0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06f5430be7335641a406d320ce168496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3366fc0e7fb24fd5285afc4e2b5b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08132063b9bf6dbfa0fa59d56b6ab5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d778e76bd5862ba8bd9eea86d882b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1aa0c90f3bd00e453741c591d076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94da13d49fed565ab51ae0ca9c016501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144322a9359859bf56c5a4abd968c67b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630117b6c1af5648c7a2f447e5abbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be0f6ad3f724e050f70e6b0908f2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828098af40a45793a3edf1f54b1658f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be863111e68f8e7cb18e176665928506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742bfb4e15f4bccfb8e34123c26281b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea057f4f0bdfb3b187db6077925eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708772d4999afe411716967bbe6e3c17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb0c2a32c6e6d6a3556eeeddefad3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a605ddfac8b372d2ed6f44ce67f5ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112688e4e15d030f1770a43a9b16c0be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c51bbbdaa7965812f7f4948b3284513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e5b7edc0435a9c167268efcfde0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b0ca0ef1deea306b24eb72fcf7dbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec81799939535cb22f0f3ace50cc52d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cded7454bf7e92ee79624d5869b6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51781d23ec34291225981110fa639aa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e00d7955df817a9b3ab1b599f154f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dc8ce45a394c96a7e55ec1afdf6d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02220a39e872a6bf12c41456c5a2d57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6157e388807f7922409ee58e75ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54ddaec38e5bbe947b2ca66d2ca54a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a502a8c8cfe1867b18c90147ccb08bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10df46309eed649bb95c96bde5ece3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0674b59565b676cd383dd4f2bd12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4623a4abb668da1d3c7b69ae8cbdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1159ee25cd3f045d833abfce1863992528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666a1ba9a8cdd4d65a2744295aeee4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fdc51c0758cf75371c65417d86741530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b29a02440cac95265f85ed994cffa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b27601a2d53333ebb0003dca9a5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572405b1228c78e8d3e143d306c2a254533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876119fcb823c35b776bcd14a30f441d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7d08d81f492327ad4597b654f055535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd3477f802b9ca9286efaaaaa166c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5c4890c6c1a969ac0e53b63e7471537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9690e29ca1cfa1c5dcb6abc46af11b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a6bd3301a9b338f7862a3296a38d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2490c8d4771994da30a9625fe626bb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830482ccbec5517dbe6ddadd25e6399541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7156e195e625c2d63cc0ca1ec2922542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6959a7dd70bf97dd5b6cbfbe7aa0a08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3da8be09aa0f970867df006131ab8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d8497a899017c1d900b58dbc9ca6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3836efe47aa6bee21c17dcf3afae73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd88da0bdd8c77654ea6b48fcd2c83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a5410e0e0c8127a4a98aa4925ff91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187742f16aa06c752280544ae839394549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4612e7d648d5d1a67811f576581a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077ec6c9806a7d544feea254148e305551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fafb521e12e542365c4f57049f7c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2675f880a398793095ebf41b4a1ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf4df8b0a8095ef53c02ebeabfb750554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec35b0709a822f59c469fea343d2a15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa873654218f3187a56bc07959ae2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f45ab1a77ce1e8267e1af31156e35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06410615c980edcd8bb4c30ca4eecb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a96033cdc2e59e3ce9d092a54ecf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b90c82982adcd9add3eb12127fb1c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af6ca11acc8b89330b85879d57fa4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a6edc9f8e3bc2eaa290b4422d23df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba489facfe80c6cd1a7fff579d7ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78478bec49391390f3cfaf6824c4248564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0637ccc475bce9b6e4829891887f7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb3573a22d30baa03387a4359a0ae8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907929b050f387961d90a2cac980f17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167de6a715e47b09fe0eb6a81c131cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b5be27095cd2fdc8da0d890bf013569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951647b189e5ef2a50ffae4230d4931a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ee97d262ba10e2c2a32ff0171c21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cbfb8ad49857086439fbfdd3f9bcb572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d656235a602c4139d692b7deb4df61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43081e82a62548a8e46110c5ba309fbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d6b10863bd607160b6e01e99789943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95ed25d4a9353d1cd7ee3500ce565a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598270302fd2015efa9fc6a2187ab8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39760e11b3a6e6c15979d1e6ee7a3f626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffca84d1836633e63a46f4e30d8cf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aba51a840a4d8c30025a58c1a67758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8669d546febfcf4083a8f40bbf48889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac4576b6be982e127659aaeb2abd6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431031ae501b7f162c1d6438ba39b11811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c50137b5a886b150c761878e8a55312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46e22b89c98b4073850fae7ac1866d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a503d750bb92641ad9604e02da2c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085f874aa08adb561e9bffbdd6699dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88016e09126a54ba0b3abf07f44150b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0ac6fd33f958c4047e32be69f31017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e913997e6d25ee5b601d24d66357b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdafa61948f18817464fde2cc6fb0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf13ce4ce112f997a0eb8dfebe886220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcf720006ca4013f674583ab15f9fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878346807841618c28ed2d5fb24edb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecacd2375035c2fc8be2849e80733423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09d440384e5b1b5fe7abdf0b7a38024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f7ce991d0294835bad273f7527bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcee3ba94e0c0f4dbdca97c02070ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a295a8f9fb8d6c57dd1e344948b1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767365786c66f31f2e2e31467add2f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a091fb5849bb26c8ecb67af756d3b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8d3805762389c4a4454ddf7540d1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738907ee48f2eacf5b1231d2837dc34331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca724948cefbc784e9d4c8d6b0e42932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6457e2e106a87abc47a9972b391a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3a5e030466aec0b4bff47c94f54034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423646d593f0a95f30ca148c5e14d1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655d3553fb0f22df0e47a4730de53036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f951e322eb14261575a3325d53d51537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a182f5311cf8d03f3a9bcc8bad8a09538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b152a595f7d3eae42995f85be8e2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf554ed80d3f9e730ecb960c65c323340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e3143676a7376bf6d2562e9a7ab741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e073fc2583d5d1cb99023984960342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb2809eec8a2735e501d8eb9dc320b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32222f31b8914db7b23cf30be838c6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed93048d9d83739ac27748d98a99145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965d684121a99860968ab1a413a189046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693f267fa38e00b536158c6943092447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a546df72defa97c2451a77d2975e4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639d7d7a48c7a4ba579a1044c0933fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754ef7c19e3313498de41a76338059050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ecb78b3c106ded4269bf24fc2de951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f957d34f4e960a3e43bc45f3e73cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e53ff95e79ec9a529b3d2a4fbafd4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b530cf5d311a134499fa2c0e1e78454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743787e670172d0a53ce3ee8e0fc64655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e876f7610f7214bc0beabffe24898c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a868dc68bb44ad3313d7edb5043be857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23c56e320aa0e96297a743fae0ab9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f20f54eb41adcf708532a56ba1f9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d86259cbc01942fd2893dc94ed80560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c5e1e4466f5fd6382a0690621a5b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2f129c6be320a9c639efc97205f5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348b2f16f0aee4cf075f864fd5a744163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa79c0c1c8019a16b15c503f54d18ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ac61168386f0d708b0b23b8c9432665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98540a891ed8a1c12df80aeffaada99c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ad2b182553162d683555ce9e60d3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7eff76331361a31937e93dd85404868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52cde3b6247c0b772eb266a0a5912769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8298c17a61a03907ab5edd5aa466dcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2ced0c93c22e5d691cf920983d6f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a198bd08da268f9bba4bb3cd29ed00a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f08f19eeb10ec8413abfac5f99b0ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd261446c8985d87727adad94c24aa8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616f5fcb13b288d2fe032972c3e67b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac89d92ebc60ff0a58643cc0829ab5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884601db55eadf4957d7eaaeaf3e1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309864b0f272c0e5278296390bf41ec278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e0e8ad659101482e6c54e80e37acc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a751be553fbc66fb1e85dc67214872480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e984e9cd2dc345689ee49cd5194344c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b8938b2ff3ac1b8bf5c9561d414382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eee2d915cc716ad2eb9618d58ef0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7cb38bb84c8cc7042ce3b7f98513584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2755513cc5678702f4122375d3fd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edb843e012331e65dd577fa3a83af386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f1dd153dc9424c2a89a402347d2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124047e68304ae0e4ff9bf2530bbcd6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b1935dba2f6f8fb91946c6e7effdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43702f3d5e36f463c6af61a38c43f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7abc3f5da3aa39a986a844637defa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1e5dfb1f3870c890821e58c132fbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd660edd0df1c79dbedda5cee3092b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32447d0d2ea21bb303d8dc49196930d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381a3c1b38dccbbba455aaf18baeb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28771500e683f1f3030afb6a0ab2df196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa6072cf3fc7835a45716a8497874897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d100f7e7f5994ac012acd01600d5f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c09b3d1123069752f99093a0c9658699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e53132786e160e6b9e7562b99c1d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04187032a5cd051d3369ebf08be0996101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada649915a48063a02ccfa50c84297102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2385381c04aceb64b9ac2d7eb3a7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad4baa7106c3cbe23ae6201df8fb8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f01c3181ecca2d8921bcc08a252ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de990077bde0a57edcf1b60bb9021f20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbf6f721a4823e0f77583285624bf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c50a2254d435c305040291785e622108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284f4f327fd1aaf9972be719b9d488c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b993f418a846759477e010ea3c0037110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bfe2aaadd68ded4cb80aec19439bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa2586aea1e41c2024e7235c93c98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3540636c66f419acc00b8d422ad59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9fddbe35927e6b53cdcf09f97cdcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ca09035d2682bacbe9ff384f63b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a79c9820c8abde9720a089110f5e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb13a9f52188aba30f2d882403add00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad77df9abbf5096633b58916879ff19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bd043d367799a662e9915c1be74de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee32b2bf275f41c9897c0cce30e50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514cae078004f52815c1d247d6f0d95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e8c18b53b0216cbe977d721f5d0a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c995eed3961b379bdbc2ce9363eb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a3fd544ad9b4fc26b7d2119fcd39d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1927b0c833313dfb4baa26c0933d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0f25fbd9e0db2d2c403b32357680126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455a7389df96d212a9c376a5894178127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe1708923b05a70efbdc45d8561b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fc6fdd40fdedfd3164218afcf3b30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084eafd6b06470509fdf19252f99cc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811db8c24345b3b1580f9e3caddb6052131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b491ca19a26b83f5afdfe6f4dfb838132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638788411f51f56edad58104bad1e2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e8f5be5943586e2acc66b682ecc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f5200f1f560000d9e920fd7fb315135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985cf13810721e3d0f078777fb9de0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03b5f03c6b4d14d0240bd8b0fee8c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fada3cf33e5529fafdb270a4ac5a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789302d4d10f4f628c4ad6d368e5b42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a812cc43f4a2ac672267a3f1df75d0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25866a4b624510a27e7494299eb8b021141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a1e6cdfc922e0eb0f3866e00bafa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70e52a51d3efb158ee6adbe78cab9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd56bc5b3a1d2e77184db361c12a740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0a32555906e175b2aeb5597243acd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88799edb5526e123974b0a0a8b7eba33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e6c3eac60bad3c997aad4161cfeb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea8942418adecaf884a044bbeefed2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ee7e5ee6a04ead528cd6dbc6565a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55cf7148fc3f9bc7df691b682695d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd3c7bde47c2a9dc98e81c41465fdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff76ea5576a9e581af4c7054d0582152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512808b9a5859796188f72e80ee16dfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527b72811501cc166aa108015598b98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e259d7894f51851f3f92138e6bfda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bda6cd7e2b81b15d6290115515056156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86d3b941e055923ac9f3f2cb59fea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeee37407730d7ce6889d51ea84327158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6865943d06acbd9ff088230edd2826159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578cf3425b62d8e4675518d01217b82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a71a0a012db2c8ab90a0f2876951db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dbabb6f230221d4d6761bff020ba1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b00f9dc0074d02e8b2320ebb5e299f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6a926399b9ed990e3eea8ace84566164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c36af7c347345ed2efd253da2a766165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796857a78a229cdfd6a12dfcf23ff98c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d997f3663e7310d44b7554322975c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a10997e6d9ae63bb203fe4a0153a8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b724574a0a5b40741c8b7b19d9bfa1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b40f877434fc134cce7a75c945caa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe4d49012c7284352d4ba3c8804bc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e5533589e3325aa541349d75c6e00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb910e625f1e21df0f65410f6c130b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be415d36297e4059fcc08aaef0a30e12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a3d2061ce2f83547ba40b36ac61f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ddd06855870b815d9d75cf8fea86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088f36e9d40b9400df76a79795bf2ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532370e0813853884bde250fcff6543178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0c63ed5f88b6ca14eebe44f478e54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46922a21faf9010f6b4d22018fbaa6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fdf32f64969c583d7866e79e2a9f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c075bb9b15b67c02d97e9e7144776ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ee65b1885aae4c6a6f5b4086f228183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada7d820fcdf0dfe5677f1f86c066b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9250c5347cd9951a863bb9ed4fd810185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1a27e991824a7b85077e9bacdf843186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57503f6b21a595da5c12a05274b78130187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff671a5cfe84428c64051e1b0757b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944062fdf93ccdd21eac6f907a73a4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f0e1484de7da4b290b184e79c73b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f65fd892b5eaefe12af4b0eb3b1b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a4f7845634389adc552bb85a2ed15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae693f08e973f9eb41d7a394809ad1ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ae6b45cbb131513836225078e7895194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1a8fb42e4498ad5257e13412a7a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f157f84b1a887b382bd77360257dc61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1129fa49f519a4671a49c4dd993a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e25f78f939ae0543ea5c1d20866f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4c01d51037050c7f7160e8fd5d3b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f337654b6d7da54059f720ab52525200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5a1903ad030a158df25827e493c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e27b9a67aac3adb1e74ebe4c42b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc408e2fe548effcebd67135e8a90f5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f000b2c337595775b3287380aed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0483f72700b6a1925b8c51cf6d85c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9923d935d8797e2310e527a4dfd53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e5bab80b40fa3bcdf02a7df3102ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ffd984ed0f4eca987a0694ccdbd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98d5eae4a0b65f107909895f6f4746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b65e4d77b683e7616f93893abba3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358420c79b0095d69207cff28faf24b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc7a3fe368b11db7000ff1dc5fa14c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b587a867f74e5cb63d712c2f14ec4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ddc4d83ec25c0b083c505ca69850214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aea4644082225c3e7e15a459411e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054894bb658bc56e282650fe1d88d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7324978549c47c400d56acb8fa9135217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab20cb2b61b3645c9f4a527a007dcfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b4edb68a4e08810daccfbe9720899219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721549670cb0a8b9a68ab96aabfc706f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a0ddef49fab4a2d84f8dc6011e2cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f100bcf48ef251b04abf07f51d33779222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0118091ae63ae422b0c401ce2cb2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a86d1889313d89537e858e32da58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0909c6bb53c66dc16a9b3bb9a74db0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c082aee071f8d215cca1b873bdd7274226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7bac3a5f761255e8c612f40018ab2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48a9e83b83a2455d346442b13121e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd585297c07ad2e035a548be61e5f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbfbef10a6584c4c6b4d1cafa9aeeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73af4ddc120ff6baa946732416c6e28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34a01635fe7bbbd00065dae97cfaef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b31c8760a3dbdcb015bfde4716eae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fe636ab8abdf5265ebd972ba3155d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050dfe2281fd87e8471e8bf7ac83cdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561e18e5603b4df427ad6044197b0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b214909b7f30b26a92acd95ae803237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f14b6dc1c150c477e656da8e9438238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a9cb16e8b30b0dadf0aedec7ebc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01990e7cc5c54bd2f232e393aed02ae6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3425650890c4b0c8de6d0042606807b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec63cd59fe1dd536aa0cbb88ce262f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4b8176db337be69b485025a96d73d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108b8368cc8b1d4e72df44b7a05914244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d51f9e5ff13ab38f83312c3b58953245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbdb83f41094390dd8f185aa8377e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e58b2ee6b76be99465cc60018200247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2434e73cbf7c5b6363cca7c2f0704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da753bbf169c8b28f8fd96d5ea4718f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead296b92e2c4126ee01e4869039a5b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e61bf9c798c1c028dd1a1f3567af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6b5ad627ecb7713b85502aca4bf31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f89e0ee40d497a770d9d2cccbea2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b216c5b32cd225a3e5ff8c1382eda9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d731e322210a29529b3a5e8cd7edb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b2e800ceed6b6a09a5abad777ae2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0dd006dadd55c070a9d3a0331200257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb59a1c137631c1eb4615486d405d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c53d58f6e9d39d9b36e1793858410259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca952466a139ec3a83323d96796a81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be4a984c322918a0fbcf9624f449f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb7ffa7ae619effb5333159b3a8be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63da00b37822e62a958e2a09838447263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726362bf84d1e72bec8b46277d4b0c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e1d3763d2a1da1c36043972cb425e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf310d0f89489ba3d0d1f9bb009201266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66219610c61338016c76d4792e442383267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1eec7fcbedb4b5d51f06895e27fc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19946fbfeb8e17eb953482bbfab955fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e1b8b445118983737c5be53483bf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc10e9a0df7b1dc1b42f5dfa85ff418271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4abb3be38464185d3dcaff64175e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb31d47272b6ef894a55f701e6c89e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142dcb6755d44beffac5ecbbfc4e2ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1324bcbdd132a5aac5772b82eb99d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ba1750bbda23def62aaeef1bc683276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faca962534e66d3e4d3842f2d6dcd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36863c6d84becf1715f0db928a77f9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216abb9d7616bc73ee59c78e0f77a42e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13a15eb93006fa15452795f7e4ff4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4935e53b6c272bf042035eb7bebbe2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a358560b76b3c934ee4f6ba777ece2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430935698afe6a12652e4421a294cf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5720b3ca9fe99261bf2f1ee98fe70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d34dd72de228846fc941dd78e8e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b037de1cc72dc7686faeb09d34f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920e1df25a3cb574f6d6fefa2d1a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8fb2e0eff1acade195cd738beb006288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb94bb2ae0d0298f7bd5d0ff47145f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5d464507ce410d6c3377b6176f2cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9844bf752fd5f297df927d23f5d4ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0821907c0e024307b8c21ea783892bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791608be45535b6bdf21ccac5ea355293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35dc9a10847ee91aeb5a23602781f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af136896a9f8bf0b54e05d3a7f72c47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e6e18ea878594ecf1b05cab9aac0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6f62fd047c3d9fac5fcfb48662ba9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236ba97ad9a5fa52a6d35b788ca1e26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbcc51e3d5e2791cec6e9d9589d2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2d95ac5fd0709c7c1f5114e99529300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2be40791ee285a26d37d07d11f6972301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8911723847576b2ec94517739fbf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224922a5adfa56e91b47014fe488ced3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e571b764fd45ecf8ca383f242bc3bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9e893d24da585d76589532579f0eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9f645c9c0f1cf53d372dd27e557da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347471e66640eb40d94ceca2940c45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f48018fddbc0cb8e7029bfd0e54207308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e966d9d62de33b58930af0abfefb227309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ae23f6eb81e722d7626e9ff06b82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f590bd3f6e02fe49ae362c8a1530a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80390e3c15a96ceec39fc01449b8c6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a32733e8585682d39043522c5f2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a033f008c41b58f710a760e2e5144e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0556b51f45ac8deb07fa394359a15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ebf1af3ce09151f40521e10777c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fee67d61d088d309d7f0e352b91d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c55996ebb56ab946e3ab2e541ce83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddba228a3e241140cf39c20629288d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07878371772b9e07a77d85df5e1decde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765165d82777817c766f1c93ba42ef91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caf270bf4524841b80b8ff65f9c80d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb61dec89f626d3877bee49edb6a82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d38a24ca17d44585675396f998770324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e1545297dc3a856db24bd1dbb2ac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3eec7b03cf34326f47a1e1334c3fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e7057533344f31391d92116f24f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9212f85098c68e8cc71814dcb908b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f7b4406267658c6ec69f8ab7a0e52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316180100c70d2e86b24fbc62eb5acd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9141fda2003661a78131e13d367c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da71cd35e9325510041529d4afb2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8f1dbb097670f053b8fdfe06a42b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6f178f295a53d877946e4566338c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecccd9609c37faf715d9e2e4d60d41d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16730a14ba4961a6de0c714e4780f23d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a534cf37414e8814100ee685781b8d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c5bc8f00cff959902650e23c68952338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09b63259463c19a4d0466afa7e9e8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424388fab174e684ebf11565780d377b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf6b78e0605173836491baa400822341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c144a70f4249272ca6bd62d3b35c51f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984820ea6262a02ce87c1b2ba7b50eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea52ea2c34b7451507c74ea62d0953344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadd850709994b9a7bfcd5ee7060799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5276c91d42f194eb0ec49fd3c2f024f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a64fe68da5e29c31351d7cc926fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab60f4b227f898368601586bdc92db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ac3977b49b13b94052443a10ca49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e47cdfc685a38726d12a80020609d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d81272ed8b441ddc5bd89500905bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0d9d6c2dd34e57132636654ca9c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a82256744ad0d00d62afe7e8d75c5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a82f1c1960e4515578222c5f5379b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83557657b0477799722ce5fd21be42f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ba45fe2d27b2530c6443e04e9b85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e9ddaeec25dfbbc26ca20ecb6fbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b672d16362073bdca7b0587c15e28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7609796038cb83e7244fa632cdbfd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44dc8b02bf5de40ea1ec59fa3fcb2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78019d6ceeb67661432708a22c83e752361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f0e6997aadf6fa907c6084322079f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b36e4eece8b286b1982591df39863363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d729576ff5aa4806b2654adfa960b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e8f95ad65f2d5b16b82e48e9efa4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991f5288609e784ec4d84c9a746d36a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be63b538d509391ecc1426aa8bc49b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765bb04425466febe9a865f618104ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185f949346210b6e80448aea7c217c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4072487794d5d98cf556157da35c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231aa095811d60e6cb7c4785aa9a406371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b3a3deac4c2bb3452cdccb9af937372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2202f7896ec7a83161de39b572d5948373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0fece6af6e3f51e596ed851c8dca1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d563def4928b35c56fb3686572796375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e5d21e7234b03eba13de62fe8ce66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75108a094fe38692e50916d32b1b234377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb34cef780d1a01ddf3a30a091626378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d180346a04d2c3b49663bdc2ac2a25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efee4d2bca071393a7e4058658c77f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4b51c92d747a2d79002b1c55503f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405034efaf7c05fcb93f124fd669424d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5e42abeba42f1977c4fb7b4d19a0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a4b8941cb967f5447a77e46a8e8ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444d314c9ae6b7f10d22d80ed69b14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cabfd63673732e6080657a4cf8696386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77a150a3747b6c6c7b924243ada565387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83817a039231a662fe09a2352b4e5984388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef9e73d4500b3a0c16f85844aeaae4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0763476bdaa94ed2575bec24e096390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912d00d0857aef77f0a5bc6cd4eddb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085aa7220f1f7ea4f171f9d28e03522392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453d20fd82ce69cf80d741f18875f3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648bf0eb10a577cbbc13efd9b32a336394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74b265ca619da175d6d4830208bbfb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34c109173a855ed0c7480978ff7ba5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee02321ec9dbe20881778221b709d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ea64ef61a65bf325c7a0b03cadde8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca3fc05baf6292d8283a1d9266e107399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d214a022fd0fa5e87a47e49e3549cd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a134364530bf5bfd3b4387fcf68d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c167cd3f89bc8f46fc8b41fb704337402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a02992cc778c6e4e0abd9b98be142c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a4ccc171ba30f85358c7c708e288404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8274c9a8a90b84b869a2a078b9a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eec6b5c2bdb1342069f6f699ed14c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538a9ca1b9f47d0f2380f36891d2176407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d9935ddde32d8d1f058b1e34ac352408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ac75cc8209e68a105cd01bc54a837409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9d6c7c3f51254ddaa1b73b4caf10a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076d7fbfb1ff29850caa5e50cfa427411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75467e48239e3479d21d56a68ec812412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c75cc32f8bb6958a47ca0c3015bff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d780396f2177bc0fa1200c4ad4163c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7660f59963dfb88b775ee595a4c65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caa3f4664fdd5cd091268c4390d020416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9724d9fd7f142613654341a9cbe78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654f29bab42c00b326bb0ef7d19b8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bbce79b56f713ea7152f450314b03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f190954e7b8cbee52fd39ba92046f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67d8f80c52ea47ea8e7b194adce87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d1efdc7d43ce5a15850e9bf83a54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7ae3c0681a2e2a35127f3f96931a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5128ae33f9e8c2fd2512023c7365424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496756e0287b50b15aad751b2497cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be090ecbbb0da7c382454499ecde43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c76b831262135d772b3a9cee875cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f3d3ec4a812ae35f144f83a30850428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452620bfb163066986deb5d344b77fcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1308f3338eb40611ac9185f789dd1a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414e8ed6cf6f83e5fadb291e56e2e6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b204029bb52504fe9066d217f25a28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28cec18ee20f0096029a0b3e0bd695433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4aed68ad094f7f82f9e083defb89a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4329e44fa785d2f551c363f24bf3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9a88febb4d6d2a0909c3352fea22a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539811ed8222907bee355834804d03f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec18fbf4a01372900bed1fb53b4ffc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20021d514a2ba3dffd3a8a50e173b16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414dfcdd4c503e3799bcbbc9f227d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f5fe70ded93c2953cf844f21aa953441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc410edbe0a7095e7e5ca7163f0d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc12893d92fee02dfb13520676f1792443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99895dd2ed125eb185b4f1e22cead29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d8f8d1a96309a5d3396d33fa060f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e17f56a3b06701d085df77b8dde1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d140b0abf6a91d50b6f2bca3d9106447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419503a8836649fcc6ba4c67d875630448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52eaae7a1719ce1911feeb53a4ba9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9c92f8c233817a368bfbf3f592d97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737d06fe36dbabaeda8f19ec60b30b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10fc433ed7c0238bc87ff7a0ce22f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ed85c2bb4b4acd12b3f9b3d4e5ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84dee825f3d562c4d2b38f4eb04459454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456390f50e963b9b7dea43a73745883455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016fc328a283184373f27bba01eec33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b625e9d41a08d409f2f53a42bb3bd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af26011afe252f91a7e734e3fbc61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d13bad520551697f8c199ee965540459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38eee744f8b97eab591f111ea7426e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7195e845fd17a79d5114396cc96f798461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22acf5406d4437f800134430a377e10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0fe0b96f0dfcbdd67235802baf56b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a38c648d0f7a15f753394f5eb5eccf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105354e87abd0c0ee898d0959a8ffb49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217b6453b648e979c19cba39242ada466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b1e4639531a200f678e7cef098125467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8bc469695a8d65848783cc3571e17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f079dda387ee869412564c865259f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535ec4bf52618cb0a0cade60985a48c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dfae75587bb124d09e9851940211f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c0029d4932e8d15f78124dd343cdd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca1f897ecf0e68b6d61707272f940473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea60d32867fa98b2980fb69e7b7a73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2779d27ae16faab3008db5dfdf38c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89086803d817c910dd695e2b3294aece476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78fe3a39841e5c32bb35997b4d1a4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad99398ef8867ca17ff92c1b5a7c15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42058d555b39bf3239581066fdbe3a09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925cd6efc1e2637692aa1bd8754cab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add909c6a939e6ec7119169ca104446f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48b3bbc408cf2497363daba372b15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a63ceb5cca60835e9911266b74ff9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a0090ac2c0e8fe1964b1938dfe3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d50b19506f6cc90d4ef4d25339a7b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf7f00cbd9d2a8999b25c5e3a56e0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7053af30fb1c9521194e408315e0c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7569bd1766151086fcf95db4ded3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4bf59c5cf86c19075c0be4d0e366489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6e22e2a20409f3fa67363a9d63223490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed001b46b72e4284ebaea84e39eef83e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec43d202510ec3e4a6738a9b177448d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a9043b1db394aef0cfc6d99762131493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8150eddefa4618ea72ac0c5de18416494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25a7cf271dc5af6638d13328cfffdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760437d15a3ccd9dc7542962c54c5f85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031bf2b6a45588fb3adfe939fb899c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372353385781eae936900339b0b4fcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1a504f739589af79cebb0cc8d358c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79609fc4bc60fb9fb11ae13d3cf2d094500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c4b45620d4585e9303f52a297a69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024d998727491c209c48f42c36b4faa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e660407d77d7dad4fb68612756287503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60488c284a2a44df9c9efa0a789f9e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b66f3ff65d85e74e4bb61eccb4581505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d610182d0474323f23df1613f4bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1ff02b2938b7642547993f093befa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1dc3a99eb39da4e10405cbc29b07f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b2dc8654757f9e00697504283b1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc70d4d7bcda5a0c85d26682924d7dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d9358b5119c069fd7cca757fa74fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde980f44477c2615310b092f87c59b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb029a99afde80359cb1f06f8769b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d26d80a353c463d40c5a9a1f228ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce43211c56f0c95fbfe797ef9c798515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c433d006eaf149c8f8063e6ee6904a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99c6e50759081d06b7e6a2029b11d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad8c251ce0cd1b8b48453ba992bec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507cde19909ecf73da7494cc2237de9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f23b0742123ee7078b1db6be8ce3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b899ec70063683986e5f1330743bfd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cce77a685d1777f4ad1a4ddbb19c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4fa8ccfcedd4edcba1e674a8df2f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2fa08e8d9bca94623580e23d1d9b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40038d051ea80e34287af5d1d2c45098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f25fbacb2408ab6c0edcda6f724930526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbed485c9659aa73686f5ff1bfa892527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075b4c3da4d87a280b84b8dd89947f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8be11fdf25e8c2bfb85e612533c24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc64dacc320d73d85aecadc15b64877530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d09e0157efb12a06059866d5d897d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed58659d25411f11361e057c51873d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c9ed0eb28d93a6a694a6d68a9aa6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5eebaebd65da3d41b8d1f8bfe5f5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ab8b43207a196ae6f9977b5e52436535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d1f70609ff91d1b0718c881b41699536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4cdc38caf8db38b57efbb595e1530537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325172f3693c150abe1e9e4f52a77f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ceb33fec9407e7210891748daf45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2fe87bd497600d76dbef8fc94772f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcce3052e25f688f436dc366a710fe8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca90449d80fd24a1ef5887134e42e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee370c52f297364a7ec4d1a6ed081718543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a668062992f7457503aa09ff397a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af312248a9a9dc24d9f107b0e4e499e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d00e53ea004988e3ea08b4da120bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0fe05b3b920e62c49f4bb66ac51a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94fe1521ca274eda01e8569b109e66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456738870fcd9c8970616211c76b43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233fefcf789077ff97484b9af4ac2b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015fabcd4e5f76c1a1d62029f8a72e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa5a5888ae0a64f9a63fbcd7be15b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a4b6648ab39b8a5752f3df5523a67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0addbc4e666d9001b61a94643f69e47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fcb338aefc1cdb6e4583cea17e036555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e46030b8a4f3827d00ea18bba2664556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af118334aba92bebb332682c80317a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41bc72ba15e87b4e0cb56e9535a0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07157ae4af9631cb9c4e0e5e9efd5af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6fcc80f5b82c006582eb55ec36177560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac10509bbe86e4a4b70baa95c3873f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e259543753222e0c03456c1a2557ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3cc536ea236b00961f8091762390b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f27d82b6a89de7f1f29a81f9e2175a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ffed22a03578e255563f7e483add565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd5231c3a238388ff212ff775d723a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88808a40fc33311ed5a8e8896282094f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845c3344109106b904c972f698780d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66e1d27a857b4523bb0e629dd457f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce695b0c3a3d80f393e5e519bc4479a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792087d9dbdf5788b6e84b9d3541a07d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918f995e441fe74fbfb88ab2ef0dfc5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>