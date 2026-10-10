--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf98ca3799dda3fdc6c1d6ac0b273b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77750163ff45556ecc6899503973c142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed0d6e33012e2c6ee284255d4530a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594243da74ee4711d24368a5d266f1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8610cbac116d6ed2e6f49ba1a24e8f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecf2a397a9d9c844a739f9de234b1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0acce5cf4c97e68751ddfc2d4f68e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a5b34b52879e587ae9d46c1fcec18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ee19be1b097e04ffff404cd8729269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded1ba4f1a151f9b2b1fa2a403fddb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf53547f870b123a5c7d93a4e0df511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09d7a36f87ed6cdd854a3f5c287fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a9bb54ac2c726e13ec1127b5979813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30084da1cb2487f483211888eb23c06414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9a5adbf645f91312572bc071cc98a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b947f3c09c2bda7a9b0145df04fa9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911cf4d798b646fd622a23d4714588617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1008f955a083adbbe8e62da54cb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9639e9354c3c96d3f9b7231c8396619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b4d05c81e3861c55c9c9cd252ac120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0279916b3d6a9fb0f6169afabd87821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eca442511f06ad91b3457bece534122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab538bdd6fc7c1ce9a1a89f3d74535423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7a36e641c27a29cc1cbc1cbef290d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428780a5043706aa97faf8a58b0829f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568f2ceba2d237cadbe003a2c6c7ab826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c83dc925787e78b5ad59ffbb1d5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5aee16b8ada316a7085763aee43c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5e3a3b65949b12407c46c6aa8f2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857c16b56c2ea866dc8424f23fb8da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404d6dc0af82e9efe4d252ff373b8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d25b0555d511fcc5ffa146647f6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f448f4bddd80593dd8983aa226afe7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7026078360888c886cd98c5081c24634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f600dc4a2a919da30b3080cbd60e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e21669e5a63e4d4f2d97ada8471b6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0a5e30f0c41c2877fd097b605b1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482899ebc9b29aa5ce622fc3d8ae9b3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd69c1374495397c2e16864bf5009d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d028252c3dbe53719bb927445aa41f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd7f56c33075eacd1060ddf77028b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453a439e0be764974b195a6a397808a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b21be1d4a8d9d78c1fe2b446c66543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb18a019e20a17b9941ce0d87c133e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6a7fd35c8a7b948447d543d304fd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9f28649f3a3fc866c80cb3ac95d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a6aac04d170ccaa11ad7874c0f8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54e79466ba53c69a16e5352f16fce048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc5ba14ccbcacbde19acd77ff152849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2289329ccc4c78411b349df2a0fd46f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54b20d3d08627f44a43c558d9a846b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c14eae1ae14ec5a029683361c52ae252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880affe24b15389a80287d8db84a5ad553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607d448534ce1455e3343292007f75854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebecdfcf82aff278d54db2f71fb114b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300f4286b4eee6717eae7e2911683556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2f6cb116f03ce33fc4fc3f48ab0af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242e384951862bed80b590ba361bfb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b82bf859e69ebb46e4aa3048525259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f51c2343e2a69363365882806ae8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527f1ad9b878c6d968b3b6e80cb20f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd91159c2561ce1ad93bac701404662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72d89c9225721ec96b63f71866d7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000c9f7a1d07a892a26017b77d1c4db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4cb99fb6966a82ee1732ffcffb69565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe9887406f60e4110ad3c06bc232a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313630206c49bae0c1507d3d5fedfe467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1888b96cd7c6d9769303fce0f9fed568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5470c2b3fe2addca97f50599ee6db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4396156e748eb7462c499b1d820d7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d925d856433a6696b76355f33440171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d11ff1347b426768dda44db444706772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03beae20879954d98dfd9f07aafa35073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a8b67f806a5063d15d7898e9a31474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82595fe4d5ab3326b2a313a40e95eae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aab5226558181ef527234f0ee23b2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8247420a6d6a570e0f50080cc19a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2cf5e71b4c808fd5cba8d7feeb7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4542fa0c03d67dd8ccd498138497079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a02547f036b9391822d6b83150512e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f5a3252bfccb739e32aa8f52e8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa324282995c608900df756efe2264dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c3a6452ca262133f5180f4feb548383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44669938f608bd188167c9ccf87405c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c4c521b2996679a5acbdc597f719f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008637d25e660f27fbc67d2dcce17a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86d82bf6079f8b4817443871ebe2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb7612d627525984a3c2213b9dc6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807ef1021a322db2dd4449bdb4510ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f00b1e4ae971f0e2a0c28727cfa7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a75ef97a45c5d8d0bb7466840bd11a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7bd3f532074c8707d44062b599b8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e4ac7ab202f255c73b45c0b015d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71273e743d0217ec6f2d83344a7af0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace9df4f6a176e075a6fbe72d963f4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eff4da74095b7b5da8b316d06000696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a8af91c6cff7967e8d824eb6c89697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cded83a025fe3ccffbb512675c9aba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dbdf730fa967376688a136fde414399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad638dcd2eb8b5af237b96e98d5ab1c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b942a84981c12ad941673094cf8a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bff2b6d5fccf63d3aa27cfe7ff2d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e126588c0fb2b56dd595c7d24353c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb5e35b5109b9b9f6fd05de1ea642104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98ddab5aeba7a6d09b1ba2372fe54b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446738c9b9d7625171a2c0a68f21c8b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992e9dccd5c8183ca31f5870f6efaf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d393ece008f5b475b4b6eab4b63ca81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c0d42a3f38915912691ec1615ff48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9feee955018182f73d05a1c311e71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997345313f423aa688227217ef851f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8cf0f67e967025117e2a879e65297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90273f2898f56fe13e3ace1cdec11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0c261c7e215cc444a4d36eb88d09f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c58295a94c580964d13fefafd105115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc9d3de22f0a4d5832f155b3dba096116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0679ce333031e8108b3286ac615315117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94520b308c2c2877d5141820cc80c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd1c44c594983274556d48e189d95f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881eb4081632b47ec3902846091a996120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024ada4b922ad4acd8e20be6308fce8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de0615c892392119aa60fa15809799122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa97e60b0f0f8ee8e39fb1888c715d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05636018a8688fbf291b82334b5062124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710d28f49b97765c7e5cebaa4c1e59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f7bac063c0cd0b9cc6fdec7c25a60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8be2b0a1199f79fe87b340d8c384127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba33a1f234e0024dda227d42973d441128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069868b105d2a316d74b794ef4014d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed94763f376e2a309980134be3e28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef6b78d64cf629512273c006127636131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a8aab431d816015f94d304d97d56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37f7589ae9ccf6b9f57f72f178fd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0a360b0524958669cbdd7309ec947134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06478d6537b4011217284e0d269885135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96a7b19b4b3d1900c6ec248b7cf5ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f430ca2f22dfdf197cd17f5bd97b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c091c23811811a32f97bf4b6944a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701be5e77850ec22d7c0076a77f69bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb2189f75c6b35b691767450facafe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4ca8946e443e9d869149473980e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade909d7c61b8828c462f99de167397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ad580f72ffae71f0dd8992e4b309143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178504a64987dfcdaef4333a9c523bfc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087caa0cd0735c4a0a08a6ca8ad139bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2b505a5475e84508083012f8b85c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0db01783ccce3ad7447446ff0beb45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8d23672dfecca27d6d03b10c2bd0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adb1b5a59895ea7df50329fa0ab807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba32d06855a418a8a6539692dd58bd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0b3ccf9aed21dcab0f3a880b111e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764fdd408f75a4f24504cd9b1597ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee2959b5a366182ef2f5e7bd5b0d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aa48da399dce4b97438c0dd66d521154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7319542df96844ca76432172950ac9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b843f0a29ef6587a87577cedf7a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972370aaea78e1eb7707107a74688d87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba226c32686b26e799b93eb31271c07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f574a054e4ddcff90335d1d7d5f84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5c812ef01d0d51990417d968f69b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa5a85b3de0822e2c5bb6be52e3092161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a77888ca88e55a09066f7c41995f1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ad9f768a445184dff0f138ebbcf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01e949d4133e9f7a9ca3db3161f70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4707999d58a52df8eb042ec2f7295c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea924a45039be99a65583e9a7a81e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317efc97129ed981daadab002770702167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c4b714626a88fff156a5f6adae826168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02a99431c680e1434dcfc5b2d7fdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e4110861771713784cc8b749f44b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0bc46e2baf921a78a16ef39bea707171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932c72a6c99f8a9a8397b5e84d0fb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e5ff6c26d7e111377bc97e2c33f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1545b981e0782649c252dfce4065f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c744eb1432207577c81b6bb5f758d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa141c89983725c84c52d26d34e956a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226a505790e88c6fe955e8e85153839177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad6321e397ae85667fb5fac319a9d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501820d91c088fa70326f6119e8740bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da500a55eb70aff6e3612a6a7c9b937180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358bc85109e78878599cf9d7c7ff368181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2c3ba91d2ca89b798b93a324a8004182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775f941f985cd834120f3836ac0645183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5e1332aa71628ff3ecbd28f1bee1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071af450082a4df75711eae68c4e6d8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba78f505159430cbf16ee058c6956ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2036d199270206673d8ff6e39f729187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959aed6e892895fc8473d365a0e6934188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab593b1fbca851f36393ec621adbae8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fccdd2363179a632e07c598a624d99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a468b6c19707462ef9247b5f5f11e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473468cf5c199e187ad9a2d0ab4c5ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d78f73649bbc5287daa95e2d287dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0602584b249a95084c71c8efbdefaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846c70cd3ba09a6c57ac88745a9ba8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f40d05be15b75ae96182146e0c5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f1a2ccc4270d0811dde1434e9fae1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bbeff3bab519b83b8546b6d292dae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d8b5f75fdf6b5bcc1884bb612260199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345015332efe31befed2e609c8fd0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08098ac10bfcac006bd9b21418130ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b53bc12f5ffadd319fe4baa7e4d66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c039c27c966fd4ec8a42b257ca2007203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743e72ad5b1037a13cbc6575466991204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f99dbb26363c5d18826ce5c17f64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b85262f72f6b3b8889701c5031b8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece96321f2a3ec39879b29118b239c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb253460c793b66ee4511cba6eed02b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd02a8370b9ec0ecdef71622c9164d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8b4d5a481dfa14a54f51532610097210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342864af1ab7f739ce3d3d26f318bc22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82493236d75de1ce51ab6e60fd8c801b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d79d44f388fe830841011aa042e3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c622992940e8b20c67539a49414f5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6cea62f8821abdee201e7fbb73ba8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913dc31e7f588b00c5b3ef6d6c929b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418b878e51ed794676955ff18c6d954217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea000a8be04d10e701c50c7582869d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280547614879711afcb85efce9d9bb89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03352e11a6aed5c004a575fe54a92b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185c9fc55182a737eaa33d7fcc67c41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d175b5e9c71a333ffd99db0eeae1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8494fd00d1203d4391fae31b3cbda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee85ebf24b8c6d50e60f2b268cee799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a006e01d45f7fcc972ed2d30124e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca47afa5a62cdd912ddb5f7454ea5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b94cc156f685e8fa58cc0eb845ac3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e7b0f706803429298876db589d901228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80ef49fc4282ea4c7139548da5ae49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2cb4f206c2cf941be13275773d2ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c86475f8a3179857d0dadd4580f00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f8b4b81901d96ec59ac36bafdda94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d942a8183e14addff841f7359233ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab28b9fd4caba75449c91f7baf69f71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e506547e051fde5afc078344c2efd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3956e1a42d5fecdc86e9447af4cb67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c5e28949649646194219e4c3aca5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037805520054e7a5a3d2e282787f9c4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ee4f007ded296313ddab7f924ba1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897068d5a92e0d797f7a7cd30af87c3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99de14122047eef665c255f910fb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2d93154048424761e0073c8e073b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb7f295da1d8f6b4208ca466cf1c4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280200d2f3944f0ab4b516d02a073f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2af4da62ca9af2a5ee195d0fbb64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed70c1509f317370aa506f99f660d99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e7c2c1b651d9f501b8c5271b900e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e3f009675608b06263a6cea8d3f4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4dc6c641222fc0d0aa6630c82c00b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb353824f94affa5437c6c4d1f15e99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe85da3266980863c884242008aba7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e63b9e97f624fd8488b97fad36d695252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b85b538814d93b391b04776f27ee1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd48883da701a8fbf3ed6954576c8c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45a68ba3f7b19884f97aa79166953f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704b5af5a53dbb6130b15a8c932c31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb308f4d8f0fff77a8362068c71f3d67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554cea364228138a49f2da1b0d29aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8865e5575b6f4da5c688e4b9bb38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b2ab8bd748467c28e809de113153260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190dad7925ab9abe23b65f83d838791261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a07ca863bd88956444a22e708cb25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4a25e23269375f4a230a91e319749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5506f547375deb4c2ad9063175aa9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7420084e397fbafd0a4d1e308aefc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a464c3e3ef29d9964904df336c17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132b4349ff143de2b85a54137d0bc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9714ed64dac47d839e3f21caca838268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb217e155b9cb73ef6fa5e8cdbf958269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7911c68347048afab538aa3a5db50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1bb0399e3ac11d2f681b87a8b5a47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91d875cf3842d10c14d73bd9c0a54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b556ea748545d6342aa0f9f66531fe6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4564717677b4a0800dc62b4b13e75e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8395f6227b363cdfefa042577604ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50add90a4a803c3fb820b30f0cc37ee9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e97cb3ab02bae9657100152ca064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3862381b05b8cdc3e07b01854e22a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fd62c09c6508bb7803c68a728f78f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322274e1665bca9bb006f65727eab05a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b009ff51ae45ae72acc4ec1459de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4249342bbde30490cc3f9699f04960282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd281a644b2c6d8c7cab9768cfbcae72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b49b686c32ffe91bba0a5fe0869b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51994186bcd232c0d553e2203b7fe69d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce108c581b57b257900a4e2216cc5d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e20abab395b38e0e241d28f3aed95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccb9258fcfda982a77153cfae07418288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f40aebb893e5367641cd68ec29fe3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce8980441ad4ff6b8784b03f1513a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d843a06fe475a31b5e42ec74b3010291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6cd0e407928089443dc8ea0d34d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf09332ab48a17391f8501418bdfe8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec017fcfa796dc18c4381858a66ae7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1729a78c0192a0d59cac0044cfbe1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5de8ca4a0bbed8af543c6e3905043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5d1a076005a2c9c1dfe75d20ba19f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02b3fa70195de4cf734b75c0ac8ce1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fe1fd7345b1a4ddf01b8ff7d98d46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1070ea6e321f55713b1551934eda202300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ab6ac9810d411d16cff3f63f78516301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4002c95c6d34edfe5eb4329f79151ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20087e1394a79d421b0694bd26ea2df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983db1b3c3b87555c9790dedb52e35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417cd80faa32338284abd79af7d8f62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275a7c9c8018b68565244a1170bc274306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcca93bbe0fba2ff399337c09bb731d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a18f0229b7718f5e9d36295887865308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d92a2a3f1ae75a378b81483afa36c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cab09d17b1af27b71fb6784b603121310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924caf2a69f9276150efa187814b3766311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f2e8edc71f4010d59e089661750b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a73b9881dc7483b041733bcf0025313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbc3c032b11bd0b7933303f87b02f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba921f5d293d342c12b51716acfbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e28adfc34b0d3f4e641b5b71a3d7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf021b0b2d17d946f999505d672addc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6b4a52c89e0adcf55e4ae60d3b887318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a57371679773227ecf160715e698319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be3d73924180f26c45bf186258fe5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d47ba216932bcb0040db77ef8519321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39a14ff32f6ad6fb18203e39c609e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86eabf61fbbf3fa7116a766dd8608e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7298dec81a7d64bc7c85559aaa61a47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da40f685e88fe46439862cc614f969325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cdbfaf94817a2c0a039a5989c11ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbe789f3ee2ee5aee562594b3ebf39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d13d5d771eeaa9acff25f95c850d82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e27a8fd49bf0193412bb3a5f2ed6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614f1f0b4e4d0ee4437ddbecb3c0a87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06723c608147e857bfb45e7053090e46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f6706b516e41aa16668484163f422332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad036051219f4ebe1c223a40b67c889333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fee9d0e96b58e15593dd77fa7da92e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe17842dc46ba7e8c00ff2f7b2093335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29702186f1cd084d1593dd8d9aadf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30aa4f7359a617d4d8f9c577363bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ffb08318c6c637149d688dd9c442338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0553018e5ed30f653ef4cef8d87e9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e19dc84f6d079050a4049b7f2b16b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7150ca206f9b345e3068ae85eb5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e9f1cc32ff05016f71fb69cffeca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1375fdbd1f318521a2721e7b37e0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93142142f02d6d3be629460aeaed3a14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec005d8456c6565fa6fcd1aa6d8ec3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc813ae874c49ff30fd0f1de6258c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf256c7f7c62d065254fa0801e9c361347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209b6ba33193ad95557dd835c9bb647348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf5c2a4f7c42a1c841b12ba8b9a01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561ecdd2325163ae4c039a426b36d03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85f75555a8469ae681848870e02e1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca258560a0357981531a18673f12a94e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2eb6a7e4807620a57fe79ec89989353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cfe0b33e3f988e60a2c4b3e616529354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f270fa9656d9abca662c9bdd3fcfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da3da9dbc79c14e8f5dca1a72f64ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539c7410142c42230d1f8356bc509ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68021dce34d23a99d527f9e0692ca0b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1b8110c13b4e6cb194added94b437359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f77a83210551ff51f1ccbb798f41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cd02cc1a89731d2a9096ebea8fd08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3236faaeae2b4280a5a550f0ca26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f54840a5bb0af0bdc59412189966f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786367c6047ebfb7c06220d3532cf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a18ee6cf369844e435e848be22427365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b1afb0e51c80fc596bfa7c07821fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982371f7495df40dfbac8aae1bdbf72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec4aec415d171ecd441c5a646bca5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067165d9f8962eb28bb9e7c96f72ce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e278e406a29968cc6fd3b45c034c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07648ad8ff10b8e1671aa3917fab84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3844dae28fc963f3b444ca93f3b491a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de96ff4514bbd1f9b9d493ab2fe0d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67822ce47be7e91bcaa794312ab2dac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da2bb1e5db4ef0864f5b99d26b10dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18d8444eed01287b9c7e961166f3df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc16eda85a3413d283965963fa80b40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2bbf4b934bf22005e6d5685d60438378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f3073887f893d775ca07d450ba863379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b3b40d3ba73dbcc71b873542af0ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b733cf5ce1ff631a52d81ccb82599f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea52382cb5abc38ad0a5a0261ad297e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44cdba4f0b94e7f45c99393535f890383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c233967d29b91ee2a13426b9db8b95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89001d52c1245613809efb31e02ed76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb5fa022cb47b32622fbe53bd4839c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1d5e74c8c9337070f239712496c16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40337a586e3d1ccac4d7bf95811fdeab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ea659f5d78271d8a1f844030de36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6bf6cf5c4314f9895ff08f022d5fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94e445c4298a431d0d96cd33e7123391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec07ed0e5869370ab29c6592081580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8791c5208c16a921732dc28311edfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326700cfa7a42034aaba25fc12263a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea5fe6e0c05d804b949844b24f9c02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0ff58225a0c58d73e8fa664186d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee32e4e1d5f5e54bd7149f03418383b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d240b5e30cd5d55ae5304c184467c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2420926a485bf2d120c7bbc0ba0810399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabdde06e810aa5c034c5a813478d9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f088b783fbfc5140d07c26ca9348ef0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf6a30979e277d909b7ba765f0d57f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9a0b02eb9bf1da882dcd612caf9f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af88b4bb8f6963a95e53399fce40d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4072ff3741c52919b0a9e0d25fb0b2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81988ae225bf6de4d2e28cf1fa626f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af825aff95a4eb2031248a44e8a04e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e1b9e0f7585768322468b52bd44f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ba11a9e0c96382c85e3366d4bf60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc693b8f05ac823a2d22de739f874c0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4b6d3483cd4ae2ba4e40bec428c7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dcc9aa500cfd43a81ffc242a0d26b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c48132cff464647a793838abf36db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286de2cf40a9b1ec9b52e40c9b09910414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da581e0e277a83e8bfda5ea7390bf24a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121511a48723b6ec94fef72db284b821416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789de4d08746058ec00d492d22b4eac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32441b1d779ed13c0be65476219f58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a6e88ac4c13c983ce99372456b5b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e2c15d957e1925ffae3a583610bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca419a722739a64dcd763d939999be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719bca5892a9a2c2362bb0b77529bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246fa47010f78dd6d849853b7a1f0ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438a2627db2ea99f154c7114b6c5a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f18c41c4a41bd40e6032e70eeed132425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1eb87c65d3ddb2eb8b0c0dc514cb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80d6cf9ebeafc161656ef186c0b693427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dbd1e81f3dfe10979a557ff79384b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c2fddb46dd33bdc884897756f3909429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163b490fb17f6b66991d2282fd5b4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6621b91c9817b908761fae079c2af8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caea311c3ec4d033f65663c37a9d9d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee8cf0ea08555568d1986e1e52a7b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b7bf1ee64b689f27fc527cc5e671434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5bb8e533c7fc7e9dc6a80c5d6c1b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e0aa19d2a038d6da1bff27b9a928e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27767d86731bfbb94d58ef576d5a895f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789091d1413b0fd8405b35d90abbdb16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e75ebc9881dad6a5bdb3115c8803439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bf87f4bc3368982b5978ec04c67b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d053b23a4ff7b4f737a546636cdfd43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4528ca2d0efc4cc5dbedb3a23860c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e63e096a5d6c242108b3ace2dafb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83320633e85e7de044a2ab3d058e26d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f6b04bf1e37b0d402990f898f0d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d725c8edb5db8a885c0db11c5210ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd791e3ecec505dabccf98383b866447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae42aa4e13072e472173b4fc875ec3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad66acd416be03e7009d7ddb81230c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55d87d760846681d9249b1c3f8dc94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98eadbc65f6543d225774f79993ba7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a64e636827f348c8c68bead9b44d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1806418c80d2b0e44282f8ffaa46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ebf3e6d1eee3745c3a614805f0292454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42189ab81722a57af59450e12c73c7da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbf9bf50c53bec32f4d4f8fac96aca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8900cdd2fdd3bc7142a5bf327f159f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010e10d00923525d17f645eea4fb2fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d4995365dfa5b1cded98a922852f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bee8b73440b3bd75a1a3eeba7985ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e6dbe64bb64ac0eb648a32cba01e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f34a634efbda6d5a6aca0d38c864e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4f1a4448950adf1da87c5fc21a7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693c6ad5ed8df4f4b5eefda5d19950464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e59319d5a6c8ed609f6e6156517b10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01da529fc5850bf2a8619cd6bc6a5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46605865402b53662b4d2eb48231ef0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f57c2d88bbab84c9da45f62da5899c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269de4125f09dd07082d55199c63e57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d2ff59589ba84d075638f348b58e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55962ef8b652f96f5ecffa551f028471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3990c301a2b0f266bb7192e19925472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410b4fa1e805c5c067573762134321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c89498002f67bf2c49259e1736f50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6626b9e45b4176230ae5726e6e769475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878205fd0b08bdc101e843cc67e732d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be0c781986743436e6f90c9eeb3898477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8360b69bb455ec79999bce0b8bf933478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddef96e6204d51ade176b42e565368479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f7d613c9ef67d312d974db8b6e68b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf910a117b9a6210329032aafc4266481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abe03cc0ee755fbd874ee70326ba63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ee7f4924ab487d91012b23fe2d25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b72d6c13305881900adf9b33d687484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4582562eb344517fa845a8e5cef740485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f038d06c06aa5a2d50a76afdfa5576486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc94db52d35904ce472d9a17a142a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfacb0f0b2940e4af5559d25d4b929488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0174546e389930645583d6e59e94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75f8dd5bd097cd35891bc4fdba9f4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b621d7420c614c2403e468d2f71ccbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523c5b9c45c5c604b88b688bc96d957492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce009c2d6bc8097bddb5bd934161694493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326193010c21c89117279d4e52b70ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56585841326ea07e7bb39861ba5fe6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690b049e8d4fc757bfd17231fd91738496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b464c647cbcc1919f9cce0826b8f537497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c85fe6530f5efbc9aedbb7eeb920b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffcef7017695660ca408dbadbb60cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ff090fb3622692f3cbab8ab5c3270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72771931b5c0a144a235ca92de8c1260501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78219ebfbb328aacecfbccb2318d38d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50af966b66ebed85b43e95c1909d7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d358eb0dad8b2d336338bcee674205504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a4ad60cf9778641af693510f6032505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2997a02af94d95e3f79eda60bfe8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b2af0ab07b34c5c03d98bcdf87d1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df197b0c432bd85be5aafbaa5d587f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6fc3204511af8ddf04e759981b744509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc7874914445291ee4f28826c89281510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d1032741fe0be688e37e5e60fa21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289f290f65338f55e483a2bd5cc05d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601550d04f5d23b4430fe1d313970ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ea87a1cb765f6afd6bd95ca19313a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131dc4ba2be5b9cc84ed00ac6b5734d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa109c11416e8c1cd3f49ced18dda69c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631eb55823e6233beef918941e05db2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a8cdb3bac2106bdf126f56cf96f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e56408d5a9d781d347a69996cd86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7b603c5ab7c3fbe0e8b87364df9b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a27e85c4196ea58bc14b1032d2f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d352343bcc6dc4c3b10754e2363c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d56c5b9cc04a5b19a18ec9b463770523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816ca15fafcdfa891fde100a02f9e29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdf11ae8fd8c780d8d0bcd6583ea25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454087cc8918d85a8cefe880cf601c4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b891b5892ec7bde7997b7c9f80d4c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b77af5ccdd63e6670a0519c964cb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2366a41d79aaa5bcf053e5f0e14695529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb984b70364df90a430071edb91ba7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd7a150bd33f9b6fb3d322b97312fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f1bf20d53367978ee2bfb57c6e97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f54d6e42dc914ebea7150f7a7edf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dff34320500d044bf957798e7b810a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dc6652935f0a91363390d492a6dba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee83b751a6e87edac157157b403485d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c3d62b9f2277bc2b54a168fcc4b5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25592374c2e32ae0e5b8ea3e450212f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b4ea246c55bafc862d42112851733539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be65eaba478b437277505aadc99a12f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60b366d62bf42eb2237a7a94de4559541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092170638f5b08aceeb26753c5bdea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b7253e1fea90df07d74a7f2ca61b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0964ba3d0b2620622abec4dc9e001a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35061e14838614dedf29402e1638ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49683fb7f3c947c58d3caee49eb83d87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f88172448f72cbef13977ca1b8ec6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fe0e7708dab9f9898f6e0ea745a8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268c01b15c21f1275ea26e595239e5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf3c01255081782e69711416f8d694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7840c675e37004988d13f98ac3a96c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2f57cd12ef27b1b8f48e5bc5c5796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb2e25f359dec3f76ee6e75064d83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de52665de90fdcd7f5b5bca8a9b356554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c2dce9c573ceca3c4ba6dbedbfdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbec970b145c4df1e64901998bccdcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9462aabf87d871026105a07b778a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8544b2612fa97b8d6185b1a7e355558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944eb58b8c43538a5d67bfa7d7a1887559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438faccc826ad25c4885f32bcecd870560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e822753765cfc384f6856b0d092e1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885863503d13cd0c762df54c79e3281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17224acd8b63e998c060c01595a0596e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51a7e412f6eb75d3de6f24ce6d867564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c27522854ff5f8923678820661743565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0bd0d351f30cf69fc9183def29f94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f394c75b1058bd5d69fc1c6b848a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff557e9e3f07d4b0145e6d052fd9abe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b962dd5fff1faad3bfb3a93c20e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dec15d3b11e4253e333a896a3c624570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf3bd89cdb4a535fbd534bb848dd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd8c3167153e9e7477e3f934a11dd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe02c321ed72511f8d1ba3b91b9ac921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b57b483bd1428d3406c2107ab5c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dbc66d52b35ee84147c9a3a78fca23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ec1e5eddfd13fcc6f44c8649347284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82295aa9441618750c29153e116775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce871b76abd3b8bd7e61a51bf8500776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72ec8a40cb7a5113405ee0becb3257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d1cc695c3e835c838a60c9c6fd7178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492864da795d3313f0a6d52f9efc7b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02440d6445971b7459cc6631b271cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617da0b635c542a49d6c7527c3dbaeb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b3e50cb7a52ca6824c9b02cce1cd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c54ee6320e2c6362d1281afff23f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710238e1b00cbc55cde7dc780f816eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d91ab45a485a562fda2fa5b8fdca815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad4bd79eb06a39cb95c846b78fa8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a51675465a494f2d0c98f31cbe9d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ded317dd1da4d5a922ac224bdd50ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6be814be3965814dafdd9df8b7b0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d143473c1dd44b3983ecf1751fd82520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe197f87eb014cace169f65bb2fd54ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d83db1dad1fe4ddb8fce86285ec3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d89f41cbee9c38531a4d0a880bdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1b88126fa79dfef1c1a9a12c6cf2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8ab9ae4a8f8a75aefd17c64bccd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56350da60088ab72a5061fa0bffd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1c7312af1767d9c8e103d2967e06c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82cbbf24c63186376e5aca978f2b6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ce0fa506008b8f7e927ce255a5dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e4d2b768a9ad0914e30948d3ebb9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd5bddebc03087961793f57d07e76a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff843354dfc0e9bbc923df65dd2d580232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6f0ae06421e444042788786d92c2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e11911b690335ba9248a61f82fc0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399c3263d70177bd9de32da5ae2039f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdac1cbe5cbbe45c234e5a98a5c2cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e01d2583bd9f52c4dcf8378f97d01d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50737872a3cf1af74212d84a2cf54d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e725b84197a5c0118d42bfcac2d6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b5cd8005fe2a48a2ea8c34fdbddea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8baf32cf4bf33c359e854ab9c4da341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba500d76bb6724ef227533e31cf51fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead784595fec4f904f10bce00d06bb6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c184eb5e1e419c1714fcfee86a31dec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f4c8625da61cd59058289cc1c2ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec888a0642a067acf1d93b94005fe63846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd116208b19f44c4670926a781352c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c586032a12041372e8acd9f3a10e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332ce51c15f57bfbfc5b74a3bc83e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564912771943355a0affa10fb5118ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becefd1cc27ed3d6e6a99867deda87151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e2c4c719945ac483109c17d4444e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1515c7ae882bc114c39ffea2e02f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74d9ef910423d611ca2371f421fb8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288335f504e0277de4443e8dec0b1b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e923283dbb4873d55465f4a19ecd8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890eaa137561fa05aeeb178a8ad886e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d0204689bbdab199f1316275261d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be0f7e1ffd1d0732fed11f3ce470159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff482703a2b390d0a9a1071705d809560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499052d3f72de57b08ba2395ba5f2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f0269f1bc2c7ed1c7ab54184b9a5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8460219cd511cd4456c1590254cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798135f85ad2cc77f1a1e492d94bc4d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8c3fd9c94a13ecb0f0b73d6e6557965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192b0d0bf7e79b84813b7e0ceb4ae466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b8943b043d18cb98201373487c4bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132607f8e5d9a17837cb4421a5705868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82274fa41078b265bbca57823237007769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b823bc2110a648ed702e0a57afb5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf90082739fc2cc0298834e03e0da071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690ea36a6c89c39f44876d46e4057c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d93d071af6333c024ebd5404e9a4d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6c2ea6beeed2b88f22aacfeaa351c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457193a6715b4b22f9a5f0a05c21aef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69e51d50606180e0086938263db6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b93a1b154991c79ca8b5c586a40ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc57daeeaa704a8b6802515b99170bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b740daccfcd713ebed370fc36280ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba26aa4205d5d63d3e8c47f0c7672780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703557d73041663144749e888f4022581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e380154d3e85c4a7e7be774bfc0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e904ec20577d1f6ba83aaf66ea529583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecced5ded30a1b3f18cadece96d6b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0b3db35541096cd4cb525805881b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000574c925d17109efcb7007560facef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e12cc6d61a015141d9fde024517e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd759dee3e371c388f505a05fa07a4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0096140bdb5cacc6de259819a93fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d684c1218ece7b645cb3de9b8d79e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d3b7c630f81fe98d6788a155eab191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4202df6d06dbcf6f1136e816d9a5d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfaacf902cdeacc0168d2aee625fe293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b3c413332b052c9104cc92ee274c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c519572699546ae60882566f08f76595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ed789d11f457fad1805ffd3cd82296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b5159271f4166994728ca3a6d13cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa627534470fa7cf19ae79dbf5ff4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97084bf05d9307149346fd634446d30999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334aa39e382385521980d9b5b2045be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb438a30243d317bdf04bfcb7aa26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd16562e17e7c5bc394b21267d5c17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5e21fe13731ab9ecd1b15fcdaebd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c268694ae51d6c4a2938b247e93cff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20931091897a73fcdac935321fe6cdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4b5b7611f1d43df39b725dcfcba3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98085843c47d4165858627075be5e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1eba8f5b5e057d7bf27c0fd770d66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826de16178482605b8cd1d448bb49ac2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db44662098c10e7f6cf5dd3c99fd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7367328e9fd530f87782b6e3f98d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a5ee3466ec66694ec589cf149586112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b5e708eff297d9e665978d6da722b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f54e918e33f82fc73a55b6eb42fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68f9083717e004209c4a9f5d93ead115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce15d5776f7acf88fa1c6244d17717116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9811ad1ae7df2b50c115c982edaff2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4e62769e716f93a2e7466449abdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97148ed94476d17781daed454bf9b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ee928d63df655646702e6c9a0a417120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f45992296cfcc81b98b53a7244a99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3934dc0fc7a7985cfd96b02d06337e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672773b4e616a8f4cfdd3d665348d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b11aaec24bc0ca30570ab69776fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f444fbc94eacf2f35b7d965f4882125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9337880ee3c3c0639dd366a02c34f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a607203edb7c496126e0b50a2b63b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f12a291d66ec59f5704b294fea6d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c69a113c9137daf00c1e080b50de7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae89b124f8ef545f02bf3dc4b58b8b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1cee7d9f13f8c5de6f40845c5dcba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5494a88f06b62be6762d2db2b824bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0dbff014fcf7395e863a61faa9c64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7380393e3ebb9cd8768ccf4c9e48dd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea1315925111d38550f31c104def8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec977fb8148c71095de997f46fe1ca9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737d0ca683f3e8bdb96bd97ce005b32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e48fee2851d8b5723d8c3d4802b30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba7f85bd78c98c151d5a625fe1d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d0c69cc9389189ea282aa7333eff4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54cbad826d465a7320734c8f63e9a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aaa20383842028ebbfa00008fa7a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50bba475def96b692c87d6185665f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b6f5b43e2d82f2783850616e2dd8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54facf3c60f69d06358b2c654f5353145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b6751ce5894eda1f40b1f612f927c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f41495232a738a2025838894cad5f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ed878bba153f45d8b209310d53ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844eba4687c6db46de55d8b43a4980d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9891efd10dc293bdf10a7ffb18ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396bc3e6b9b6fa2fb8e9e02694ba0bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da04fc6ebeb2dbc9d48468db82fe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4249caddc55083bd860ee3724f61659153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f63a2de28a0734656d9408d5c8c7b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7cb1342af1d19a3b34da137dac9d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35cbf7ed1ceeee98b1d8c58fbee5b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91763759485653a138105d33fdd1292157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f960421ef4a7698acca96725c6b68b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c124cb3ca8d5e1409010cfe7f45bb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cebb2a078eb12b978634ff73ce595160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324f403bbb171b78fee268fed24ffde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8619fc22b3d4d41eee30382c2de83e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3322b3416271dbb921a85e9d8c5262163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5fe03d565693820a1e3071e5c721164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340726a6b1061ab5f28356dc3ac22e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f585bc60a6eb4c358b616d5dc2f2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93db37e63de2623d287338f5769b8a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a939e488bcc3f1bfe4d478eea0f41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ece0aaa9e6d184216a5ef40ba9a65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e544ccf8cb55b3a4346bcf57bf6fd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca60a32fa077d21cb60e4197035ad5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeb2d8c41e61438747ea21862be5ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c64486381a3e82eb50f7465d735a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102bf1895b8df5e57ac2cafe7b44b38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960c1b3d152218dbc45bf5410cfd9a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8474beb331ad4c2d6b6ca7fb61ff21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b09a74f3b8db5bc2b71ab2b56699177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54950b4b0b9028c187b732fedb6012178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcb0e5100ec0aecdf373384f0d4e3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898cc6e687d2fe0a6584da6dfbb912a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693d69b40e8b2443ab075211151097181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec145d952463e9923285c28e5dba7df6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95585cc3f706ca09c8202b9f7782cce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473c36d7f9fcc5f47d78983c867c17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d36da7e7cb220b1170d743d38ac6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963f8016473df4850576d3e93a3af22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb804c8f383553fba1643d5b3510cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44c0a1213f5ba7b6b0a2b136d2055188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8417834d012ed46b5c4f8c0fa0f8d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c3dfe006b0cda5e82e29744ec7701190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe4793d2ab3b17b47e467b7d483ad2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c726dfc7044b1f02e86f01e5abf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8a5f71ebed956cb5dc4e9c3af5a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8978df4b640d5a922ace63cded8db1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288fbf65ad22e2e022d66670eb4c3d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f136f9aeeefad7f04600fbb698173196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef2c418e28c0df5f0d3ed7ef7d4520197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813b775eb7505603945752e47059bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee134f5f3a3182d0a155d68c4bdcaf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8cf1199e60873a6628b354fa04a53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b82373a09901797bc62de1cc32b151201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84120168e2e9a3fd08b56b31a95566202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e0bcfa703be56e8be6df5ceef7eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34c3cb7dce5a0527b81d9d6a4677c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd907807eefc52b7082becd58822528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edfbdc689d58f92c8e63e999898eff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed866e65cb549aeed18584acb68b47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d91a62cb6dfbf536968dfd845ff23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb76076085f022d026fab327789083209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640ba2645d15133f30a7a9b6bb86da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfbd7c74109d89d6aeddfafedfc5c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b54aaa4cb55f70ad2e706622fc96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38429542e84b6edd24b5261a03d190213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719296df618c560a10b9c857151f262214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8dbd734d4fe425f6d7b2a6c4adaee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8edcf1abd1a3e08154d2b11e5759a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101af3ac4de95214b77106ffd1590af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f39cb72e4bac2b41b2c25c14b8f6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67cb1507e6f34fdbd65dadc7a0d20b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e477caadf28b28b0d1e5daa73c92a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db7c2658f10230cb17751eb81d363221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216283eb8ae13fa322307123036d74f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb92bde68c1d38e38d710ee177e13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18680735cfd044bc28deeabe115c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf2b42b57f9bbc51debfe6cb98232d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e34e45440552957f1d643a8c27562226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1d7e972dc91654cc83da0090d6a77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee23113976e0e62757523cc8f583d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f056cebe59c03ebf8b05a6b7191c31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da01ad3ff05e5ec8e836f7ac1e3fb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f0ecb13b8a9e211fdc7cf47e92c0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a6727df16a06616331a0615abb680232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3016d667679e593c6d348ae45157233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df490e42dfde7dafc461fda2360ed2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308558c1827deef8f189381d696543f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d0be28c1a1df4011af8287ac2d37e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc430a0e00324a9e87e16937f9b1c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce7062177b4aee525f5e453799c262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286f0f18d45439d2e1921bd9fcdc77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aab84b8b0fcfa84eca545cd16fc19c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5bf338158e9d2e5249e18326f17cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30f5b28a44b3d8769859082a3c5bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b577b274b622796ef38dbc4252bb4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d21b167417618efd61baef84e257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf87ba8c95511bfe60942044fd7b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c4a82def043100ac21cda3a8548d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288729d156e7a7955189b2fff4ad656247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd744119a745f679dddf3bb9c41fd13d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440949c9a23499c1a36410c81b39cf4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d6bf9a7dae4af91d98c1fb4be6a46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b4bad4de678bebcc3c2d30f1e8b69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90324868387b68f1a240adcfee49608c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c57f7916ed74ea8ecab92582bffb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7466f41a34a72651687f0ed19810101254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500b8bef614bf16297bde9445ab973255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8329fb654763cd6e68143a6152968f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9143c0859264ed8d0d74884c15ce84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7775c134d9a9857fbe72592576b9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfeb3449e9cdec8cd148ef7cef7d18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff37e75d5e9b81f2b8e90aea256c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf8935014fbda886c28fe60166941a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256921110c389fbe8b7414af9df5c791262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848c073f5d61fe602a64ac4b5be1c98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5285d854ce1f42df70dfb872c38345264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c49e8f5418205c6af87be6eacf343265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc16ffe7232774552de3386568a96ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d13c07cac5e12c96fa0438c4a0821267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1ab9742503c3b84c3f76e91e3295e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af498f5d3d6fa84bde779899c89b258269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff28804911ea6a1a581bdbb1f9ef2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f7d8530593399eabd498d0e66258271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83900b4f002663b5e63841dbf9e34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6231215c0e5f944909009b2aae534273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7870eb05845e569e98ccbfbc7f332a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6769dd98a99726a9b9d33250cba805275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd99271b3ffeaf1138ed6140850aad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f338941f51515c5ea3387612ac1568f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af17c7d360018e5490fc3a598b405ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce700636f1e9877c5fe6f20193baa26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b175d85ce0bdf4263831def6a106280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66336d8cb46a969f70c0b22c7efa487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b77fda05117d6849e3c3204ab8800282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d565f4cb44b760abce6c77d6886d08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22318fec064eabbc5fcb06420393f095284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473a213b563c23b7dee950add0f6912285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf359cd2ffd45335eba99e8db16f6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05e2b9d3c63f92bcb4c61738f05f0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c17804ddc2cfaf509d40b59dbb71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea592dccfa777d8f11bfb9a7d863521d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ef5029567a1809f961fbc1e313219290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82229c0a88c0235aebe49149ff7ea9d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec19449fbb96ec064e879c56e8b91d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37af269470fff162f055dcbf8f9b74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d815df798ccfe67dd8f0a0a3c3eb4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c57c2120a902a09252b9534cceafb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541bf11db1742066fbdc986248a420296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e782de698598dbbabd724d8d3fe30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27df01defdb397fc2f314f997532599298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89fe9d5c9bccd4cfd4caf311ad87a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7707918dc2c6979f9517966d19023300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f572ab694edfe2a2c0bd88f8ab30cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9c914d39cfebd69b09e530f9dba11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f39e3e36741b1710c111fd47de841303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ce455a7df7ce405325d55b79c8d60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485572c513fadb01fe77395556d1e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5dc0fba6d107e89e66286c57c6605306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27150451e0e513d88669a1d65edf91f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d593d3a348195c25b4fc627e4e81db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1bdd7f1a63f3727a36715de271e89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581d2c8cc0a5c483db6359169dadf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf318d04a107c875f4c82ebf742b12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee23885abd1ac443c30072cafc856fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727af4d414c87f60772cba592ac71dab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fef390805348621b268e719501ffb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4693f9e0f4568592fe3dc2c63fb8c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcab317be7eef90e54c245f64e1adb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8684460be64b378a6007b19a8a3fc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c580a82905e29de6b4d984f4fa094318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00694df483ff89d1ff7157a002dfa253319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5730cf284fd4763adf18950bf6113320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a1a188c8bf66fa9e73648cf3dc8a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0a7266977fd78e7cf9b8b608c8928322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07ae125e8c5e44856c30e1c9ccf660323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67ccdf026f25fb2dbf6ddb96b8aaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5b0c7a47d197836347d0a2910e6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5a5c95f5ecbcc134fc80d94d268ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374043695bff00560e7e905828226938327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad0ee20dbf42212c7ee149733c9093328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e0e8eb1dd638bce9fa5e2674b6da2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b0587d54fb7fe69dd389b5553410b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f815fbc35def096927c30cbd68a67a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb4c827f801a81f1e9d7c917a5208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e61d6ea1d6af9c0006b29d2cdfbdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb1c56e8d77070729e420a5bcc803334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f46c0e073eb8ee1329c7fe72efae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc135c91727058460d2b9d07805232bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34950bd1301e41240b218f7075ae94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db39ad2ccb5c1709b76b113914e717338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9854375edbfbb9fface212bf57ab6ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2078558027776b1b992d565c25145340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0bc4805c03d2bec19e8ff28ed99d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca3b3ed16dcd2314edbd14942378eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efce86cb8b01ef15c1ef83d54ab28c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280bb61a44ef4bf23253cedb92e1e6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b95a8ae069136655b37947247079345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e51f6476cb659f5ebc1009e96ad7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa83d0161f6069d04a6efb4c02b5bd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab740780ba8cfdfa8f505ecdba0e07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e43c93579ee3ced205614ff7c1d26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51befb533a116ae4303fa8d78dd06446350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb405e879c1faece21752ea5752e3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3002022175b2e891d8cce1d704ccd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6175335a5cf086a474914afee87e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5821f62dbeb9e1c4ad42fd34364f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4ea94cd8e299360d3758d948d666355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe012742c4cef725576d4076486118f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637a2836e174c85a8f2914853a33f34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd456e6e1152a7a371d4990ebdbe8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d59c5decc6ff4f81ffb588696681a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c9734af56c3f47ea34a9aedcf040360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cbf88a89c247f429a84fe189676b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bcffecbe7fae4992e20165037ab0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e851d55620772114e2b8e4bc3bde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee14d7db35711c272ed81c7953c9e29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d3a84030c819a8c914fa710eecd60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0f40154fb58427c8b0ba57ca4cc6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d9796a9f42d2d3ff09c4cc8b6b74c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a991af38ab2f93b7b9b0f0e0ebf6bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17dd10e65d4ab10d34f7b1a4d5fbb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd621c2a8081ba95797b0437e7f7497370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c942d5da8ff755690ec1c39d19d49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3dd90e503da207147ef0988d8fc2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e6d56416580b420fb7e6fd00dc0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e30484c4050e44d5b11449904a12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c165736bd25a2d3534886ed5af46af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec72877f9602cb815210f913a4961ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd35819c51ab8081cd045d0a393be7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da6e48e7ed40ca7d47c03ea9f9dc3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42ef24026206e6afa0f1b327b69102379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3432eef0b85e6fa8f2125916b8c128380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf114940c1896955c3dd5f92387eea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec67a815df007cda59b37d3ea255aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ceb9ee55a650d6de79bbfbd926696383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223110684d6cb0e8b43732bfd32c8bd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f94bc4e8b2c24fd9d958a83d0dfb99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690af1f5fd68c5b17d49d7edcd436a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f8e1995edf7a070982a3e61208064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61577fd5041575f0b69c4a0bd06f8f63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b265f4ccd70accc1c7bf0f9aafcdfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38b6d2e24a61b940a526c24499c66c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab8913b74b4daed6ff9930b9188844391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d286bb8e656c2ed10f2f15a492f917392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7f6ed6e32ab8c0059a187d29ffe73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26671164a2c8fe2d024a985feb9eacdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e232aa2d7447008495cda24765517a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cd3820121ae19cd0cfc4c2fe589ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4b605203812e09d12336d86db04a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b37544c319e1f01a2d193dd788d5b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25450500efcc116df0ffe8b683ddac6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26674b3f4ab683abcaf324b7a924507400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33476cc419fd9c770d7e4b53bceddad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e2b533a6752193bd4091968e4031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487de4aeb11c1b760e29f02123f022e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72a4f3f0074f12a8e9d3c0d32f6f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5527181ae39c80c88fe7b16d3b372405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c738887e42a29e6daa2e833e33876f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7b557bc053ad95079977aa323d5b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e75378c89bfcadd9973a9d4a80982408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f789d9bee7ba8bdbf6b44d73215684409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec7277ce786f46ade07ac4531cf03a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40278bd103c28472ab3a17d951842444411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a893d5111790a4416ec1b9a18d1a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fae3eda539bd81a4ed26da92a16d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723489825bf7fed614be4b01eb016d99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808236719eae984557ef79bcb6990ad6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef51810703613e28f7dc4c1186b6d67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb7bcc1dcf1e4d6544dc91751630f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068509922f89790b86fa3caa6f24351a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95982b3bfc9cff9e5778b7de7ade6be1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711df2c6577f1126521f4deaa024fb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39788df94f8cce757b051aea1def2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436bb8a9374c3154b9e5fe2d9426ee2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddcc452cff5ec9b06ee43b55f42cc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44377e68ee80eaf6b5107c98b3bc99eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0c8b05ecc5cf4a25fdc1b3e2c334425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b772dd288021a7cdbf37a35efcaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312cfcd29fd7b8f9d0b94ded8177de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911ae38d15fc3399164790954e3e188428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ade51cf43890eb51efcc9c2dd0a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe92038ceca64582295a68d72aa730430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7cfa87fd92dbe49b54b77dc94de3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad80164d24c3ba72274cc1fb5241bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb4d1fa708d0a882942cd64ed02048433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c252cb9562236b7397d7cc234f8f2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0d6d01254046c9c9ba769b39608d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedffa1c39105f7bebe4eb4725e2ccc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3612fba8635c575ff7fb6c3db253437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e2816acf662250650984f899014a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db684ada9c13d36ebb94205877325bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239a656c6f5af83a2b071cd88ab594440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18864bcc91227f2c7c5c699e1496ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536362d3fc88f1abf376ccc08a38eb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b401131f2a295ea24412dbbcdcb92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8e0b67eade374b951d61fe5d5e07a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140da6c0f183e6b392de774a64919c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267e6dcf8dd59f2d1e0520de923c2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f020a1bac7909453c049aad582ebc2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc04153a9fda0ade56d650e323221448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad6322cbeaba73b132df380ddba8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c1aaa0ba961ee3918e0336437bc13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1433b2152501da9422dcda2e70d88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d24349e9edec015ec8624a1122a4fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e6bc7d8e2a4bc5e93e702a62afa68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583509f972ac4e15e045594a4b4aa5c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef038f60387ede7fa1073ceb2e8983455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e820b3f07cf7e17cdc324e3fabd71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f677a8f3f1a304b9b5db918bf53c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a780ed76eb75e95669ae57c0b714653458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3e469b5b8c26294f40cfeb0482d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299ef5dceaa2804ecaabe098c53f84e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf982b94f98e377fcc2007362a48b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f5fc4de000bb2bff19374bd91f4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0f732c1b56bd82d44f30f475d93ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc06032733a7e0c0e97b696aab0592464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee82ab90b873567d76e29f0850acf13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3c1ee78a3cca945693c763c3e06fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c71ff83cf52ee86ca587a2c1b89e15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f4ee9247855912b18b4dc853ff544468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d9752b4ed9572db3300777d539a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dde0f4cdb09621c8f7d1a9789846f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378960836eaf5fbad883cf24f0fa5f89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e3ff07aac47037194c0345cf499d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c5f50e83b6f01e9d0ea31c9211844473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dbdb6b1037f3e811d8eb234902edc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df771a152104d51c50fe5cc05e8afe84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb1d6ac6207185a5a2f0cb650ffaf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0473fa801abe220ecd8d231a5c8f52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0873ac7e7b2ae577bbb2b6a83afbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b7d20e7e031f865c99ca02734d007479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059e0763718177cdd895f2bcb8f617480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f54de72534ded9c03a77a56a847a9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc58a523d5ee4d5c1f51e5027ef58f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d17827fab69e36c07bf224440b803483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd017ea8b3a61a0f0f9dd6592ed4c9ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57253426017dedcd8a2edbff3ceb3a16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187db5fd03be9f6b6981cfaedae5a036486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e7d6c5c9c1f186d48cbc644aa4fe4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f09087913b7b3624f061e264da00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a574a4e14935a9ef0e91996413a203489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2810d2cceddde4e708c1c63141a10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad9d773003012e021ba19010a323c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6ab28b01600935e2a2de91a202bb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa017c7796d7e15ae1498cf00d01a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72d461f4f62c47a1b3de6c75114147494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac5296c085c2518f3b0f2de40c1f99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edea45114fa5ceb6f5cd7ef1055650c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91211e21654723311637f446d964041497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b32077aec949aeb0c4c74d1466579498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729df0f4d169d259e495f864249fa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3e87a643211aac8e7df5eb9087035500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bb44561f732deeadbcaee40be42b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d3eb4717aa63d58e739bd6c5abfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa0bccf5851c57f286b4ccaa33d215503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0fd178d07ebf6ed62a19898af2830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf0c743b2f1217da4c15bce240073505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd8aa46eea8b278194e4820e666aed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98990d01a7b0166dab5095411774e17b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0557908f3098523f5702f1a612b05e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ebbea2e7225d37294f002dc22cc3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82953a266827e153a6604e69efbf70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb97051cd96b66b6b8f3420bee3a642511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129a41de7cdd5c0d54cd84ef4a9dd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0738193ef5fd7ef9bf97c37678cb7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f80b283c320b90079672e90a1cb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bfbbd2a22d77a9b9b251afe95a7f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee706575cc54d0ecf45ffca3aa132e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d3fbe84cba8349e7a195cad14fcb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d074b458217d7334d8ab0896746a268518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d574c8a1ac8124ff15d4edf16113b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79667045d1ec7aa29f25ef5892a2b33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf40e629631a85d89a4f31bf1d621e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbfb43d67d5339a39dfd94e84449c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798e7e87b78d39e65fd486a64fe338523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448768ba2381379def358922cc6998524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011539ce68e425130062135c52d71b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f5fadcfbb0e2a6291aeb29a24cef3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a9d3541a77c85125d5a4b5b6ff77c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645c784c1ccd67cecbab5357d63f5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb50959c11a09b45c467ca5ff9fc90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c28391dbb18113f991bf23a8add57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7254347523cbd0fa2c44d6032247c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5b6c81395fdf891d43b9ca67bcd1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be069e56a2fc9ea169d01f76870dbd93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1d104e0763600c55e936df8f505d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836f9bd990d6d1fd5e2f5f724b4460d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb57139036ecd214cc35cd1d2da73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e72a2eb7eda0d85dee8807d5f1480537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d46501ae1ee13fc3c18b8a607e426538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db559e3721f4de73eb94da20c4196f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a7aad8c4f7decad2984dbca36fadc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be911dcaeafde789e01bb18b86aa70c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdc35ff9f911cf166d7101e4562df4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe094b6dbc5cb971c35e745df6d42f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e43d4e8bbaa7ded30e5cd4e502180544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb51d0f29857bb12e0e7db5e211b708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de8109c04f249beea60b5e3e7a1373546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba825320c4bd013cc11e97ed85aa85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd44ae882cf4e05bf8f5db748073f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c7b5825f9a352e183d4742e43320549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca786183a4f973bdf8f0bd2d9be8632550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e023acd044dfce21ac731da886f086551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2c2b51214d6fc37b7b150b129784c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca671f00a6e35029149dd73c9bd8f1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7dd590104ba8bcdbab39a5b52e89e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4004b8aeb7050fc70c2e37e3d158b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0546ed5d1b28681db1d66c48b983331556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463dc929e30910cc9178a51a9ca12ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a116582be7666bb477e9fc4bbc86e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd93c1eac33f626d9170cafc65fd62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038a3e539f9006bb34255dcbbbcd5b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587f9c42d3c0a187f206de774ba827561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910482b98188a6ec0289431f5be60cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a173889d9d827fdd8ef04e1686f08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20c6cb27c6bd858c2a404773db4916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49847a03b4aa88f8c40b88c71b7d4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498f8ef276403e3ef3fdc3ea77561b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80d750b60ccfcdbeacfc8384b9674d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb54f5cc51d20379f214e5386fe0a4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c5eba8dad3696f5214125d1067adc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd58b475700a1dba52f31aba32a5f9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fa01e18b10ace3b87fca251640b73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2fa23ee0dd924f06dd768990a587d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>