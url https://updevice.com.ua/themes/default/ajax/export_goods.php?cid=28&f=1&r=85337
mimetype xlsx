--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506c0475443493808f3ecaf7b1b0c531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4f4d54a758b487950aedf40aeab52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728da4f5da957178bf70e373be4daec13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93686f65e48baecfcf11db69b9d3c5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4697659b70af9ff12ba8da8c34a2ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc4706a721c8bc1d0db46a982f2826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf09bebac3fe9f9abf1dc84490487f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a1420f08c118e535a6c71bfb47f4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f824ab6e842f97c7207302dd31fa8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca543376691da9cb1922d25f986e5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc80ee2502724f4cadcb13f2cf9d7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3695a3a347459099ae2cfee8e200212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da244ac6d84d58390625b3a8006fbb5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f43cf410d5700d36573e1b01e7516e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe35d8fc376122bd98fa730fea46c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeddc5611feb802447224b6ebc793c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d72700b332902f579a707bc9ed6cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e59dc73758802760be2a51705902b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b74ba0c90b1fce89dad2dac3a88a4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ac043764931dc17131734766949ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99870dc4c91c124943e9b1d50d74d11621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad21ba11b96bc0f58ff4aa1f4a17c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce801b1e3a0e24db5f1203fca5aae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d3eceb2f592598ee4c2ea4e6c19224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8a90ba40fa9c4c910099186b8218525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb582ebb444505c277d460991e0e99726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42eb7eeb1ef6258dc7c4e5649da4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc06abcbe7920e209c54a321a3fa49c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c12676849789be313dc8f8078ab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6064a34b43809eda1da59ae2dea6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474539ee770f6085fa677a4001f9aa431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd9a271a3abafdaf7dae428aab2ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187af78738378546a6797702dda293633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fba955e269e0a9a5c1ed51cea60ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084a56f8577189bb2b91be9d3c02e6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ea5707ec6d71d5961f1e99ac817636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc393356a26599d1319f649b185b06a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a3a48d914599e81933ec3e9f3fc5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b84faf2e97fec905ecebd8c3b35239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ef0ecd2477f2dfe1062a5876685e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a146e48170bc50d3fb42db5da417241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8f1d98ee6bfa4d82df8ecea8fbaf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a2735b115b77b8cd0e8dfd1b032043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa442580932960fa88be61383e5549444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3f7fb1d129e365d97c49ee03e596345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911747f67d4a7f96d91c59e5fe1582c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0dd2a1773981d6237395458eb220647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f57285868940dfe6c47b9d88d2279e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a946e184194bf3d7a4f90d89a54fa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb1724364e52d5363e8467241e679a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c33003067cf6b1821b3503ec28c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2056b10fa5dd69d73fb3df64ff723052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fee36cc29b66f5458e63c3c129b7c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe26d5af8cc79b26132df0b4fc38b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a71bc94dc381e84f64589d9ce043b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9662ab7d90e07b8be1db1b16f0707f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491766d2435a7c787a4b4184d75660d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7972540d2b673a65710609956f38958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae9da861975c8c505e40926724e8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f8cb4e1f5cb61d90157eb82c18c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e57b82c5f0155f1e8c669e7b89fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03aab4accdcf81f656f7138a9e5d4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57be0b053b633f3c1e8ca41d8b81f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb8f6fdfef8369cc1c4167ce673ceb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472af2196ae78773b998817738a5fa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d43893be753fb8d3af90e4fc8866b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0794b0606c36bbf3f78d728605f2d5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b6a50a7efa234a9e3c10debfabd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099856c16b785f5d22297796b0442c1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a897ea4ad250d862ae477d7b4dbaab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b300deed613f36788bee8155b669471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77906ed4da327ab0ac17178ae6b931ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba21a44c76c4588aad56de89d2feb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac589beb314fcebaef43ca3abc8844f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482b2fddfbffaf9c391fe0405d48bca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f6e5e3ddc261ce10fa835a5b6abc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b72ae01df831a9171364b94a2e4fad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20058cdd91e681197f255a5ffc2c5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf9f00b50c21cf0b565b79e4d1054079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626dcddec94be5f27fa919c1eda27fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe216a76b03edc58d5d59e59ebd6ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d78b74e208b8c4e991254523a2f6f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73509241af752843e0cd15eb219cf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0bfd121fc704c28fb2cdf0673a15784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123719505d48e6de12eb6ba3a2c2feb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dddab44122707712cf3aa8d7d94f0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4306f49e42a83348e551477981fbd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b163d45563a4d2f8a3c1bac43a36688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad577a93b8e68efc01847e6afdf102a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ca1670ad13a8aabe2b4e64b1e721f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8e3a6c50de3b80a2a083950615dad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a36a80e0ad43498309024a5719d5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df1738252fd32196eb5a0fde341eb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a8d5432371df884952e5e7f9de9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecec4b57ad7097afdb143692650cbdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6907195589f714ca426f09a1179b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252e76370db433a67425ff35a7bcaeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536931ca4f7c3cecc43f36b0ff3170de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cac70564ac3a69000ceb369d9f40e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4d724b266d38e8a0a691dc473a901100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000bf8678d70ee0d6e552ddb44174bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb2124f9237e6ab9d82ea764485c3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988bba6a36b897f30b6b99282c0e7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09a9a043ffdfdcfe63bbbe985d1ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbdb5f928812529c23ff9c8d95b9bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d449454f22474387a45d9aaf1718522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff76c59377dab40f1143a13d01848f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac268c0530942eca72ec0b758cd0746108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2847c85644118e44d14511ab7fe8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f42f27dcba790a8a8d6c73880585b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed221af55ef781c8b54726b7af97c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cf7c40f0a7b0a03b5c12ae3dc79e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac179bb7e72d4905e8ea57d7e66df1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04484fa2f0d6f66ef426c44660bc175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614eefa882cee2583d0654a245c8c17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebd67c6ad8496141f4e55392dad368116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d54f4d90b59e7a68c636e9179626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b35facf6ff162667d2e62d08df40db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99062d9fc6b580ae3b1a725b15a345a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ba7e3182bab56f3071fd948a6b7a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a9b89434fd52811823b5510d77e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b15078c34a4311c7ebfc3d64e17d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd79fe9cf1827916bfdfc641ee0e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4cc6b9a69316e75e700b73980c181124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71c198d058f71f43aad4f22cb825c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344d660056df6944fab3a0ca2875ff8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2323c34c4e9a904ee5657d36c36cf37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48b14fff488cf219965d6f7dde5637128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325885ab793ac5216813a76272f45b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07120dccd722b597990f5e4b6c6f090130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34144493ac188c5057840a0f2fd95059131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f2206d1b4c687aaea0c0307413c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb5b259c2c53b10b1f932e3a70f8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6fc85130b61ac575d9c1dead5f38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ce35c421dd276ab1ab4eea5c74bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380db170ab066ebb52273ef7b07a746136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be141d305604a828892f2f4ca509094137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c08a9075c8f783bc4870c80d10483138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c4f4aeb3aed14b59d7deee42fa9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d20da07b9e0768bf93c0e42b84c33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda58bd94ed7c3d908767863327016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f879e35e29df2cc4ef96d6cab8f0cdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896257d561b2595022bf4cf5a5fb540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049d0da724f70ac1879a3e2ff0716a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953fb08fc2ea02099e0c7d78a4d5cd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdef592877faba0184b43f323b4dd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf8e36b558cbcea21fb8fd8ec4766147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af61e75e1e07d40626f35798eaaa464148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8be56b34cd989082b77517ecec900149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae46a155f5ea8ca1e80179ed87aaa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ba37d0c5bff3c2a2775ffabf1ed0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4253138b7764db6a505e43c85195152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ec947fee7abb4accec00c5f9f29a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c9b60e9886db0d3bd8c633a8762a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd00b87e4a7d688495c9688e26d697155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49ccd281caf23dd30e11685872377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5acfa99b6288278f2e66a4e004bbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877cc72e4327b75b4426f06e9b17bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185f1bc0608c616594664beef779889159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f1e6f8b9a755b09ccac567daae53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c7edd4b17296c889e8b4eac155281161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4788e346b7a91471eb4b428b5c876162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd2c7825cd173e7233fb44e45a78bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7850644245cd56d3a587c1a1b17b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bee3c46cd917d832b2265c3ab873f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b5d5f4a3af1743d6577f2bf6e354166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b08ac7f3880ae3439292a7d9f39c0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e37dd5f832ea443c3f8926e52d9cdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361a347a2aabcc8a4115d1ed7582693169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d6580b22e155698898ff9530d506170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac9c84252fb937e3ca6121d1a65d00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c22bcea5565259658d130ccf4a7fb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117810b1c3a30a496f124f70cabf688173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e330c6efbbcf077718311b074467b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a1df34504eceea835cadcde4f1505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4319d3b75dcea94c97c8a5c4c01cd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb88aa5545bdfbfd5a281727ba707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af2391d54ad9b266540cd74ff6a9a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26e1d0d9915654309b2d19c2bc01f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e92de2df51bd87888d1f234a1898180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9f429cbc1cf1a073f3ffbfd3d05e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e286b45637ff183335afeaa2c32bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d93f2dc27fd4803a086b556c8b622183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeeed41a619244b000131352a47349184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad4b7db164b5108fb02fbb442c1253185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bee2d7ac1e22da2b0ff51956d1f88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222732121be975bc5d430232d0feb08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4721888ba331fb6da8f0d167acc119188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcbac7a256d556b0a43bc04e255d78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ed9c6f555cb02f0d763d04cba2fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bf9d6e1ab6e1eaa263abd23dfb79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a34a7b10f91a06007c84ee1275a4c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd26fd800a29fea39a9673a81c5dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7088c7042011556873f42fe99464cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a1ceb1dd853e43b3c18c8b9a291ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c540212430835ad96666ef18693c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3749c13d87a87ba5de7f403622a90c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe08885b370b5055614bfa72e39f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28a87b45a5c8c9a99b987b16aaf2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682b47b6a33958c6ea6dc1bc07469da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c903ed5e485dbf39d3258434f5c87a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96538d402147c5e7ab500c707512f4f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd2eec0ade3e6ffbf5390d258980bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487f84bf4c07431ea6cd2ecfc275830204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3d28e8de499cd9f13c0eb697f9ddd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439534505037f84cab6cfa39814fb35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948d0387abffcc718da4330dee92bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298fb660f5ddb99cb51c99eeab3a7a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc6d6bded993191d704f36df46d756209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c85f9d02be2dd51ef97686770e529210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127d20d9e3b57b7b0008b435fc2a685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2344920d1cc385d6dd766a8234f5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c51b3e4f7402afbc59f5ffe1b001213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46011c0edd823cb232b2e86e3632ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21fca35f8209a67f768a311e72b5d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef8d8b5484abe58046b939d8043f1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfe97be352a47e76a601bfa7e1d683217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd340eca107705fd243cee1d4d85732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a34d75ccef1295b0bcb8dfa958c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b6e87297771c45aeeede07c732a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e4e41a6089f54c47decd46238257b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa07b0196bd9650440635d7744e71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638afc43e63a069f39ad56fcae73c364223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a81f512067d926ba1e1db64c8e4b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec433d493619118a2f8fa64de6d7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de324a2d1f8f99298e298d2feb8fa7dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e878b3ba55453d9b3a3448c3f053ae9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c874357dedac8ea7a3bededf4b86ed8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ce09d37b381e272ee4cdb05a625a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b64680db4a089ab85db62c2b0596230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f31545571a970ebf94d84c06d62a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9914278f54366f99418ca3086e7771232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191d05474559ad8f91dec32c9ca756233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366aa46e086eacbb530495d4a8107fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f56a91c96e3a25257ff0706d59aa7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff681cb7fc819be020ac7fbc33088550236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac03ca2bd1d8640daf76a48bc16724237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe99589982be1cef5cc0ae1fd26fc4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98670f0fceede975311fd6128ff8b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848433d46f8c93efb6ca73853d7a00a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badf0581a8be680d658720d6912a8c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858667e4df1f0c12b1963298cdbc79fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93835d6093de63f442429937ba1efeda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53d26f5da0f8327fc01aeafd405b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e06dd7e384f5a46baf2fb3e2d778c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16027540616181aacc3c2d281d697389246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcee236be9046c93e247b57b3c8351b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902d2a00aafb09db95453f001d64e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c4c40a0326cabb74630ac2708817249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b318d208043f89a216bb6cb534b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40872274e7e8b6d677d67210f03433b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0605b01984d908e64ca5d7971afe6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26912be931e2c02dbc4d83c22a3ef365253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a93887f7717b9e91beb32f2b0dbf5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6785dd828f06bba5c1ae43b1dfad0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ec268cfe9ed39fc4857ad7192ed51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25d6451eab8af549d429ca6da50bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2928e671b280079ea18482f77c486258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39da93addb7a781c054c1d44c15f190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fcd56d1b8e9ad9b3d54e6a28bc528260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88776278c553e6bd88e214f882a6c17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa8f49bb9d4e870bf677c8df704d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969880a791a1ace90d9273474aa7ce1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a89c1575091220f01e611543ca82d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87e144ecbe7ccfae8a7a585eaa866265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf37aa01bceeb8aa77ad24be7a6f08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc0e308bac0bb697ac6a86c078f251267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6646e812432faaf96737df7997635268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101df75bc47fd5081439f042b076ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb413dd977280860cc78f48f5a8caf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7938cc3a559d2f5861950fad246fc6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88027d8db8cd3b4d27ea64dcd2a4609272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139bbbf72bf54c9943483f14ad680c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8379bfb5bf2602abbbf200f4461c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0733cf27940cb2713eea6e7140152275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a9f3c3eb726621d015abded22bdb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ddf59f85f18f121fcd26dc9bbaa10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ecdb62a354b406e880be1c1b863e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9305525f008fd60d317e4fc51ea8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e483687b440b704cf1f4bced2067f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb564279d649fc0cf3dd7b9651b96f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cd8e47d3c62495d575e4dab680551282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be520eff2609fe63e143132b98255a45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38949d6bca3b344354f4b693133e611e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948f0b6f49074117bfb265a9fbf7385285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734380a4232dd67a4698af2b9632245286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18fc597890989b539cc7773c7f6d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac22405c1dc624074bb2e6e14b0f79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2837824e3982e3b8b1c157700e4ee4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1724e0cd7c39db504e14b25cba41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc18efbbbbfd100d89fb4d9444b334291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de962d507d52ed4e4c4103fb997936292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ff8bc33fa22e5ff28340d0fe37bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab84549c9071a89c55612fb062e46d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba18e4da5cfa9cb833052f8ec34bf92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8f864d6d69f6c7281b86603ab3619296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992f9c4019f5fc9f7acefd62978f37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a92a1f37acb0986ef91f118ba9c450298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a277df7a3f6783d20ff8db571fcd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e656e7812b7203100ee831994561537300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a89768eb478de6c66d79734afc2ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aacc48519b5a98d7a66531884ce359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec9d44d51fdfcc291f223e862d665303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199e2dcb4796fd664f9e456f29fc9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dbf31e8c86f2ee033d2016243ad82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec95110b4988b75da3418810cd330306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f2258c7819f7c170dd4ab4a99739e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d27c9005dee6327a8bedaf5bbd6c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1b884a43aa3682db468384ee29e44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e2220fe2a4a98315861d98e239e41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61181db69b2c6630a4532e935f8762c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecf1986a8d7cb14859b267beffdddb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3c09687b8d2f3bbc37c2c10182a00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db9ff63c19ecdb07bd37ebe2cc3a61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb01ee9c343d38ec2e1e83a1d2e414315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decbb29a06cc9663d6ec19c8499f4fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7fa10cc0add9a6af327e3aaae2a0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e038e180dc644c3505e4fc8f7d56d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4bd1f7deab9e24a841fbfcff5f6be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b73aa4f99a80c64fd6e45298ce4a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b324daffb4ffe3fce40a79b4e4acecc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df683fad06d7289184639992716bff46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b440bcda1b2e9f0239dd208b04ead323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c3d6b4e6fe3c6a3bea31f240f7081324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4c818473b200cad118f918944bb1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eebf465e1a7b813834b326a2b2690326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc6d9e6d47e1c243f283dbd60bf79d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb254f9be73dbcf95ad3094d73ff62c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918e908315b015d0522cadd9fc303c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a7be87e7d1b7a72deeed7172f6be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765e4b64005ea6c951161a2b3ad1f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb1bd30bccad967d317899f6cb6a6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f66b90e3f1275ac21fb98aa4999669333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e184ec98c41d4e74d7a1a0ce3a8ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f1a4d957ce0f31a0a7ec15bc3e7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15614a4a2c5fe605468c784783613d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab546fd02842d5b2ee0f5952a75bdd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675a37e4b8e5940e09c3856b993f958338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ab031aa912b967630eb48029deba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdff2f665ab626da53bb61266dd230f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aee42c95797c812530ef46e74b539341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234442fd28c66ca8f767e228e5c276ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4c427328abc987a29a59e46c868f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a96673b6f2c93cee1c0e3e583d553344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed43c3f2dfc01b1cb9827f678a1502345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a55b72bb19accf90100032a7d4a43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49b5c8c4ee50722b7674141441fca9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcad14849859554e9e713b7b7d1acff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477098352d4c41332337f088e718d43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cfe13044f2dc0709d48d6629b3ff6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba90618735997a494acd80dd7f9fbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ecdb20dba734d0538588136ececa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e4c11c5548cb8b137c2e7a9ce897353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95bec8bcaf49b776152f61f9fc88b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4579527262cff1558dcaf97f2bde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514e8a5a1430e930a96a14d0702e725356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a726aa1ed3f4c830c78add4e89749357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd53e333ecf369f8583abd56be5b0ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f9b75575b2d5cec9777a1a41e59c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511123d5b70240d068174304293f3ff2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305f9da905f293344caa3faabb410a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6a981698f6536cb28aa9fce3258ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87936a7cd9163f286a36796a88ac869363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ef616efc6b48c176814c0bffdee4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953a30224827ec4056a9f3d0125d77a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc95e84dbda963345342caa6f16339366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d18038d2aa8a20bf0d51c0987568367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7adcf6e0eee1d6d740c04fc30e5f3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813eafdc01e95ffbf1d8bdbb3fd8cdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867a6414a75ec212a38bd63daff14e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a9d33b70f3b1150ce90e97efb7b3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece3d9b3d89007fb1c34306ac5679d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2c04f6b9a747ca4018f55fa9cf7b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8458bd89f25fef50fb54754849db09a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5254dd34240c2728d2e18b9548f3829375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143dbbd7abb85b1f09bf83e088b1a67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfa5ab9e6ee64f94643de15798de21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73e79c4edd0a01fee4d2ae6617c023378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f20810db6adcb1ee038d1aa4e78a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94858d8d34886319f0e0deb2cfdb3f22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132f5925fa457fa73dfe62ecaae7dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce83155b85c4b046adaffce30a68a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68d2e47048a41275a4a18642f036e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b9ab3dfe2e338dcc348c864229099384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd01a6b5c4263c339fba77d4176db75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120da37b4f3a14e1d8edeae8f93707386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e13c4dbcd05f51c3b43cc3822b984a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e82370c6090bc6ac198170d6a9b97f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fbf7343c092c549fe0c8a648c0ab6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c49ec6d2397336af57d64f162a923390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f6d3d5611ac538d6ed50ca9af976391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982e48dd84b47d93d8287c0b8f83910392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99823334e3f3530782f42589ca6c156393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731925f368a56f5fbbc5d41f6bf2a8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66e21554aac3c90fd9bdfb7e5c54ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69766395f47f6bcbe446bd7d7916813396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dfe438a73dd9c34235e5f20e0f1e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb4e65102b06bd2744edf3c3e00bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78d20e415a535441ca06ac74dcc1f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64441b631624e688ec6d8381274273b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d8ce3e35f6bc73fef4680a8d39f72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4d13cf52bc02f7c9a7cea156fd7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e663c2778bb8e8bdd16f855b7691dde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171bb527f9861c753a2972f45508c3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0ca0159f47965de3bfc75caafca77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9afc1c7703647fdc72f759c44eb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545a8f32917eef898dfcc67bdbd3c88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359971c67470df05e9527c569aa09c1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df22272e321b6a560b592d08f832c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946459f240a5108f81b7e497477d00f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb3a3dcc15103e109c2478da5ecc9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982699f9e6005709fafd776f8888da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3c554f19881ae50524f37754548b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d4127f2fc91f585ca613e1b5abed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85de650b7f3a0f094d916de7692c197415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a2a4623bc59654d3dab39696ce160416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb106ff7132d76107261b89dd4df0abc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834d6eadb2f95e5a912d13b4f32fc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071d7eadf1502c946f2534768b2a5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5adf054300db7fbb1506622c43007420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4b29a818d1e251fa5b5ea0587e189421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299a003e8b17ca8b960771eb6932d57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249117ce1fac0785681d4e227d3962423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4494dc8c0e4f1a55273e4dc6ffc541b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20827339fc42252a75becfed472908425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b9c65f4c9e54735d4fdce5ffb643426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad26f4eeea64fa864632c6b4d43ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274096f7ecc80fbaf2a1dd442132a99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330e01638e7590daae3bae68329493c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea0abb292858cddea6f69abf66389430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce2c213d45e9684e371afd8b00f889431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bb86966b65c0a609cc253c59f1281432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b95a892be65fc365879e46cccfa95f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98970440dbcfcf83b7b8b6caf83f3d49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9aa94dbc4c7af80f58306f057051e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65eb24a6be24ef6dec42c749713e7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea533b856d1b7fa84097976961713c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794e5bb7230a49cd1e54d8449061e0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba4af568f41bfee16f2477a9d2eec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465182ae332c053d92f036c219cd555440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249bcce3811a6bb86012e08f6787f7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40dddb3ac34419af0c17f28045914442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f9285050725786b1bc202eed70f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae455da2d690159f95122ecfb4e39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97cc0f38095c16050086347e2783c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87063974f0c18c268ab273c33c7b07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f32b1720689f38dadad2b1f159c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948827261f5ed6f039093f3c4fc55766448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393fcd59555d65e5a1425481dded79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651743e46375360f27547195ae59298450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cdb5869b9d4066cd8dd35537302e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739cdfbae5b179df5876592afd80bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb925c7aec191415e1cd2c1ca4515453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f9326db5382da0d0f02aa9ec27464454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4cd5eb424e522e49996a5c56b77c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc73e0ed9ed39833582c8b974ebf37b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc00178d7c485a50985aa90d77aa32c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f4b2d72b68b58a7c00ef2296c835458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559738989dd46031e3ef07a4ad22f98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a6496a4c13963a80c449d0b336d87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf12bde364407288b8629e1d08b65d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac097083eaafebf3aa3c8741c97bca4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430f74c42d4e153b07a7be6a7072501463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c0dab6ed97eea6bee77ccc0453380464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaff7788facae71f02cf5f93ab0f5eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d62879310d44709a212dcbac2aba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bef2c8cf5469f371af941c750d98c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3e45e79b3565e3bb4c30cfb066b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bf778164cb0baf1e2d0fc78276df8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b82e8266e0ac2e95d1205ab39739b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328128285c9c10cb31c4c881779ae11e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c4480060d6e70ebbbb0e97dc55cfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780560170e6c566d63e9c77f287855a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd880ec4623c909eb1efef0a945604474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd434c931a8754d6bc0bd59c900f6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3bcd4c31d872dd7a4c025ec42186b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60757896db3d27b693718090c77c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd042846210f735301b5352b57fe9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf228028ac59d19d11acc1954b5d7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c773dfe8c3a39937b76d28828dbcb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e005cea10c05e181deb7f86576b54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5c2021ee7a328a04b8e19b578ff8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac0bbe7ba477fc2e306e270d788f4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6135846c03ee64029526aeaa930f23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89e434dae83734f8180aad07e86c4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39e4db772ffcab2a8db2748345f9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529dcf9b123657fad83c6c078a62e4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2744bd46a00b72fb5bce8c7ab5d7066488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b57ab35b3a4f6b605b9d7e25962aec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8df6b769c0498175ecaf62fc4ee562490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289f99d83c634d232e297069b7c6429491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e84a0fb5dc8681d86063c08f3dc13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed136cd89339fbba20fb44f1c30f32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288d429f9b0fcaeb63ebb4568122b77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde5a95ce03a70637d3f5d679f58bb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e873fa5f0b2627371dec8c3ad0033496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d12482ec3dcd05d27e2dc45682052497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67662f07cd074bb614e3c85d66a08c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cc6ac9d0877f35c23ca1dfe54c69a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e8a5939750580b52e7bc185af9ae8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bc412110708655978c43d6c2f935c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9c78eefd144aa3f80323c4b71d18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc421f4b20e96e25ed5d8abf9d792503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9986e7a3366bf6e9ba5e8532162e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932038c3336fc4abf388b5bd2a41c7ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e1213d72aa213f8061509a09a199506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817d072edeab6954427f4b03e9e2a07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1ce1d23dba47d93f349e71c1e1868508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3e7f987d9f7632fadbf2b28fd54da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a2a201a27c55e6c5c412add6a5b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d12106b85adc2f47c9a5377836be05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f14c66e6f76f6152455e8dadd2b155512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9492a8ce7ae232a86007461b3853513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b2b58bc45bc5c9331b8ae6d61589f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b5585b9c8d6c37817729025a27bb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63ef5ca996fb6a25082acb6664885e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863accf84822a7f33d00ea8b9a6498517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c2ee0e3bda2794f6568a2ada32001518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc9e2a72aef85efad20ec8cba2912519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c5a254b60ace914d802eee82ee2a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360249fe88596d469140c40a645583bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0f536199d4550c1ac44ad0de4e746522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933c9dc17f5aed02f5f3100515b8a0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba2c7a045a9188fe787b6190fb5064524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c27d50a461eaa886b88ebc6de1e79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0495d858d617c053514131b07719a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4be21d1e0dc217da1b7a9c61d0a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf41ac29d469c1e8c31f6f9d7aff51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a579f8a1214aa4b0885a084fc97bbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc358e289af04a5ad4a2e83454e2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e72858eb1bce2631025af51f54e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbdbf3815c3c2a176815b3d5187399532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb766b6b47e74a9a5f48e4ea6ad906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a24dabeb373b49a24e82de30dd4396534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb063cf14c0c1f0328d7845894ec6c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f833d2ae3949299e4e48a26320eb4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd3ac31cea3f2e9615be55232b8fc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f0bd2b9417d880ea024f30f034d30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bc4b7a580fad37462d95c3c356bc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674677096f968e81a525b48f4c7c8501540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be0a6cfe79bf711a246eaf426ffa8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ce34b093fe2827b93fddd03b63af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3030f2cf7a09b8b9f98ba9c3a255561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a9f11214297f37cba1f5fde65e4f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835cbea040c37bbfade8017650e9133545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2797018b73883b1b894c0eebfbacf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6a504ad732f71f72e33792983fe82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a580c37007202f09c0da36e7ca86cbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaea89da6e22efaba59dcedb83a640549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e2906925c4268cdc1a4ec6dadd73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26c4fc16e6e473e35f9850bb6403a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e4884e91379ccd1a6596174a6f3ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d146b42b0cf737c55032c2f7609a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55117d380f0086e86cbf98cd42d0184554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d73cca982367f8a50ff6d6cd2cd837555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84878754d0d22a92816ae83a138b046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2748f0321ff14514f87a08a9dced0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f835373750edb9a82c233bd62331289558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162b3ce96f1860cb927223d48164ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb426f3a2a38d40798db60b7870bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b11b67b1f9789fe77ed768eebd253561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f23a81a45fffaeafb8c768edd5b6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1657eb05be4ef0cddb23eb5aec39a76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2472cc3474f2c9bb4b2a78b1ba90ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e15df06f8fffcdca3e524c69a3b8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416f47d730e91169f9d3b3983ee3797566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920befef68a10a1c611db7fdc9411f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb32748eec540da59e302ba838f8329568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015e98b4f4db238d87b6b6c8b14e797569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aedd5eccc9a8a09e3b7c1d098f2c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c540539d0e46c1d09a8a7da5d5b00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf69730c15b1b7909f211ace8c906cd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b206e8b49bfc3859ea3802463d1b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667876ce8c83cca41d13a9d10aca5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc400bcd77ea64ab0c01c34ad29ca793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388e2749b4d1606ed14727d06d5f48e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d2357992e5322cbeacbdacad15fc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20075d804e6f916fd1902d0456690976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945f0b8d24ea115ee3e831557cf45a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f04377a8d8cf1043b33204aad34d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43b717ecd90d950ead43c8094341d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bfd08ccbb535122dcf6d2d77f713d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e5ef34297007afe66244ea03672ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecafe04e981823590811c6e40fb739112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa2237aee343974400dbe6f3d4d0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2e8bd44fd3c225dae4f7f122931214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f976d599b64e294e918f309e5b9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f310aecf9eb1d29c4b46e82711eb6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c737bb514527fb9cca03c7920a7ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c1a065ccda44c19cd1d2a231f0aa518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f2bc24a6c8624b7157c1dd5a178119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75693da0c915f40a8e6c8ba7cfa4e1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929e39d7b0d2e8718f0600e0714b2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cafec1a4a20d8b442b2f2b13d1dc6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aa7a9a3db94d14fd8089f4e3f643323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec347297c938e9dcf7f970ed119e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022ae69a3a098e1cf7b7f31a33cec5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c3a6a8703ab19fe5bb8516a9c30ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94314bc1a222dec80dd6423f1fb66a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672718eb82454e3815d6b3d6e715d6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f13c27ae0293316937f9173c57aea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc6f829f56d18c9447a615909a64bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9cc34800f84b238588be44192683931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ece43c21537b2cc6fb892df0745432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126325883606069d7cd35daae0e7f88133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5843122ba9863c1a67f3c60b19e02434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d733aaadfa24deba718f169cb0acbd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd3efa54de06c0b9522f339ab9fdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3599c82a1d2af036607eff9158a6d1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0702fca0f1da876c73df641e8e3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a1facbe64e79205210e7626f58d2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ed8be805451eafb18dd79f6a27a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e0e9c81ee015ce3fc4fa58a6623441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d15db3e547cbb7143f7e7ebebf09d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cd40b9e3b1a36cbfb0f3b1c336f1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70095ec57c2ee5a1714590393fecc3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d96cefd361d2dc9d0df5497aad1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5f32722e96613c883b38ce353d1e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4d35823797570c8b5cd88d295b95047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79271494ca3df8377b9b6d681e3a2bc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1fe9ec1871d151cf73f163492325d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff1577b44e592a6216fbd4a75e67ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426498185d80655657b80853351e877f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca99a3377701bd085dc977b4c61947152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8695362d667cbcc4850b747b934353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba23d2d62fbd67bc0c3b807452297254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f43b2d6f240382616f8a8c0ac4edc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ec8b8ec2ef8940d131679476ebfd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f176bc622b48504250c34d3fa757957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea3c864fc08f9c8037ac9b0554d72858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfe45989f2228eb690d1f137207ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b90f0d867b680e86e5707f79697c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13efe65652bcc8c5d44c611327bf2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab8a4d87bd04de0564e4c2af7fa3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba996ed6aa3b0536c9513fac0fc4f08d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704e021cca977b5c538feab2b73394264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84e359afbcfdcea1411f50fec2725965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdddfa6c8034891903c8cda91d803d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec8347c9c682d6b268fd024373041f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c4d4f4b4ac093e6c9dc4f28d28c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c4cd1c99256ab7f629f1ac890924669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98608d7ede5aee89608767b890a6bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72f5444650a7111a0e11cedc01be4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c176fdd3daf49691c803342981b4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551859225c3e4ed9397457bbe21fc0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45676428892772147dccdc6610c4d15574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d6a89ab1f4c1626a9aad381a1328a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd96214ac3b29be8d4bf25042a0ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f009856393064bbe64ad519eb146f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599545075400af9f5b56a058404a29278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60a2c9026d9454c051febaecfa682e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf3420c1a3828a5f7ea9e10105bcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0efc85357e1adf559d0f5d52d29ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb27b7af40124642703a5286cccf7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006259028e399b6b6d7376ee6cb3c1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4c1bc181b2f2f472d77ae8d67c7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498856a142d01b26c8c4d986465724d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24687da1585029a211fc5c54f528cc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df777a88c4e34005a3425ca71a093a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc9b54d2f1c3a72104ba6e127f43c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef20cffa8ce74eb2fa476781d78b4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d2506b1efb9e128479a8dc3bae95d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03e030e4813b105c3d71259caeef0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc938a35a1c9b1af8aef6078fd6a250292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d920a34f1e8053d264a4e4857ad093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ea8ae938e0eeadd8c272323fa97f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf779f3335b6f7d8c617ee69ec66595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789f56dfe796ab96e9e2697a0c96f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf53bbc19344cbc9c03fdfe3e4299a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d745be5126752c3adef23c0bd34b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bea739f65e230b1e9aa084a3ca2b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6352ac394283624cb18c7a052f630100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444be1303bcba8b627e47c69ee8c36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2746da33d9f93debddaadbc2dc599c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e760e487dc34c6933ef52798a4c2b52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad4f10f37a2715d49a70e1c6390dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644860bdc6b279a7b9dc70a477e11841105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2121a033cd24c5f6040d0bdb26a4251106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697815db4da06ce473974031c870cf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b9c187d0418144e0e1207448bba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9857c61065475421cf31dfbd25cfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906839f86e6797b45e215956b5a513c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb2445096298d27efa12cb2ff1897111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87e2a43192504ceab6d62786f48be1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e2888a1785262c162f3278e077b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d644fcd79c3de79c66f1a654847e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c1faab53da37b331ef41bad46db3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd55ac7c47f1e961165f8022fbe2df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279b62179cd5b35e85bd606022dce3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab417b922015ce8942f2ac43bbeec08b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd299f671c622db980677be39e4d147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8c3026e1bf09a38221cb80e8b8f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1dfe0eed880ce281640a6f0c7b29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58881a3b10452500638da0a2931aeaac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ef1bab486d8a1df0b2934e1f3a2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e24097f612a6e17d3d0996d96a859124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048754650b4267bc8b1de4796c9f86b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f19fea02ab00c12d7f260757c43c6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ecf3e792bf8a9a58bc44fdf9d8cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146188724d5bb762a1b2f19d8795d1f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c720a7d4645da92a07b3cf2c4a1f52a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fca1f95456b97a6844996cc73930b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c66b6cabd9df63b5e49f468214ac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa4d9e02900497fca210a1163c1f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6695a33273d2e4e8ddd3e96b59f838a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3c6ba23543e2c82dd6d432c4510a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b34dfe84d67b9ba92cf7fd7ddfb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c43904a43cabf8c88052b78374728136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5eb26fe35277b54e51cece8f8af55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4222be6e72fa8aba6daa4cc53200c2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e229d51b63f47c748d1c9729167295139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb5250c180f01efe242e704fa086c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2243d317eb698c8a9ca4cc56f7c064141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04a89dfc64e723be6275b007cfd45f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd5265613e5e3357891d14a7af07ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c9d4c82c9aa22e6118670251a8409144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cb0bcfe46e504535c4137ce58fe02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463172e3e820220ac0195d0851765340146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8969177491879afe1d4c5d395829716147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c62e7bc3d3e15f697f0ea7c64db71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68465ed906bfcb7206a286b3a04f1d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233660db247b456fe341bf0d00811669150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b65331fe3ee2e3704b352526796de3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9a863faa4582fbe670b34f785ed7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a85dd94956e31c1724ae317888a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29533e01d1d126d21334906c20e837c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce1a2bf109ee12dc5589672c3c9959155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d5ef556956c9a814fdaafb7b16b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9b45fa709a4efacd29c571ecb80fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45096c320948e142030e66db37eb4e28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dede4824e1be967edc534ec99f56b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7e4fcfe7b1c37cf1e7a3edefdebc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428aed7e4277c8c3fd8b84912f25927161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b064499e8b2d9f798c6a89a2769b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a4f22afecd98b404bfe6e49d3509163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42925faf2215016e826cd5cb6a85bb37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031071a630e3c34809a54eef736f1245165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddce09e7f560299f0632b2e82c45839166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24a7b1bec3ea336e0a1142167d584167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da462e57313f3818ee9d06681fdec01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093fd3f584c70f2c1285817bbaf5949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94fd2665e20db8d5c47604f561ec61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38ac4cfaa41da97a3d1bc048008a47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968bd76e50d032a7867d75379454b11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47220d8e8de8cef0a339e6c04ae76576173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa4f9bbad7cc253af43c89b0b68d70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796637e4520e3a2cf988079e1cbce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296fa2faf10da0e2ce10f2019824cc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b735beb99b7a7e4d1ae00f36274f9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6ea2331518779a5b7b8e481b537e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d1441ce3d1dbfbb3c5a85eb24237f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a7ab9aaaf057444c4b2429c7529d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5495cd2c4282b37b0a25f0019fc3e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561c835db6c6b9ca2dab634d2a299b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91cb26203195d2c5710549e53424bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdb02391e852b842c7b1d70d76e9d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4fb3690547f8b9b377c9d8965fa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d8226ad4735e64b36edd880d2780b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e5128d0056a8e2196760817853fa0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d224350ede11299ae554e94e7d69ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fac2be1a4f6379d7ca21f89853d36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf27fefa4010dcc2735c5de61717b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe0972d598d5ae0f63f452170ef5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32b4c13ad2751ed73affae5e98ef8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353efde72db13f9c907bf6ff032fb0e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c295b8d050ebb39977a365527281b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e519d96d96dfa8f4e1815404770f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d1611954d30ef374c5f0a41d73772196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c597302c7950ff001c61559de9a7322197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05533250391a7295e70cb593cd2f606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ac92b22db22e58ac39905e2d7d53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7334238972476bbd1206afa674674a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c87a97a7ccd987b6395dc3c5d0bc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436385793f7e9adb4586c8dee6fa79c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594abe343f921a0cae1a0b54371f5155203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12ddca3c5e40452c2349c0adc7d2ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0eed89f12a121e4c1dfe585c3fd56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee320d67da851519d24e180d436e58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dc4dce1b38203092f140bbf93ca99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31373e2416a3e503e35f85a303fa9a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa45b81bf5918d03fc2111bea27556209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d3d12a988bafc53d832826f0fe64e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8d748246b78676a7e1c3bc1d930a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c5317027e2a2dafa0561a574713d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9e42bb67052a626e5f11dffe65c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae670c9bbea349c8639a574fe3ae750b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d3e32a7e62b682eba43db8c636450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a487c2bf8ecc5b8c7307ef5d21e455216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd13c8c2f9c93f3fd3103e0b124725f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18b652dbe56c895bd5bf1ac0d2c5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db136af431749004bd8b812ca3d5953219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdce6cdb2fa1fd40ba49cf835ac608220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26141ee5daa15f85b8c23f8a9ebee336221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb2f0e3569c3fd74507a040bfda1e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d89da5d457b7119c100d19aa82ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2674d5d6840cab32efaa7e198564f3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb91d2e866a3160729ade1e1ec9aae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533414dfacfc01256f0a65868d50c88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311caace0f5035ef8a46f98d11d7e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f40546a6847c9b9e5cbee992389a6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7122f002581bab3f13a3df1b453f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f99ff82c97f2bba23e298355b3c71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7934554c33f7979c0b45b27ec26cae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac8f73a7c3c4a6d723400f5b8976bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4f1cdf0c818c084d1ef66c2d2fb95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93adf4bf652c8e91e3de1550dff8681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a58d194746849328d73504c00053235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab98e46979c99325af95f957fb84d5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa819730e11fad98754dc192dfa35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eb356f73cbbc349c3b56ca3daf3c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b25eb8d3fa66a3f2e9eb736b3c79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395232d112bd9101f98d69cbc4b1242240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be41d49313eb4853808481f5a65d94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e5360e56fd057ca2b23a1968133f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473406c6e24d36c02439ad91c9ef5e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ad52b3ce4db2a69d37b803180220244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b69dabd0f0887dc64dee141129c23c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c51392db03a27a02e89f97623992246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb5eb46988216083821a87cf8267d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51fd7655bc9cc1eac93373ec00994a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b842e3177bcd21e17a87d56f5c6831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91069a061013f33c707d6b546c9cb19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fbbd332618d6039119ff3bf1fc867251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aff8391b3368310d45d34f1dafa78f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e6dbe6497b995c2805f6457e927ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df557077d4eb94544f18ccc604657d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ecf65e782058617b89c6d471ab60e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe2d2464e9e4972e144cc0c8a97e8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924becbf2e6f79fa5af8063b27bbf97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c03300d110e8137a28a4a95393cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7caa484b0335feb305c295dc3136259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af0e0b779a9d14ac977d261917fb54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8bd9da98236bacb2248d1c0dd992261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13213d77b240c64348bdd0c3c4cb6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4a937ff965179ff987f3967edd5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e9776cc8ff4c8d6664d2dd314baeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba31b2f6d1048576a0538632e7d250265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c0e67b9daf3670d3f4bd5c4a6de81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc653ac9b9272f8dd790a8abee6fb805267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41995762460a5039d9a31b438ac32db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1f3dc1058e594b8f4ec64cfaf97e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28227a5484b45537396048909f321f45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aac53e396611f5be2fe32ea9c31db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66ff39b61850345d36e4ee653413d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ef663954db429646ab050d2df1962273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1faad238b9bc8833f948c86936e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee88a96fd757b87d4761198e90e2964275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e076cf19b6cd6ab1d5b6e79106df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc609d5c7388234d163adb0d6a809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39906361c530e5af9d121c4f5cc46afe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db62c840057c89484517766c244e462279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfdc7d99982d4868026a3ccff09195280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c17fd436565f966210ad29efa43e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f3c18f270409e13e92aa706ae352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efe4c6e129a293009d7fb94b828643283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8872bcc3c2743464ea9cbd47b4b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ea5c7df8fa8c2daf1b900c1767b95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307aa3b6aa4200f2ab6fb68294a8a9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a8422588879bd9583907afd211ab2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d91a231a9e01f7b7addf9075b679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44bb8731f1bec571fb06a5a1d91fc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d3cf5ad2b25d6fb7087601da31918290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9b58b75e4003ad3ed37c7b32d920b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bac84046c20cd48d566327f8edc48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1888e37a85f46c4dbe6d3fd8de09a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c12e46ac598824067e7f381fb49a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f452563732b51b94116d5dd396ccfcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa15d5e958e29dc8e4db6bda79ef8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950368eadaeb6138294cb2bd8620a2f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdd6cba3ce37447f089122c056eb67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4db37d0193afdefda5d95796af27c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f5dce8c97e8e5dfdf436352f708f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1dfe7293930690de33d0a0fda93d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cddd52ecba8dd0553c36b369995ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7e4e7ec5e5b0b4384db2d0284c4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76af0c4f1e22cd75e9e7d3dfb7465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59801372a7b181c6f5807b28822d073305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986983c574e24d43521c1c5b5a5e32b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c1a2fe63603fbe071468d2cd9da7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655862225018c95ec7c008a5edd20bde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c9d126f5de3569a84292c7ea039a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005ca86a83434585ce7a95b41cd7bfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd773bcc42441dc8365e549212857206311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4c3737c4930fdb5a21fd8d456a0de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8516f84ba2be6ceca7a85a40e9c69fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea5c9632e6b2df1b97683553d88ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b24b1fae174c9e037c0108f1a083315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92d4732bbf8af6e53e83fd23a4aed4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b8e1e0f6f7f4d3ed13907011ee39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782de615205093bfbb55357863deae9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c066b046b7c74a86ac890aed20f37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dcf9ea0a00f2309a640d226d91dca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b2a2a3aed1858aa6a6d27d047c07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d9a6469eb97ecbf90cb2b11070821322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b321a41c8589a0b0af3cb5caf813f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411e6ef10fb55d04bc364b7fc4cf61b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f87603cf795e053b3d9583d37255325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acacfa18c1f6dbdd71a0f2eaa89257326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5362a0c12b396e18e5a5156ef1e6663327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212749e3fd367602d780a9cdb9ef0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5ec64ba25cc10cbe69c13dec445b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523657bf7a2e7bdc23881a7d19727e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee9116124c186110ddcca989c489a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261050abaae170efc09a331d0ab2983332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27553bbe6643b4471b12fe73596c2824333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea47d8e76dee7d83942d66bcb77709334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483798c7f957a4ef8d4d2d97d4bfda7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce9dec677c13964a5f4dd166e8aaf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86687f55f121f5a3410e5b010a8cf3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfae11272a903cf4e4cc0ace4ff29e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3316da06373758f480f103583fbb81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b030f01bb5f86cc965a0152e04ada340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371afd50bb14dd5ba2aeaceb8254b9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f2a433de4b2076a91205f6422b496342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624df23f32a32cabe8bb7c30b84a6c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e719acef3627d4dab234e04ba294b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f83453bd13b505ab4ad89bfa10d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920cf090bbc78d5509a86dfb17d1a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eec7997320c64856c577ac1011b78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655158746339507f8cc960632675c4b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d50abebc67fbe027d2603255df0a13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef92c6d5acb695369e4d742fc9c28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b00d7c99da1fbf7be2a6087731f48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfaaaea30c11ef48b2cb73a988c621352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908e2c8705f31f2a9f8a4bb8dac313c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f815b966c3f8f1a5e3f84979f9ed1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedcc26e677178918fb0e30cd1f907f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e971c532ceeafc93258a1ee37182356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc171dffc0951eeb8d4023e63b6a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67efae0a8303fe25520cdb19f8ed34d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d154709df9c1beca0a2a09775d67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670fb2cc6638a6616e27515f74847fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79ecb9e03fb53d1c683c5b19a0cbfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9d090451233234a3aaac8c2f87d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d95509931e0da92d2665665a0b5730363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988940ca6625ed4357a80ef3c4580774364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03b57f9dcd3f274ce5492581ce642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea06d0b7ba3df8fbfd500d3df0c16bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cac404bc99073b763e7c68fe37ff0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4322962a1acb0188f92a8f4e24929368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952826d32a333423acadfd5d49a63a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611edb7228505f96875c7c9df752a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada895c5308fa15b6922929bf3c70721371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d7527aea88b462209144448872b12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14f9de316a62618ab815fd968bb76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccde3bfcf570667c8d633d6dd29ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0882d0b039db8e4789f9c36000223375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f50a6e09787f067061875116e8c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c44d40dfdbd7476d7fc2a531b488377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c5eb4760506b120d3b5ab1b5efc0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02349b872e8e2b4552fad8387f5c6ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a095d76259093b060eb5c90d19f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf98ac1048d58fe959077a442c396a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3430ed3e82f10132a3b0c2616c8d6c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c943240484f35db4481a5bef965e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4025f17c5e6e8746412810f3e1336384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab310b0f070c2312cc9d0a9236289d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4faffdbfd7d6fce74a534bcf324a73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbf35780ff472b2157d0f20e13095e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9afee4bbbfc7f73655aa2933d55dbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20912b9715c875dea6bbf336720aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e30b1faaff4f724641a1044fcf48e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5e8cf2f9d38af9427ca5cd23e6f4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb60cf029e5ce7af27407a963f4856392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f17c1ef8e2525f4fdd9c1483e0bc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8fa201ea07bb088eda8176cb986c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd0d6aa6f53565d15593039bd6cd19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2012791d83af6e924dc971a230b21c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aac060fb52735eb7a826bc242bbcff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84e90bfbc863ca78e8d3a3d425191398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd77a1c882d171e111dabac8ae25ab9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad69db6c801772807b8d72a352b3f39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a141b5662e4801bce6fcb52d6d9cf14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac4ab63588c0b4bc3170998a86f23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3780868e6a14dcaaeb1e037e4c52665403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e317cb500ec388583b39f355b5ea7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bdc1fe70a3e51ba630cfa16fce89c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070c0c776bd82bf430653648fc57178406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecd1fac3239bea064e9c1fe6a0bd27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e3aa683a73a11849f4ca87b95be6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8ae2c9a36ef0a3044268aa2ddfaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbea8a371d7a789227e0caf745b4e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a98d78c892094ddbd61e3bc5c17fd2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31783bf38666eff63297c1fe13a75483412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a6c1411e06267b5bc2f08a672cb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9abe60acf551a142b8cc0f55d263b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80780ce7364e4471cffd7670564006415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909606d159448ab21a81ee2ad430a80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076183e1e1d833a80ad999539189436417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968498d4c491065970fd9ecddff63641418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc89b897cf670dbb0f69f82b9c42cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeaf96068c920880051d6e4829c048420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84492a90499698d9c246f0c72d74acc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2496cd41dfdce2fddbe618c55a40942422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e58cb2431dbbc6b1ac271d3a0c48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b4a00fc2c494d43be23d79536dd06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60db84d56dc6b83971fa9cf58ff09dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba37b371276a1106e21fc7fbd1229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a1e399076134140bc45316866210427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e854430db934f289a48bad49a46d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f63f0ebd1ddcbe5162cc524b99514429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0814200f3810d16178875d5505e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd9b23be0e94e84280518e12a88a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ef4889df593016925c51b154880ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f279f21f6f15786330487c536c64d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94a6cedac2474d4f0df1ca7f2bce39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef0de2b5cd351ea063019a01e89e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec1cceabfe282800475b396c85b27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f6759c0fd6f02eb47a4a4cb8297c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe079b77947e42bca22ea2f83519272438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06485f900600d55a0a76e1535b0a9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4071d07d7021f31fbe7b953c454b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b75c4bccc8fefa36199c889bccaf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32749d01376dd4dfb86fee1beeaf43c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639010e39c587c88748dde765508e9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05dc5f48452fd982c8f45cefacdb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375151742236377b0931cf980fea96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eafc280e5623e8daa19af6bc3c7064446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115917ea03d4c1d926a98391d54a29ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580e098a8ad0d7f18cd784e0fa42a6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115dc09c20a1cc5f01dd668e6af2f57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c83632e0ba2416141ad4478983417450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d6b33ecb4981805f9c211312c490451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fe23ced51ea459170223f41e69bcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fa962967e65c99030aacfa169ef4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538805427df3fbbbc37de07efcf797c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bcd4e167bb635933074e507debc21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fb84803d125b5e35438ff2c80b40f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c471de28bcbc1c0910c4860ec964457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089d7e31371246cf975c162f60abb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5988c75f4d3dce931e9c51dd3c7a371459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d768107676685e5536189a39f33949460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b48eff6fdb95fc934405ed3e71ab6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd3a4d4a03c698d88eb4b82914642462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964b28bccd25769d95481c1cc7d2cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6812ca9c63d762c276b8eb3c56497d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66840d9400a3df9299820be30d47c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166121cf2e898208281eb24f3c2156b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ab4d7968c4d2a2abde6d252678ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e4b499f568709dfd02558946f9c86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a1e9e1bcee6f1b767bec99c8463b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc7ecd286c8f6aa581b58320b808cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f00b1737d0f3b45da30f5cf1a453471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74663fc218e6e4cf582b94f2e294cf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f10e39880b9cd6563b9f7961058fc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4bf7c64c7f0b53e088130c7fbfc25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d563e0f38dc2bbed36433b81db4e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ace4a33495f18c93059dbfacb6d55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1815d8fc5757ffc3d654bfa4b37200477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a40172c531954ea73cba8d39306d9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20347c45081a30045f940d4c6aeef2d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9126a4d05779de78d08741df2331f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd374a3d914235226d696d90d96b73f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead98d6565bd854973c7b6e4b3a2b0d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bc0238fde44d5c3e88fc11e4dbb37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c2e101156d34f17f733927f11452484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706e36b881e1ea8725499f1b131415f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d407e2d9152e9a3f87fb7c3d0b8e31f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c7936578cc01c364f4311d5ed098487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5456bfcf58706647572d8138e3b565488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd6bdf3cddb0d988aa65beb51b1707489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35498f6cb920b3cbfbcf68620ab5cd11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062107d40871e97772ef1f75eaa4a66b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6ec4157d8c5a3e81f385dc69903da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5582e279712a3e440435790d965d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8a210b0661323a5fede6d5f568c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6a8c40414a651b608001b002d405495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09128eb24871e1e97c2a75d17301540a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0d0e4e13be3bc633e1eda9f9c3c45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da127b82700856c94fe88580d37652f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e82c9aec524eb8107104af0666d3e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a2d61da2c8c8d6af6f98eed005472500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f34d6b6ba585decd6de9dfa82af8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd43cf7ae80e98db30f403dac92c68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f52dd4b515dd7facbf3df4e131bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9a572ffce6f75c500f9787b558e57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb505be8a5fa259ad5dcf3de4eea123505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcbd91dc548df6668ec8a54708fb5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ef3a212e26f7c8be4b601285bc43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337041e7c206f0a23ca827332d2c5f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e678b59b0ea03ce6338cdcbaaba898509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a273ac7986054946e7935618e83a40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98048ca7d37b633c0e6556a1ae432e94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaeffce4f61cde26f34a06aa27205c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c539345d0b4f305e5e3df5758b338a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13ea81d467c9b587c02416da5f49d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f18b2197da4c3d2f0f24fd62ffd21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f40b39fbbce0e7eff17ccd389f3a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d903cc83270d176094f9e6d271e6cd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc738aa506cb5c3f229209b30e6778d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afac0c683371ef1e61658e6873ab71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c76799803139e2cc0b4d1208264483520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7692d6f4c9836649da0b922d358c84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a9f66b6b4cabf188cffeb0feaf2b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ca72461e94784d7982c785cc13ffe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44de5e37dc9f901c8905c656b6264e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d124d45a82c36c075d871337cfc4aef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b11b5923fa22dceb17a27f794854d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661106271e32557c0afb3ae6f962d74f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb367a7ecb36dab1c5d6fafdb0fc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f3b475b430024cb119cab473a638c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df3957a84261df37c826cf61cb2b8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f9764807da38b8e26cbedf650981531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8eb8c9eb49f5eb02625c621df589b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f55e7627c401d3eac6af6ca6bf7e6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9460c9a1fd6ea021f7ab793ed0d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf1f2ed1f1c7f87997e86ee60a5966535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f87a3aa479dd001aefc6f27b0719536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bccba1a23c69798e781ff847a9aa64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7c0ae327d645bcbfc527094695c87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4915791c3d5e5930b75566cc4034539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658bae67e6a64ac29c663dbe304a8e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a63d84c6d742225ca16df832bd745541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071098025dc1ea9f35cae0c0073032f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3820cc9f7ff66ba4ae5ad856ce3e83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c5b3840301f3aa3511e49ba5705e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0af68272dead4cb1a81a041c6c9d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd72576f713030e5e1704acc7cddaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a4c203cf09fe400ad89bd6a6dde5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bebf4a4dab3dd6b0b6562548730521548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f430c9746abc682deecfcb5d15977ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51343c55f2c5b75fd1190b4ccf7677550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce65a66505275a97728b5797f12207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f63849f3cc0a25ef201aaf8cd5aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017fba4f919eff4b04e7b2253e7bc25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c40412d274e7c45369bcbe27d6d20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe60fb03ff0512ed8311ed51dd7646555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de6bf9e290a9a2cadbcd20b9d712eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8030888d5395da0c9597be6c669113557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e530bd99615a2680ab626032a3a082558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc17a62dfa43bed44f07e072b4d8da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce661473a4692d5c844ed08e075a17f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f590ca5039ee196b9275b427653f71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218388a1745ca65e7ca9c5a9aadffa7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6a5304adb60bf0a91aec277b52df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7adcf5f6903d7bd37155e1bfc8613564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea5ca9752f01a4ee980ae1ad749ba6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c21de2467ba613ba3bf10d92c6d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ec15dd367256b84892c2c8b350a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549971c5f803572773c3a90377d39838568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac036937012445fbc8fceab021bb379a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b367885c2077dfa3b07a685fd18b9d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50442d669fca94e8c32091539ec85dfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac743da00765a839e4129c696165f3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>