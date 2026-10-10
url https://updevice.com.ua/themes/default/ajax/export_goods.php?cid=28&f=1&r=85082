--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69642bb0cc66f2b483b11e26017992a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e23b4e0014439c82126438fcb05052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd7c437639d8377fca79917b0c96753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ac37ce1ff9e084cb0dd0571e2edc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeaa6fab31b4b553c96cce444a88415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005249e1bbb34792bd37f0994a472ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe3a799f26ef9727089bb94e7de2d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e067653f3e82f4fef5431ba6a1bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89514058ad8c100257a51a05a7827e419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58051b11b848183a52e6a47afc57d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38fe1a567376c33034bcf5c44f6c7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530994706bbd67c320e22622598ea7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9f7d8f6194476ae97a900f46d449813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913fda708d6ae91b562a1a4531ee63514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd64100d1aadff0ee04014fb8f328315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f06fa3f010e27952a571bd86206116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e40d7c450257d68e501f32f0d811117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a245c20cc5de332c738a78d7181e24818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e37f76ddd95ebeaa2e9bdd9886b0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f291db4a3428da746887bbc6ff4bcea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53328085de8e59d81ae6e186bf8a94c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4f19966e41c7edba2613a8201e1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472cf4581afbba92244214724f2ad423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743215be918e8c27dba4e0d6bf4daac524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37d98a968f5064f4851fe8ba5ed7b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ea48002d4864d90902a66a03d2e3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2a64ceaa33f074e20530f960772f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076c22360b165aa9a87ce3c167944d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261346dd20fea3d3cfd32e2c511802a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad2ba136b779faf5485b90cf9b55930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1677b2f4125db6adba438ab26bfbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50473f8e4cc403d211d15e3100b8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2aa65f129af8c5ce75d5e728392233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c104691a45442eb0ff9b5ce9777c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b4e04848bf1371a6128126dacbaf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec093a7d5ae3fedbe848f24ec3acfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43875ef428db42be8bcb878ef3d40337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637cfad5b4c4b48082875b9582cf43338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae53af76f20f83c0e23255a31957439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98417e9a8469165dfbb6bee163059da040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816048d30c37d9fc8df86b118bc6e24941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641e5a313e0d4a2f84735d5915c53542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2d83055c2a1fc935d8943b04c73c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22920afc036d63228ffbd68c24032d1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aa55657e07e2d89be4d67fae6d02b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f23c3a688f07d78f9a2feb91f79f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df796bc478e339965c6cb5aceb1cb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d79b920d6397f6ceed4e7321e55348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64efcf4af47335c5d37be5b68441fe749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c0951f2ce33fdadc43c47097f372f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb27645856883fb8d5532b0715e59051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1eced1c4d199a15229631c456171352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0773cd74ddd7d64ae52492d57493d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a706cd70a5c44f0198fa8ce9f93d33154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c769b369ba7ad19f2409adf67593855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b26465157bfbcc618981f03a45bd4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b993d86bf8bda26623e3a795cb3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83a1cffb4f25127d4699c032bb4ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14060aca5423a48a30ade172be4ba959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79dafacfb139ff8a439b0a0d90f0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46264964a62bc7f0429435ea865dc59c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5bf93b21eb6b0722f5a81c475aa062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329910dc1f0985f313848f7f7243d7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36284cf2598c6aed64e16828c504d81b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f49a7034e79e2680b18bd441e9bc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b688cb6b1bccf6dd7a82cdf6d79c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da230cfdcb0994f848343470673f053767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf6d0a690ec0a1ec0d4031a3174f1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69bcfe12e5d0d4c5772e6c41179dbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a6c91a3a4a7a0ed337e0e953b48870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe94a704d69a790391a7683086cf4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf289a257f69a5c84be8f58ab4882372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3daafe5cf28fcc3e60b84faa749b3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6122ffbeb6b2cbcd321a4ddc7356374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a0b185f3ddcdfa96309e5acaf61ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666b7d231c91437c1272fe95228c8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a5f9d4b6ee4ac9dad73c833cb3a4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b07291e097f3b35341aafcf971b1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb585b89382f844e40ca8e9589b2c3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6f49e2b3dfdf970fc9764bd4fccd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e83bd377571c747e5cf457c582e5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2521d1c51a609373af40bac4e80da382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37381e16c6ec92a075a162c658e5860883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa126ec0098abc5fba7d3ebb01f9883384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aef6830abb851303fa1968aabed1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee880494bd22da4a8b57f7d9369172a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1ea1b537cf4689db964792b6c166f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d359b4618d9dc15b91b9701724ef588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a9d1fad04300a3e7dad3cbd38234689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54657d42d0c7cd25c699e429943dd6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b3e6786b61030279f837f17614eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e156c151ce37b5175c6db304646622392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd07aff203eaff226d9f11de7b1c96393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1442335e6067437682c2b13107beb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fddb3a9776095ded51df7acb3e841e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff1bb017cf82aacba2f728b02df0df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae1eb971eef5973b6bc5e06fa0aa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47719e8b18205b46071adece962b3ffb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b290b1c6aa9855e48fa448885420499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b184eb0d373c79eb71d9f474acd0e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9649d8d133347237a45e1b22c762a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded298fafa54c6d844e75e71efb90b18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4113632d2020a5881eeca8a75c5df33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afcc851bf08581b25e5d7560afe735104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5e51fc0bffda412a1f502baf4ed75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34049979a39cf0ddec51ff30bb767704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0aca63aee59142e16cbfa54aa4552107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a67a4eb370af41867c5de72a1cdf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670131efdaf5671ac3e4d1af5f7fd8e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823141dbbc8dc9c2556a392ccd4c8efd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c8d5c7a960e0eb0ac9453a4a65fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad04e61ca7ac7f416873d739abcf78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9256a8a8bddbc216732ccc385da06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9213e1c61f4a0cca15e70a3a98aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39347ffb8d2eab2a7eec9ff3ccde2dbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf25a2c80a003f67d6882e288bd52e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d3ffacfaed62b173040de71f8d896117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f976b13bea2d65231221fdf455f56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46038b595b15b578543666be43f3569119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367c32cf26388b097ac5fb38ac6cc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b27d3702e3a1e50031ab6a69cb880121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8a80bbd47e703a1309cb77e36d97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14b6b16b44e19266c1eded835f389b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6412b71aa4382f5f1bc160888ea7da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed006f349b87db74de1e5a259b8d36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c61e7b5d6d6a63bc9cedddf59a1935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e48bd8252f20e00b9924057a02690127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12190d150ba57cce5386ec89d271f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a78630ff5e5729e67442d8658d0e57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161474212448c8e8b7126f1edfdde826130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9823864e71f00fbd230ffa8f190f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73eb0fd69c50bcb1ffad9edf97f761132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba852dddebff68b55a05fc193e58a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f546378cc33e5778c3f4f9ea4ccd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30672d8ce51e14c5ff8cb7993f183322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76948d272be948c0c0768d58bccf7b85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98b84a8f3786498b51d454ec26bfdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b0987743bcf2dec94c2e591e44c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd680fb6cf429baf45a8067e63ee60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000ba218e1f1882aeabe79f12be39a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582aaa666892b540097c1fd201b14af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f966bd0c7a14478ff34bf3ae27f98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f844a180c8e1aa66907482b91f6409143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc167283696c84c4c0b6a486d7ef5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0df958ced77e05d7fd651ee8c2c27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a3923f1a5426d4d894ec927181599146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf1c74edd3995dfa1bfd061566f0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd5471697d58f400cde3c2e056c64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3102f4ef3eae56da4d44969d8148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c5a3f30484ae2c047b4d98425c78c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3974b23762b4fa86504279a88140151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d6c7e0d8e5dce804f2667c7fc214152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39cf7805981433c9a8467f7fd44d86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660dbb27250d4b632b959f5bf0c7f9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d1fb53998e0a724d912ee88e02e09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b96ddb4c99727f580f7ce4b95925156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95606924ff41dcb87ae43ce3a61342157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223199142d17572e161f42c78d8d46df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee47731ed88f6e9cadeb9f0ebffc64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7d812c0f9da5d084283af000e5b54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d0ce785f3f305d9a5c234f79625a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de59b3a3f29809d455efac81098aa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9032e2146c41a5f3d2cf7832bca15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05b8898504915639e0ee30dda1a25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1bb2abaf9281ad73e1bf520bb5878165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b4c9ac85704a62d214eb757403f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1787a8b067e3f8b994f84228af955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78aba139496dd28716ec0741d0b8f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5aa03d062b2159087aad3261abcb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe716c16db24f0409bf84634a921f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004645c5d94516950c494bc9560f0f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40405d30801d9a277dad8a18cf55f73d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c57a1b3a303b20aabe7362a2cfdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6a6bdac022e56fb1efa70cedb5fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff0bd98a946f9dafd38ffb55477ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527c5c3ee8f380b869eac02a839b971176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec91a21514e46a6d258f79bc318e62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc1fd7e99bdcd56f78bd96364fece0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301738ffca6d091dccbeebe4e1606c49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1364cba1b6e5f2c72423a85e37a79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ea5ef3b69cbd29cbf73cb087393c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19139c8f2203ec4e736f31b730a8c3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ea153127e73f70f3cd75376496847183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389852f3b55eeb7a9da59ecd021c5d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ce59fbbd4eacd968aaef039c7ad64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798043c5d7838527dddfe951798763186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a661483ce210eaec54a70494314a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e584248065a853e944f30d6c88a09f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780222a526bce0bb6b15848da07b65e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4a5399fb87413ccb48999c55d97f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422d7de860a6892eb56fbb73dd16da8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d7e400d71666ebf1c549cdd8463a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb6d2b32b979936849ed81a2bd02f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af07d7ae6209f0da57896d25e9233f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da4d356594a7c037eb068e3dc96f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216fb4d25a4724328a293589a5bff5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d78f3678b0c8a4fe839da6e88c14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04d531b3b6002bad4ab66097ebad9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ed380b84f5047dc63fa663476a1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ed56383bb25f43b2d2f6660cae0e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad3a94341c4fbcd7c00e8498e379a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6ecd4e6c5af9b24803dde242d1fc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec7728256f954954fbfeaaaaafb435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa855429bef7eea32213fabfeae3bf99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418068551d86bcdbdaba25daee7bfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce315c250114ea387eb707b788712f64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95390824a87a2b563b2fb43afdfe4b25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e660b24d56f1c32282a8a04567d0b1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f5a6356bcdf865a3d3f0e27a96790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c3f89171b68885004bcb3ad8c33cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccf77095a7f76c738766ffa543e52e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ae2eb349addbe82c85f54e0d81295212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc379a7e2b0fbc26153dd4a0cb17a61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52f587ec9ddb69d64c560ead7df37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ec13b6e8ae2ae2e0346198665a2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b208e4905f451a6b1465e78b88719216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94868bbfd266959b3410c81a3117f31a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b3f14cb8d23d868acabe34e9c6c00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ffe8bdb7642d048af5f48f8b7ce0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c68bab1a3af6969d0dfbd34e24105220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb87b5531c784ec9de5f934e3566ab8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac386edc36d4ee8866c8a50beb4b3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46965da45878d68cc4a01070320a836b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da641b2a8d868462e9f07df8eb8e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f1fc0205620f1bf91c345ec95a5e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d74a3674023b1ed2351aab8596eb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2cebdd0f5ee61cd3f59bd0722f4ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f8cf54b692309a5309730e40f98dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d938641732b1a9e0f3df14f02ff4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9f361a0288c60fecd584d8471a1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52cf5b541992fe3f2e1677c848af13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7634659eca389623efacc71076559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d954e3da9011fbce3e498f3f16c353233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa596975a23469bdf14253b6108b8ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a125673ec5265d8dfe7ed18245d6b72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4970152b5c8f9f786551bf808021acb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194149fb36be69fe622b374b63c3ca23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3d09a55bdf74591ac35aefa27243238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd0eccf26ef12bd98fac5cf32576d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad11f893a4cf42efea8842307b5bb7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312647bca8677f5f5475809f13d1dc0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dec16b9fa9028b1191ed0884886ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddd7d32778dd5755ec98b90dad9bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb964a442a5421d1cb553091853eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454f1256d74669b33acfa444699dadd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf00eeba87c6defb3ad36cecbbd7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9763b6d5ac68cee8ec3fe5bf2f38358247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d444534b6a801eae104f69cdaff7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9cbf1b375680341e5da1f36e1ac3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46835318da18646f3bcf05b73dba037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b941e1ec5ecdf26c5b287f7ab52ef6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6fb2451638bd7e987622ae05ed3c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d202211c13d62e0730059c3595edf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdfdb23cc79d63fa4383b791db765254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155395274c50e2106ed6441744c5560b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8a97362e158f33634422cb54f650b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04265329a2fc2f31dbacbed6cd168320257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bccfc812f83ae5e7e450e4050589da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b5861d43480cb9523964da885107259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88970fec742cfa2d7abbafb5f2d5f0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee97c966516d9411b168aa2bec44c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e09316aa377eaa287dc0c20a200b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3455b5c2ae1edc57cf4b29ef40a49e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fca2d8bf998aed899901f3b6b417b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb7b335b93b64e07659f4bb6c75ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c96e559694d43330b43b79a44b4f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385bfaeccea8af827b078ea60cf5798267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acca59f65a88852680ca7ab1eeb0a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43c161df165a319cdb4be36eda4843269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607c60ccb5b74b265b2fe6743a2af57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449ecb2ae8e5ae03010614d2a15cd02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44305efc3aec49c186930983053ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66fdf70824d39f22a5511034ce4f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082374f848fe8a6592d26ab37d1df3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934162e7fb80e3999f98e68402ff387275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64222c0e6653e0cfedcbb69ab0aabb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f11a858d2ed0497b12b8383543fff4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72cb64cb370004a113ab9c03260fdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0709062e84fed07857b7e6b4ef5e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba4bb956091b73854b865d251e5102280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef516b9dcde67f739875bebb95db2e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5711f1a068134a57a440f2d86af62c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4c4d08f6d2186c77820f6c5bd099283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe56700884da2454d9132abf0d65c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c0d5d6259b82722c9c4a44e08b3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d296b4df2c9fda870562bf97abf38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272df18cc96c8d0fb97f197be4ec15f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b730d5b58b26596efea20c522130eaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c2dac3021e9e445be34630a05b7aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480639c74c657486183507a3703fa076290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cfffdb118fb79099305a4c7ae6cdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0a4fd768c6bb88fad4aee0101e66c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38143a0aaf15be0b827fc699833aaef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda426b39ca65792ef3188be8bae904294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27080e16599b8efcfdf246f6f3bbcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e19770d2f6b5cebb02d0a97620a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34250a07dd7e89628e06ca19337f7326297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e75b704790654827d6c4a9d39087f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6595af80d04144f76acd7634bc85d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5908d5c931048410f5eea4edb90da5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a6ed68b44efbf9512e59da2d7007d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96bc5813520a1220839043fd28635a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca1fc48c73727e61a3b9d9fe790d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5891f998368e813e37dcfcee33c131304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11fcda810e77de119766ff4e1730e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac69bf3f5d51ef3a67287e5f6549b0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354158dbf49b60f4ec6f20e9f5f31294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c012f4640af8b23b1c677917c58d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b2e10140916ff9f32142b03f475dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a049299116265ac6d9a6d5bbb1bd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec02b6ade30bcd4180b4c24032e89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bbc6a4b64b1a8ac65f2a72d877c35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae75fe19f05efa72aaeb285227b9eae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeec5e16b1f2df668354dca784826d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db85e3bfff90e57be5efed03b3085d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8a82f27225f54aa4c5c8ed97869f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128537ebc1364c2d9407111fc8cf144e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aac926e96de5bd3ccadfb4a606d756318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d19e5d3605006418cbc97273c3d98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab16d69bc87ee92553321b1375bf66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1449fcfb0eb381feaddaff62a80e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282d0cb61f6512161b54ea1408c8d8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a7bf4f5304a6065f62e25e8b022f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d07aa27f1abedcc0258944351c81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bfa7e8aceeb003fc7371a61193703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aebe84fb675c9f02f072032239222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06373ceb6f6b6519ae2dd790fda9bae0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0de8dd9303577be70712296f93e956328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e4fe29f5376bf43e5c0db1f7bf5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3fe831f4c94e2742b64edd37e3c69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecac35a11d868e73b7a1de68c6397d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252326ef1836b189ae47fecd023040332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f77812a85fd1406422e8ce2d81e7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d56321a9f5fb14e4e5bbb493f6c595334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb86df4139f35958f43f9ffd1e6e6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8381aa13a412a680b32fe481d8084c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992084b5be0fd49a4cbd4210146f2d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f2025795e07602a82045beaffc497338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97bb235c30a808dbd6584e9822f63c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de389a596251e4993e28a1d9d65485340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e05246714a089117f1593470b9a814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0655da26c3439ec7372b37d4deeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a369b374d9dc30cf68d676640948fd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1da9acbf3c38222aee16052416ec0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8b211014ed2e006c2a02319dcbe48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3d6d3a88424d577a3d7192e8cfa10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbe43bb4de2c7ae1d9de2eef2b8a9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8a86808c5d3e743eb631479d540d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baad280769167d4a99a13d88eb3588349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a433a4b5effe42e3a10156043e4c9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b595971a4d75a63972f4647d7833351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee92574f3bc47fccc3aac1083041e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb420295372271ca341b5d93efd0732353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0de589cdb74fa99c6ac3beee50ee00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc273d5fec0d5f8fad0ce2f0e9e877355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096e102bd384625adb72ef46e2bba32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8749a9ab4378484011d634f4b95169c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dae9134b5fb2de5fbe41fb0c9b0654358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e8cce15cb04af8da916cea4864ff2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f48d1798eb6a7e5cb8b1fcb95af55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1376cd620778be4f0a63dbdee60b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c274c8a98d2c0cd90f855e17e6b66ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c2282c9b2794fd1a6fdb61a735d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2c9cd3991407f66ce49f06cd04d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af442fac2a8f6383aeae3550d2c38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f0444fb8cd65e7e566b0158cb829b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12655368a2e839b6165dbbf3b99de5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51777de6bac65f258fe81f6997e440a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40792accb016259b9b74fa482851d7dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c80526f87e7718ee4e2433771ef7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418c54a8a2a79b2f1df6a588b46ee7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2be7a5746851808c464b7768e9f09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a31c300ecfa46cf4c8197a9eb9719373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4caeb4fe9279688c1670e3bf7e5f35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a7e1e67f8e01c3e39f94df2198b6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fa5cf90121ece2b5b350f739d2afc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22b13585b2457006c47325cab7389377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041f91a3f75d9bf1c80a2c708552e9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b2097c38c25829687bdcf680b32e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fce5717058ba0e40068699bc131490380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb15f7f66eb84bac56e632af7e624381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47ca95f756e139180cb89725dd99e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103171bc73f79d0726c0d72a93bd4695383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d427d3733d298c6694cfc598aa88f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639dc6faa34c658f23984cfaa6d7a6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8223f99b25d117b3f1c0033dbcef7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ff4f70927a92968b375cca053878387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff10f9e96fb8623dcc9a517145cc8fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447fea055cf6b426f77690eedbc3990389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe507e0703c7a957adcc97d9594fcf33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65990610c80aef3f96bcd4900e9dfc75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a666955c2379772bbb1732f8e051e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c89edc4db826e30efe42fe7a219e9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c66e11e7b0de7be49cf8f20c6207394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8bd7d69b7d72147cb378a6720ef26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe4e71193800910c33cb6dfc68a6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83fed30b923a31bdaaaad7b0f4f83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bf15c4ea39f1d332ba6316af34d4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889f7696e40dc60686759a96b1c3de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae865169744539162a02b3a3f7ac5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146c02e947fb1d13a324e81c5c81391401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309277cad5a0f34492414295e03a03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5e6191c93b0bbad3ba199aa0b95e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc987c37b6533e84f5cd1b819d235404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04a622ca5fcd192c5e7f682a7f7b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f044a6652fc7dbadbe49dff422117406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581afa4e58e643bcd67b41f393cac4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca34307faa7fca8b8ddbefb36637d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ac90e5b048abfaabf33be416f2e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c3f98d0421e9806ab685c62286147410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a2f1fc335aa7aa184e2e39bbf5ddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49115ee0644cdbf6b30bf4f8ed6e57a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c8486f16db03e026fc0e28415d08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728bf2e2f55e45ec9fc5c3dbac8d928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6695b575b8e9acf3cda6d618624302415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb362dbf6e0152a1adab6b56043d4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac7d3aade6c95530e2092a7b60b244417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc0e1ab0f0d01d0a6d9d9c4c8fea3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02eb006cdadee650a1bdcc16fde0de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aafdcaa32321ccf46ce12ebff485cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf12fec10ac3f4a759bff8d56ccabd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa960f4e2019d56d496b496bf883909422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f172098f98915edcd69c6ee44521d5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c9eb7fa798aca33bef4b98b23a2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce200375c4a0667874883642f2cded0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea924e26c6406b256e13476a17d73ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c83ddd9371cc62b9196eac5a7d5f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c2d7adfd7eb0e7478658d6d9e326428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e766c8a0dbf8e427d59ddcc1e00234429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e3b771adec900fa772abb9cc34ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f3acb389063502060b2ae282c867431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bbdb8ea0c456a89b4f3a8924b2d92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89c845bf4e70eaec7a7ee9995a55b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17de750a1065210ff477dc80da1b04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc6ec025fdb49dda197940a784373435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb7ee8e678e754602406e46ff359b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c65d9f46ec89ddcfcfd6ae2330eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f783a9a4f455b26e37f267118720174438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771471ffc96d649e8ad0bcc8a0fdff85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7bf8e7b4f6b71fd729d5376166dbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22671c9fe4fd1a5fa961d3dbd412a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba553bc1fac9c302445fd293ec746de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c837921fa27dad44f2e1212e8899573443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9356129fb42ad98d64e3d61344d401444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe1683c33ba1c7fbe2db56b49bfb69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024605e76db9e50aba25abff14de7dd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403368acbfedf66ecc69754ec1581515447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc7801bf04c58282466c190c01924d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaac00c8be7670c3b4a1e5e7a94bd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ef9b702dd9b590fe293dbe9b66d95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdaf39482c66d40cd7cc7bcb516954451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191ff9097002fe2220f3b2173b6f17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed53656f33bb17377cf1377eb0d51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad08c5a3cb62b90b12293bd93312027454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be686bf1580105927a591e061c4fc6d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260daa1364ee77fd3d2e97fb3e06232456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b888a1522d3a48943e940b395464f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a84de2697af655627a02dece1e14f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b1f3686fd939592071ef42ff6748459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0eb509c4d59bc55d80bf2574fcefc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff249ca46bc6076a8da6a67e6c901e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b834640fca3261cef4eb164900de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b9771f35dc10a8fccf45179750028463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575dd8646d26e24425559f31bc415b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5b00e71d46184278bf31a8f94e83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f58bf9821d0d383b4e5bcaaafb0641466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dfd7d06598e059882e0f6be50ee9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669258314113beb5e648be0906cf4813468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211596a9ece30d375bbcbaed584b103c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f889208a2542763b7627f2dc96460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3542464506ba7b86a90a4f14ea9609471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b602c932d61e0a83f0920259cfd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391201de8fc8e758993b1eb175df654f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eff9c93e07f3bb5bd9c2c6f27ba9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50c71c7501f41577c2982b62bc0267475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d68c2252313f1ed3c7548858ee05d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544eb6652d7ead13b437f9c3aea8ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857a808f750985c279b363745535a7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b29beac0eaf2b48aa95197054974b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7255adfe205d7d94c0a4bb6b48aeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410c98dc9afe7b9822145ee7d46166d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160a9e48b74c9294bbb25c9ada1153c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338dc5826f3737c8e5883997f3b0451483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a754e3c3f21941b51cef2bab2fd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda31bd61ae9ce248b03ce11bc6aeed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57a7e0a5093f14cf5a23633d94c2aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7dff091d16f40d75346bdd8db999487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95322bb1c59ba555f4c5f063d0c8e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08152b54eb7e1a5730ab5bc0790ca767489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20b1c3fc02cd4321487f084a96476490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ac783a094850ef0f60cf4aac8fe8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42bb4d3828cfaf3334cc35d3bf79c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e9edcd5efee0e1d614cacfb68d8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c7065c2ed3b6f3e96c11712c17b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e040dc66b93c31719d51aa33b26f175495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0607796b6385a52ef790f431edef30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089cb0ad44e40d6509e6f1ca0ff1c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9e06166b75554f19562beb05585c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a0ce2281e69e6eee10a1294cd8bd4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ac9532444dee6f60710ee271617fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad136965cc9c9c1b17b40f4986d53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eadc7b4bdb5f8d27d33235b652a9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410d8dd022572fdfe730411f42a55e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3b1611d8a7af695f0dd6b5837aef1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ff12e757bf714087c13aa950820c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f344724dbc36bff102b9af67af2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099d1c7ec9d87566fe795ae2df7501d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c3caec845e33b1302b1d6430266e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035526dcd18e28d5af8db5f6afd3516a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b3eafe5120120dacb95e7edac563510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477058270ab5d6eaed7a58884e5a4852511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ce9c03fe1e7b8c65d873d735fa2c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ff451006ffab5deee922c6a37e8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a8052b75f39aed192033be4aa4c48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39a4987dc0747a7b08d15305c367f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0296615ce896c61796912146666c04b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9167b89cb4ee92d9b6b2864503df12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5e3052d959198d61610710b60b51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c5a6170614168bc12d1f72cb2e4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132dd74774d5a1bff2202ba9772b2ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7193c8accf61271938241eb27b25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea167439686f99b54755b9f154533522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71069e4e6661d7a5c822c8783bcea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e283bbdbf4e20d422c11531209e3947524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd959886dc3528434375b7f0ab44bff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b5549c96251a1f5f00be5daa2aacb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e65e4d36efca13a797ae7e2b16f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a72ae8f46e107121715992aaca133528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b925fd5844e199e13e528644a52fe08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ea5b2d5ee1273d14d6245f2022cae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf2101e2bf484718c4e218106c2c72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7884949f151cd14fe61380192e599532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a340e65a02915a6ad41abecabcf670c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7a0c911c77b9ca8b8a01594e1903534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e376d9c43fd329f33ee3465d94785e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac60d752a373ef35aee72b072d113b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cf8b8f996af04b2373946a596b371537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249fca03ec863fac7d0ad4ca37e83ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c391ab42f952d9b22bed85b87c70a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757287a33078c34ed6b0842286a0ad2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702a4d66fbc9ebb035770ec26340d3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d1acbd0a673bdf0c1464296554920542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92e43b70bd4be8c6ae993902d610a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b3bc51b44f2ab6d140c45f2299f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4ba458a96e12d3cbec7e90c219e3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e01682998c7507dccc0570ab1c2e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b4ecb546993e750f3681caf401e67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f325da4874b78bc490ec9f0b73f863548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ea41c53232a8ab6f0b062b749a88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af288d665160f21d0e2ed9ef4871e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30cf460e5d34a5b2b14f0c7a7c085b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269762705149de647382cf576d00a9ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f030067da299b8f8d1aa992c7a41d75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47944a31d2d04df6b36cc9c058d5546554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5ff8829e7368829904881ba08eb1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce815f26101a1d90c34d9793894498f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba55266b04e820364149ab0c07f0547557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3234bf9bf368f0a9151066b30fc36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b498f4e21135d94e7465d5047da4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb2a7e6e2e1cc6cf2e05b208c395e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25be6cfc437e72ed27583f83fd5799e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ec792e529d736ea5ebc7527f6682562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750ab51cd7c7c91084aa81e7ccc2abc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c247bcc57983869b8879844c5b01e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059ea62a4b915d1c8547152bbfa254565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62768e4d1278772e3d492401f85138566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bad40c71c213ae974ab21e27589823567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78601f007cc485ccc7ac6989604077568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e971181f228089e3c49c954cb90f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc953b760534590b0e11758b05cd4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc7bfd7a47bc44eeb043fed869f902571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a03daaf234857cf46567bc59644e6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622784bcd9cf3b318fe0775a1de6efcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ff87529bb831639757df8992b0142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618b4c0c7c7c0014deb7c7d97e96d9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b83205adb135fd5e8764a2357aadf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1860728449ec8330da5f9b166ee45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2853f99b2ef3496261086cc2cb800996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c664e5b2f19bbab677355e3b221b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce12e13cf277c3c2ac8b485e438dfec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ee574a9d1809c48df17c91611b5f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a9a4e2abb33315c39c88facfe2e6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e67f2260a0d32d9b3d6df9f3f63cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e2626e4a5eb0bf0e6d896e3711c9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaccdd5025e9710aece451fa01c077b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238cfe222e99f278b0db2d74b2e0e4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8e175f103b90d58d0957cd6f9612615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbdbce93188721c7f4a2ddfd2d05b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0ea01f8746f5e0490ed34727468a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa42814b3fa8f632d78add2261500a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbac13916f5bfc62e520eb9a33e89219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de57fc62900aa272a6305f1171109c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7702f9e99660692d6560a15cbbbe5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6536283441decaa9d6e18d0a02c6fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b4a0a74a20f5c4c3c5a29f39286ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cf0a63e4842d556fca540e0cee65224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea402d1d36cd3097830abafd417610525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c792626f4014972e404bbe022a38f8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f7893cbfd99a21cd69babc4da69b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055944bfb752215a6e30722d645df6de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e9cee32b32ce501d52936d4cbc8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8dbc2e3f8d1e7e71a7d54ddc9527930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e768a9c1a9d2167928ccb38214d9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df09ef3949fab196adc1177dc53bbe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0dcbb2631ecc87106a62d68215f8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9117a2d687bd7bcc50b9dee9634e2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39828c8952e568b81317e27edb93891735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ea6878a478d96b8d1b957a44f801f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780a0759537f12480ff147852e83af137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fd47f1c56c8dd6d22a38bcbf5aee838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde99044e619dd50529b23e71fdbc63f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c69aea0fd70abef42b9a956e61c1b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9029f903766d6c22b107d26f0541b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb55f17c87e8c5cd9ab72446eb2afa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23feba2ec51d3d1a2b8478415565743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3e94a335b0822054ae6b1028818c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40661937aa5bf62d4e5a17c743b6dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebe949b2d4b9dc304ab9f57c7ecbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff665af9779bf48c36454b5bfab7d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2ef245a14b02edc33c40ca2b652648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31676c4b2a1575476979f28e2aef826049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec58f30c9b67527437d14384db7fe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664de28538ce53179d7bbf211a4d21451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98af2d776a993ce10e3f02e1bc9d3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72b666ee00067c55c9dd8e895d2ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3dfb3a5e0693840d780f1066376b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff990e957336d305f5b88dcf99be1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51b644156c7a5aa1531a7ff605ecf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6cde3c70f8a5469b70928464560ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e35458392ded9c58b0a668cbde7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3d03c1995872ad67c88b75e18843659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f028898c5d2b8e4b029da4274c4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f55bdd536fc2e85a11caf08161d3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b356706262e0b29e98ab04cf63b2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacdc7bc7218da5cf393d778cda225e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49222d1d21f027ab0e5070d9064a657b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716ca768e96b7d9e6dda5cb77e14df065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991432fe8b020899a8d3f7ace5086d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba01e60fa9f4e0d4889005a6b351f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177cdd53a09cd9bf176da6ff4fa7d8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d63acd12f1dca3172abd8812458c7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391b5f54525a9ff2b39c65b9307c4bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e5414a24c6d5b7d49c0bdffb3a0a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12409a9c69528a1ff9b94142f3687bf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f86809dc392688a8b5e973b30dda973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe825152a6ee10bce5d238ea00b9bc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751995ce48e490ff1e53b93defe7dbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db1f76caf3859275521387a82dc9dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68e6e1c90177e7b1b594fcbb8056d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee4aa6292298a3909fed462ab3dfa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d843f3969fbc9ca91484e17c18cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35979627689307e7123ff4c6b948e63280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc8aa4209bbca3fecccd55c9f1f3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c92d9bd8b10c12d2599053e9468582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b633d4524f21c479cc866c60649f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239135f2f625f5a0d4c0feba1b8b217184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa9a7ddc6ab3fa7e4798d9c1a11d0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d690b22551da4856420a6e65788f34c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb22ae15c8bb51a01ff81625ffae187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba54922ed27c6deeb61e98c083271b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a956a87d385bbbec485d3703a15b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64afc99fc58ce2e89b1bbee9016a3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ecc9df537804ce5dd06607164eda291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4eb9d2bd83a4cc2ef9c60c9e82e9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3fd9e5db0d334a2967616a457021093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b0591c982d5d036bbc6b9ffaddcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8fb5a4984cdd1531ae109d2afc69d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8867e58d8778be58889c27fd93016d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307c2286bdc201e68f42e217ec567897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f8374e4aa520a6658a97ae64fd50a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c858d34d9c98704527fa3746a7baf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701016a90d0311e31322ca4f682287f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103600100b72ab051c5447aeae3fb286101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedb9b9aeb2f2ebbbc362992ba20ed3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de27c696bd77fc5e48e440a6a58d0cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39916749d91fa2f6a6b24af4385c15c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97d065732e2388cea4b9302feaa965105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762503d2e5e06db05a3fb667d16fd6a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d27e456d7e50105615a6ce0b26b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d60c4709dff174c6d5aced86ba3cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1905c85b4e3bc0bb0d6454c022a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570b6035c11bd2f952bf6e94f6310e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7413055fd0b9038e36d1a106833e11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f849189db1907c7adc640ca361ce8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e64cb735fd29a00c4b6c421813dd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5395a3b7f950e0672056166b5c21b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54020fc9c6ca85142b7143728457546115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51132fb1c173b22e9f0767bf546bdb57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449cf5880dcbcda03e4aaced9b1ae0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b07e10ae7f186c8fae2270714c463118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254053e662144a654b948cba76ed85d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd413318dd77e4a5bcee3985c880930d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2afa0cdd9ce5e1dd1bd15cbb471a5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e99a0c1b930d4879a00038469fad69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a66a531f271846550534f8b9eb7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb52f69fc3e613b3d0e9e9ce3f0dae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a298e8a75e82be6647ed325ec573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247688ee426e8d4d74bb2cac0d26cac7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5ed17b037984886e276fbceb96dab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc75c033f6dda2293a2146301eb13e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a155a944158d16cde2235259d12ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d716fbba73ee95730da4ba2a7df98e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4a4864785274fd755310291a67fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a89ccbdcc8d7298dd3615cf4443b20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73267a9ae08b9b2509c3a823851980dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b1cab9a5659216f7bf4897fbb0ff1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc8b576bafc60ffd2ef8951724c46a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604ff9208d9f4c57129ccc601e46ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d83610b3ab16ec7044f5ba889ee25c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441380d816a9b357e66f33c309ac5fa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ac0c77e6d6f15f133d3c37758ba7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9b69742838d253a02e172c90cced140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197aca53c769ffbdd76ead58c63200d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b6c74526623e8e15592dde8df10a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1682dc4ce38836ddff8558689ab32fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f7f0c279099a0477b4f656a36ab7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4f153089be02971a2802266636643145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505e690895bd851c4d2ff5e1a7a6d1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1b282c04412dbf8465756a0acf8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de037b8dc42d6a9b44fe9e5fe77de9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ff41ee1d79954a779548da3e86bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790f0cd7c0340c2067af22a00e1e3b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59ca2227a903e7d206183e869b13f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ffcf1edfa399bafce9f39fce887fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c166d93af8bfb5c696fd899e3b3211153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e83086beca397da27772d99464f569154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24c46685401f0035902f3e9c55135b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d69186185fc05344af9acb4e7cc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414f615aafe495ccc0274f39792d17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611bd56f87d6f0eba178e83ef82cccd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d416bb413fcb355370d2055bab04a55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b4b8280fd864dbc4710c92491e8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08bfab2e840a7196236f1a788362ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519213afed0b9f5d33952e8c09d05c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f62fb020e73c3b75afd79ce5f3ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd673cbec245c059c4268d166568ab7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f292fb27c85f991788c176190543191165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab379505e9f13bf66a8a193ea01bdc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38cb8fa57c59cd111f74768bf55100167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d66d3d6fd0fc1ba540e78c06be54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ceb120f1f56d7817fb1cdc22e97b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56406d957adf5adb84b7cacb931eb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245eccdb8cde01cefad8d7b45f17aff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e10375b790c22c4a257af45e3e04e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dab445c6b74d9db56e8d5283adda0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85795e8ecb9be64df5c892ce1ecc268174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4c6eb5f2c337fb2068db32ec85144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e717808ec76624038fadcbe427363176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9649a2013d5c22e3af93b00c2327177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd91fe2ca075f84cfcc729f6ed453178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5312b385ce1aa0b3ec5f77dd8265a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0ec6ffe0c5162b880e9f00dab18ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acd258cae509336a70a9fc568a98a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e7e1f16f67d8d27e23e0abc3fffa1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c609d1be689b4cb8bd16486fe518b63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66693a9fe7af7bb348c7eb81821079184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a223bb6c3bee3a1d6ed0c88873c5e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312eb21a03841fcb35ce1b85b7c6221186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb7cf0c8bb368215192b30a6954223187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a732e59ee3091b250bc2ac58d99bf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3ce81e7b08cdd471bc5e00a6106b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f4dade022d740dcf3a29619e26f0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da57b880dd9b6136d7ee42f199160f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b49530253efa21b80a56ec33c247ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa35281bf967c40b0a1e7196442b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481fd623fdb51605d40815a1c4aab23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf7dadd162296bcb3240970a1ee83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b5be881cb8d44cf96eb7811d0951d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc480e2d7d34c1f71af6a83554a06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e97758c1758dbf4f7273c9ca385d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcfd2df6aac7e6fcc4a691dc9f76c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadd39f37ce3d156fc541abb5d71d94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec7f066ee25e1051a87da2f5c442a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bef689fffa0140fdacbfd2fd7d6ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8e3bbf2331e964890e0a381a160d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd2b358435318efbddf9fb9209570204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea760fa5845804150fff665dca48be46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa005681a6fa24729dc4704f96a4f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d97576172720739f80259fec8c75c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2cfcee44bb16cc17e74bb7013bb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869816fa149a18cabeb1fd7582436e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b02201f5aa384a14313e6be7d5a555210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510361a9f9a797a3d458923073fe413211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3199cade6000505241dadc279b23721212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b372053dda115634755c85be4461213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e91f3de2d60a42aad27832a56cf20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593b318f52389c5394e9b3fe45365b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab22f5e0e756c36472e0196c33270fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3116318f4be45cd5904698162680217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9bd37e874890f4ccd2a01b5b24f5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f65702373de8d77102da4e3d949e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bec9376590e1e75d87395552905ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230422168dfc452d81c3bd5ec14ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bbcd74facce3aed97c8ef62ff04d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08104e1b445d20b12b591ebd278dab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf2ce4d68373b488844a0c1b0dbb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c6e05310c0f1378477f2e4f488b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e7c8dbb0395ecc605a4dccc94b27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee44634d4a5b8dd40b694067c67337227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6b2b08e0923c330588bfdbe9763b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba53a5b8f58267d8d7760c15e908dd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17ebc68ccc6d27871c2942e86c605230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a2fc9b2af3bf0d6f0b614a061803231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1b915aab8be2f41b3981bd29c5186232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105753482f71948bd0e0c9a3c964f02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c80e5978c562345bc960661ab286234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaa531e7fb443e4c6d2c2637dd6f71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959557d0e36aa30b235b9656e101d068236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2e57dd1c74e465accb6f6c43a6ed8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036a7776697036bd13a7d0946f46454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d833fb35a886a12d388ff46b0014239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278b6186f7c141347d3265792d10e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beeaa4f23ff9dafa98dfe461c64d9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d826f2cb27a47c0d93a1e4df6418242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef77c4e3e7deb8af6c7bcf0e1c322d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98854d746b9f033e440cd1a56d131a57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8634dba1ea8d294ef4c5eba3decc5c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee7d93c9a2f3eedeb60072d3e6cca2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efabf05c7e25580cb5b2ea1a97a340b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f33c87e45db0086282c6dc1ebd44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf55ef74852bdd27a72834f07f2a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285a1b95c7d350f2b8757e78e53e243250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e992b5e7638f27af688215e6db1478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660dee43837991097e1e17468f05e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23fe88c5ae7f0dab9df9a4f8e14266253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16d977f393d42ce45420aaea231f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a966fd3ba1af51f68985cea0af21a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63c23d87f5602e6283fa1a807e9bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee29baba9730c339cc13b37d0975f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8711cfe54c61b20fcee011135eb40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f67ba1275954137eb33b194dd204259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea112ea68f1c85cc0a9b5f1ae671eb6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176529274cd0f181520e6812b289e18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4777e732bcd3fb5e18fcc0dde4b6af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d246d767441bebaa66ed06ed3011561263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baaba95d4e2ff42549a92f5def3156264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32829a22653d6bc10062a1b2bc2894265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be606299672c8f105af92205f0c4875266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9636a86e576b1fdb12bd2c876cb7e8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b75ffe5da1202bb51f218a8f497b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720cbc75ca7e16e4900a75f58a50125269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d812b07e473205d6358559c0114b97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb1898ca77a55eb3cf614f7db633fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb6bf2817b53be15bc477a4c2efdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e789af806a401fac8d4e148ceb00ccb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7169a126eeb8f0792ef776e54d34e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a00f588452e09d3aaab8b02ca93654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a26b8d37171421591f1ff65fb1165276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d9934ceb2805a248f432d5f80b14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3930996e249cdd7b680ebd3597f75d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582e4a72f6c7cc5825a610229fd9c84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231fde5592d4b64f62eb598d5033c93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eebe3bca30f409acb06ac357da11c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe35d4fe4efc35ac4b987ef3899fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c5a53c6638a58e7c5f807a3feff2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5d3b88370c3aa114249132bcd39c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a4e64f83595e006279c0cd85fed5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95bbf0ddd236ce490828ffef7f8ee0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa886b4208599188d96889c0f620df8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030a8598b3cc9658ebf4cf6ec8c49e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca62e254b57091338e76f577bd71e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd24eb069bd9172881d5802663d105290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b3659c2a96d1166048707126e3079291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639c249c4bc8fdb3466387e11656e2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c439a40ded2fb1c5210279f3685e54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d5ef6ae4f53f0fb2908bce5d9d386294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0dde72bad1988869d308e9fc9e982295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76dbb480ada3e9ab212b8ab5fa7e06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2a33339aace9b6f03d175bf826469297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7ed945756cdb8feaf4d28515b5b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac5b8ce00b365d96c4e7ae032bd9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60977deb89f13827da9d26a12fc768b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a10a9b9964a3924186515ce0084b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9cd8651e944232a23477fb3fb68e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4ea82f1c7e6996c46ac1428a48d91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4a910bea41a2848d3504a5965bd43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11abb7ce4e671db1de9beeef779134305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df622c88bc5fb6c7a27ec5bac7f09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74cba19f1041d2ce182e1b9726dfa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694de7e2cf82b2a769374edc00e565f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a021640363ec1db8d724eabdc02a1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f237de1fcd2f15c87e85a5adf22c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d381c671b01d24cded563f1828b1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e065381e7d5319de682e0f07e186312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978af897cc6f97261a4b05b6c2585d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af894f2d489e62604252c9263411a90a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80fa46b54fb22c2210dc83e3fbee31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed632678402748b9ead7bcb9631e2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c566fcc4ca4a3e120d5ab2517fa6c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f7a712471f1c61c121376a8e850b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90928fe6b6e2f6e488d9b56f89d2e40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79de185b51729a94c0844f620cec5cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee4fa16a833eb2ff084b72dce4024321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733690072fe35c82e9ee91a2397d96c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19775483797ce74ab6367b9b91802933323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0d1a3ce286d5285ba65bd163c8cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4693721bceadc7063717315b5bf2b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815481b87458dff72c9d0adef1332eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209c18e0c27fcdda83cfc622445c93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca036e6973eeefb2315fcf2e5a798328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e8658587aa3351831c40326e335c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d518727bc41a5cbdc1bca29f4ce6d19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e59fa91887e73c3d91ac341e64f3ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa94eaf13103e8209c830d7d37834b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc0a1fa5849963b8c607773f604a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095042cb4f49c758c4c8051fdfcfd4e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177b308dc8655bea1bab8917c9d098335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3b247a27e401f830c536af456f516336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321759be9af7ee638484ce505d08859337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd26246040e8976222d560765af63b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715fa5791ce6c8ed4bbbc02acec0919339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59031497cffae2199747a25fe3fcbd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877130b01e88cafb5d1d30f983bad95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a718fa961ccea7b06676159a04f5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcbbcd2e689e5003559dd4df61204c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ba1b9fd2191adb7efb5f25b28ad4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784ce02ed0c1e80a7c0e05738e5950345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d8ff1397586ed91a6b08165514829346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ddb9691cdda65df3bed5a5794faa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89bbe928b56d1a959e13d064fe1e76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edee782b4d32392ce7ede9dfc53452349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0e7179996253d7f7005040db3726350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64baf103c530aae77a661c9be868eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb9af00601c34b48362912643569ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b76234034cd3984dc7964085d5669b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809734a0ef7560c8ae1662222911107e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b281ead6d988151448c07b78c143355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a23f0058191d8604270105bd98f42c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b8efea4dc75e102d491a8f727771357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bdef25407687a076be7d4752766dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b75f477b90ef6b03479973d4d38bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b93829d1e5d5d9339bf50f283fb83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e271796c491c2bad2f74ab3e66167361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5c8cfd2f0f2fae7ad862a596e958362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520aec882094e310f0a2622dcd41cf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b3de41a5db7e94f38a6bb7da39084364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548c765cf21969187a840648aa351c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce13959b73dc6f53ed4dbe3833c644d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac067c20217468fafb63011deae9b1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322cf9eba46d9dd54cdc7f2e1a1ee16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e1c104e02d31b722975573b0e1297369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f579f9f2e594547f29cac8e3483599370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07234bb493f5381906be774f40d9529b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1772c6832720c4aa663893d4db88a77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe99e9553b59e695efae2b0064e57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b429dc158a05df2a77569a1f4b8ed4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8476d8ca8249ad3201aa7a133449b8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed09010503bda546a5f4bb4c3229ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e1a745ef4374ad45fa43f7ff4a05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb080ba8036350eeaa66fb306396b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c53594034287a24d042e689a583018379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a98862a9e6903ca56ab9142dd8580380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a64ca9a743b0dcfcad47ba2854df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc20b78e8f22c12ee0cc557f4f24686382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679ce5792856a5da66c793bd32182b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a774f86b9f73343195dff7ca8834de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9da228934736953af012238f3b98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bfde93c9abdc0bedb486fc8cc82ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0a660cd9eeee7c935555f9f0f6a91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7302787c6c543cb80fba34bf49575f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4054ccfd1cf99fcec9e01b17a74072389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799554632a042e1ecab5bc0f8392ccf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135950fe11edddd770b0ba7a708e8b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa66c840c9f5bc3728d280c7369d05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758118956d0c381037a1c0499d69088393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dffcbd985f2b9d6cc31ed1bd5bfb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bc6b8edd402dd1febd521a3a7fe7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6bb14b0a8085a56b9ccd3b5a89c82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d279bc7c24ad0e69f91e261c9704397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5033f2f39277a3663a4ef9b2b4559e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec002da49f9027bf8ad1fa6947ef42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a854dc2eab4dfcf9d37ae98d9779ba3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1f5408aed996638cf926e4e12c06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a70d2c9d45006c86b27c83cf2e4d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e8990790a174140974731209545fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95898b697017c4b8ee6abaf91ccb71b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab24aa1436128443a5cde864cee58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554590484bfde9a95f05a7a24297ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c7448dadba188781cc8400af3c87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681f18c90f8fabf457d48c9ad31a1ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557e6eff1292d2f8315517fe5aa124409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43b147354a2e46d0a88d584c72a6b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67d990d743ac6c261748f5813f9ece411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93204b1ce05737ad72452d43bfbb5c89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cce688941a6ce2d3c523677b76b9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694f1c1c515233e113e0cf1ecfab69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2a211e7d6a273b21e751c0d40905b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b899a5dbe991fd9e805d3df872f7c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcf3e1abefc4a82ef2089c1a05bc10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6856d069b071f9f3c85fa04a638fbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35254c91986c84cbe041792b1f23f4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b38db38bea7ab3c1ab89d00a4bbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e55cc47996781e4f6febf954850b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad1979c1c17f37dda88870f6e01d80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410cf732d7cbfa819306c96f52d153423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec9dab7cdba416ad0e3183945eb496424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac0fb57c393d0fad116ab5326591e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f2c840ea7cf72ae2eedabf610ceae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3471103ad14c48502aadb8c3c0db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87c209ce28cdcef39c9ff9ca36c6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf354ae5ebb7b730fd63193364ee295429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0b0c7751a4c47b3d91d75a918222430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ac4d5e32bad169ba351617ec1c0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec944a9b51445320edff6c14380a821432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d7fd791b20fdd351ba0b3dd0a506e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeb91cee16e884a9595e12a534211b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e2c3b13a28fbf898f950de2eb10a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234c2fa7af2bd0e3c9f416ff3075a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfae4d5a52bf3839ae128630a4cd1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caad3aee1e67dc441ad7a834931680438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509cec5e5ba848089d61146dfd306f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169868705fc1b95d595692e545f457e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87775a00411d86cc72cd062cf7e06d3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8641905f923cd454d670be0afb7ce4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd298314a8d140c0b3ea3abf08e0622443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d06495810ffef29a20bab2a8dee31e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f8bc837c69eb7568c6564633812c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279e6653c31663901e01beeed8f7c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076d25af1430e36d466311634de9e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887dbeab92765d3a5ce1b84d765fc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab1b53c14c409aea50a691ae62068449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4323ab91d3596f15998d09eea4053c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3344123704c8a76147c9ee312554e70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dcdbf40c84f74d089e2a05f26ade7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be3f1cf741b00f8ae099ece6116c97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93afe571b01cc15792271504417848454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f9b293b1b0dee9e42e17d4f6f7c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb42f97bb0630c17137c6865b90dd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73ffed626e50a2a1a6aadc5ff5f0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18d9cdcb8f070f617950d50c940a2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d38d594dda6d92ccf29f3c3d9647f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101eef89734fe409c8cc38bb960700d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5dc0375cf3404d05fcc1d8a0f165e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c6ee6f1cd30fca47091eb6e5f85c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cca2e647556ce470a2b816791fb8f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99376eba4a0ae421d246d85ac3974e0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df879e2b4e89814635a1d40b94cf350465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8de27b2a7dab3d7776e68a53e96880466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2451a0a0154afafaadc0b5452e55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fa2c569e95cc8e7918f7bf714d9a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cfa53b3659603fa4536a2575fa36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd3f63e526636184c6b279141cd3c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db34676f3334064de59a7bbf6c1426471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6e64469f0ea6e7f114e8480b13b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb8c3dd7c1c76e0266fcf9bb9f565473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2dc7656b4b6c91b5df3b7603a533e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0dd55d8fd92bd87bf62473658786475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6ee6b7569d06bca11a9e3b38afdd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883064276c3ac27a3d819926656194f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6daed831a495b7398001f9aa437a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0125ae466f9c3ad13aee7d18c862a62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287b19698feaa489bdca8dd66dec7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b080bbb8630c0c4b070ec48d6fb604481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aa4425cb362a5d2cac7e273254650482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2911f44bfaf7132fa6ce1a5524fa25c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846818fc40b46d65299045d030e8f3d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455e9a0e93636f09ed48afd2f83bb3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168487c546c96fdb45e485d5b703b42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e9479c2e650dfa371d57356b3132487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db450cef2052cab43c3adecf6832e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e3c641241863c1c847422b0cec740489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6252eb0a19b0d7087d47ababa9ccd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c277623aa4d29a14963faa54f8328b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895fa62046ffa4b66779a600a013c6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb039c18ed4bedf5e3b6dfdabd7c53b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ef75242ba32ac5da7f801b584e04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46190fd5a40d79c90e78f3ecc470e4e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d707de0aa95ef851d8b9d6eaba8888496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d6fd66260c6ddc049722ff9c44062497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed2618b7c0a9c9d425977143a6760498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeca71d2903cad17d54171c95c98aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c5fe9df4caf8d8b3a7253f9c4676f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21338ac7ada3577e4654129ee2fb520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b08c1e3ac404854eb40422496b768502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb8a0143ae0200be8772b39556a53e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952cc7675310e1c2f0dcd59f3e7f48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff2bbf50b656381cb985c704ac6422505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2711c13e4e28e4a456a019cb9858a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe53de5572d18b5bc9ce71fdc899f46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797045878325a85974d0ea307d7f256508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03556f71d3fb2dfee98c0c568a7b680c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315850a2a61c3ab469a408cd8e1c127d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5e3de74c35bd38f07ed1db37e47d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0fad59c798ba186b94cbb7b46b9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca0cff975faa2bed12a5afd8aea31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749969522fccbafda564f760433dbc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22791e37117c0fdea48155ef9ce1db90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa960dbd012983da6277c7df8d57b642516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b2fdb8277f4c2ca21ebb27b66b160517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f698e0f3860c133c6703a5026700f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356aa595047479589703245cb4fbe2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349625142571514eb4412b1c6698d0dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed8c4b2543510b757093daf5541398521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f9d907ba1399f1787f1141b0cd63a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9bf1f245ce88c10998b29326ea91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd3dc47afd79befbf043c8cf45e553524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b94f0b308e44ad66b34d4edc7d5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e322aba4d20214477f3b54edaa85b80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff4aaa83f6596c92327ec5b3765f7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621a2f091f5254f26b2ddab1a0916e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5a94c650435249f12661e119ae347529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b4a00f6faee51c1653e6a70d1f8ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44342b75e02f0c6e2b1c03bc1f332f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63108942fdd0615fa4ef9ef45819eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1da159938e3f51a2a99fb89f05c3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cdc1f26888e8a1c8a08d8d506a1e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a1f9b5b46afd93f4d9cebacdcf73b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddefe72fd57b9752898ff083f9bc5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d186becc649e0379b61140eaeadd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed1915ce301bd53aadaa56acd2150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b707e267ad7d1115f7eb7501b8b1b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12947145899fc660a39a3257a8c6b465540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680f861f67b13ca3c9dc22ddda73805541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59078c2555ba7fabafb7cae2e3305c52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc86756448ab6b56b820da09ac0b51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacf8f70cdd645221ff7a7726ca4183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717e93c273093a79847e2308711857545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7da6247ac2ec4287aa0089e8c473e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88450d261113874e033c80cdd8942185547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c27a29dd1f2a886994390a45b13c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074ef060e40522e94a581f679a3a42e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54c622bedc0595116c1fcf16dc69a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6365af138fd2585b5d0fa106ac0732f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c395768aa3367372f79d497e56987e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a470367e6ce342f5b2c823f6ce24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8096250e6e616878230047ff33c705554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebfc27ba5baed800886f2565939585555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215707f57d9656a9690c437e870525d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b1059e5ade17847471caf82f97c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f9b0fa029aa0c51cfabbdca84963558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87eb3c9e81e50d709d77a5759aa03c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6865b8f0565dc3ca7e9a3f3d3b2fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42860b1bba3044e57e14b3136f486f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac285fc4adaaa71f27efca376a3b3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db589645b73e11443bf128b5f35cf831563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e02ed6f4fc7d7bdbfdf27aec7b42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a4339c137ade0aa4e1fbf53845254565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c92ca4e9a554d57d6ec5109541157566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416006906a38f5d5b6a37db886479145567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4fe4ea94b413bf8f27f151498901b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bfae5e4b4044921dfd8d7f690f8cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad04db8fb0de84fde9c244266b544570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff606a2a226079da2a7659753550a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a21dbb5a14087f0900de63cf0232fe572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>